--- v0 (2026-02-25)
+++ v1 (2026-04-20)
@@ -69,51 +69,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>listing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="15BC4B92">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="15BC4B92">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="042AFE6C" w14:noSpellErr="1" w14:textId="53AB3187">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -123,51 +123,51 @@
             <w:hyperlink r:id="R31dc59e485634c9b">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The realities and expectations of community involvement in COVID-19 research: a Consumer Reference Group perspective.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="338550E0">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="338550E0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="49CB8979" w14:noSpellErr="1" w14:textId="52468C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -177,51 +177,51 @@
             <w:hyperlink r:id="R2c1a3640811742f1">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Challenges and adaptations to public involvement with marginalised groups during the COVID-19 pandemic: commentary with illustrative case studies in the context of patient safety research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="2AE9711A">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="2AE9711A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="72009CD9" w14:textId="60EBCF08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -251,51 +251,51 @@
             <w:hyperlink r:id="R405f3935dc674bcc">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Nothing about us without us: A co‐production strategy for communities, researchers and stakeholders to identify ways of improving health and reducing inequalities.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Expectations, 26(2), pp.836-846.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="1D7FB099">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="1D7FB099">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003D4BEC" w:rsidP="22CD2F4C" w:rsidRDefault="003D4BEC" w14:paraId="7085D454" w14:noSpellErr="1" w14:textId="76BE2B80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="003D4BEC">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -333,51 +333,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. Research Involvement and Engagement, 9(110). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00275EC1" w:rsidP="22CD2F4C" w:rsidRDefault="00275EC1" w14:paraId="1533D503" w14:noSpellErr="1" w14:textId="02813952">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00275EC1">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="48D50628">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="48D50628">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="689E5DF9" w:rsidRDefault="689E5DF9" w14:paraId="0AF8CAB0" w14:textId="1F0BD4E0">
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Amartey, A., Hauer, S., Munro, C., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -431,51 +431,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(129), pp.1–12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="13279265">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="13279265">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4D6C" w:rsidP="22CD2F4C" w:rsidRDefault="00BF4D6C" w14:paraId="234C032F" w14:noSpellErr="1" w14:textId="66705DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00BF4D6C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
@@ -550,51 +550,51 @@
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00BF4D6C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Biochemist</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F6ADA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> (London).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="0491D923">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="0491D923">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="2E056991" w14:noSpellErr="1" w14:textId="308EAE4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -646,51 +646,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>-Foot).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 7, pp.1-14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="3267D6A8">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="3267D6A8">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="22CD2F4C" w:rsidRDefault="000D2633" w14:paraId="0ACF5466" w14:textId="75BF4E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -731,51 +731,51 @@
             <w:hyperlink r:id="R9b87a93443724f1f">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Working together in health research: a mixed-methods patient engagement evaluation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. Research Involvement and Engagement, 9(62). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="3022DE10">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="3022DE10">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="73DDBA70" w14:noSpellErr="1" w14:textId="5F838C3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -785,51 +785,51 @@
             <w:hyperlink r:id="Rc307dbceca88471c">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Service user/survivor involvement in mental health training and education: overcoming the barriers. Social Work Education.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25, (4), pp. 393-402.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="41B34869">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="41B34869">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="14A875D3" w:rsidP="22CD2F4C" w:rsidRDefault="14A875D3" w14:paraId="783C01EB" w14:textId="7E5FC4D9">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="14A875D3">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
@@ -934,51 +934,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve"> Public Involvement: a panel advising on an Alzheimer’s disease and related dementia cohort study.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="441AF52F">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="02E1B4FD">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="78340D33">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="78340D33">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0020609C" w:rsidP="22CD2F4C" w:rsidRDefault="0020609C" w14:paraId="2FAE2CBA" w14:noSpellErr="1" w14:textId="284842BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -988,51 +988,51 @@
             <w:hyperlink r:id="R0b232a5660674e8a">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Do Research–Practice Partnerships Offer a Promising Approach to Producing Research that Improves Social Care Practice and Outcomes?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of long-term care, 0, pp.241–248.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="7B451BBA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="7B451BBA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="0C44EBE2" w14:noSpellErr="1" w14:textId="6BCAA0DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1053,51 +1053,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="5E46E25C">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="5E46E25C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="2344A257" w:rsidP="22CD2F4C" w:rsidRDefault="2344A257" w14:paraId="5D8EA7A5" w14:noSpellErr="1" w14:textId="15FB75FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1138,51 +1138,51 @@
               <w:t xml:space="preserve">Research Involvement and Engagement, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">11, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>133.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="480707A9">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="480707A9">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="22CD2F4C" w:rsidRDefault="008F3597" w14:paraId="25A99D84" w14:textId="084C93DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1212,51 +1212,51 @@
             <w:hyperlink r:id="R71c59f068bb948cf">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Bringing fictional characters to life: reflections on co-creating a comic book with members of the public.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="1739CF98">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="1739CF98">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="15105E9F" w14:noSpellErr="1" w14:textId="0B6CCE8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1266,51 +1266,51 @@
             <w:hyperlink r:id="R5ac32c6ca04a4e09">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Service user involvement in the design and delivery of education and training programmes leading to registration with the Health Professions Council.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kingston University, London. pp. 1 - 158.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="665C94FF">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="665C94FF">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="22CD2F4C" w:rsidRDefault="005D1DBA" w14:paraId="45DC76B2" w14:noSpellErr="1" w14:textId="12AFE117">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1489,51 +1489,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="3F46DDCB">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="3F46DDCB">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C33E59" w:rsidP="22CD2F4C" w:rsidRDefault="00C33E59" w14:paraId="1B91D90F" w14:noSpellErr="1" w14:textId="17B3640C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1565,51 +1565,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="69350E0B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="69350E0B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="22CD2F4C" w:rsidRDefault="008F3597" w14:paraId="6C7AC1CE" w14:noSpellErr="1" w14:textId="3E912F68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1639,51 +1639,51 @@
                 </w:rPr>
                 <w:t>Patient and public involvement in research: the need for budgeting PPI staff costs in funding applications</w:t>
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), p.16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="450C013F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="450C013F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="16265D26" w14:textId="754FAA96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1746,51 +1746,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>scientific publications: results of a multi-stakeholder initiative utilizing co-creation methodology.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="0F2F92D2">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="0F2F92D2">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="22CD2F4C" w:rsidRDefault="00465DF5" w14:paraId="16B772E7" w14:noSpellErr="1" w14:textId="35254F60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1824,51 +1824,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 221(6). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="201465DA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="201465DA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="6EE1C924" w14:noSpellErr="1" w14:textId="433EC602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1878,51 +1878,51 @@
             <w:hyperlink r:id="Ra0a459a98365455f">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Developing and testing guidance to support researchers engaging patient partners in health-related research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="6627098A">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="6627098A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="4F635E06" w14:noSpellErr="1" w14:textId="04C9C62F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1932,51 +1932,51 @@
             <w:hyperlink r:id="R53de76bd0eeb4850">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Public Participation in the Design of Educational Programmes for Cancer Nurses: A Case Report.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Journal of Cancer Care. 8. pp. 107-102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="61E6862F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="61E6862F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="42621589" w14:noSpellErr="1" w14:textId="469A63FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1997,51 +1997,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 7(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="57C6342B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="57C6342B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="1037275C" w14:noSpellErr="1" w14:textId="303BCE43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2051,51 +2051,51 @@
             <w:hyperlink r:id="R0245e660c6964976">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Recognizing patient partner contributions to health research: a mixed methods research protocol.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="162F27FA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="162F27FA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00824451" w:rsidP="22CD2F4C" w:rsidRDefault="00824451" w14:paraId="482EB2D7" w14:textId="31414A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2238,51 +2238,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="7F2CA0EA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="7F2CA0EA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="048CF4F7" w14:textId="519F8EAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2321,51 +2321,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The role of patient and public involvement in rapid qualitative studies: Can we carry out meaningful PPIE with time pressures?.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="799F0E80">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="799F0E80">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EE4F4D" w:rsidP="22CD2F4C" w:rsidRDefault="00EE4F4D" w14:paraId="75A2A67A" w14:textId="41F8DB97">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
@@ -2434,51 +2434,51 @@
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>e072918. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="448DBE85">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="448DBE85">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="3676F4B7" w14:textId="5DDF8E4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2548,51 +2548,108 @@
             <w:hyperlink r:id="R83a627d8eaaa4dd2">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Patient engagement in a national research network: barriers, facilitators, and impacts.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), p.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="381E3A1C">
+      <w:tr w:rsidR="0EC8D566" w:rsidTr="0EC8D566" w14:paraId="73E17597">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="572D43ED" w:rsidP="0EC8D566" w:rsidRDefault="572D43ED" w14:paraId="5DB22A23" w14:textId="4F18D32B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EC8D566" w:rsidR="572D43ED">
+              <w:rPr>
+                <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grundy, A.C. and Hulme, C., 2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="R0961a253a5a34fea">
+              <w:r w:rsidRPr="0EC8D566" w:rsidR="572D43ED">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:t>The implementation of 'Lived experience and Public Involvement' frameworks across the Division of Nursing, Midwifery, and Social Work.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0EC8D566" w:rsidR="572D43ED">
+              <w:rPr>
+                <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="381E3A1C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="07484346" w14:noSpellErr="1" w14:textId="517A36B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2613,51 +2670,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 8(1), pp.1-7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="73C8AECE">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="73C8AECE">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="6F5B9EBA" w14:noSpellErr="1" w14:textId="034B75D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2667,51 +2724,51 @@
             <w:hyperlink r:id="R4310c1aded2b4537">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Approaches to co-production of research in care homes: a scoping review.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="47D25EB1">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="47D25EB1">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="20905591" w14:noSpellErr="1" w14:textId="47D21C2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2730,51 +2787,51 @@
                 </w:rPr>
                 <w:t>Online comic-based art workshops as an innovative patient and public involvement and engagement approach for people with chronic breathlessness. Research Involvement and Engagement</w:t>
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9(1), p.19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="46416374">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="46416374">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="025813D3" w14:textId="279DA549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2855,51 +2912,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>look like? Developing relationships with community members in global health research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Frontiers in public health, 9, p.2446.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="24967B3B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="24967B3B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6C1333D6" w:rsidP="22CD2F4C" w:rsidRDefault="6C1333D6" w14:paraId="1F63C679" w14:noSpellErr="1" w14:textId="62009792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="6C1333D6">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2984,51 +3041,51 @@
               <w:t xml:space="preserve"> Involvement and Engagement, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="077117D5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="077117D5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 146.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="07FC4A10">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="07FC4A10">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="22CD2F4C" w:rsidRDefault="005D1DBA" w14:paraId="5FF3464A" w14:textId="183B8533">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3158,51 +3215,51 @@
               <w:t xml:space="preserve">ent, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 38. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="5D8B8B67">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="5D8B8B67">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00317439" w:rsidP="22CD2F4C" w:rsidRDefault="00317439" w14:paraId="3D4BDAA1" w14:textId="0AE19110">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00317439">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3271,51 +3328,51 @@
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00317439">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(26). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="22CD2F4C" w:rsidP="22CD2F4C" w:rsidRDefault="22CD2F4C" w14:paraId="6A67A957" w14:noSpellErr="1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="4DF8313F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="4DF8313F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="14FE6DAF" w14:noSpellErr="1" w14:textId="4C16716B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3334,51 +3391,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Exploring the experiences of changes to support access to primary health care services and the impact on the quality and safety of care for homeless people during the COVID-19 pandemic: a study protocol for a qualitative mixed methods approach.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal for equity in health, 20(1), pp.1-9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="1B5F22EC">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="1B5F22EC">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="51D998EC" w:rsidRDefault="51D998EC" w14:paraId="79B1F3F1" w14:noSpellErr="1" w14:textId="47C0460B">
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Ioannou, E., Garside, M., Sharman, K., Nield, L., Coulman, K., Woodward, C., Ells, L. and Homer, C., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="Re2de1d3b139b4cc2">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
@@ -3407,51 +3464,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(106), pp.1–11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="22CD2F4C" w14:paraId="097A74C0">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="097A74C0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="35735358" w14:noSpellErr="1" w14:textId="57E42D33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3461,87 +3518,87 @@
             <w:hyperlink r:id="Rb0f15889a806455c">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Remote working in public involvement: findings from a mixed methods study.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research involvement and engagement, 8(1), pp.1-18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5B2D6572" w:rsidTr="22CD2F4C" w14:paraId="420151B4" w14:textId="77777777">
+      <w:tr w:rsidR="5B2D6572" w:rsidTr="0EC8D566" w14:paraId="420151B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="5B2D6572" w:rsidRDefault="00C01701" w14:paraId="58CFECE4" w14:textId="4C8323B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2D6572">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal article </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008F3597" w:rsidTr="22CD2F4C" w14:paraId="5AE989E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008F3597" w:rsidTr="0EC8D566" w14:paraId="5AE989E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C13202" w:rsidR="008F3597" w:rsidP="00B9611F" w:rsidRDefault="008F3597" w14:paraId="6FBDAED8" w14:textId="2EC2EAE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3559,51 +3616,51 @@
                 <w:t>Understanding who is and isn’t involved and engaged in health research: capturing and analysing demographic data to diversify patient and public involvement and engagement.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="7987E5C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="7987E5C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="073769A7" w14:textId="32763265">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3623,51 +3680,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Journal of Mental Health, 13, (5), pp. 481-92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="6C8909DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="6C8909DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="1BD5F4D3" w14:textId="36B61832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3700,51 +3757,51 @@
               <w:proofErr w:type="gramEnd"/>
               <w:r w:rsidRPr="003F6141">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> partner in research: a case example of collaborative processes.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="182E6CB6" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="182E6CB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="003542A0" w:rsidP="0D242411" w:rsidRDefault="003542A0" w14:paraId="4C98A249" w14:textId="223B7E23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3795,51 +3852,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(25). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7AE15A65" w:rsidTr="22CD2F4C" w14:paraId="0A8E7469" w14:textId="77777777">
+      <w:tr w:rsidR="7AE15A65" w:rsidTr="0EC8D566" w14:paraId="0A8E7469" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="11E99E91" w:rsidP="7AE15A65" w:rsidRDefault="11E99E91" w14:paraId="46A3D724" w14:textId="5807E3B4">
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Lammons, W., Buffard, A.L. and Marks, D., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52">
               <w:r w:rsidRPr="7AE15A65">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
@@ -3858,51 +3915,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(76), pp.1–25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="7E708E10" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="7E708E10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="1040B904" w14:textId="124FBA79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3923,51 +3980,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 8(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="3D255B83" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="3D255B83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00EE4F4D" w:rsidP="0D242411" w:rsidRDefault="00EE4F4D" w14:paraId="7D996195" w14:textId="7251DBBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4034,51 +4091,51 @@
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t> Res Involvement Engagement 9,</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="0045251C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> (111). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="0AF8FE68" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="0AF8FE68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="2BB3BB35" w14:textId="208F309E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4136,51 +4193,51 @@
               <w:t xml:space="preserve"> one, 17(8), </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>p.e</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0267158.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="067FA240" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="067FA240" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="0D44987A" w14:textId="0C9F136C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13202">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4209,51 +4266,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research for All.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C13202">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vol. 7(1). DOI: 10.14324/RFA.07.1.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="58FE6DA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="58FE6DA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C13202" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="4DC5765E" w14:textId="6D40AD50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4293,51 +4350,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), p.14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="773A42F2" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="773A42F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005021EE" w:rsidP="0D242411" w:rsidRDefault="005021EE" w14:paraId="62B55B6D" w14:textId="7A87E93F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4375,51 +4432,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(47).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="6D5A71CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="6D5A71CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CB43F3" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="0246F7CF" w14:textId="0EF2DE0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4439,51 +4496,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Health Expectations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="58427A95" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="58427A95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="6CF375D0" w14:textId="652FD0CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4533,51 +4590,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 10(46</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="30038E8B" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="30038E8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="004D3F1B" w:rsidP="0D242411" w:rsidRDefault="004D3F1B" w14:paraId="3A0D5AFA" w14:textId="3A4F3054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4650,88 +4707,88 @@
                 </w:rPr>
                 <w:t>Using the UK standards for public involvement to evaluate the public involvement sections of annual reports from NIHR managed research centres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Research Involvement and Engagement, 9(1</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="0009591C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>09).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="2BFE38CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="2BFE38CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F16B7" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="3B1B0764" w14:textId="32F2C1E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId62">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>NCCPE Report reviews the role of public engagement in the Knowledge Exchange Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="1C54F5DF" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="1C54F5DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="1E693D5A" w14:textId="6CE91E4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4769,51 +4826,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 10(50</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="5BA8AB12" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="5BA8AB12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F26328" w:rsidP="0D242411" w:rsidRDefault="00F26328" w14:paraId="48DE62A2" w14:textId="5997391C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4891,51 +4948,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Science Translational Medicine</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="004F77DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 16(746).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="304E8605" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="304E8605" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="3E5E96CE" w14:textId="4C17353D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4944,94 +5001,94 @@
             <w:hyperlink w:history="1" r:id="rId65">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Lay participation in medical school curriculum development: whose problem is it?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Education. 39, pp. 651–652.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032F7D8" w:rsidTr="22CD2F4C" w14:paraId="4FEFC43D" w14:textId="77777777">
+      <w:tr w:rsidR="0032F7D8" w:rsidTr="0EC8D566" w14:paraId="4FEFC43D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="6E25A4E3" w:rsidP="0032F7D8" w:rsidRDefault="6E25A4E3" w14:paraId="24D3662E" w14:textId="7884AA1C">
             <w:r w:rsidRPr="0032F7D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Paterson, L. and Webb, L., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66">
               <w:r w:rsidRPr="0032F7D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Evaluation of a participatory public engagement with research project: Outcomes and lessons learnt for future practice.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0032F7D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Let’s Talk About Cough Project Evaluation Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="0A6C1FAF" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="0A6C1FAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="09A7E245" w14:textId="0F0280AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5104,51 +5161,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">10 (48). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="3C5F2A03" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="3C5F2A03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="004F77DC" w:rsidP="0D242411" w:rsidRDefault="004F77DC" w14:paraId="06BBCBBD" w14:textId="53219C8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5229,51 +5286,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 1481–1490 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="627F0936" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="627F0936" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="2E0B4DB8" w14:textId="2084D31C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5282,51 +5339,51 @@
             <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="0D242411">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>). Reflections on patient engagement by patient partners: how it can go wrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Research Involvement and Engagement, 9(41).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="47411D45" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="47411D45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D8021E" w:rsidP="0D242411" w:rsidRDefault="00D8021E" w14:paraId="46ECEE06" w14:textId="4B7AEC5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5487,51 +5544,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Frontiers in Environmental Science,</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="004019E8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">11. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="6195B6F5" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="6195B6F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00A806BE" w:rsidP="0D242411" w:rsidRDefault="00A806BE" w14:paraId="48293C3B" w14:textId="4BBEAC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -5602,51 +5659,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(24). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="71D6FA74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="71D6FA74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B9611F" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="004D42CD" w14:textId="122237BB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5664,51 +5721,51 @@
                 </w:rPr>
                 <w:t>Patient-identified priorities for successful partnerships in patient-oriented research. Research Involvement and Engagement</w:t>
               </w:r>
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8(1), pp.1-5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="1B9A1CEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="1B9A1CEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="7EA1A127" w14:textId="647E13DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5748,51 +5805,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Nurse Researcher, 30(2).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="3A17F372" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="3A17F372" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="133E49C2" w14:textId="7AD8FDDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5821,51 +5878,51 @@
             <w:hyperlink w:history="1" r:id="rId74">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Engagement of people with lived experience of dementia advisory group and cross-cutting program: reflections on the first year.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="7C429F7C" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="7C429F7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="3FE227D9" w14:textId="1C7E51F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5877,51 +5934,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Experiences and understandings of co-production in adult social care: Findings from SCIE’s Co-production Survey 2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="337EEF24" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="337EEF24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="4F782CAE" w14:textId="2CB0D9DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5941,51 +5998,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>The Health Foundation. p.p. 1 – 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="183CC845" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="183CC845" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="3B70694F" w14:textId="0062067E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6023,51 +6080,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(47). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="22CD2F4C" w14:paraId="74336BED" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="74336BED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005021EE" w:rsidP="0D242411" w:rsidRDefault="005021EE" w14:paraId="73127DC2" w14:textId="22A3A1EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6145,51 +6202,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(46).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="50B79537" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="50B79537" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="27A918E3" w14:textId="62FD6A8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6198,51 +6255,51 @@
             <w:hyperlink w:history="1" r:id="rId79">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Active patient involvement in the education of health professionals.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Education 2010;44:64–74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="22CD2F4C" w14:paraId="2AA18276" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="2AA18276" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C44F50" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="043C076F" w14:textId="5EC69E8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -6336,51 +6393,172 @@
             <w:hyperlink w:history="1" r:id="rId80">
               <w:r w:rsidRPr="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Facilitating and supporting the engagement of patients, families and caregivers in research: the “Ottawa model” for patient engagement in research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0084638F" w:rsidTr="22CD2F4C" w14:paraId="56CBD9C9" w14:textId="77777777">
+      <w:tr w:rsidR="3DF40DBA" w:rsidTr="0EC8D566" w14:paraId="0109F9C0">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="0A9629CA" w:rsidP="3DF40DBA" w:rsidRDefault="0A9629CA" w14:paraId="0F0C6805" w14:textId="6C8AB842">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF40DBA" w:rsidR="0A9629CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaughn, C. (2026). </w:t>
+            </w:r>
+            <w:hyperlink r:id="R31b174510eb844e8">
+              <w:r w:rsidRPr="3DF40DBA" w:rsidR="0A9629CA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Your research is public engagement: A case for more intentional science communication in research with human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3DF40DBA" w:rsidR="0A9629CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DF40DBA" w:rsidR="0A9629CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Journal of Experimental Psychology: General, 155</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DF40DBA" w:rsidR="0A9629CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2), 261–275. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0084638F" w:rsidTr="0EC8D566" w14:paraId="56CBD9C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0084638F" w:rsidR="0084638F" w:rsidP="0084638F" w:rsidRDefault="0084638F" w14:paraId="1D98B0C8" w14:textId="1CC9CE43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId81">
               <w:r w:rsidRPr="0084638F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
@@ -7275,122 +7453,133 @@
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0032F7D8" w:rsidTr="22CD2F4C" w14:paraId="5282BE82" w14:textId="77777777">
+    <w:tr w:rsidR="0032F7D8" w:rsidTr="0EC8D566" w14:paraId="5282BE82" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="2ECC5122" w14:textId="3FE4AF87">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="78D548B2" w14:textId="68EE6E1C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="6F95F730" w14:textId="7982135C">
+        <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="6F95F730" w14:textId="67782E83">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="22CD2F4C" w:rsidR="22CD2F4C">
+          <w:r w:rsidRPr="0EC8D566" w:rsidR="0EC8D566">
             <w:rPr>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Date amended: </w:t>
           </w:r>
-          <w:r w:rsidR="22CD2F4C">
+          <w:r w:rsidR="0EC8D566">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t>12</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="22CD2F4C">
+          <w:r w:rsidR="0EC8D566">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r w:rsidR="0EC8D566">
             <w:rPr/>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidR="22CD2F4C">
+          <w:r w:rsidR="0EC8D566">
             <w:rPr/>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="22CD2F4C">
+          <w:r w:rsidR="0EC8D566">
             <w:rPr/>
-            <w:t>2</w:t>
+            <w:t>4</w:t>
           </w:r>
-          <w:r w:rsidR="22CD2F4C">
+          <w:r w:rsidR="0EC8D566">
             <w:rPr/>
-            <w:t>/2025</w:t>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="0EC8D566">
+            <w:rPr/>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="4176F7B1" w14:textId="050D4C40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0001192C" w:rsidP="008772CC" w:rsidRDefault="0001192C" w14:paraId="6857FDD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -7679,80 +7868,88 @@
     <w:rsid w:val="00C01701"/>
     <w:rsid w:val="00C13202"/>
     <w:rsid w:val="00C33E59"/>
     <w:rsid w:val="00C35B32"/>
     <w:rsid w:val="00C44F50"/>
     <w:rsid w:val="00CB43F3"/>
     <w:rsid w:val="00CE6131"/>
     <w:rsid w:val="00D40536"/>
     <w:rsid w:val="00D50B87"/>
     <w:rsid w:val="00D8021E"/>
     <w:rsid w:val="00DB4103"/>
     <w:rsid w:val="00DF0E85"/>
     <w:rsid w:val="00E52788"/>
     <w:rsid w:val="00EC530A"/>
     <w:rsid w:val="00ED73E9"/>
     <w:rsid w:val="00EE4F4D"/>
     <w:rsid w:val="00F23422"/>
     <w:rsid w:val="00F26328"/>
     <w:rsid w:val="00FA056D"/>
     <w:rsid w:val="02E1B4FD"/>
     <w:rsid w:val="03AB3FFB"/>
     <w:rsid w:val="05FACCF3"/>
     <w:rsid w:val="060B2E6D"/>
     <w:rsid w:val="077117D5"/>
     <w:rsid w:val="08106C10"/>
+    <w:rsid w:val="0A9629CA"/>
     <w:rsid w:val="0D242411"/>
+    <w:rsid w:val="0EC8D566"/>
     <w:rsid w:val="11E99E91"/>
     <w:rsid w:val="14A875D3"/>
     <w:rsid w:val="22CD2F4C"/>
+    <w:rsid w:val="2338E6F6"/>
     <w:rsid w:val="2344A257"/>
     <w:rsid w:val="254FCF22"/>
     <w:rsid w:val="25D81EF2"/>
     <w:rsid w:val="2E21BF79"/>
     <w:rsid w:val="2FC4C557"/>
     <w:rsid w:val="30AB54CB"/>
     <w:rsid w:val="33880257"/>
     <w:rsid w:val="37840511"/>
     <w:rsid w:val="3A1FFD3D"/>
     <w:rsid w:val="3D5404EF"/>
+    <w:rsid w:val="3DF40DBA"/>
     <w:rsid w:val="42568651"/>
     <w:rsid w:val="441AF52F"/>
     <w:rsid w:val="45821792"/>
     <w:rsid w:val="51D998EC"/>
     <w:rsid w:val="52DA8022"/>
     <w:rsid w:val="547B2203"/>
+    <w:rsid w:val="572D43ED"/>
     <w:rsid w:val="5B206F1F"/>
     <w:rsid w:val="5B2D6572"/>
+    <w:rsid w:val="5D75D828"/>
+    <w:rsid w:val="5E6D0DD1"/>
     <w:rsid w:val="65BC18EC"/>
     <w:rsid w:val="6663F94B"/>
     <w:rsid w:val="689E5DF9"/>
     <w:rsid w:val="6C1333D6"/>
     <w:rsid w:val="6C256038"/>
     <w:rsid w:val="6E25A4E3"/>
     <w:rsid w:val="6E4F5B5D"/>
     <w:rsid w:val="710E3B32"/>
+    <w:rsid w:val="7AB64778"/>
     <w:rsid w:val="7AE15A65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -9078,51 +9275,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086418861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00587-x" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11625-024-01496-4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planetbeemagazine.wordpress.com/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommunities.uk/wp-content/uploads/2023/04/By-All-For-All-The-Power-of-Partnerships-Creative-Communities.pdf" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00377-3?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00455-0" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00359-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/j.1365-2923.2009.03530.x" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/minority-stress/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhsproviders.org/co-production-and-engagement-with-communities-as-a-solution-to-reducing-health-inequalities" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00434-5" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/scitranslmed.adn2401" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00454-1" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00350-0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilience-journal.com/issue-12" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/hex.13673?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00580-4" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00512-8" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/sites/default/files/publication/public_engagement_in_the_kef_nccpe_report_february_2022_reduced_size.pdf?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10th+March+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=%2fygspMmlJLlh7FY8I5FP70bZ3U%2fVNxgdY7OfkMA571vDZBlVUv82p%2fZFFbu3rfuJOZkp%2f34FziZddLJwWWqRUSEKK2RYlhCCCY65A4F1FvOYeGaL0obyKhUOtf%2by0IcEpIM%2bfkh5ilvXi9RIKWsLxDF8xvaGYXTBoPGE6al5IkI%3d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fenvs.2023.1259422/full" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scie.org.uk/co-production/supporting/breaking-down-barriers" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rdsresources.org.uk/innovative-qualitative-methods-resources?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10%2f11%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TJ%2b5g9NtQzxjZqQ3OwQv2sWH%2f64H7Ovf6kTE%2b8DGjBqL1%2b47Vy8DvISplKfxO71nDFyzpjclQSG1tWHrA37jNEzbQQczKKBX2jhZMz9ygZgLgLxtl%2bg2rjr4cuhFu7%2bObYJ76vTHpAcXG14wYUp%2fmutxyweAdoiK553gWGVPLkE%3d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencewise.org.uk/wp-content/uploads/2023/04/Sciencewise-People-communities-and-climate-technology-2023.pdf" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/insight/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceeurope.org/our-resources/report-high-level-conference-science-communication/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/09638230400006742" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00427-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00748-6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00579-x" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2929.2005.02216.x" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://journals.rcni.com/nurse-researcher/evidence-and-practice/reflecting-on-insider-and-outsider-positionality-when-undertaking-culturally-sensitive-research-with-young-pakistani-men-insights-from-a-female-researcher-nr.2022.e1826/print/full&amp;hl=en&amp;sa=T&amp;oi=gsb&amp;ct=res&amp;cd=0&amp;d=13961433943197734101&amp;ei=813mY6i7N4-aygSHpbqwCQ&amp;scisig=AAGBfm3lpIyuATcyf4MZcOZoaY3ylVfiEQ" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00456-z" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/d41586-024-00322-2" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17965630?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=136104&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gBKj2AanKLJOnffO8p4RxU5FGP9uJ3S9%2bAO7BUZptK6L2Xq3sa4h6nXpo88QbU0UghGwVTrMWebgOgOJFOp23FuLJevdXAFTxK4hNClEnNOZg%3d" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nihr.ac.uk/documents/the-hidden-costs-of-patient-and-public-involvement-a-necessary-conversation/35703" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00386-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0267158" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.org.uk/publications/can-patients-be-teachers" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00555-5" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/time-autism/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letstalkaboutcough.net/evaluation/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9%2f10%2f25&amp;utm_term=email&amp;utm_content=70345&amp;gator_td=PqoOIvNeMCpiDY8KCt6qevXL19FrKKlgZTorXoznYqLI%2f7Ac5GKL%2bvhuxb%2fclqY0BgOXva%2bB%2bNCDqAxouwrkj7QBwqT1AY6SVeKlWlSAhuc6CAjqBMVC7IUoeprqLW1dTne3bNtsJ3quDs6TYzkOUPNIfwSNpSZEFjdZj57d7rg%3d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/news-archive/over-400-local-citizens-help-to-shape-health-innovation-in-gm-as-part-of-the-hia-programme/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+4+December+2025&amp;utm_term=email&amp;utm_content=1&amp;gator_td=bzUhmfvvxgA5G3rDTIb4XhKGOTcmvkB3mozLHwVri%2f%2bGTzJAHkNvEBK6Vu0SOdpLbVK9hIJHS9htwsOR7L4f91YAtE1oXJRdDSS1Z5jdxxT5xyHGdTWjcn7DyFifqLpeTkdB0YtH8zJb30%2bM%2fyI4CH7QaHNYBy6%2bo25q0c2%2fk%2f0%3d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00517-3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndl.ethernet.edu.et/bitstream/123456789/15097/1/Mick%20McKeown.pdf" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclpress.scienceopen.com/hosted-document?doi=10.14324/RFA.07.1.01&amp;utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00501-x" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00545-7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00384-4" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000379949" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00389-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="R31dc59e485634c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35410450/" TargetMode="External" Id="R2c1a3640811742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13709" TargetMode="External" Id="R405f3935dc674bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00518-2" TargetMode="External" Id="R73369fb4146e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00798-w" TargetMode="External" Id="R29f9bd5ca79949ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemist/article/doi/10.1042/bio_2024_146/234794/From-a-candle-to-content-creation" TargetMode="External" Id="Rf3d94edbd78844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00330-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="Rca9ddaaa39604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00475-w" TargetMode="External" Id="R9b87a93443724f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/doi/abs/10.1080/02615470600593675" TargetMode="External" Id="Rc307dbceca88471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-026-00844-1?utm_source=bmc_etoc&amp;amp%3Butm_medium=email&amp;amp%3Butm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-260201&amp;gator_td=bGnkPcAkfGcBZ6oe5YapZbAG6jVVwvSdyjw6rGknJA%2FMkcxvHAn2GJDHxssWaFaURivYL6yFrUJJd4zhRJDokVFARBYaKuOPxdE38yQjluyGG1sN22gdIbrZIQqAI7xkM8KyJkNNc35VXYCnBk5ntQBCNiS8o0fRZsUupugGHII%3D#citeas" TargetMode="External" Id="R81e86ed303ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.ilpnetwork.org/articles/10.31389/jltc.190" TargetMode="External" Id="R0b232a5660674e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00419-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rc147cd9d51204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00774-4?utm_source=bmc_etoc&amp;utm_medium=email&amp;utm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-251201" TargetMode="External" Id="R4a5a212dd8d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00437-2" TargetMode="External" Id="R71c59f068bb948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpc-uk.org/globalassets/resources/reports/service-user-involvement-in-the-design-and-delivery-of-education-and-training-programmes.pdf" TargetMode="External" Id="R5ac32c6ca04a4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00572-4" TargetMode="External" Id="Rbd22dcde297d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00436-3" TargetMode="External" Id="Rb7c74d339f904cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00424-7?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rfdd588d0e55246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00358-6?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R9f5a81c112514b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jem/article/221/6/e20240268/276753/A-culture-shift-to-support-public-involvement-and" TargetMode="External" Id="R7aa2208a33b94da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00378-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="Ra0a459a98365455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1046/j.1365-2354.1999.00141.x?sid=nlm%3Apubmed" TargetMode="External" Id="R53de76bd0eeb4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00324-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="R594e2a7cf3c2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00354-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R0245e660c6964976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-024-00617-8" TargetMode="External" Id="R8b93ddb3e7c941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00402-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="Re48ae64cc8654704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/13/10/e072918" TargetMode="External" Id="R60d7c66d79aa4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00418-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R83a627d8eaaa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00347-9?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12th+May+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=AE%2f%2frMaoftG6KoJt8qQOWyNxCKcUyDYAQhLV8OtNGxVOJPoJ2gSdKNivV6qMtr1vP7EMBWGdoSSnBOV7KobdMao5dtATnkIMwnhZyGcUG1Hl3q321mO%2f9R54y0ziycRpmMV6rNkiuvXF6Y0QE2XXKvQD4uhQKO3rlTo2cDRwW%2fU%3d" TargetMode="External" Id="R84dbdfa3a1f643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00408-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="R4310c1aded2b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00423-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R23e85f5252094ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.frontiersin.org/articles/10.3389/fpubh.2021.776940/full&amp;hl=en&amp;sa=T&amp;oi=gsb-ggp&amp;ct=res&amp;cd=0&amp;d=17015124230790310652&amp;ei=OlzmY7nzEJv0yATjrr6oCw&amp;scisig=AAGBfm2suHJcUJMPC5mLVaqSLvqdkYtC4Q" TargetMode="External" Id="Rff295be370864cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00811-2" TargetMode="External" Id="Rbe32540ecff749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00567-1" TargetMode="External" Id="Re8a355cc1698422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00556-4" TargetMode="External" Id="Re80f264584dd4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/348376620_Exploring_the_experiences_of_changes_to_support_access_to_primary_health_care_services_and_the_impact_on_the_quality_and_safety_of_care_for_homeless_people_during_the_COVID-19_pandemic_a_study_protoco?gator_td=YYTQ7h%2BCrNR1jh%2BjkSOgTnbmaBgJCSIE2sSj0JgLiTYBKjsUoZGlo5r7JRek%2FgI0ijsUFKVk3S8sH7VLnJ8qdDZxfLJb%2FbYvrJXtoKVLQAjgIxA0I2aYsemDQG3UatT7IAsjboI4O97dJ1uijO3zWboZsRYvXFruop3BI3d2uHE%3D" TargetMode="External" Id="R96acad0c0ca0408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00776-2" TargetMode="External" Id="Re2de1d3b139b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-022-00396-0" TargetMode="External" Id="Rb0f15889a806455c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00587-x" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11625-024-01496-4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planetbeemagazine.wordpress.com/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommunities.uk/wp-content/uploads/2023/04/By-All-For-All-The-Power-of-Partnerships-Creative-Communities.pdf" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00377-3?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00455-0" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00359-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/j.1365-2923.2009.03530.x" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/minority-stress/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhsproviders.org/co-production-and-engagement-with-communities-as-a-solution-to-reducing-health-inequalities" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00434-5" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/scitranslmed.adn2401" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00454-1" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00350-0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilience-journal.com/issue-12" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/hex.13673?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00580-4" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00512-8" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/sites/default/files/publication/public_engagement_in_the_kef_nccpe_report_february_2022_reduced_size.pdf?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10th+March+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=%2fygspMmlJLlh7FY8I5FP70bZ3U%2fVNxgdY7OfkMA571vDZBlVUv82p%2fZFFbu3rfuJOZkp%2f34FziZddLJwWWqRUSEKK2RYlhCCCY65A4F1FvOYeGaL0obyKhUOtf%2by0IcEpIM%2bfkh5ilvXi9RIKWsLxDF8xvaGYXTBoPGE6al5IkI%3d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fenvs.2023.1259422/full" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scie.org.uk/co-production/supporting/breaking-down-barriers" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rdsresources.org.uk/innovative-qualitative-methods-resources?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10%2f11%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TJ%2b5g9NtQzxjZqQ3OwQv2sWH%2f64H7Ovf6kTE%2b8DGjBqL1%2b47Vy8DvISplKfxO71nDFyzpjclQSG1tWHrA37jNEzbQQczKKBX2jhZMz9ygZgLgLxtl%2bg2rjr4cuhFu7%2bObYJ76vTHpAcXG14wYUp%2fmutxyweAdoiK553gWGVPLkE%3d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencewise.org.uk/wp-content/uploads/2023/04/Sciencewise-People-communities-and-climate-technology-2023.pdf" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/insight/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceeurope.org/our-resources/report-high-level-conference-science-communication/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/09638230400006742" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00427-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00748-6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00579-x" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2929.2005.02216.x" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://journals.rcni.com/nurse-researcher/evidence-and-practice/reflecting-on-insider-and-outsider-positionality-when-undertaking-culturally-sensitive-research-with-young-pakistani-men-insights-from-a-female-researcher-nr.2022.e1826/print/full&amp;hl=en&amp;sa=T&amp;oi=gsb&amp;ct=res&amp;cd=0&amp;d=13961433943197734101&amp;ei=813mY6i7N4-aygSHpbqwCQ&amp;scisig=AAGBfm3lpIyuATcyf4MZcOZoaY3ylVfiEQ" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00456-z" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/d41586-024-00322-2" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17965630?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=136104&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gBKj2AanKLJOnffO8p4RxU5FGP9uJ3S9%2bAO7BUZptK6L2Xq3sa4h6nXpo88QbU0UghGwVTrMWebgOgOJFOp23FuLJevdXAFTxK4hNClEnNOZg%3d" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nihr.ac.uk/documents/the-hidden-costs-of-patient-and-public-involvement-a-necessary-conversation/35703" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00386-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0267158" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.org.uk/publications/can-patients-be-teachers" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00555-5" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/time-autism/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letstalkaboutcough.net/evaluation/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9%2f10%2f25&amp;utm_term=email&amp;utm_content=70345&amp;gator_td=PqoOIvNeMCpiDY8KCt6qevXL19FrKKlgZTorXoznYqLI%2f7Ac5GKL%2bvhuxb%2fclqY0BgOXva%2bB%2bNCDqAxouwrkj7QBwqT1AY6SVeKlWlSAhuc6CAjqBMVC7IUoeprqLW1dTne3bNtsJ3quDs6TYzkOUPNIfwSNpSZEFjdZj57d7rg%3d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/news-archive/over-400-local-citizens-help-to-shape-health-innovation-in-gm-as-part-of-the-hia-programme/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+4+December+2025&amp;utm_term=email&amp;utm_content=1&amp;gator_td=bzUhmfvvxgA5G3rDTIb4XhKGOTcmvkB3mozLHwVri%2f%2bGTzJAHkNvEBK6Vu0SOdpLbVK9hIJHS9htwsOR7L4f91YAtE1oXJRdDSS1Z5jdxxT5xyHGdTWjcn7DyFifqLpeTkdB0YtH8zJb30%2bM%2fyI4CH7QaHNYBy6%2bo25q0c2%2fk%2f0%3d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00517-3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndl.ethernet.edu.et/bitstream/123456789/15097/1/Mick%20McKeown.pdf" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclpress.scienceopen.com/hosted-document?doi=10.14324/RFA.07.1.01&amp;utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00501-x" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00545-7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00384-4" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000379949" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00389-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="R31dc59e485634c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35410450/" TargetMode="External" Id="R2c1a3640811742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13709" TargetMode="External" Id="R405f3935dc674bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00518-2" TargetMode="External" Id="R73369fb4146e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00798-w" TargetMode="External" Id="R29f9bd5ca79949ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemist/article/doi/10.1042/bio_2024_146/234794/From-a-candle-to-content-creation" TargetMode="External" Id="Rf3d94edbd78844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00330-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="Rca9ddaaa39604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00475-w" TargetMode="External" Id="R9b87a93443724f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/doi/abs/10.1080/02615470600593675" TargetMode="External" Id="Rc307dbceca88471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-026-00844-1?utm_source=bmc_etoc&amp;amp%3Butm_medium=email&amp;amp%3Butm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-260201&amp;gator_td=bGnkPcAkfGcBZ6oe5YapZbAG6jVVwvSdyjw6rGknJA%2FMkcxvHAn2GJDHxssWaFaURivYL6yFrUJJd4zhRJDokVFARBYaKuOPxdE38yQjluyGG1sN22gdIbrZIQqAI7xkM8KyJkNNc35VXYCnBk5ntQBCNiS8o0fRZsUupugGHII%3D#citeas" TargetMode="External" Id="R81e86ed303ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.ilpnetwork.org/articles/10.31389/jltc.190" TargetMode="External" Id="R0b232a5660674e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00419-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rc147cd9d51204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00774-4?utm_source=bmc_etoc&amp;utm_medium=email&amp;utm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-251201" TargetMode="External" Id="R4a5a212dd8d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00437-2" TargetMode="External" Id="R71c59f068bb948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpc-uk.org/globalassets/resources/reports/service-user-involvement-in-the-design-and-delivery-of-education-and-training-programmes.pdf" TargetMode="External" Id="R5ac32c6ca04a4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00572-4" TargetMode="External" Id="Rbd22dcde297d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00436-3" TargetMode="External" Id="Rb7c74d339f904cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00424-7?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rfdd588d0e55246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00358-6?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R9f5a81c112514b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jem/article/221/6/e20240268/276753/A-culture-shift-to-support-public-involvement-and" TargetMode="External" Id="R7aa2208a33b94da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00378-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="Ra0a459a98365455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1046/j.1365-2354.1999.00141.x?sid=nlm%3Apubmed" TargetMode="External" Id="R53de76bd0eeb4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00324-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="R594e2a7cf3c2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00354-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R0245e660c6964976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-024-00617-8" TargetMode="External" Id="R8b93ddb3e7c941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00402-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="Re48ae64cc8654704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/13/10/e072918" TargetMode="External" Id="R60d7c66d79aa4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00418-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R83a627d8eaaa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00347-9?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12th+May+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=AE%2f%2frMaoftG6KoJt8qQOWyNxCKcUyDYAQhLV8OtNGxVOJPoJ2gSdKNivV6qMtr1vP7EMBWGdoSSnBOV7KobdMao5dtATnkIMwnhZyGcUG1Hl3q321mO%2f9R54y0ziycRpmMV6rNkiuvXF6Y0QE2XXKvQD4uhQKO3rlTo2cDRwW%2fU%3d" TargetMode="External" Id="R84dbdfa3a1f643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00408-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="R4310c1aded2b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00423-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R23e85f5252094ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.frontiersin.org/articles/10.3389/fpubh.2021.776940/full&amp;hl=en&amp;sa=T&amp;oi=gsb-ggp&amp;ct=res&amp;cd=0&amp;d=17015124230790310652&amp;ei=OlzmY7nzEJv0yATjrr6oCw&amp;scisig=AAGBfm2suHJcUJMPC5mLVaqSLvqdkYtC4Q" TargetMode="External" Id="Rff295be370864cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00811-2" TargetMode="External" Id="Rbe32540ecff749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00567-1" TargetMode="External" Id="Re8a355cc1698422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00556-4" TargetMode="External" Id="Re80f264584dd4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/348376620_Exploring_the_experiences_of_changes_to_support_access_to_primary_health_care_services_and_the_impact_on_the_quality_and_safety_of_care_for_homeless_people_during_the_COVID-19_pandemic_a_study_protoco?gator_td=YYTQ7h%2BCrNR1jh%2BjkSOgTnbmaBgJCSIE2sSj0JgLiTYBKjsUoZGlo5r7JRek%2FgI0ijsUFKVk3S8sH7VLnJ8qdDZxfLJb%2FbYvrJXtoKVLQAjgIxA0I2aYsemDQG3UatT7IAsjboI4O97dJ1uijO3zWboZsRYvXFruop3BI3d2uHE%3D" TargetMode="External" Id="R96acad0c0ca0408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00776-2" TargetMode="External" Id="Re2de1d3b139b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-022-00396-0" TargetMode="External" Id="Rb0f15889a806455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/xge0001897" TargetMode="External" Id="R31b174510eb844e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.25458.16320" TargetMode="External" Id="R0961a253a5a34fea" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -9743,41 +9940,41 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Samuel Hurley</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Athena Lam</lastModifiedBy>
-  <revision>56</revision>
+  <revision>58</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>