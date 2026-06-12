--- v1 (2026-04-20)
+++ v2 (2026-06-12)
@@ -69,51 +69,87 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>listing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="15BC4B92">
+      <w:tr w:rsidR="057D640C" w:rsidTr="76C76F98" w14:paraId="48826462">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="79B350A6" w:rsidP="057D640C" w:rsidRDefault="79B350A6" w14:paraId="719389F1" w14:noSpellErr="1" w14:textId="4C8323B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="057D640C" w:rsidR="79B350A6">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal article </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="15BC4B92">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="042AFE6C" w14:noSpellErr="1" w14:textId="53AB3187">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -123,51 +159,51 @@
             <w:hyperlink r:id="R31dc59e485634c9b">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The realities and expectations of community involvement in COVID-19 research: a Consumer Reference Group perspective.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="338550E0">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="338550E0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="49CB8979" w14:noSpellErr="1" w14:textId="52468C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -177,51 +213,51 @@
             <w:hyperlink r:id="R2c1a3640811742f1">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Challenges and adaptations to public involvement with marginalised groups during the COVID-19 pandemic: commentary with illustrative case studies in the context of patient safety research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="2AE9711A">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="2AE9711A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="72009CD9" w14:textId="60EBCF08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -251,51 +287,51 @@
             <w:hyperlink r:id="R405f3935dc674bcc">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Nothing about us without us: A co‐production strategy for communities, researchers and stakeholders to identify ways of improving health and reducing inequalities.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Expectations, 26(2), pp.836-846.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="1D7FB099">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="1D7FB099">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003D4BEC" w:rsidP="22CD2F4C" w:rsidRDefault="003D4BEC" w14:paraId="7085D454" w14:noSpellErr="1" w14:textId="76BE2B80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="003D4BEC">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -333,51 +369,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. Research Involvement and Engagement, 9(110). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00275EC1" w:rsidP="22CD2F4C" w:rsidRDefault="00275EC1" w14:paraId="1533D503" w14:noSpellErr="1" w14:textId="02813952">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00275EC1">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="48D50628">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="48D50628">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="689E5DF9" w:rsidRDefault="689E5DF9" w14:paraId="0AF8CAB0" w14:textId="1F0BD4E0">
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Amartey, A., Hauer, S., Munro, C., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -431,51 +467,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(129), pp.1–12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="13279265">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="13279265">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4D6C" w:rsidP="22CD2F4C" w:rsidRDefault="00BF4D6C" w14:paraId="234C032F" w14:noSpellErr="1" w14:textId="66705DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00BF4D6C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
@@ -550,51 +586,51 @@
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00BF4D6C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Biochemist</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F6ADA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> (London).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="0491D923">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="0491D923">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="2E056991" w14:noSpellErr="1" w14:textId="308EAE4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -646,51 +682,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>-Foot).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 7, pp.1-14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="3267D6A8">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="3267D6A8">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="22CD2F4C" w:rsidRDefault="000D2633" w14:paraId="0ACF5466" w14:textId="75BF4E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -731,51 +767,51 @@
             <w:hyperlink r:id="R9b87a93443724f1f">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Working together in health research: a mixed-methods patient engagement evaluation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. Research Involvement and Engagement, 9(62). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="3022DE10">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="3022DE10">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="73DDBA70" w14:noSpellErr="1" w14:textId="5F838C3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -785,51 +821,51 @@
             <w:hyperlink r:id="Rc307dbceca88471c">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Service user/survivor involvement in mental health training and education: overcoming the barriers. Social Work Education.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25, (4), pp. 393-402.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="41B34869">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="41B34869">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="14A875D3" w:rsidP="22CD2F4C" w:rsidRDefault="14A875D3" w14:paraId="783C01EB" w14:textId="7E5FC4D9">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="14A875D3">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
@@ -934,51 +970,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve"> Public Involvement: a panel advising on an Alzheimer’s disease and related dementia cohort study.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="441AF52F">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="02E1B4FD">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="78340D33">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="78340D33">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0020609C" w:rsidP="22CD2F4C" w:rsidRDefault="0020609C" w14:paraId="2FAE2CBA" w14:noSpellErr="1" w14:textId="284842BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -988,51 +1024,51 @@
             <w:hyperlink r:id="R0b232a5660674e8a">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Do Research–Practice Partnerships Offer a Promising Approach to Producing Research that Improves Social Care Practice and Outcomes?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of long-term care, 0, pp.241–248.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="7B451BBA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="7B451BBA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="0C44EBE2" w14:noSpellErr="1" w14:textId="6BCAA0DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1053,51 +1089,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="5E46E25C">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="5E46E25C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="2344A257" w:rsidP="22CD2F4C" w:rsidRDefault="2344A257" w14:paraId="5D8EA7A5" w14:noSpellErr="1" w14:textId="15FB75FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1138,51 +1174,51 @@
               <w:t xml:space="preserve">Research Involvement and Engagement, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">11, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>133.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="480707A9">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="480707A9">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="22CD2F4C" w:rsidRDefault="008F3597" w14:paraId="25A99D84" w14:textId="084C93DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1212,51 +1248,51 @@
             <w:hyperlink r:id="R71c59f068bb948cf">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Bringing fictional characters to life: reflections on co-creating a comic book with members of the public.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="1739CF98">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="1739CF98">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="15105E9F" w14:noSpellErr="1" w14:textId="0B6CCE8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1266,51 +1302,51 @@
             <w:hyperlink r:id="R5ac32c6ca04a4e09">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Service user involvement in the design and delivery of education and training programmes leading to registration with the Health Professions Council.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kingston University, London. pp. 1 - 158.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="665C94FF">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="665C94FF">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="22CD2F4C" w:rsidRDefault="005D1DBA" w14:paraId="45DC76B2" w14:noSpellErr="1" w14:textId="12AFE117">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1489,51 +1525,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="3F46DDCB">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="3F46DDCB">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C33E59" w:rsidP="22CD2F4C" w:rsidRDefault="00C33E59" w14:paraId="1B91D90F" w14:noSpellErr="1" w14:textId="17B3640C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1565,51 +1601,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="69350E0B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="69350E0B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="22CD2F4C" w:rsidRDefault="008F3597" w14:paraId="6C7AC1CE" w14:noSpellErr="1" w14:textId="3E912F68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1639,51 +1675,51 @@
                 </w:rPr>
                 <w:t>Patient and public involvement in research: the need for budgeting PPI staff costs in funding applications</w:t>
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), p.16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="450C013F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="450C013F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="16265D26" w14:textId="754FAA96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1746,51 +1782,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>scientific publications: results of a multi-stakeholder initiative utilizing co-creation methodology.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="0F2F92D2">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="0F2F92D2">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="22CD2F4C" w:rsidRDefault="00465DF5" w14:paraId="16B772E7" w14:noSpellErr="1" w14:textId="35254F60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1824,51 +1860,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 221(6). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="201465DA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="201465DA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="6EE1C924" w14:noSpellErr="1" w14:textId="433EC602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1878,51 +1914,51 @@
             <w:hyperlink r:id="Ra0a459a98365455f">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Developing and testing guidance to support researchers engaging patient partners in health-related research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="6627098A">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="6627098A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="4F635E06" w14:noSpellErr="1" w14:textId="04C9C62F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1932,51 +1968,51 @@
             <w:hyperlink r:id="R53de76bd0eeb4850">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Public Participation in the Design of Educational Programmes for Cancer Nurses: A Case Report.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Journal of Cancer Care. 8. pp. 107-102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="61E6862F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="61E6862F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="42621589" w14:noSpellErr="1" w14:textId="469A63FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1997,51 +2033,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 7(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="57C6342B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="57C6342B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="1037275C" w14:noSpellErr="1" w14:textId="303BCE43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2051,51 +2087,51 @@
             <w:hyperlink r:id="R0245e660c6964976">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Recognizing patient partner contributions to health research: a mixed methods research protocol.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="162F27FA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="162F27FA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00824451" w:rsidP="22CD2F4C" w:rsidRDefault="00824451" w14:paraId="482EB2D7" w14:textId="31414A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2238,51 +2274,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="7F2CA0EA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="7F2CA0EA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="048CF4F7" w14:textId="519F8EAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2321,51 +2357,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The role of patient and public involvement in rapid qualitative studies: Can we carry out meaningful PPIE with time pressures?.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="799F0E80">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="799F0E80">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EE4F4D" w:rsidP="22CD2F4C" w:rsidRDefault="00EE4F4D" w14:paraId="75A2A67A" w14:textId="41F8DB97">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
@@ -2434,51 +2470,51 @@
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>e072918. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="448DBE85">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="448DBE85">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="3676F4B7" w14:textId="5DDF8E4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2548,51 +2584,51 @@
             <w:hyperlink r:id="R83a627d8eaaa4dd2">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Patient engagement in a national research network: barriers, facilitators, and impacts.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), p.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0EC8D566" w:rsidTr="0EC8D566" w14:paraId="73E17597">
+      <w:tr w:rsidR="0EC8D566" w:rsidTr="76C76F98" w14:paraId="73E17597">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="572D43ED" w:rsidP="0EC8D566" w:rsidRDefault="572D43ED" w14:paraId="5DB22A23" w14:textId="4F18D32B">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EC8D566" w:rsidR="572D43ED">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
@@ -2605,51 +2641,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The implementation of 'Lived experience and Public Involvement' frameworks across the Division of Nursing, Midwifery, and Social Work.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0EC8D566" w:rsidR="572D43ED">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="381E3A1C">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="381E3A1C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="07484346" w14:noSpellErr="1" w14:textId="517A36B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2670,51 +2706,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 8(1), pp.1-7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="73C8AECE">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="73C8AECE">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="6F5B9EBA" w14:noSpellErr="1" w14:textId="034B75D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2724,51 +2760,51 @@
             <w:hyperlink r:id="R4310c1aded2b4537">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Approaches to co-production of research in care homes: a scoping review.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="47D25EB1">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="47D25EB1">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="20905591" w14:noSpellErr="1" w14:textId="47D21C2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2787,51 +2823,51 @@
                 </w:rPr>
                 <w:t>Online comic-based art workshops as an innovative patient and public involvement and engagement approach for people with chronic breathlessness. Research Involvement and Engagement</w:t>
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9(1), p.19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="46416374">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="46416374">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="025813D3" w14:textId="279DA549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2912,51 +2948,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>look like? Developing relationships with community members in global health research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Frontiers in public health, 9, p.2446.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="24967B3B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="24967B3B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6C1333D6" w:rsidP="22CD2F4C" w:rsidRDefault="6C1333D6" w14:paraId="1F63C679" w14:noSpellErr="1" w14:textId="62009792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="6C1333D6">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3041,51 +3077,51 @@
               <w:t xml:space="preserve"> Involvement and Engagement, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="077117D5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="077117D5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 146.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="07FC4A10">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="07FC4A10">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="22CD2F4C" w:rsidRDefault="005D1DBA" w14:paraId="5FF3464A" w14:textId="183B8533">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3215,51 +3251,51 @@
               <w:t xml:space="preserve">ent, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 38. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="5D8B8B67">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="5D8B8B67">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00317439" w:rsidP="22CD2F4C" w:rsidRDefault="00317439" w14:paraId="3D4BDAA1" w14:textId="0AE19110">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00317439">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3328,51 +3364,51 @@
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00317439">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(26). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="22CD2F4C" w:rsidP="22CD2F4C" w:rsidRDefault="22CD2F4C" w14:paraId="6A67A957" w14:noSpellErr="1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="4DF8313F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="4DF8313F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="14FE6DAF" w14:noSpellErr="1" w14:textId="4C16716B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3391,51 +3427,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Exploring the experiences of changes to support access to primary health care services and the impact on the quality and safety of care for homeless people during the COVID-19 pandemic: a study protocol for a qualitative mixed methods approach.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal for equity in health, 20(1), pp.1-9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="1B5F22EC">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="1B5F22EC">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="51D998EC" w:rsidRDefault="51D998EC" w14:paraId="79B1F3F1" w14:noSpellErr="1" w14:textId="47C0460B">
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Ioannou, E., Garside, M., Sharman, K., Nield, L., Coulman, K., Woodward, C., Ells, L. and Homer, C., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="Re2de1d3b139b4cc2">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
@@ -3464,51 +3500,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(106), pp.1–11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="0EC8D566" w14:paraId="097A74C0">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="097A74C0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="35735358" w14:noSpellErr="1" w14:textId="57E42D33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3518,87 +3554,51 @@
             <w:hyperlink r:id="Rb0f15889a806455c">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Remote working in public involvement: findings from a mixed methods study.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research involvement and engagement, 8(1), pp.1-18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5B2D6572" w:rsidTr="0EC8D566" w14:paraId="420151B4" w14:textId="77777777">
-[...35 lines deleted...]
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008F3597" w:rsidTr="0EC8D566" w14:paraId="5AE989E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="5AE989E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C13202" w:rsidR="008F3597" w:rsidP="00B9611F" w:rsidRDefault="008F3597" w14:paraId="6FBDAED8" w14:textId="2EC2EAE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3616,51 +3616,51 @@
                 <w:t>Understanding who is and isn’t involved and engaged in health research: capturing and analysing demographic data to diversify patient and public involvement and engagement.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="7987E5C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="7987E5C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="073769A7" w14:textId="32763265">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3680,51 +3680,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Journal of Mental Health, 13, (5), pp. 481-92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="6C8909DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="6C8909DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="1BD5F4D3" w14:textId="36B61832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3757,51 +3757,51 @@
               <w:proofErr w:type="gramEnd"/>
               <w:r w:rsidRPr="003F6141">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> partner in research: a case example of collaborative processes.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="182E6CB6" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="182E6CB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="003542A0" w:rsidP="0D242411" w:rsidRDefault="003542A0" w14:paraId="4C98A249" w14:textId="223B7E23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3852,51 +3852,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(25). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7AE15A65" w:rsidTr="0EC8D566" w14:paraId="0A8E7469" w14:textId="77777777">
+      <w:tr w:rsidR="7AE15A65" w:rsidTr="76C76F98" w14:paraId="0A8E7469" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="11E99E91" w:rsidP="7AE15A65" w:rsidRDefault="11E99E91" w14:paraId="46A3D724" w14:textId="5807E3B4">
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Lammons, W., Buffard, A.L. and Marks, D., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52">
               <w:r w:rsidRPr="7AE15A65">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
@@ -3915,51 +3915,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(76), pp.1–25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="7E708E10" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="7E708E10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="1040B904" w14:textId="124FBA79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3980,51 +3980,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 8(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="3D255B83" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="3D255B83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00EE4F4D" w:rsidP="0D242411" w:rsidRDefault="00EE4F4D" w14:paraId="7D996195" w14:textId="7251DBBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4091,51 +4091,51 @@
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t> Res Involvement Engagement 9,</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="0045251C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> (111). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="0AF8FE68" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="0AF8FE68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="2BB3BB35" w14:textId="208F309E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4193,51 +4193,51 @@
               <w:t xml:space="preserve"> one, 17(8), </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>p.e</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0267158.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="067FA240" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="067FA240" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="0D44987A" w14:textId="0C9F136C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13202">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4266,51 +4266,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research for All.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C13202">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vol. 7(1). DOI: 10.14324/RFA.07.1.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="58FE6DA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="58FE6DA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C13202" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="4DC5765E" w14:textId="6D40AD50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4350,51 +4350,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), p.14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="773A42F2" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="773A42F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005021EE" w:rsidP="0D242411" w:rsidRDefault="005021EE" w14:paraId="62B55B6D" w14:textId="7A87E93F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4432,51 +4432,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(47).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="6D5A71CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="6D5A71CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CB43F3" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="0246F7CF" w14:textId="0EF2DE0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4496,51 +4496,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Health Expectations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="58427A95" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="58427A95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="6CF375D0" w14:textId="652FD0CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4590,51 +4590,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 10(46</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="30038E8B" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="30038E8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="004D3F1B" w:rsidP="0D242411" w:rsidRDefault="004D3F1B" w14:paraId="3A0D5AFA" w14:textId="3A4F3054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4707,88 +4707,88 @@
                 </w:rPr>
                 <w:t>Using the UK standards for public involvement to evaluate the public involvement sections of annual reports from NIHR managed research centres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Research Involvement and Engagement, 9(1</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="0009591C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>09).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="2BFE38CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="2BFE38CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F16B7" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="3B1B0764" w14:textId="32F2C1E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId62">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>NCCPE Report reviews the role of public engagement in the Knowledge Exchange Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="1C54F5DF" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="1C54F5DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="1E693D5A" w14:textId="6CE91E4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4826,51 +4826,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 10(50</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="5BA8AB12" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="5BA8AB12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F26328" w:rsidP="0D242411" w:rsidRDefault="00F26328" w14:paraId="48DE62A2" w14:textId="5997391C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4948,51 +4948,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Science Translational Medicine</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="004F77DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 16(746).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="304E8605" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="304E8605" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="3E5E96CE" w14:textId="4C17353D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5001,94 +5001,94 @@
             <w:hyperlink w:history="1" r:id="rId65">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Lay participation in medical school curriculum development: whose problem is it?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Education. 39, pp. 651–652.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032F7D8" w:rsidTr="0EC8D566" w14:paraId="4FEFC43D" w14:textId="77777777">
+      <w:tr w:rsidR="0032F7D8" w:rsidTr="76C76F98" w14:paraId="4FEFC43D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="6E25A4E3" w:rsidP="0032F7D8" w:rsidRDefault="6E25A4E3" w14:paraId="24D3662E" w14:textId="7884AA1C">
             <w:r w:rsidRPr="0032F7D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Paterson, L. and Webb, L., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66">
               <w:r w:rsidRPr="0032F7D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Evaluation of a participatory public engagement with research project: Outcomes and lessons learnt for future practice.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0032F7D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Let’s Talk About Cough Project Evaluation Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="0A6C1FAF" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="0A6C1FAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="09A7E245" w14:textId="0F0280AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5161,51 +5161,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">10 (48). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="3C5F2A03" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="3C5F2A03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="004F77DC" w:rsidP="0D242411" w:rsidRDefault="004F77DC" w14:paraId="06BBCBBD" w14:textId="53219C8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5286,51 +5286,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 1481–1490 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="627F0936" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="627F0936" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="2E0B4DB8" w14:textId="2084D31C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5339,51 +5339,51 @@
             <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="0D242411">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>). Reflections on patient engagement by patient partners: how it can go wrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Research Involvement and Engagement, 9(41).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="47411D45" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="47411D45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D8021E" w:rsidP="0D242411" w:rsidRDefault="00D8021E" w14:paraId="46ECEE06" w14:textId="4B7AEC5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5544,51 +5544,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Frontiers in Environmental Science,</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="004019E8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">11. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="6195B6F5" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="6195B6F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00A806BE" w:rsidP="0D242411" w:rsidRDefault="00A806BE" w14:paraId="48293C3B" w14:textId="4BBEAC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -5659,51 +5659,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(24). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="71D6FA74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="71D6FA74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B9611F" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="004D42CD" w14:textId="122237BB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5721,51 +5721,51 @@
                 </w:rPr>
                 <w:t>Patient-identified priorities for successful partnerships in patient-oriented research. Research Involvement and Engagement</w:t>
               </w:r>
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8(1), pp.1-5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="1B9A1CEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="1B9A1CEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="7EA1A127" w14:textId="647E13DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5805,51 +5805,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Nurse Researcher, 30(2).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="3A17F372" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="3A17F372" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="133E49C2" w14:textId="7AD8FDDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5878,51 +5878,51 @@
             <w:hyperlink w:history="1" r:id="rId74">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Engagement of people with lived experience of dementia advisory group and cross-cutting program: reflections on the first year.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="7C429F7C" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="7C429F7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="3FE227D9" w14:textId="1C7E51F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5934,51 +5934,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Experiences and understandings of co-production in adult social care: Findings from SCIE’s Co-production Survey 2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="337EEF24" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="337EEF24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="4F782CAE" w14:textId="2CB0D9DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5998,51 +5998,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>The Health Foundation. p.p. 1 – 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="183CC845" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="183CC845" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="3B70694F" w14:textId="0062067E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6080,51 +6080,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(47). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="0EC8D566" w14:paraId="74336BED" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="74336BED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005021EE" w:rsidP="0D242411" w:rsidRDefault="005021EE" w14:paraId="73127DC2" w14:textId="22A3A1EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6202,51 +6202,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(46).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="50B79537" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="50B79537" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="27A918E3" w14:textId="62FD6A8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6255,51 +6255,51 @@
             <w:hyperlink w:history="1" r:id="rId79">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Active patient involvement in the education of health professionals.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Education 2010;44:64–74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="0EC8D566" w14:paraId="2AA18276" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="2AA18276" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C44F50" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="043C076F" w14:textId="5EC69E8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -6393,51 +6393,51 @@
             <w:hyperlink w:history="1" r:id="rId80">
               <w:r w:rsidRPr="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Facilitating and supporting the engagement of patients, families and caregivers in research: the “Ottawa model” for patient engagement in research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DF40DBA" w:rsidTr="0EC8D566" w14:paraId="0109F9C0">
+      <w:tr w:rsidR="3DF40DBA" w:rsidTr="76C76F98" w14:paraId="0109F9C0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="0A9629CA" w:rsidP="3DF40DBA" w:rsidRDefault="0A9629CA" w14:paraId="0F0C6805" w14:textId="6C8AB842">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
@@ -6514,51 +6514,51 @@
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Journal of Experimental Psychology: General, 155</w:t>
             </w:r>
             <w:r w:rsidRPr="3DF40DBA" w:rsidR="0A9629CA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(2), 261–275. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0084638F" w:rsidTr="0EC8D566" w14:paraId="56CBD9C9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0084638F" w:rsidTr="76C76F98" w14:paraId="56CBD9C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0084638F" w:rsidR="0084638F" w:rsidP="0084638F" w:rsidRDefault="0084638F" w14:paraId="1D98B0C8" w14:textId="1CC9CE43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId81">
               <w:r w:rsidRPr="0084638F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
@@ -6931,453 +6931,615 @@
             <w:r w:rsidRPr="00D50B87">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D50B87" w:rsidRDefault="00D50B87" w14:paraId="42726A34" w14:textId="21189339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3597" w:rsidTr="001140EC" w14:paraId="6DC74C72" w14:textId="77777777">
+      <w:tr w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="6DC74C72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="001140EC" w:rsidRDefault="008F3597" w14:paraId="6B105CDC" w14:textId="15E562CE">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="254FCF22" w:rsidTr="254FCF22" w14:paraId="4575B982" w14:textId="77777777">
+      <w:tr w:rsidR="76C76F98" w:rsidTr="76C76F98" w14:paraId="4D7D0692">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="254FCF22" w:rsidP="254FCF22" w:rsidRDefault="001077D2" w14:paraId="56335307" w14:textId="46BB10BB">
+          <w:p w:rsidR="7FF3FC9A" w:rsidP="76C76F98" w:rsidRDefault="7FF3FC9A" w14:paraId="18662B2C" w14:textId="5EEE2195">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="32"/>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId86">
-[...23 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+            <w:hyperlink r:id="Rdaec5a82670d45c8">
+              <w:r w:rsidRPr="76C76F98" w:rsidR="7FF3FC9A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>A decade of research in public and community engagement (May 2026)</w:t>
+              </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00FA056D" w:rsidP="254FCF22" w:rsidRDefault="00FA056D" w14:paraId="7BB9BD0B" w14:textId="5307D50C">
+          <w:p w:rsidR="76C76F98" w:rsidP="76C76F98" w:rsidRDefault="76C76F98" w14:paraId="2BE3B45E" w14:textId="363D977F">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5B2D6572" w:rsidTr="254FCF22" w14:paraId="0CB703D2" w14:textId="77777777">
+      <w:tr w:rsidR="057D640C" w:rsidTr="76C76F98" w14:paraId="6BD4E26A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="3D3094FE" w:rsidP="057D640C" w:rsidRDefault="3D3094FE" w14:paraId="0D116CEE" w14:textId="34BBCE3C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rbf188629ce174d15">
+              <w:r w:rsidRPr="76C76F98" w:rsidR="32B9B298">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:t>Environmental sustainability in the NHS (Apr 2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="057D640C" w:rsidP="057D640C" w:rsidRDefault="057D640C" w14:paraId="5142E1E3" w14:textId="348B8EF0">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="057D640C" w:rsidTr="76C76F98" w14:paraId="2B0F431F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="3D3094FE" w:rsidP="057D640C" w:rsidRDefault="3D3094FE" w14:paraId="1EC46961" w14:textId="49C9E2FF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rc7cb05a79b98462f">
+              <w:r w:rsidRPr="057D640C" w:rsidR="3D3094FE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:t>The Community Led Research Pilot Evaluation (Jul 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="057D640C" w:rsidP="057D640C" w:rsidRDefault="057D640C" w14:paraId="7636244E" w14:textId="410C5D9D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="254FCF22" w:rsidTr="76C76F98" w14:paraId="4575B982" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="254FCF22" w:rsidP="057D640C" w:rsidRDefault="001077D2" w14:paraId="56335307" w14:textId="46BB10BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Reedcd55ebc72461b">
+              <w:r w:rsidRPr="057D640C" w:rsidR="763D2675">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place in Engagement – A Collaborative </w:t>
+              </w:r>
+              <w:r w:rsidRPr="057D640C" w:rsidR="763D2675">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:t>Encyclopedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="00FA056D" w:rsidP="254FCF22" w:rsidRDefault="00FA056D" w14:paraId="7BB9BD0B" w14:textId="5307D50C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5B2D6572" w:rsidTr="76C76F98" w14:paraId="0CB703D2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="5B2D6572" w:rsidP="5B2D6572" w:rsidRDefault="37840511" w14:paraId="585FEDB9" w14:textId="77777777">
             <w:hyperlink r:id="rId87">
               <w:r w:rsidRPr="254FCF22">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Health Innovation Accelerator Public Co-Production and Engagement Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="00FA056D" w:rsidR="00FA056D" w:rsidP="5B2D6572" w:rsidRDefault="00FA056D" w14:paraId="20C7D413" w14:textId="2CC0045F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3597" w:rsidTr="001140EC" w14:paraId="7145F47E" w14:textId="77777777">
+      <w:tr w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="7145F47E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="001140EC" w:rsidRDefault="008F3597" w14:paraId="395FC45B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId88">
               <w:r w:rsidRPr="254FCF22">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>People, communities and climate technology |Public views on climate technologies and opportunities for future public dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="008F3597" w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="005D1DBA" w14:paraId="11CC9A3E" w14:textId="6079BD4B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3597" w:rsidTr="001140EC" w14:paraId="0D80D7D0" w14:textId="77777777">
+      <w:tr w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="0D80D7D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="001140EC" w:rsidRDefault="008F3597" w14:paraId="5EEA2FEA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId89">
               <w:r w:rsidRPr="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:t>By All, For All: The Power of Partnership - AHRC Creative Communities Deep Dive Report 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="005D1DBA" w14:paraId="45CABB50" w14:textId="29FCB64B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891530" w:rsidTr="001140EC" w14:paraId="5F824E3A" w14:textId="77777777">
+      <w:tr w:rsidR="00891530" w:rsidTr="76C76F98" w14:paraId="5F824E3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="4D4B7333" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId90">
               <w:r w:rsidRPr="00891530">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Testing the influence of minority stress-related experiences on mental wellbeing for trans/gender diverse and cisgender adolescents: a registered report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="007656F8" w:rsidR="00891530" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="3E5860B1" w14:textId="0FC9D70B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891530" w:rsidTr="001140EC" w14:paraId="6F8B826C" w14:textId="77777777">
+      <w:tr w:rsidR="00891530" w:rsidTr="76C76F98" w14:paraId="6F8B826C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="00B43C9A" w14:paraId="2BAA4CBD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId91">
               <w:r w:rsidRPr="00B43C9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>INSIGHT: A co-produced qualitative exploration of young women’s perspectives on psychological distress in their population and priority actions for responding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="00891530" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="07054097" w14:textId="628F39D3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891530" w:rsidTr="001140EC" w14:paraId="399C88AC" w14:textId="77777777">
+      <w:tr w:rsidR="00891530" w:rsidTr="76C76F98" w14:paraId="399C88AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="007656F8" w14:paraId="49BCC736" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId92">
               <w:r w:rsidRPr="007656F8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Time perception in autistic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="007656F8" w:rsidR="00891530" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="579CE8D1" w14:textId="3F4EB684">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="00B44714" w:rsidTr="001140EC" w14:paraId="39DF8C79" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="00B44714" w:rsidTr="76C76F98" w14:paraId="39DF8C79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00B44714" w:rsidP="007656F8" w:rsidRDefault="00B44714" w14:paraId="494FF570" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId93">
               <w:r w:rsidRPr="00916780">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>UNESCO Recommendation on Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidP="007656F8" w:rsidRDefault="005D1DBA" w14:paraId="69108587" w14:textId="6A33339D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="001140EC" w14:paraId="571B15B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="76C76F98" w14:paraId="571B15B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="005D1DBA" w:rsidP="005D1DBA" w:rsidRDefault="005D1DBA" w14:paraId="2D3B4D8E" w14:textId="23B28F94">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId94">
               <w:r w:rsidRPr="005D1DBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:t>The hidden costs of patient and public involvement: a necessary conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="001140EC" w14:paraId="785A16CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="76C76F98" w14:paraId="785A16CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="005D1DBA" w:rsidP="005D1DBA" w:rsidRDefault="005D1DBA" w14:paraId="4B2A9EDB" w14:textId="6A6A4181">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId95">
               <w:r w:rsidRPr="005D1DBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:t>NHS Providers: Co-production and engagement with communities as a solution to reducing health inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="005D1DBA" w:rsidP="005D1DBA" w:rsidRDefault="005D1DBA" w14:paraId="13A33CA4" w14:textId="09D17CEC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="00A94154" w:rsidTr="001140EC" w14:paraId="48DF94D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="00A94154" w:rsidTr="76C76F98" w14:paraId="48DF94D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="001B756E" w:rsidR="00A94154" w:rsidP="005D1DBA" w:rsidRDefault="001B756E" w14:paraId="04A1A911" w14:textId="331312DD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId96">
               <w:r w:rsidRPr="001B756E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Report of High-level Conference 'Unlocking the Power of Science Communication in Research and Policy Making'</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -7453,133 +7615,209 @@
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0032F7D8" w:rsidTr="0EC8D566" w14:paraId="5282BE82" w14:textId="77777777">
+    <w:tr w:rsidR="0032F7D8" w:rsidTr="76C76F98" w14:paraId="5282BE82" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="2ECC5122" w14:textId="3FE4AF87">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="78D548B2" w14:textId="68EE6E1C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="6F95F730" w14:textId="67782E83">
+        <w:p w:rsidR="0032F7D8" w:rsidP="76C76F98" w:rsidRDefault="0032F7D8" w14:paraId="6F95F730" w14:textId="19891DA7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="center" w:leader="none" w:pos="4513"/>
+              <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
-            </w:rPr>
-[...4 lines deleted...]
-              <w:bCs w:val="1"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Date amended: </w:t>
           </w:r>
-          <w:r w:rsidR="0EC8D566">
+          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="0EC8D566">
+          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>9</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="0EC8D566">
-[...1 lines deleted...]
-            <w:t>/</w:t>
+          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>/0</w:t>
           </w:r>
-          <w:r w:rsidR="0EC8D566">
-[...1 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidR="0EC8D566">
-[...9 lines deleted...]
-            <w:t>6</w:t>
+          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="4176F7B1" w14:textId="050D4C40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0001192C" w:rsidP="008772CC" w:rsidRDefault="0001192C" w14:paraId="6857FDD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -7864,93 +8102,104 @@
     <w:rsid w:val="00B9611F"/>
     <w:rsid w:val="00BD060D"/>
     <w:rsid w:val="00BE5E3F"/>
     <w:rsid w:val="00BF4D6C"/>
     <w:rsid w:val="00C01701"/>
     <w:rsid w:val="00C13202"/>
     <w:rsid w:val="00C33E59"/>
     <w:rsid w:val="00C35B32"/>
     <w:rsid w:val="00C44F50"/>
     <w:rsid w:val="00CB43F3"/>
     <w:rsid w:val="00CE6131"/>
     <w:rsid w:val="00D40536"/>
     <w:rsid w:val="00D50B87"/>
     <w:rsid w:val="00D8021E"/>
     <w:rsid w:val="00DB4103"/>
     <w:rsid w:val="00DF0E85"/>
     <w:rsid w:val="00E52788"/>
     <w:rsid w:val="00EC530A"/>
     <w:rsid w:val="00ED73E9"/>
     <w:rsid w:val="00EE4F4D"/>
     <w:rsid w:val="00F23422"/>
     <w:rsid w:val="00F26328"/>
     <w:rsid w:val="00FA056D"/>
     <w:rsid w:val="02E1B4FD"/>
     <w:rsid w:val="03AB3FFB"/>
+    <w:rsid w:val="057D640C"/>
     <w:rsid w:val="05FACCF3"/>
     <w:rsid w:val="060B2E6D"/>
     <w:rsid w:val="077117D5"/>
     <w:rsid w:val="08106C10"/>
     <w:rsid w:val="0A9629CA"/>
     <w:rsid w:val="0D242411"/>
     <w:rsid w:val="0EC8D566"/>
     <w:rsid w:val="11E99E91"/>
     <w:rsid w:val="14A875D3"/>
+    <w:rsid w:val="14AAE486"/>
     <w:rsid w:val="22CD2F4C"/>
     <w:rsid w:val="2338E6F6"/>
     <w:rsid w:val="2344A257"/>
     <w:rsid w:val="254FCF22"/>
     <w:rsid w:val="25D81EF2"/>
     <w:rsid w:val="2E21BF79"/>
+    <w:rsid w:val="2FA5B6D7"/>
     <w:rsid w:val="2FC4C557"/>
     <w:rsid w:val="30AB54CB"/>
+    <w:rsid w:val="32B9B298"/>
     <w:rsid w:val="33880257"/>
     <w:rsid w:val="37840511"/>
     <w:rsid w:val="3A1FFD3D"/>
+    <w:rsid w:val="3D3094FE"/>
     <w:rsid w:val="3D5404EF"/>
     <w:rsid w:val="3DF40DBA"/>
     <w:rsid w:val="42568651"/>
     <w:rsid w:val="441AF52F"/>
+    <w:rsid w:val="457D86AC"/>
     <w:rsid w:val="45821792"/>
     <w:rsid w:val="51D998EC"/>
     <w:rsid w:val="52DA8022"/>
     <w:rsid w:val="547B2203"/>
     <w:rsid w:val="572D43ED"/>
     <w:rsid w:val="5B206F1F"/>
     <w:rsid w:val="5B2D6572"/>
     <w:rsid w:val="5D75D828"/>
     <w:rsid w:val="5E6D0DD1"/>
+    <w:rsid w:val="606123B4"/>
     <w:rsid w:val="65BC18EC"/>
     <w:rsid w:val="6663F94B"/>
     <w:rsid w:val="689E5DF9"/>
     <w:rsid w:val="6C1333D6"/>
     <w:rsid w:val="6C256038"/>
     <w:rsid w:val="6E25A4E3"/>
     <w:rsid w:val="6E4F5B5D"/>
     <w:rsid w:val="710E3B32"/>
+    <w:rsid w:val="763D2675"/>
+    <w:rsid w:val="76C76F98"/>
+    <w:rsid w:val="79B350A6"/>
     <w:rsid w:val="7AB64778"/>
     <w:rsid w:val="7AE15A65"/>
+    <w:rsid w:val="7FF3FC9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="49B8B984"/>
@@ -9275,51 +9524,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086418861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00587-x" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11625-024-01496-4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planetbeemagazine.wordpress.com/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommunities.uk/wp-content/uploads/2023/04/By-All-For-All-The-Power-of-Partnerships-Creative-Communities.pdf" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00377-3?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00455-0" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00359-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/j.1365-2923.2009.03530.x" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/minority-stress/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhsproviders.org/co-production-and-engagement-with-communities-as-a-solution-to-reducing-health-inequalities" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00434-5" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/scitranslmed.adn2401" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00454-1" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00350-0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilience-journal.com/issue-12" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/hex.13673?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00580-4" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00512-8" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/sites/default/files/publication/public_engagement_in_the_kef_nccpe_report_february_2022_reduced_size.pdf?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10th+March+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=%2fygspMmlJLlh7FY8I5FP70bZ3U%2fVNxgdY7OfkMA571vDZBlVUv82p%2fZFFbu3rfuJOZkp%2f34FziZddLJwWWqRUSEKK2RYlhCCCY65A4F1FvOYeGaL0obyKhUOtf%2by0IcEpIM%2bfkh5ilvXi9RIKWsLxDF8xvaGYXTBoPGE6al5IkI%3d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fenvs.2023.1259422/full" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scie.org.uk/co-production/supporting/breaking-down-barriers" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rdsresources.org.uk/innovative-qualitative-methods-resources?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10%2f11%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TJ%2b5g9NtQzxjZqQ3OwQv2sWH%2f64H7Ovf6kTE%2b8DGjBqL1%2b47Vy8DvISplKfxO71nDFyzpjclQSG1tWHrA37jNEzbQQczKKBX2jhZMz9ygZgLgLxtl%2bg2rjr4cuhFu7%2bObYJ76vTHpAcXG14wYUp%2fmutxyweAdoiK553gWGVPLkE%3d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencewise.org.uk/wp-content/uploads/2023/04/Sciencewise-People-communities-and-climate-technology-2023.pdf" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/insight/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceeurope.org/our-resources/report-high-level-conference-science-communication/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/09638230400006742" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00427-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00748-6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00579-x" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2929.2005.02216.x" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://journals.rcni.com/nurse-researcher/evidence-and-practice/reflecting-on-insider-and-outsider-positionality-when-undertaking-culturally-sensitive-research-with-young-pakistani-men-insights-from-a-female-researcher-nr.2022.e1826/print/full&amp;hl=en&amp;sa=T&amp;oi=gsb&amp;ct=res&amp;cd=0&amp;d=13961433943197734101&amp;ei=813mY6i7N4-aygSHpbqwCQ&amp;scisig=AAGBfm3lpIyuATcyf4MZcOZoaY3ylVfiEQ" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00456-z" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/d41586-024-00322-2" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17965630?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=136104&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gBKj2AanKLJOnffO8p4RxU5FGP9uJ3S9%2bAO7BUZptK6L2Xq3sa4h6nXpo88QbU0UghGwVTrMWebgOgOJFOp23FuLJevdXAFTxK4hNClEnNOZg%3d" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nihr.ac.uk/documents/the-hidden-costs-of-patient-and-public-involvement-a-necessary-conversation/35703" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00386-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0267158" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.org.uk/publications/can-patients-be-teachers" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00555-5" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/time-autism/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letstalkaboutcough.net/evaluation/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9%2f10%2f25&amp;utm_term=email&amp;utm_content=70345&amp;gator_td=PqoOIvNeMCpiDY8KCt6qevXL19FrKKlgZTorXoznYqLI%2f7Ac5GKL%2bvhuxb%2fclqY0BgOXva%2bB%2bNCDqAxouwrkj7QBwqT1AY6SVeKlWlSAhuc6CAjqBMVC7IUoeprqLW1dTne3bNtsJ3quDs6TYzkOUPNIfwSNpSZEFjdZj57d7rg%3d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/news-archive/over-400-local-citizens-help-to-shape-health-innovation-in-gm-as-part-of-the-hia-programme/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+4+December+2025&amp;utm_term=email&amp;utm_content=1&amp;gator_td=bzUhmfvvxgA5G3rDTIb4XhKGOTcmvkB3mozLHwVri%2f%2bGTzJAHkNvEBK6Vu0SOdpLbVK9hIJHS9htwsOR7L4f91YAtE1oXJRdDSS1Z5jdxxT5xyHGdTWjcn7DyFifqLpeTkdB0YtH8zJb30%2bM%2fyI4CH7QaHNYBy6%2bo25q0c2%2fk%2f0%3d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00517-3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndl.ethernet.edu.et/bitstream/123456789/15097/1/Mick%20McKeown.pdf" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclpress.scienceopen.com/hosted-document?doi=10.14324/RFA.07.1.01&amp;utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00501-x" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00545-7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00384-4" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000379949" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00389-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="R31dc59e485634c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35410450/" TargetMode="External" Id="R2c1a3640811742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13709" TargetMode="External" Id="R405f3935dc674bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00518-2" TargetMode="External" Id="R73369fb4146e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00798-w" TargetMode="External" Id="R29f9bd5ca79949ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemist/article/doi/10.1042/bio_2024_146/234794/From-a-candle-to-content-creation" TargetMode="External" Id="Rf3d94edbd78844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00330-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="Rca9ddaaa39604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00475-w" TargetMode="External" Id="R9b87a93443724f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/doi/abs/10.1080/02615470600593675" TargetMode="External" Id="Rc307dbceca88471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-026-00844-1?utm_source=bmc_etoc&amp;amp%3Butm_medium=email&amp;amp%3Butm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-260201&amp;gator_td=bGnkPcAkfGcBZ6oe5YapZbAG6jVVwvSdyjw6rGknJA%2FMkcxvHAn2GJDHxssWaFaURivYL6yFrUJJd4zhRJDokVFARBYaKuOPxdE38yQjluyGG1sN22gdIbrZIQqAI7xkM8KyJkNNc35VXYCnBk5ntQBCNiS8o0fRZsUupugGHII%3D#citeas" TargetMode="External" Id="R81e86ed303ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.ilpnetwork.org/articles/10.31389/jltc.190" TargetMode="External" Id="R0b232a5660674e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00419-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rc147cd9d51204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00774-4?utm_source=bmc_etoc&amp;utm_medium=email&amp;utm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-251201" TargetMode="External" Id="R4a5a212dd8d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00437-2" TargetMode="External" Id="R71c59f068bb948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpc-uk.org/globalassets/resources/reports/service-user-involvement-in-the-design-and-delivery-of-education-and-training-programmes.pdf" TargetMode="External" Id="R5ac32c6ca04a4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00572-4" TargetMode="External" Id="Rbd22dcde297d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00436-3" TargetMode="External" Id="Rb7c74d339f904cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00424-7?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rfdd588d0e55246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00358-6?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R9f5a81c112514b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jem/article/221/6/e20240268/276753/A-culture-shift-to-support-public-involvement-and" TargetMode="External" Id="R7aa2208a33b94da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00378-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="Ra0a459a98365455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1046/j.1365-2354.1999.00141.x?sid=nlm%3Apubmed" TargetMode="External" Id="R53de76bd0eeb4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00324-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="R594e2a7cf3c2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00354-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R0245e660c6964976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-024-00617-8" TargetMode="External" Id="R8b93ddb3e7c941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00402-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="Re48ae64cc8654704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/13/10/e072918" TargetMode="External" Id="R60d7c66d79aa4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00418-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R83a627d8eaaa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00347-9?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12th+May+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=AE%2f%2frMaoftG6KoJt8qQOWyNxCKcUyDYAQhLV8OtNGxVOJPoJ2gSdKNivV6qMtr1vP7EMBWGdoSSnBOV7KobdMao5dtATnkIMwnhZyGcUG1Hl3q321mO%2f9R54y0ziycRpmMV6rNkiuvXF6Y0QE2XXKvQD4uhQKO3rlTo2cDRwW%2fU%3d" TargetMode="External" Id="R84dbdfa3a1f643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00408-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="R4310c1aded2b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00423-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R23e85f5252094ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.frontiersin.org/articles/10.3389/fpubh.2021.776940/full&amp;hl=en&amp;sa=T&amp;oi=gsb-ggp&amp;ct=res&amp;cd=0&amp;d=17015124230790310652&amp;ei=OlzmY7nzEJv0yATjrr6oCw&amp;scisig=AAGBfm2suHJcUJMPC5mLVaqSLvqdkYtC4Q" TargetMode="External" Id="Rff295be370864cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00811-2" TargetMode="External" Id="Rbe32540ecff749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00567-1" TargetMode="External" Id="Re8a355cc1698422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00556-4" TargetMode="External" Id="Re80f264584dd4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/348376620_Exploring_the_experiences_of_changes_to_support_access_to_primary_health_care_services_and_the_impact_on_the_quality_and_safety_of_care_for_homeless_people_during_the_COVID-19_pandemic_a_study_protoco?gator_td=YYTQ7h%2BCrNR1jh%2BjkSOgTnbmaBgJCSIE2sSj0JgLiTYBKjsUoZGlo5r7JRek%2FgI0ijsUFKVk3S8sH7VLnJ8qdDZxfLJb%2FbYvrJXtoKVLQAjgIxA0I2aYsemDQG3UatT7IAsjboI4O97dJ1uijO3zWboZsRYvXFruop3BI3d2uHE%3D" TargetMode="External" Id="R96acad0c0ca0408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00776-2" TargetMode="External" Id="Re2de1d3b139b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-022-00396-0" TargetMode="External" Id="Rb0f15889a806455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/xge0001897" TargetMode="External" Id="R31b174510eb844e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.25458.16320" TargetMode="External" Id="R0961a253a5a34fea" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00587-x" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11625-024-01496-4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planetbeemagazine.wordpress.com/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommunities.uk/wp-content/uploads/2023/04/By-All-For-All-The-Power-of-Partnerships-Creative-Communities.pdf" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00377-3?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00455-0" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00359-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/j.1365-2923.2009.03530.x" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/minority-stress/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhsproviders.org/co-production-and-engagement-with-communities-as-a-solution-to-reducing-health-inequalities" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00434-5" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/scitranslmed.adn2401" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00454-1" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00350-0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilience-journal.com/issue-12" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/hex.13673?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00580-4" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00512-8" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/sites/default/files/publication/public_engagement_in_the_kef_nccpe_report_february_2022_reduced_size.pdf?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10th+March+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=%2fygspMmlJLlh7FY8I5FP70bZ3U%2fVNxgdY7OfkMA571vDZBlVUv82p%2fZFFbu3rfuJOZkp%2f34FziZddLJwWWqRUSEKK2RYlhCCCY65A4F1FvOYeGaL0obyKhUOtf%2by0IcEpIM%2bfkh5ilvXi9RIKWsLxDF8xvaGYXTBoPGE6al5IkI%3d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fenvs.2023.1259422/full" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scie.org.uk/co-production/supporting/breaking-down-barriers" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rdsresources.org.uk/innovative-qualitative-methods-resources?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10%2f11%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TJ%2b5g9NtQzxjZqQ3OwQv2sWH%2f64H7Ovf6kTE%2b8DGjBqL1%2b47Vy8DvISplKfxO71nDFyzpjclQSG1tWHrA37jNEzbQQczKKBX2jhZMz9ygZgLgLxtl%2bg2rjr4cuhFu7%2bObYJ76vTHpAcXG14wYUp%2fmutxyweAdoiK553gWGVPLkE%3d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencewise.org.uk/wp-content/uploads/2023/04/Sciencewise-People-communities-and-climate-technology-2023.pdf" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/insight/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceeurope.org/our-resources/report-high-level-conference-science-communication/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/09638230400006742" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00427-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00748-6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00579-x" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2929.2005.02216.x" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://journals.rcni.com/nurse-researcher/evidence-and-practice/reflecting-on-insider-and-outsider-positionality-when-undertaking-culturally-sensitive-research-with-young-pakistani-men-insights-from-a-female-researcher-nr.2022.e1826/print/full&amp;hl=en&amp;sa=T&amp;oi=gsb&amp;ct=res&amp;cd=0&amp;d=13961433943197734101&amp;ei=813mY6i7N4-aygSHpbqwCQ&amp;scisig=AAGBfm3lpIyuATcyf4MZcOZoaY3ylVfiEQ" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00456-z" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/d41586-024-00322-2" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nihr.ac.uk/documents/the-hidden-costs-of-patient-and-public-involvement-a-necessary-conversation/35703" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00386-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0267158" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.org.uk/publications/can-patients-be-teachers" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00555-5" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/time-autism/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letstalkaboutcough.net/evaluation/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9%2f10%2f25&amp;utm_term=email&amp;utm_content=70345&amp;gator_td=PqoOIvNeMCpiDY8KCt6qevXL19FrKKlgZTorXoznYqLI%2f7Ac5GKL%2bvhuxb%2fclqY0BgOXva%2bB%2bNCDqAxouwrkj7QBwqT1AY6SVeKlWlSAhuc6CAjqBMVC7IUoeprqLW1dTne3bNtsJ3quDs6TYzkOUPNIfwSNpSZEFjdZj57d7rg%3d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/news-archive/over-400-local-citizens-help-to-shape-health-innovation-in-gm-as-part-of-the-hia-programme/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+4+December+2025&amp;utm_term=email&amp;utm_content=1&amp;gator_td=bzUhmfvvxgA5G3rDTIb4XhKGOTcmvkB3mozLHwVri%2f%2bGTzJAHkNvEBK6Vu0SOdpLbVK9hIJHS9htwsOR7L4f91YAtE1oXJRdDSS1Z5jdxxT5xyHGdTWjcn7DyFifqLpeTkdB0YtH8zJb30%2bM%2fyI4CH7QaHNYBy6%2bo25q0c2%2fk%2f0%3d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00517-3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndl.ethernet.edu.et/bitstream/123456789/15097/1/Mick%20McKeown.pdf" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclpress.scienceopen.com/hosted-document?doi=10.14324/RFA.07.1.01&amp;utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00501-x" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00545-7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00384-4" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000379949" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00389-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="R31dc59e485634c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35410450/" TargetMode="External" Id="R2c1a3640811742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13709" TargetMode="External" Id="R405f3935dc674bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00518-2" TargetMode="External" Id="R73369fb4146e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00798-w" TargetMode="External" Id="R29f9bd5ca79949ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemist/article/doi/10.1042/bio_2024_146/234794/From-a-candle-to-content-creation" TargetMode="External" Id="Rf3d94edbd78844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00330-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="Rca9ddaaa39604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00475-w" TargetMode="External" Id="R9b87a93443724f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/doi/abs/10.1080/02615470600593675" TargetMode="External" Id="Rc307dbceca88471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-026-00844-1?utm_source=bmc_etoc&amp;amp%3Butm_medium=email&amp;amp%3Butm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-260201&amp;gator_td=bGnkPcAkfGcBZ6oe5YapZbAG6jVVwvSdyjw6rGknJA%2FMkcxvHAn2GJDHxssWaFaURivYL6yFrUJJd4zhRJDokVFARBYaKuOPxdE38yQjluyGG1sN22gdIbrZIQqAI7xkM8KyJkNNc35VXYCnBk5ntQBCNiS8o0fRZsUupugGHII%3D#citeas" TargetMode="External" Id="R81e86ed303ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.ilpnetwork.org/articles/10.31389/jltc.190" TargetMode="External" Id="R0b232a5660674e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00419-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rc147cd9d51204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00774-4?utm_source=bmc_etoc&amp;utm_medium=email&amp;utm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-251201" TargetMode="External" Id="R4a5a212dd8d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00437-2" TargetMode="External" Id="R71c59f068bb948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpc-uk.org/globalassets/resources/reports/service-user-involvement-in-the-design-and-delivery-of-education-and-training-programmes.pdf" TargetMode="External" Id="R5ac32c6ca04a4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00572-4" TargetMode="External" Id="Rbd22dcde297d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00436-3" TargetMode="External" Id="Rb7c74d339f904cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00424-7?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rfdd588d0e55246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00358-6?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R9f5a81c112514b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jem/article/221/6/e20240268/276753/A-culture-shift-to-support-public-involvement-and" TargetMode="External" Id="R7aa2208a33b94da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00378-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="Ra0a459a98365455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1046/j.1365-2354.1999.00141.x?sid=nlm%3Apubmed" TargetMode="External" Id="R53de76bd0eeb4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00324-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="R594e2a7cf3c2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00354-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R0245e660c6964976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-024-00617-8" TargetMode="External" Id="R8b93ddb3e7c941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00402-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="Re48ae64cc8654704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/13/10/e072918" TargetMode="External" Id="R60d7c66d79aa4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00418-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R83a627d8eaaa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00347-9?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12th+May+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=AE%2f%2frMaoftG6KoJt8qQOWyNxCKcUyDYAQhLV8OtNGxVOJPoJ2gSdKNivV6qMtr1vP7EMBWGdoSSnBOV7KobdMao5dtATnkIMwnhZyGcUG1Hl3q321mO%2f9R54y0ziycRpmMV6rNkiuvXF6Y0QE2XXKvQD4uhQKO3rlTo2cDRwW%2fU%3d" TargetMode="External" Id="R84dbdfa3a1f643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00408-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="R4310c1aded2b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00423-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R23e85f5252094ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.frontiersin.org/articles/10.3389/fpubh.2021.776940/full&amp;hl=en&amp;sa=T&amp;oi=gsb-ggp&amp;ct=res&amp;cd=0&amp;d=17015124230790310652&amp;ei=OlzmY7nzEJv0yATjrr6oCw&amp;scisig=AAGBfm2suHJcUJMPC5mLVaqSLvqdkYtC4Q" TargetMode="External" Id="Rff295be370864cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00811-2" TargetMode="External" Id="Rbe32540ecff749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00567-1" TargetMode="External" Id="Re8a355cc1698422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00556-4" TargetMode="External" Id="Re80f264584dd4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/348376620_Exploring_the_experiences_of_changes_to_support_access_to_primary_health_care_services_and_the_impact_on_the_quality_and_safety_of_care_for_homeless_people_during_the_COVID-19_pandemic_a_study_protoco?gator_td=YYTQ7h%2BCrNR1jh%2BjkSOgTnbmaBgJCSIE2sSj0JgLiTYBKjsUoZGlo5r7JRek%2FgI0ijsUFKVk3S8sH7VLnJ8qdDZxfLJb%2FbYvrJXtoKVLQAjgIxA0I2aYsemDQG3UatT7IAsjboI4O97dJ1uijO3zWboZsRYvXFruop3BI3d2uHE%3D" TargetMode="External" Id="R96acad0c0ca0408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00776-2" TargetMode="External" Id="Re2de1d3b139b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-022-00396-0" TargetMode="External" Id="Rb0f15889a806455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/xge0001897" TargetMode="External" Id="R31b174510eb844e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.25458.16320" TargetMode="External" Id="R0961a253a5a34fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britishscienceassociation.org/the-community-led-research-pilot-evaluation?utm_campaign=2259927_PEP%20Network%20Newsletter&amp;amp;utm_medium=email&amp;amp;utm_source=Dotdigital_NCCPE&amp;amp;dm_i=6NEE,1CFRR,513FIT,6AYRN,1,0,0,0&amp;gator_td=kaokduNx4Rh8ut5t7%2fJ3CLNFcMogbPKZRk%2bCU69YvB2o6pvyrk4GQ%2fZt0PYCOrAZY9CghOT6YDOt%2fnFfBpC%2faNEoDPgiOTc5%2fhNPUf4%2bjNZwosRJRARoFpM7nN%2fSkbsA2C1zIz4kI5jLaCpE7JsE0PbiXiju6GA%2b36jWaxXQIQU%3d" TargetMode="External" Id="Rc7cb05a79b98462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17965630?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=136104&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gBKj2AanKLJOnffO8p4RxU5FGP9uJ3S9%2bAO7BUZptK6L2Xq3sa4h6nXpo88QbU0UghGwVTrMWebgOgOJFOp23FuLJevdXAFTxK4hNClEnNOZg%3d" TargetMode="External" Id="Reedcd55ebc72461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/resources/reports-and-reviews/decade-research-public-and-community-engagement?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12+June&amp;utm_term=email&amp;utm_content=1&amp;gator_td=ONd1ym7ZuqK89OKQVfB9UVR%2fDUVzj%2bgFCmzJQPQakQUtdtpgZs%2feTr5VOSp5MkCpfvRdrj8YiO8tcbI5GHYyhFx5iqax8w2lhnH%2b2ieFzic0ZI8nv4SSdGhS0OL4PMXo717ytcc2p4gDvcG8zgyNE6c%2bDCpv70R26TEuK6aw5uQ%3d" TargetMode="External" Id="Rdaec5a82670d45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/insight-and-analysis/reports/environmental-sustainability-nhs?utm_source=The%20King%27s%20Fund%20newsletters%20%28main%20account%29&amp;amp;utm_medium=email&amp;amp;utm_campaign=15453005_NEWSL_WeeklyUpdate_270426&amp;amp;utm_content=Introlink_NHSsustainability&amp;amp;dm_i=21A8,977M5,UTZP7A,12L0RV,1,0,0,0&amp;gator_td=kaokduNx4Rh8ut5t7%2fJ3CLNFcMogbPKZRk%2bCU69YvB2o6pvyrk4GQ%2fZt0PYCOrAZY9CghOT6YDOt%2fnFfBpC%2faNEoDPgiOTc5%2fhNPUf4%2bjNZwosRJRARoFpM7nN%2fSkbsA2C1zIz4kI5jLaCpE7JsE0PbiXiju6GA%2b36jWaxXQIQU%3d" TargetMode="External" Id="Rbf188629ce174d15" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -9940,41 +10189,41 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Samuel Hurley</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Athena Lam</lastModifiedBy>
-  <revision>58</revision>
+  <revision>60</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>