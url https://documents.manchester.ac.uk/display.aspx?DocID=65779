--- v2 (2026-06-12)
+++ v3 (2026-08-27)
@@ -69,87 +69,87 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>listing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="057D640C" w:rsidTr="76C76F98" w14:paraId="48826462">
+      <w:tr w:rsidR="057D640C" w:rsidTr="3C31A376" w14:paraId="48826462">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="79B350A6" w:rsidP="057D640C" w:rsidRDefault="79B350A6" w14:paraId="719389F1" w14:noSpellErr="1" w14:textId="4C8323B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="057D640C" w:rsidR="79B350A6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal article </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="15BC4B92">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="15BC4B92">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="042AFE6C" w14:noSpellErr="1" w14:textId="53AB3187">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -159,51 +159,51 @@
             <w:hyperlink r:id="R31dc59e485634c9b">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The realities and expectations of community involvement in COVID-19 research: a Consumer Reference Group perspective.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="338550E0">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="338550E0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="49CB8979" w14:noSpellErr="1" w14:textId="52468C18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -213,51 +213,51 @@
             <w:hyperlink r:id="R2c1a3640811742f1">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Challenges and adaptations to public involvement with marginalised groups during the COVID-19 pandemic: commentary with illustrative case studies in the context of patient safety research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="2AE9711A">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="2AE9711A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="72009CD9" w14:textId="60EBCF08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -287,51 +287,51 @@
             <w:hyperlink r:id="R405f3935dc674bcc">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Nothing about us without us: A co‐production strategy for communities, researchers and stakeholders to identify ways of improving health and reducing inequalities.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Expectations, 26(2), pp.836-846.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="1D7FB099">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="1D7FB099">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003D4BEC" w:rsidP="22CD2F4C" w:rsidRDefault="003D4BEC" w14:paraId="7085D454" w14:noSpellErr="1" w14:textId="76BE2B80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="003D4BEC">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -369,51 +369,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. Research Involvement and Engagement, 9(110). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00275EC1" w:rsidP="22CD2F4C" w:rsidRDefault="00275EC1" w14:paraId="1533D503" w14:noSpellErr="1" w14:textId="02813952">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00275EC1">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="48D50628">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="48D50628">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="689E5DF9" w:rsidRDefault="689E5DF9" w14:paraId="0AF8CAB0" w14:textId="1F0BD4E0">
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Amartey, A., Hauer, S., Munro, C., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -467,51 +467,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="689E5DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(129), pp.1–12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="13279265">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="13279265">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4D6C" w:rsidP="22CD2F4C" w:rsidRDefault="00BF4D6C" w14:paraId="234C032F" w14:noSpellErr="1" w14:textId="66705DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00BF4D6C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
@@ -586,51 +586,51 @@
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00BF4D6C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Biochemist</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F6ADA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> (London).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="0491D923">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="0491D923">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="2E056991" w14:noSpellErr="1" w14:textId="308EAE4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -682,51 +682,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>-Foot).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 7, pp.1-14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="3267D6A8">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="3267D6A8">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="22CD2F4C" w:rsidRDefault="000D2633" w14:paraId="0ACF5466" w14:textId="75BF4E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -767,51 +767,51 @@
             <w:hyperlink r:id="R9b87a93443724f1f">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Working together in health research: a mixed-methods patient engagement evaluation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="000D2633">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. Research Involvement and Engagement, 9(62). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="3022DE10">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="3022DE10">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="73DDBA70" w14:noSpellErr="1" w14:textId="5F838C3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -821,51 +821,51 @@
             <w:hyperlink r:id="Rc307dbceca88471c">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Service user/survivor involvement in mental health training and education: overcoming the barriers. Social Work Education.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25, (4), pp. 393-402.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="41B34869">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="41B34869">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="14A875D3" w:rsidP="22CD2F4C" w:rsidRDefault="14A875D3" w14:paraId="783C01EB" w14:textId="7E5FC4D9">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="14A875D3">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
@@ -970,51 +970,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve"> Public Involvement: a panel advising on an Alzheimer’s disease and related dementia cohort study.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="441AF52F">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="02E1B4FD">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="78340D33">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="78340D33">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0020609C" w:rsidP="22CD2F4C" w:rsidRDefault="0020609C" w14:paraId="2FAE2CBA" w14:noSpellErr="1" w14:textId="284842BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1024,51 +1024,51 @@
             <w:hyperlink r:id="R0b232a5660674e8a">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Do Research–Practice Partnerships Offer a Promising Approach to Producing Research that Improves Social Care Practice and Outcomes?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="0020609C">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of long-term care, 0, pp.241–248.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="7B451BBA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="7B451BBA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="0C44EBE2" w14:noSpellErr="1" w14:textId="6BCAA0DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1089,51 +1089,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="5E46E25C">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="5E46E25C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="2344A257" w:rsidP="22CD2F4C" w:rsidRDefault="2344A257" w14:paraId="5D8EA7A5" w14:noSpellErr="1" w14:textId="15FB75FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1174,51 +1174,51 @@
               <w:t xml:space="preserve">Research Involvement and Engagement, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">11, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="2344A257">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>133.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="480707A9">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="480707A9">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="22CD2F4C" w:rsidRDefault="008F3597" w14:paraId="25A99D84" w14:textId="084C93DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1248,51 +1248,51 @@
             <w:hyperlink r:id="R71c59f068bb948cf">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Bringing fictional characters to life: reflections on co-creating a comic book with members of the public.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="1739CF98">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="1739CF98">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="15105E9F" w14:noSpellErr="1" w14:textId="0B6CCE8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1302,51 +1302,51 @@
             <w:hyperlink r:id="R5ac32c6ca04a4e09">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Service user involvement in the design and delivery of education and training programmes leading to registration with the Health Professions Council.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kingston University, London. pp. 1 - 158.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="665C94FF">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="665C94FF">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="22CD2F4C" w:rsidRDefault="005D1DBA" w14:paraId="45DC76B2" w14:noSpellErr="1" w14:textId="12AFE117">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1525,51 +1525,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="3F46DDCB">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="3F46DDCB">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C33E59" w:rsidP="22CD2F4C" w:rsidRDefault="00C33E59" w14:paraId="1B91D90F" w14:noSpellErr="1" w14:textId="17B3640C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1601,51 +1601,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C33E59">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="69350E0B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="69350E0B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="22CD2F4C" w:rsidRDefault="008F3597" w14:paraId="6C7AC1CE" w14:noSpellErr="1" w14:textId="3E912F68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1675,51 +1675,51 @@
                 </w:rPr>
                 <w:t>Patient and public involvement in research: the need for budgeting PPI staff costs in funding applications</w:t>
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="008F3597">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), p.16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="450C013F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="450C013F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="16265D26" w14:textId="754FAA96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1782,51 +1782,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>scientific publications: results of a multi-stakeholder initiative utilizing co-creation methodology.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="0F2F92D2">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="0F2F92D2">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="22CD2F4C" w:rsidRDefault="00465DF5" w14:paraId="16B772E7" w14:noSpellErr="1" w14:textId="35254F60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1860,51 +1860,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00465DF5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 221(6). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="201465DA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="201465DA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="6EE1C924" w14:noSpellErr="1" w14:textId="433EC602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1914,51 +1914,51 @@
             <w:hyperlink r:id="Ra0a459a98365455f">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Developing and testing guidance to support researchers engaging patient partners in health-related research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="6627098A">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="6627098A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="4F635E06" w14:noSpellErr="1" w14:textId="04C9C62F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1968,51 +1968,51 @@
             <w:hyperlink r:id="R53de76bd0eeb4850">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Public Participation in the Design of Educational Programmes for Cancer Nurses: A Case Report.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Journal of Cancer Care. 8. pp. 107-102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="61E6862F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="61E6862F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="42621589" w14:noSpellErr="1" w14:textId="469A63FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2033,51 +2033,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 7(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="57C6342B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="57C6342B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="1037275C" w14:noSpellErr="1" w14:textId="303BCE43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2087,51 +2087,51 @@
             <w:hyperlink r:id="R0245e660c6964976">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Recognizing patient partner contributions to health research: a mixed methods research protocol.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="162F27FA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="162F27FA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00824451" w:rsidP="22CD2F4C" w:rsidRDefault="00824451" w14:paraId="482EB2D7" w14:textId="31414A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2274,51 +2274,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00824451">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="7F2CA0EA">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="7F2CA0EA">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="048CF4F7" w14:textId="519F8EAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2357,51 +2357,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The role of patient and public involvement in rapid qualitative studies: Can we carry out meaningful PPIE with time pressures?.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="799F0E80">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="799F0E80">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EE4F4D" w:rsidP="22CD2F4C" w:rsidRDefault="00EE4F4D" w14:paraId="75A2A67A" w14:textId="41F8DB97">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
@@ -2470,51 +2470,51 @@
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00EE4F4D">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>e072918. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="448DBE85">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="448DBE85">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="3676F4B7" w14:textId="5DDF8E4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2584,51 +2584,51 @@
             <w:hyperlink r:id="R83a627d8eaaa4dd2">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Patient engagement in a national research network: barriers, facilitators, and impacts.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(1), p.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0EC8D566" w:rsidTr="76C76F98" w14:paraId="73E17597">
+      <w:tr w:rsidR="0EC8D566" w:rsidTr="3C31A376" w14:paraId="73E17597">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="572D43ED" w:rsidP="0EC8D566" w:rsidRDefault="572D43ED" w14:paraId="5DB22A23" w14:textId="4F18D32B">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EC8D566" w:rsidR="572D43ED">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
@@ -2641,51 +2641,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The implementation of 'Lived experience and Public Involvement' frameworks across the Division of Nursing, Midwifery, and Social Work.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0EC8D566" w:rsidR="572D43ED">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="381E3A1C">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="381E3A1C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="07484346" w14:noSpellErr="1" w14:textId="517A36B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2706,51 +2706,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 8(1), pp.1-7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="73C8AECE">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="73C8AECE">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="6F5B9EBA" w14:noSpellErr="1" w14:textId="034B75D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2760,51 +2760,51 @@
             <w:hyperlink r:id="R4310c1aded2b4537">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Approaches to co-production of research in care homes: a scoping review.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), pp.1-23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="47D25EB1">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="47D25EB1">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="20905591" w14:noSpellErr="1" w14:textId="47D21C2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2823,51 +2823,51 @@
                 </w:rPr>
                 <w:t>Online comic-based art workshops as an innovative patient and public involvement and engagement approach for people with chronic breathlessness. Research Involvement and Engagement</w:t>
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9(1), p.19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="46416374">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="46416374">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="025813D3" w14:textId="279DA549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -2948,51 +2948,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>look like? Developing relationships with community members in global health research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Frontiers in public health, 9, p.2446.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="24967B3B">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="24967B3B">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6C1333D6" w:rsidP="22CD2F4C" w:rsidRDefault="6C1333D6" w14:paraId="1F63C679" w14:noSpellErr="1" w14:textId="62009792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="6C1333D6">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3077,51 +3077,51 @@
               <w:t xml:space="preserve"> Involvement and Engagement, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="077117D5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="077117D5">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 146.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="07FC4A10">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="07FC4A10">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="22CD2F4C" w:rsidRDefault="005D1DBA" w14:paraId="5FF3464A" w14:textId="183B8533">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3251,51 +3251,51 @@
               <w:t xml:space="preserve">ent, </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="005D1DBA">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 38. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="5D8B8B67">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="5D8B8B67">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00317439" w:rsidP="22CD2F4C" w:rsidRDefault="00317439" w14:paraId="3D4BDAA1" w14:textId="0AE19110">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00317439">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3364,51 +3364,51 @@
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00317439">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(26). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="22CD2F4C" w:rsidP="22CD2F4C" w:rsidRDefault="22CD2F4C" w14:paraId="6A67A957" w14:noSpellErr="1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="4DF8313F">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="4DF8313F">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="14FE6DAF" w14:noSpellErr="1" w14:textId="4C16716B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3427,51 +3427,51 @@
               </w:r>
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Exploring the experiences of changes to support access to primary health care services and the impact on the quality and safety of care for homeless people during the COVID-19 pandemic: a study protocol for a qualitative mixed methods approach.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal for equity in health, 20(1), pp.1-9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="1B5F22EC">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="1B5F22EC">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="51D998EC" w:rsidRDefault="51D998EC" w14:paraId="79B1F3F1" w14:noSpellErr="1" w14:textId="47C0460B">
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Ioannou, E., Garside, M., Sharman, K., Nield, L., Coulman, K., Woodward, C., Ells, L. and Homer, C., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="Re2de1d3b139b4cc2">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
@@ -3500,51 +3500,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="51D998EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(106), pp.1–11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22CD2F4C" w:rsidTr="76C76F98" w14:paraId="097A74C0">
+      <w:tr w:rsidR="22CD2F4C" w:rsidTr="3C31A376" w14:paraId="097A74C0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C01701" w:rsidP="22CD2F4C" w:rsidRDefault="00C01701" w14:paraId="35735358" w14:noSpellErr="1" w14:textId="57E42D33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -3554,51 +3554,51 @@
             <w:hyperlink r:id="Rb0f15889a806455c">
               <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Remote working in public involvement: findings from a mixed methods study.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="22CD2F4C" w:rsidR="00C01701">
               <w:rPr>
                 <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research involvement and engagement, 8(1), pp.1-18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="5AE989E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008F3597" w:rsidTr="3C31A376" w14:paraId="5AE989E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C13202" w:rsidR="008F3597" w:rsidP="00B9611F" w:rsidRDefault="008F3597" w14:paraId="6FBDAED8" w14:textId="2EC2EAE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3616,51 +3616,51 @@
                 <w:t>Understanding who is and isn’t involved and engaged in health research: capturing and analysing demographic data to diversify patient and public involvement and engagement.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F3597">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), pp.1-20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="7987E5C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="7987E5C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="073769A7" w14:textId="32763265">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3680,51 +3680,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Journal of Mental Health, 13, (5), pp. 481-92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="6C8909DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="6C8909DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="1BD5F4D3" w14:textId="36B61832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3757,51 +3757,51 @@
               <w:proofErr w:type="gramEnd"/>
               <w:r w:rsidRPr="003F6141">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> partner in research: a case example of collaborative processes.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="182E6CB6" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="182E6CB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="003542A0" w:rsidP="0D242411" w:rsidRDefault="003542A0" w14:paraId="4C98A249" w14:textId="223B7E23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3852,51 +3852,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(25). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7AE15A65" w:rsidTr="76C76F98" w14:paraId="0A8E7469" w14:textId="77777777">
+      <w:tr w:rsidR="7AE15A65" w:rsidTr="3C31A376" w14:paraId="0A8E7469" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="11E99E91" w:rsidP="7AE15A65" w:rsidRDefault="11E99E91" w14:paraId="46A3D724" w14:textId="5807E3B4">
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Lammons, W., Buffard, A.L. and Marks, D., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52">
               <w:r w:rsidRPr="7AE15A65">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
@@ -3915,51 +3915,146 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="7AE15A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 11(76), pp.1–25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="7E708E10" w14:textId="77777777">
+      <w:tr w:rsidR="3C31A376" w:rsidTr="3C31A376" w14:paraId="0B70509C">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="08F1FA3C" w:rsidP="3C31A376" w:rsidRDefault="08F1FA3C" w14:paraId="0B2E43CE" w14:textId="4F570C80">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3C31A376" w:rsidR="08F1FA3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Li, C., Zhu, Z., Ma, S. and Liu, P., 2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rf1db8351ab1e44dd">
+              <w:r w:rsidRPr="3C31A376" w:rsidR="08F1FA3C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>A professor/influencer perspective on science communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3C31A376" w:rsidR="08F1FA3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3C31A376" w:rsidR="08F1FA3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>iScience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3C31A376" w:rsidR="08F1FA3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3C31A376" w:rsidR="08F1FA3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29(7), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3C31A376" w:rsidR="040CBC2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>116618.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="7E708E10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="1040B904" w14:textId="124FBA79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -3980,51 +4075,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 8(1), pp.1-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="3D255B83" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="3D255B83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00EE4F4D" w:rsidP="0D242411" w:rsidRDefault="00EE4F4D" w14:paraId="7D996195" w14:textId="7251DBBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4091,51 +4186,51 @@
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t> Res Involvement Engagement 9,</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="0045251C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> (111). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="0AF8FE68" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="0AF8FE68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="2BB3BB35" w14:textId="208F309E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4193,51 +4288,51 @@
               <w:t xml:space="preserve"> one, 17(8), </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>p.e</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BD060D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>0267158.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="067FA240" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="067FA240" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="0D44987A" w14:textId="0C9F136C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13202">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4266,51 +4361,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research for All.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C13202">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vol. 7(1). DOI: 10.14324/RFA.07.1.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="58FE6DA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="58FE6DA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C13202" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="4DC5765E" w14:textId="6D40AD50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4350,51 +4445,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(1), p.14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="773A42F2" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="773A42F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005021EE" w:rsidP="0D242411" w:rsidRDefault="005021EE" w14:paraId="62B55B6D" w14:textId="7A87E93F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4432,51 +4527,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(47).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="6D5A71CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="6D5A71CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CB43F3" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="0246F7CF" w14:textId="0EF2DE0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4496,51 +4591,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB43F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Health Expectations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="58427A95" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="58427A95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="6CF375D0" w14:textId="652FD0CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4590,51 +4685,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 10(46</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="30038E8B" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="30038E8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="004D3F1B" w:rsidP="0D242411" w:rsidRDefault="004D3F1B" w14:paraId="3A0D5AFA" w14:textId="3A4F3054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4707,88 +4802,88 @@
                 </w:rPr>
                 <w:t>Using the UK standards for public involvement to evaluate the public involvement sections of annual reports from NIHR managed research centres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Research Involvement and Engagement, 9(1</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="0009591C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>09).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="2BFE38CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="2BFE38CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F16B7" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="3B1B0764" w14:textId="32F2C1E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId62">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>NCCPE Report reviews the role of public engagement in the Knowledge Exchange Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="1C54F5DF" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="1C54F5DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="1E693D5A" w14:textId="6CE91E4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4826,51 +4921,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 10(50</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="5BA8AB12" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="5BA8AB12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F26328" w:rsidP="0D242411" w:rsidRDefault="00F26328" w14:paraId="48DE62A2" w14:textId="5997391C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -4948,51 +5043,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Science Translational Medicine</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="004F77DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>, 16(746).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="304E8605" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="304E8605" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="3E5E96CE" w14:textId="4C17353D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5001,94 +5096,94 @@
             <w:hyperlink w:history="1" r:id="rId65">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Lay participation in medical school curriculum development: whose problem is it?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007A4D86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Education. 39, pp. 651–652.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032F7D8" w:rsidTr="76C76F98" w14:paraId="4FEFC43D" w14:textId="77777777">
+      <w:tr w:rsidR="0032F7D8" w:rsidTr="3C31A376" w14:paraId="4FEFC43D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="6E25A4E3" w:rsidP="0032F7D8" w:rsidRDefault="6E25A4E3" w14:paraId="24D3662E" w14:textId="7884AA1C">
             <w:r w:rsidRPr="0032F7D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Paterson, L. and Webb, L., 2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66">
               <w:r w:rsidRPr="0032F7D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Evaluation of a participatory public engagement with research project: Outcomes and lessons learnt for future practice.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0032F7D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Let’s Talk About Cough Project Evaluation Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="0A6C1FAF" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="0A6C1FAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00465DF5" w:rsidP="0D242411" w:rsidRDefault="00465DF5" w14:paraId="09A7E245" w14:textId="0F0280AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5161,51 +5256,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="00F26328">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">10 (48). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="3C5F2A03" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="3C5F2A03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="004F77DC" w:rsidP="0D242411" w:rsidRDefault="004F77DC" w14:paraId="06BBCBBD" w14:textId="53219C8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5286,51 +5381,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 1481–1490 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="627F0936" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="627F0936" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="2E0B4DB8" w14:textId="2084D31C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5339,51 +5434,51 @@
             <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="0D242411">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>). Reflections on patient engagement by patient partners: how it can go wrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Research Involvement and Engagement, 9(41).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="47411D45" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="47411D45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D8021E" w:rsidP="0D242411" w:rsidRDefault="00D8021E" w14:paraId="46ECEE06" w14:textId="4B7AEC5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5544,51 +5639,51 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>. Frontiers in Environmental Science,</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411" w:rsidR="004019E8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">11. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="6195B6F5" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="6195B6F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00A806BE" w:rsidP="0D242411" w:rsidRDefault="00A806BE" w14:paraId="48293C3B" w14:textId="4BBEAC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -5659,51 +5754,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10(24). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="71D6FA74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="71D6FA74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B9611F" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="004D42CD" w14:textId="122237BB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5721,51 +5816,51 @@
                 </w:rPr>
                 <w:t>Patient-identified priorities for successful partnerships in patient-oriented research. Research Involvement and Engagement</w:t>
               </w:r>
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040003F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8(1), pp.1-5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="1B9A1CEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="1B9A1CEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="7EA1A127" w14:textId="647E13DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5805,51 +5900,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Nurse Researcher, 30(2).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="3A17F372" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="3A17F372" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="133E49C2" w14:textId="7AD8FDDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5878,51 +5973,51 @@
             <w:hyperlink w:history="1" r:id="rId74">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Engagement of people with lived experience of dementia advisory group and cross-cutting program: reflections on the first year.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="7C429F7C" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="7C429F7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="3FE227D9" w14:textId="1C7E51F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5934,51 +6029,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Experiences and understandings of co-production in adult social care: Findings from SCIE’s Co-production Survey 2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="337EEF24" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="337EEF24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="4F782CAE" w14:textId="2CB0D9DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -5998,51 +6093,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F16B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>The Health Foundation. p.p. 1 – 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="183CC845" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="183CC845" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D2633" w:rsidP="0D242411" w:rsidRDefault="000D2633" w14:paraId="3B70694F" w14:textId="0062067E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6080,51 +6175,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 9(47). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0D242411" w:rsidTr="76C76F98" w14:paraId="74336BED" w14:textId="77777777">
+      <w:tr w:rsidR="0D242411" w:rsidTr="3C31A376" w14:paraId="74336BED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005021EE" w:rsidP="0D242411" w:rsidRDefault="005021EE" w14:paraId="73127DC2" w14:textId="22A3A1EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6202,51 +6297,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D242411">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Research Involvement and Engagement, 9(46).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="50B79537" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="50B79537" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A4D86" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="27A918E3" w14:textId="62FD6A8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -6255,51 +6350,51 @@
             <w:hyperlink w:history="1" r:id="rId79">
               <w:r w:rsidRPr="00164A85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Active patient involvement in the education of health professionals.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C44F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Education 2010;44:64–74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="76C76F98" w14:paraId="2AA18276" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C01701" w:rsidTr="3C31A376" w14:paraId="2AA18276" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C44F50" w:rsidR="00C01701" w:rsidP="00B9611F" w:rsidRDefault="00C01701" w14:paraId="043C076F" w14:textId="5EC69E8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -6393,51 +6488,51 @@
             <w:hyperlink w:history="1" r:id="rId80">
               <w:r w:rsidRPr="00C01701">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Facilitating and supporting the engagement of patients, families and caregivers in research: the “Ottawa model” for patient engagement in research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B9611F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Involvement and Engagement, 8(1), p.25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DF40DBA" w:rsidTr="76C76F98" w14:paraId="0109F9C0">
+      <w:tr w:rsidR="3DF40DBA" w:rsidTr="3C31A376" w14:paraId="0109F9C0">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="0A9629CA" w:rsidP="3DF40DBA" w:rsidRDefault="0A9629CA" w14:paraId="0F0C6805" w14:textId="6C8AB842">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
@@ -6514,51 +6609,51 @@
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Journal of Experimental Psychology: General, 155</w:t>
             </w:r>
             <w:r w:rsidRPr="3DF40DBA" w:rsidR="0A9629CA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(2), 261–275. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0084638F" w:rsidTr="76C76F98" w14:paraId="56CBD9C9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0084638F" w:rsidTr="3C31A376" w14:paraId="56CBD9C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0084638F" w:rsidR="0084638F" w:rsidP="0084638F" w:rsidRDefault="0084638F" w14:paraId="1D98B0C8" w14:textId="1CC9CE43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId81">
               <w:r w:rsidRPr="0084638F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
@@ -6931,71 +7026,127 @@
             <w:r w:rsidRPr="00D50B87">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D50B87" w:rsidRDefault="00D50B87" w14:paraId="42726A34" w14:textId="21189339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="6DC74C72" w14:textId="77777777">
+      <w:tr w:rsidR="008F3597" w:rsidTr="3C31A376" w14:paraId="6DC74C72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="001140EC" w:rsidRDefault="008F3597" w14:paraId="6B105CDC" w14:textId="15E562CE">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="76C76F98" w:rsidTr="76C76F98" w14:paraId="4D7D0692">
+      <w:tr w:rsidR="3C31A376" w:rsidTr="3C31A376" w14:paraId="4C4047C4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13745" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7C4E8663" w:rsidP="3C31A376" w:rsidRDefault="7C4E8663" w14:paraId="6D5E8DB7" w14:textId="3D22C0F8">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R5c10ada649964ac8">
+              <w:r w:rsidRPr="3C31A376" w:rsidR="7C4E8663">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Patient involvement impact report (June 2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="3C31A376" w:rsidP="3C31A376" w:rsidRDefault="3C31A376" w14:paraId="4BE091F0" w14:textId="0D27C845">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="76C76F98" w:rsidTr="3C31A376" w14:paraId="4D7D0692">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7FF3FC9A" w:rsidP="76C76F98" w:rsidRDefault="7FF3FC9A" w14:paraId="18662B2C" w14:textId="5EEE2195">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -7007,147 +7158,147 @@
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>A decade of research in public and community engagement (May 2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="76C76F98" w:rsidP="76C76F98" w:rsidRDefault="76C76F98" w14:paraId="2BE3B45E" w14:textId="363D977F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="057D640C" w:rsidTr="76C76F98" w14:paraId="6BD4E26A">
+      <w:tr w:rsidR="057D640C" w:rsidTr="3C31A376" w14:paraId="6BD4E26A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="3D3094FE" w:rsidP="057D640C" w:rsidRDefault="3D3094FE" w14:paraId="0D116CEE" w14:textId="34BBCE3C">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Rbf188629ce174d15">
-              <w:r w:rsidRPr="76C76F98" w:rsidR="32B9B298">
+            <w:hyperlink r:id="R5427bdd6797a4b67">
+              <w:r w:rsidRPr="3C31A376" w:rsidR="32B9B298">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Environmental sustainability in the NHS (Apr 2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="057D640C" w:rsidP="057D640C" w:rsidRDefault="057D640C" w14:paraId="5142E1E3" w14:textId="348B8EF0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="057D640C" w:rsidTr="76C76F98" w14:paraId="2B0F431F">
+      <w:tr w:rsidR="057D640C" w:rsidTr="3C31A376" w14:paraId="2B0F431F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="3D3094FE" w:rsidP="057D640C" w:rsidRDefault="3D3094FE" w14:paraId="1EC46961" w14:textId="49C9E2FF">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="Rc7cb05a79b98462f">
               <w:r w:rsidRPr="057D640C" w:rsidR="3D3094FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>The Community Led Research Pilot Evaluation (Jul 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="057D640C" w:rsidP="057D640C" w:rsidRDefault="057D640C" w14:paraId="7636244E" w14:textId="410C5D9D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="254FCF22" w:rsidTr="76C76F98" w14:paraId="4575B982" w14:textId="77777777">
+      <w:tr w:rsidR="254FCF22" w:rsidTr="3C31A376" w14:paraId="4575B982" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="254FCF22" w:rsidP="057D640C" w:rsidRDefault="001077D2" w14:paraId="56335307" w14:textId="46BB10BB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="Reedcd55ebc72461b">
               <w:r w:rsidRPr="057D640C" w:rsidR="763D2675">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -7160,382 +7311,382 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Encyclopedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="00FA056D" w:rsidP="254FCF22" w:rsidRDefault="00FA056D" w14:paraId="7BB9BD0B" w14:textId="5307D50C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5B2D6572" w:rsidTr="76C76F98" w14:paraId="0CB703D2" w14:textId="77777777">
+      <w:tr w:rsidR="5B2D6572" w:rsidTr="3C31A376" w14:paraId="0CB703D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="5B2D6572" w:rsidP="5B2D6572" w:rsidRDefault="37840511" w14:paraId="585FEDB9" w14:textId="77777777">
             <w:hyperlink r:id="rId87">
               <w:r w:rsidRPr="254FCF22">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Health Innovation Accelerator Public Co-Production and Engagement Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="00FA056D" w:rsidR="00FA056D" w:rsidP="5B2D6572" w:rsidRDefault="00FA056D" w14:paraId="20C7D413" w14:textId="2CC0045F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="7145F47E" w14:textId="77777777">
+      <w:tr w:rsidR="008F3597" w:rsidTr="3C31A376" w14:paraId="7145F47E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="001140EC" w:rsidRDefault="008F3597" w14:paraId="395FC45B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId88">
               <w:r w:rsidRPr="254FCF22">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>People, communities and climate technology |Public views on climate technologies and opportunities for future public dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="008F3597" w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="005D1DBA" w14:paraId="11CC9A3E" w14:textId="6079BD4B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3597" w:rsidTr="76C76F98" w14:paraId="0D80D7D0" w14:textId="77777777">
+      <w:tr w:rsidR="008F3597" w:rsidTr="3C31A376" w14:paraId="0D80D7D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="008F3597" w:rsidP="001140EC" w:rsidRDefault="008F3597" w14:paraId="5EEA2FEA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId89">
               <w:r w:rsidRPr="008F3597">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:t>By All, For All: The Power of Partnership - AHRC Creative Communities Deep Dive Report 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="005D1DBA" w14:paraId="45CABB50" w14:textId="29FCB64B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891530" w:rsidTr="76C76F98" w14:paraId="5F824E3A" w14:textId="77777777">
+      <w:tr w:rsidR="00891530" w:rsidTr="3C31A376" w14:paraId="5F824E3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="4D4B7333" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId90">
               <w:r w:rsidRPr="00891530">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Testing the influence of minority stress-related experiences on mental wellbeing for trans/gender diverse and cisgender adolescents: a registered report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="007656F8" w:rsidR="00891530" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="3E5860B1" w14:textId="0FC9D70B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891530" w:rsidTr="76C76F98" w14:paraId="6F8B826C" w14:textId="77777777">
+      <w:tr w:rsidR="00891530" w:rsidTr="3C31A376" w14:paraId="6F8B826C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="00B43C9A" w14:paraId="2BAA4CBD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId91">
               <w:r w:rsidRPr="00B43C9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>INSIGHT: A co-produced qualitative exploration of young women’s perspectives on psychological distress in their population and priority actions for responding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="00891530" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="07054097" w14:textId="628F39D3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891530" w:rsidTr="76C76F98" w14:paraId="399C88AC" w14:textId="77777777">
+      <w:tr w:rsidR="00891530" w:rsidTr="3C31A376" w14:paraId="399C88AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="005D1DBA" w:rsidP="001140EC" w:rsidRDefault="007656F8" w14:paraId="49BCC736" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId92">
               <w:r w:rsidRPr="007656F8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Time perception in autistic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="007656F8" w:rsidR="00891530" w:rsidP="001140EC" w:rsidRDefault="00891530" w14:paraId="579CE8D1" w14:textId="3F4EB684">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="00B44714" w:rsidTr="76C76F98" w14:paraId="39DF8C79" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="00B44714" w:rsidTr="3C31A376" w14:paraId="39DF8C79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00B44714" w:rsidP="007656F8" w:rsidRDefault="00B44714" w14:paraId="494FF570" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId93">
               <w:r w:rsidRPr="00916780">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>UNESCO Recommendation on Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidP="007656F8" w:rsidRDefault="005D1DBA" w14:paraId="69108587" w14:textId="6A33339D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="76C76F98" w14:paraId="571B15B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="3C31A376" w14:paraId="571B15B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="005D1DBA" w:rsidP="005D1DBA" w:rsidRDefault="005D1DBA" w14:paraId="2D3B4D8E" w14:textId="23B28F94">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId94">
               <w:r w:rsidRPr="005D1DBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:t>The hidden costs of patient and public involvement: a necessary conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="76C76F98" w14:paraId="785A16CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="005D1DBA" w:rsidTr="3C31A376" w14:paraId="785A16CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="005D1DBA" w:rsidP="005D1DBA" w:rsidRDefault="005D1DBA" w14:paraId="4B2A9EDB" w14:textId="6A6A4181">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId95">
               <w:r w:rsidRPr="005D1DBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:t>NHS Providers: Co-production and engagement with communities as a solution to reducing health inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidRPr="005D1DBA" w:rsidR="005D1DBA" w:rsidP="005D1DBA" w:rsidRDefault="005D1DBA" w14:paraId="13A33CA4" w14:textId="09D17CEC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00916780" w:rsidR="00A94154" w:rsidTr="76C76F98" w14:paraId="48DF94D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00916780" w:rsidR="00A94154" w:rsidTr="3C31A376" w14:paraId="48DF94D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="001B756E" w:rsidR="00A94154" w:rsidP="005D1DBA" w:rsidRDefault="001B756E" w14:paraId="04A1A911" w14:textId="331312DD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId96">
               <w:r w:rsidRPr="001B756E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>Report of High-level Conference 'Unlocking the Power of Science Communication in Research and Policy Making'</w:t>
@@ -7615,194 +7766,177 @@
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0032F7D8" w:rsidTr="76C76F98" w14:paraId="5282BE82" w14:textId="77777777">
+    <w:tr w:rsidR="0032F7D8" w:rsidTr="3C31A376" w14:paraId="5282BE82" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="2ECC5122" w14:textId="3FE4AF87">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="78D548B2" w14:textId="68EE6E1C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="0032F7D8" w:rsidP="76C76F98" w:rsidRDefault="0032F7D8" w14:paraId="6F95F730" w14:textId="19891DA7">
+        <w:p w:rsidR="0032F7D8" w:rsidP="3C31A376" w:rsidRDefault="0032F7D8" w14:paraId="6F95F730" w14:textId="648E9C49">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4513"/>
               <w:tab w:val="right" w:leader="none" w:pos="9026"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+          <w:r w:rsidRPr="3C31A376" w:rsidR="3C31A376">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Date amended: </w:t>
           </w:r>
-          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+          <w:r w:rsidRPr="3C31A376" w:rsidR="3C31A376">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>09</w:t>
           </w:r>
-          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
-[...16 lines deleted...]
-          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+          <w:r w:rsidRPr="3C31A376" w:rsidR="3C31A376">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>/0</w:t>
           </w:r>
-          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+          <w:r w:rsidRPr="3C31A376" w:rsidR="3C31A376">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
-          <w:r w:rsidRPr="76C76F98" w:rsidR="76C76F98">
+          <w:r w:rsidRPr="3C31A376" w:rsidR="3C31A376">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="0032F7D8" w:rsidP="0032F7D8" w:rsidRDefault="0032F7D8" w14:paraId="4176F7B1" w14:textId="050D4C40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
@@ -8099,106 +8233,119 @@
     <w:rsid w:val="00B509CF"/>
     <w:rsid w:val="00B625C0"/>
     <w:rsid w:val="00B809BC"/>
     <w:rsid w:val="00B9611F"/>
     <w:rsid w:val="00BD060D"/>
     <w:rsid w:val="00BE5E3F"/>
     <w:rsid w:val="00BF4D6C"/>
     <w:rsid w:val="00C01701"/>
     <w:rsid w:val="00C13202"/>
     <w:rsid w:val="00C33E59"/>
     <w:rsid w:val="00C35B32"/>
     <w:rsid w:val="00C44F50"/>
     <w:rsid w:val="00CB43F3"/>
     <w:rsid w:val="00CE6131"/>
     <w:rsid w:val="00D40536"/>
     <w:rsid w:val="00D50B87"/>
     <w:rsid w:val="00D8021E"/>
     <w:rsid w:val="00DB4103"/>
     <w:rsid w:val="00DF0E85"/>
     <w:rsid w:val="00E52788"/>
     <w:rsid w:val="00EC530A"/>
     <w:rsid w:val="00ED73E9"/>
     <w:rsid w:val="00EE4F4D"/>
     <w:rsid w:val="00F23422"/>
     <w:rsid w:val="00F26328"/>
+    <w:rsid w:val="00F95E50"/>
     <w:rsid w:val="00FA056D"/>
+    <w:rsid w:val="0125DF3C"/>
     <w:rsid w:val="02E1B4FD"/>
     <w:rsid w:val="03AB3FFB"/>
+    <w:rsid w:val="040CBC2E"/>
     <w:rsid w:val="057D640C"/>
     <w:rsid w:val="05FACCF3"/>
     <w:rsid w:val="060B2E6D"/>
     <w:rsid w:val="077117D5"/>
     <w:rsid w:val="08106C10"/>
+    <w:rsid w:val="08F1FA3C"/>
     <w:rsid w:val="0A9629CA"/>
     <w:rsid w:val="0D242411"/>
     <w:rsid w:val="0EC8D566"/>
     <w:rsid w:val="11E99E91"/>
     <w:rsid w:val="14A875D3"/>
     <w:rsid w:val="14AAE486"/>
     <w:rsid w:val="22CD2F4C"/>
     <w:rsid w:val="2338E6F6"/>
     <w:rsid w:val="2344A257"/>
+    <w:rsid w:val="23B0467B"/>
     <w:rsid w:val="254FCF22"/>
     <w:rsid w:val="25D81EF2"/>
     <w:rsid w:val="2E21BF79"/>
+    <w:rsid w:val="2EE7B2C8"/>
     <w:rsid w:val="2FA5B6D7"/>
     <w:rsid w:val="2FC4C557"/>
     <w:rsid w:val="30AB54CB"/>
     <w:rsid w:val="32B9B298"/>
     <w:rsid w:val="33880257"/>
     <w:rsid w:val="37840511"/>
     <w:rsid w:val="3A1FFD3D"/>
+    <w:rsid w:val="3A8644A5"/>
+    <w:rsid w:val="3C31A376"/>
+    <w:rsid w:val="3CC06369"/>
     <w:rsid w:val="3D3094FE"/>
     <w:rsid w:val="3D5404EF"/>
     <w:rsid w:val="3DF40DBA"/>
     <w:rsid w:val="42568651"/>
     <w:rsid w:val="441AF52F"/>
     <w:rsid w:val="457D86AC"/>
     <w:rsid w:val="45821792"/>
     <w:rsid w:val="51D998EC"/>
     <w:rsid w:val="52DA8022"/>
+    <w:rsid w:val="52DDDAA8"/>
     <w:rsid w:val="547B2203"/>
     <w:rsid w:val="572D43ED"/>
     <w:rsid w:val="5B206F1F"/>
     <w:rsid w:val="5B2D6572"/>
     <w:rsid w:val="5D75D828"/>
     <w:rsid w:val="5E6D0DD1"/>
+    <w:rsid w:val="5F117277"/>
     <w:rsid w:val="606123B4"/>
     <w:rsid w:val="65BC18EC"/>
     <w:rsid w:val="6663F94B"/>
     <w:rsid w:val="689E5DF9"/>
     <w:rsid w:val="6C1333D6"/>
     <w:rsid w:val="6C256038"/>
     <w:rsid w:val="6E25A4E3"/>
     <w:rsid w:val="6E4F5B5D"/>
     <w:rsid w:val="710E3B32"/>
+    <w:rsid w:val="75EAF545"/>
     <w:rsid w:val="763D2675"/>
     <w:rsid w:val="76C76F98"/>
     <w:rsid w:val="79B350A6"/>
     <w:rsid w:val="7AB64778"/>
     <w:rsid w:val="7AE15A65"/>
+    <w:rsid w:val="7C4E8663"/>
     <w:rsid w:val="7FF3FC9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -9524,51 +9671,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086418861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00587-x" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11625-024-01496-4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planetbeemagazine.wordpress.com/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommunities.uk/wp-content/uploads/2023/04/By-All-For-All-The-Power-of-Partnerships-Creative-Communities.pdf" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00377-3?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00455-0" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00359-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/j.1365-2923.2009.03530.x" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/minority-stress/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhsproviders.org/co-production-and-engagement-with-communities-as-a-solution-to-reducing-health-inequalities" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00434-5" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/scitranslmed.adn2401" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00454-1" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00350-0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilience-journal.com/issue-12" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/hex.13673?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00580-4" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00512-8" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/sites/default/files/publication/public_engagement_in_the_kef_nccpe_report_february_2022_reduced_size.pdf?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10th+March+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=%2fygspMmlJLlh7FY8I5FP70bZ3U%2fVNxgdY7OfkMA571vDZBlVUv82p%2fZFFbu3rfuJOZkp%2f34FziZddLJwWWqRUSEKK2RYlhCCCY65A4F1FvOYeGaL0obyKhUOtf%2by0IcEpIM%2bfkh5ilvXi9RIKWsLxDF8xvaGYXTBoPGE6al5IkI%3d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fenvs.2023.1259422/full" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scie.org.uk/co-production/supporting/breaking-down-barriers" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rdsresources.org.uk/innovative-qualitative-methods-resources?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10%2f11%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TJ%2b5g9NtQzxjZqQ3OwQv2sWH%2f64H7Ovf6kTE%2b8DGjBqL1%2b47Vy8DvISplKfxO71nDFyzpjclQSG1tWHrA37jNEzbQQczKKBX2jhZMz9ygZgLgLxtl%2bg2rjr4cuhFu7%2bObYJ76vTHpAcXG14wYUp%2fmutxyweAdoiK553gWGVPLkE%3d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencewise.org.uk/wp-content/uploads/2023/04/Sciencewise-People-communities-and-climate-technology-2023.pdf" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/insight/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceeurope.org/our-resources/report-high-level-conference-science-communication/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/09638230400006742" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00427-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00748-6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00579-x" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2929.2005.02216.x" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://journals.rcni.com/nurse-researcher/evidence-and-practice/reflecting-on-insider-and-outsider-positionality-when-undertaking-culturally-sensitive-research-with-young-pakistani-men-insights-from-a-female-researcher-nr.2022.e1826/print/full&amp;hl=en&amp;sa=T&amp;oi=gsb&amp;ct=res&amp;cd=0&amp;d=13961433943197734101&amp;ei=813mY6i7N4-aygSHpbqwCQ&amp;scisig=AAGBfm3lpIyuATcyf4MZcOZoaY3ylVfiEQ" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00456-z" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/d41586-024-00322-2" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nihr.ac.uk/documents/the-hidden-costs-of-patient-and-public-involvement-a-necessary-conversation/35703" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00386-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0267158" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.org.uk/publications/can-patients-be-teachers" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00555-5" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/time-autism/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letstalkaboutcough.net/evaluation/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9%2f10%2f25&amp;utm_term=email&amp;utm_content=70345&amp;gator_td=PqoOIvNeMCpiDY8KCt6qevXL19FrKKlgZTorXoznYqLI%2f7Ac5GKL%2bvhuxb%2fclqY0BgOXva%2bB%2bNCDqAxouwrkj7QBwqT1AY6SVeKlWlSAhuc6CAjqBMVC7IUoeprqLW1dTne3bNtsJ3quDs6TYzkOUPNIfwSNpSZEFjdZj57d7rg%3d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/news-archive/over-400-local-citizens-help-to-shape-health-innovation-in-gm-as-part-of-the-hia-programme/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+4+December+2025&amp;utm_term=email&amp;utm_content=1&amp;gator_td=bzUhmfvvxgA5G3rDTIb4XhKGOTcmvkB3mozLHwVri%2f%2bGTzJAHkNvEBK6Vu0SOdpLbVK9hIJHS9htwsOR7L4f91YAtE1oXJRdDSS1Z5jdxxT5xyHGdTWjcn7DyFifqLpeTkdB0YtH8zJb30%2bM%2fyI4CH7QaHNYBy6%2bo25q0c2%2fk%2f0%3d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00517-3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndl.ethernet.edu.et/bitstream/123456789/15097/1/Mick%20McKeown.pdf" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclpress.scienceopen.com/hosted-document?doi=10.14324/RFA.07.1.01&amp;utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00501-x" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00545-7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00384-4" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000379949" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00389-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="R31dc59e485634c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35410450/" TargetMode="External" Id="R2c1a3640811742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13709" TargetMode="External" Id="R405f3935dc674bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00518-2" TargetMode="External" Id="R73369fb4146e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00798-w" TargetMode="External" Id="R29f9bd5ca79949ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemist/article/doi/10.1042/bio_2024_146/234794/From-a-candle-to-content-creation" TargetMode="External" Id="Rf3d94edbd78844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00330-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="Rca9ddaaa39604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00475-w" TargetMode="External" Id="R9b87a93443724f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/doi/abs/10.1080/02615470600593675" TargetMode="External" Id="Rc307dbceca88471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-026-00844-1?utm_source=bmc_etoc&amp;amp%3Butm_medium=email&amp;amp%3Butm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-260201&amp;gator_td=bGnkPcAkfGcBZ6oe5YapZbAG6jVVwvSdyjw6rGknJA%2FMkcxvHAn2GJDHxssWaFaURivYL6yFrUJJd4zhRJDokVFARBYaKuOPxdE38yQjluyGG1sN22gdIbrZIQqAI7xkM8KyJkNNc35VXYCnBk5ntQBCNiS8o0fRZsUupugGHII%3D#citeas" TargetMode="External" Id="R81e86ed303ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.ilpnetwork.org/articles/10.31389/jltc.190" TargetMode="External" Id="R0b232a5660674e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00419-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rc147cd9d51204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00774-4?utm_source=bmc_etoc&amp;utm_medium=email&amp;utm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-251201" TargetMode="External" Id="R4a5a212dd8d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00437-2" TargetMode="External" Id="R71c59f068bb948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpc-uk.org/globalassets/resources/reports/service-user-involvement-in-the-design-and-delivery-of-education-and-training-programmes.pdf" TargetMode="External" Id="R5ac32c6ca04a4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00572-4" TargetMode="External" Id="Rbd22dcde297d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00436-3" TargetMode="External" Id="Rb7c74d339f904cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00424-7?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rfdd588d0e55246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00358-6?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R9f5a81c112514b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jem/article/221/6/e20240268/276753/A-culture-shift-to-support-public-involvement-and" TargetMode="External" Id="R7aa2208a33b94da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00378-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="Ra0a459a98365455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1046/j.1365-2354.1999.00141.x?sid=nlm%3Apubmed" TargetMode="External" Id="R53de76bd0eeb4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00324-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="R594e2a7cf3c2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00354-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R0245e660c6964976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-024-00617-8" TargetMode="External" Id="R8b93ddb3e7c941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00402-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="Re48ae64cc8654704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/13/10/e072918" TargetMode="External" Id="R60d7c66d79aa4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00418-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R83a627d8eaaa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00347-9?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12th+May+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=AE%2f%2frMaoftG6KoJt8qQOWyNxCKcUyDYAQhLV8OtNGxVOJPoJ2gSdKNivV6qMtr1vP7EMBWGdoSSnBOV7KobdMao5dtATnkIMwnhZyGcUG1Hl3q321mO%2f9R54y0ziycRpmMV6rNkiuvXF6Y0QE2XXKvQD4uhQKO3rlTo2cDRwW%2fU%3d" TargetMode="External" Id="R84dbdfa3a1f643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00408-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="R4310c1aded2b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00423-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R23e85f5252094ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.frontiersin.org/articles/10.3389/fpubh.2021.776940/full&amp;hl=en&amp;sa=T&amp;oi=gsb-ggp&amp;ct=res&amp;cd=0&amp;d=17015124230790310652&amp;ei=OlzmY7nzEJv0yATjrr6oCw&amp;scisig=AAGBfm2suHJcUJMPC5mLVaqSLvqdkYtC4Q" TargetMode="External" Id="Rff295be370864cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00811-2" TargetMode="External" Id="Rbe32540ecff749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00567-1" TargetMode="External" Id="Re8a355cc1698422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00556-4" TargetMode="External" Id="Re80f264584dd4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/348376620_Exploring_the_experiences_of_changes_to_support_access_to_primary_health_care_services_and_the_impact_on_the_quality_and_safety_of_care_for_homeless_people_during_the_COVID-19_pandemic_a_study_protoco?gator_td=YYTQ7h%2BCrNR1jh%2BjkSOgTnbmaBgJCSIE2sSj0JgLiTYBKjsUoZGlo5r7JRek%2FgI0ijsUFKVk3S8sH7VLnJ8qdDZxfLJb%2FbYvrJXtoKVLQAjgIxA0I2aYsemDQG3UatT7IAsjboI4O97dJ1uijO3zWboZsRYvXFruop3BI3d2uHE%3D" TargetMode="External" Id="R96acad0c0ca0408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00776-2" TargetMode="External" Id="Re2de1d3b139b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-022-00396-0" TargetMode="External" Id="Rb0f15889a806455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/xge0001897" TargetMode="External" Id="R31b174510eb844e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.25458.16320" TargetMode="External" Id="R0961a253a5a34fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britishscienceassociation.org/the-community-led-research-pilot-evaluation?utm_campaign=2259927_PEP%20Network%20Newsletter&amp;amp;utm_medium=email&amp;amp;utm_source=Dotdigital_NCCPE&amp;amp;dm_i=6NEE,1CFRR,513FIT,6AYRN,1,0,0,0&amp;gator_td=kaokduNx4Rh8ut5t7%2fJ3CLNFcMogbPKZRk%2bCU69YvB2o6pvyrk4GQ%2fZt0PYCOrAZY9CghOT6YDOt%2fnFfBpC%2faNEoDPgiOTc5%2fhNPUf4%2bjNZwosRJRARoFpM7nN%2fSkbsA2C1zIz4kI5jLaCpE7JsE0PbiXiju6GA%2b36jWaxXQIQU%3d" TargetMode="External" Id="Rc7cb05a79b98462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17965630?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=136104&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gBKj2AanKLJOnffO8p4RxU5FGP9uJ3S9%2bAO7BUZptK6L2Xq3sa4h6nXpo88QbU0UghGwVTrMWebgOgOJFOp23FuLJevdXAFTxK4hNClEnNOZg%3d" TargetMode="External" Id="Reedcd55ebc72461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/resources/reports-and-reviews/decade-research-public-and-community-engagement?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12+June&amp;utm_term=email&amp;utm_content=1&amp;gator_td=ONd1ym7ZuqK89OKQVfB9UVR%2fDUVzj%2bgFCmzJQPQakQUtdtpgZs%2feTr5VOSp5MkCpfvRdrj8YiO8tcbI5GHYyhFx5iqax8w2lhnH%2b2ieFzic0ZI8nv4SSdGhS0OL4PMXo717ytcc2p4gDvcG8zgyNE6c%2bDCpv70R26TEuK6aw5uQ%3d" TargetMode="External" Id="Rdaec5a82670d45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/insight-and-analysis/reports/environmental-sustainability-nhs?utm_source=The%20King%27s%20Fund%20newsletters%20%28main%20account%29&amp;amp;utm_medium=email&amp;amp;utm_campaign=15453005_NEWSL_WeeklyUpdate_270426&amp;amp;utm_content=Introlink_NHSsustainability&amp;amp;dm_i=21A8,977M5,UTZP7A,12L0RV,1,0,0,0&amp;gator_td=kaokduNx4Rh8ut5t7%2fJ3CLNFcMogbPKZRk%2bCU69YvB2o6pvyrk4GQ%2fZt0PYCOrAZY9CghOT6YDOt%2fnFfBpC%2faNEoDPgiOTc5%2fhNPUf4%2bjNZwosRJRARoFpM7nN%2fSkbsA2C1zIz4kI5jLaCpE7JsE0PbiXiju6GA%2b36jWaxXQIQU%3d" TargetMode="External" Id="Rbf188629ce174d15" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00587-x" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11625-024-01496-4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planetbeemagazine.wordpress.com/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommunities.uk/wp-content/uploads/2023/04/By-All-For-All-The-Power-of-Partnerships-Creative-Communities.pdf" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00377-3?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00455-0" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00359-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/j.1365-2923.2009.03530.x" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/minority-stress/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhsproviders.org/co-production-and-engagement-with-communities-as-a-solution-to-reducing-health-inequalities" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00434-5" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/scitranslmed.adn2401" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00454-1" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00350-0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilience-journal.com/issue-12" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/hex.13673?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00580-4" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00512-8" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/sites/default/files/publication/public_engagement_in_the_kef_nccpe_report_february_2022_reduced_size.pdf?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10th+March+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=%2fygspMmlJLlh7FY8I5FP70bZ3U%2fVNxgdY7OfkMA571vDZBlVUv82p%2fZFFbu3rfuJOZkp%2f34FziZddLJwWWqRUSEKK2RYlhCCCY65A4F1FvOYeGaL0obyKhUOtf%2by0IcEpIM%2bfkh5ilvXi9RIKWsLxDF8xvaGYXTBoPGE6al5IkI%3d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fenvs.2023.1259422/full" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scie.org.uk/co-production/supporting/breaking-down-barriers" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rdsresources.org.uk/innovative-qualitative-methods-resources?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+10%2f11%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TJ%2b5g9NtQzxjZqQ3OwQv2sWH%2f64H7Ovf6kTE%2b8DGjBqL1%2b47Vy8DvISplKfxO71nDFyzpjclQSG1tWHrA37jNEzbQQczKKBX2jhZMz9ygZgLgLxtl%2bg2rjr4cuhFu7%2bObYJ76vTHpAcXG14wYUp%2fmutxyweAdoiK553gWGVPLkE%3d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencewise.org.uk/wp-content/uploads/2023/04/Sciencewise-People-communities-and-climate-technology-2023.pdf" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/insight/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceeurope.org/our-resources/report-high-level-conference-science-communication/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/09638230400006742" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00427-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00748-6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00579-x" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2929.2005.02216.x" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://journals.rcni.com/nurse-researcher/evidence-and-practice/reflecting-on-insider-and-outsider-positionality-when-undertaking-culturally-sensitive-research-with-young-pakistani-men-insights-from-a-female-researcher-nr.2022.e1826/print/full&amp;hl=en&amp;sa=T&amp;oi=gsb&amp;ct=res&amp;cd=0&amp;d=13961433943197734101&amp;ei=813mY6i7N4-aygSHpbqwCQ&amp;scisig=AAGBfm3lpIyuATcyf4MZcOZoaY3ylVfiEQ" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00456-z" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/d41586-024-00322-2" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nihr.ac.uk/documents/the-hidden-costs-of-patient-and-public-involvement-a-necessary-conversation/35703" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00386-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0267158" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.org.uk/publications/can-patients-be-teachers" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00555-5" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/resources/case-studies/time-autism/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letstalkaboutcough.net/evaluation/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9%2f10%2f25&amp;utm_term=email&amp;utm_content=70345&amp;gator_td=PqoOIvNeMCpiDY8KCt6qevXL19FrKKlgZTorXoznYqLI%2f7Ac5GKL%2bvhuxb%2fclqY0BgOXva%2bB%2bNCDqAxouwrkj7QBwqT1AY6SVeKlWlSAhuc6CAjqBMVC7IUoeprqLW1dTne3bNtsJ3quDs6TYzkOUPNIfwSNpSZEFjdZj57d7rg%3d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/news-archive/over-400-local-citizens-help-to-shape-health-innovation-in-gm-as-part-of-the-hia-programme/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+4+December+2025&amp;utm_term=email&amp;utm_content=1&amp;gator_td=bzUhmfvvxgA5G3rDTIb4XhKGOTcmvkB3mozLHwVri%2f%2bGTzJAHkNvEBK6Vu0SOdpLbVK9hIJHS9htwsOR7L4f91YAtE1oXJRdDSS1Z5jdxxT5xyHGdTWjcn7DyFifqLpeTkdB0YtH8zJb30%2bM%2fyI4CH7QaHNYBy6%2bo25q0c2%2fk%2f0%3d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00517-3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndl.ethernet.edu.et/bitstream/123456789/15097/1/Mick%20McKeown.pdf" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclpress.scienceopen.com/hosted-document?doi=10.14324/RFA.07.1.01&amp;utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00501-x" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00545-7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00384-4" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000379949" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00389-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="R31dc59e485634c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35410450/" TargetMode="External" Id="R2c1a3640811742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13709" TargetMode="External" Id="R405f3935dc674bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00518-2" TargetMode="External" Id="R73369fb4146e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00798-w" TargetMode="External" Id="R29f9bd5ca79949ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemist/article/doi/10.1042/bio_2024_146/234794/From-a-candle-to-content-creation" TargetMode="External" Id="Rf3d94edbd78844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00330-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="Rca9ddaaa39604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00475-w" TargetMode="External" Id="R9b87a93443724f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandfonline.com/doi/abs/10.1080/02615470600593675" TargetMode="External" Id="Rc307dbceca88471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-026-00844-1?utm_source=bmc_etoc&amp;amp%3Butm_medium=email&amp;amp%3Butm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-260201&amp;gator_td=bGnkPcAkfGcBZ6oe5YapZbAG6jVVwvSdyjw6rGknJA%2FMkcxvHAn2GJDHxssWaFaURivYL6yFrUJJd4zhRJDokVFARBYaKuOPxdE38yQjluyGG1sN22gdIbrZIQqAI7xkM8KyJkNNc35VXYCnBk5ntQBCNiS8o0fRZsUupugGHII%3D#citeas" TargetMode="External" Id="R81e86ed303ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.ilpnetwork.org/articles/10.31389/jltc.190" TargetMode="External" Id="R0b232a5660674e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00419-4?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rc147cd9d51204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00774-4?utm_source=bmc_etoc&amp;utm_medium=email&amp;utm_campaign=CONR_40900_AWA1_GL_DTEC_054CI_TOC-251201" TargetMode="External" Id="R4a5a212dd8d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00437-2" TargetMode="External" Id="R71c59f068bb948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpc-uk.org/globalassets/resources/reports/service-user-involvement-in-the-design-and-delivery-of-education-and-training-programmes.pdf" TargetMode="External" Id="R5ac32c6ca04a4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00572-4" TargetMode="External" Id="Rbd22dcde297d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00436-3" TargetMode="External" Id="Rb7c74d339f904cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00424-7?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="Rfdd588d0e55246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00358-6?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R9f5a81c112514b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jem/article/221/6/e20240268/276753/A-culture-shift-to-support-public-involvement-and" TargetMode="External" Id="R7aa2208a33b94da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00378-2?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+15th+Sept+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2TVbOPtuux5AYk2LLe50Tjol3eDssvty0%2bwu%2f6jH5QFMblb95ZLirwLide3%2fH7KmVz4yc2XQEWWQyWz34lhBifMkaPIwFlSK4r%2bQMM05a6a8VRG4Qk%2fqsd4WaF6Pd%2bSifJjbJ1QlhRRN8lYTSdgb%2bxnmDZ4blHyDUJjd84utua0%3d" TargetMode="External" Id="Ra0a459a98365455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1046/j.1365-2354.1999.00141.x?sid=nlm%3Apubmed" TargetMode="External" Id="R53de76bd0eeb4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-021-00324-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+20th+Jan+22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="R594e2a7cf3c2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00354-w?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+21st+July&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=Ix5J5AM7l1SjyJlGBQjMoEXOXceOfbIy4TKAuR8GqwWsLlFIgxEkl1AE%2boRXTRTss1w48zMfgzqLU7pdtYn93BF9DNafWT3j3yc38dyPslWD%2bcLJGknekvNa5S%2bswDvs7eKgYe32obSOvXUyl3ZuKPHi8E%2fDkuvNusIQEbx79Fs%3d" TargetMode="External" Id="R0245e660c6964976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-024-00617-8" TargetMode="External" Id="R8b93ddb3e7c941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00402-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="Re48ae64cc8654704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/13/10/e072918" TargetMode="External" Id="R60d7c66d79aa4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00418-5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R83a627d8eaaa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00347-9?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12th+May+2022&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=AE%2f%2frMaoftG6KoJt8qQOWyNxCKcUyDYAQhLV8OtNGxVOJPoJ2gSdKNivV6qMtr1vP7EMBWGdoSSnBOV7KobdMao5dtATnkIMwnhZyGcUG1Hl3q321mO%2f9R54y0ziycRpmMV6rNkiuvXF6Y0QE2XXKvQD4uhQKO3rlTo2cDRwW%2fU%3d" TargetMode="External" Id="R84dbdfa3a1f643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-022-00408-z?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+09%2f02%2f2023&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=jvWsP9gP8kut6ZYcwHCgD5hgr2Fn0iNr074yDA2AbqkMc075a8e0M9tslnmVtf%2bl2bbyFGvPwTNMHuEXpxIFU5dKxAqIVz2Lp8OkpzbS%2b%2bYNNqOdLlc3DuDY7x730uNqqCggmM%2frwoeh%2bcD%2b4383scycvSVSmZ7tZyH5vRh1KK0%3d" TargetMode="External" Id="R4310c1aded2b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-023-00423-8?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13%2f04%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=51307&amp;gator_td=yH9xyPH2NQy%2fCWfXNnvM%2bG8cmzRRfuPI7FPEyPPFJr5g1e8B5sBmRlYFc4cT15leZIr1CKb76Qh33QddfhJ4zkfIs3qufGm085z04n2pASSuKn65MBcSlOAnaPfBcMC9h70mbllvSfbsSR0ez5hocRL7XA2FXqcNz%2bVgPyT6jIg%3d" TargetMode="External" Id="R23e85f5252094ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.frontiersin.org/articles/10.3389/fpubh.2021.776940/full&amp;hl=en&amp;sa=T&amp;oi=gsb-ggp&amp;ct=res&amp;cd=0&amp;d=17015124230790310652&amp;ei=OlzmY7nzEJv0yATjrr6oCw&amp;scisig=AAGBfm2suHJcUJMPC5mLVaqSLvqdkYtC4Q" TargetMode="External" Id="Rff295be370864cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00811-2" TargetMode="External" Id="Rbe32540ecff749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00567-1" TargetMode="External" Id="Re8a355cc1698422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchinvolvement.biomedcentral.com/articles/10.1186/s40900-024-00556-4" TargetMode="External" Id="Re80f264584dd4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/348376620_Exploring_the_experiences_of_changes_to_support_access_to_primary_health_care_services_and_the_impact_on_the_quality_and_safety_of_care_for_homeless_people_during_the_COVID-19_pandemic_a_study_protoco?gator_td=YYTQ7h%2BCrNR1jh%2BjkSOgTnbmaBgJCSIE2sSj0JgLiTYBKjsUoZGlo5r7JRek%2FgI0ijsUFKVk3S8sH7VLnJ8qdDZxfLJb%2FbYvrJXtoKVLQAjgIxA0I2aYsemDQG3UatT7IAsjboI4O97dJ1uijO3zWboZsRYvXFruop3BI3d2uHE%3D" TargetMode="External" Id="R96acad0c0ca0408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-025-00776-2" TargetMode="External" Id="Re2de1d3b139b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s40900-022-00396-0" TargetMode="External" Id="Rb0f15889a806455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/xge0001897" TargetMode="External" Id="R31b174510eb844e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.25458.16320" TargetMode="External" Id="R0961a253a5a34fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britishscienceassociation.org/the-community-led-research-pilot-evaluation?utm_campaign=2259927_PEP%20Network%20Newsletter&amp;amp;utm_medium=email&amp;amp;utm_source=Dotdigital_NCCPE&amp;amp;dm_i=6NEE,1CFRR,513FIT,6AYRN,1,0,0,0&amp;gator_td=kaokduNx4Rh8ut5t7%2fJ3CLNFcMogbPKZRk%2bCU69YvB2o6pvyrk4GQ%2fZt0PYCOrAZY9CghOT6YDOt%2fnFfBpC%2faNEoDPgiOTc5%2fhNPUf4%2bjNZwosRJRARoFpM7nN%2fSkbsA2C1zIz4kI5jLaCpE7JsE0PbiXiju6GA%2b36jWaxXQIQU%3d" TargetMode="External" Id="Rc7cb05a79b98462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17965630?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=136104&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gBKj2AanKLJOnffO8p4RxU5FGP9uJ3S9%2bAO7BUZptK6L2Xq3sa4h6nXpo88QbU0UghGwVTrMWebgOgOJFOp23FuLJevdXAFTxK4hNClEnNOZg%3d" TargetMode="External" Id="Reedcd55ebc72461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicengagement.ac.uk/resources/reports-and-reviews/decade-research-public-and-community-engagement?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12+June&amp;utm_term=email&amp;utm_content=1&amp;gator_td=ONd1ym7ZuqK89OKQVfB9UVR%2fDUVzj%2bgFCmzJQPQakQUtdtpgZs%2feTr5VOSp5MkCpfvRdrj8YiO8tcbI5GHYyhFx5iqax8w2lhnH%2b2ieFzic0ZI8nv4SSdGhS0OL4PMXo717ytcc2p4gDvcG8zgyNE6c%2bDCpv70R26TEuK6aw5uQ%3d" TargetMode="External" Id="Rdaec5a82670d45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.isci.2026.116618" TargetMode="External" Id="Rf1db8351ab1e44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thehealthinnovationnetwork.co.uk/reports/new-report-patient-involvement-impact-report/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9+July&amp;utm_term=email&amp;utm_content=1&amp;gator_td=gOniwk33iO2IbOO52oCwfMZ9kXXIDdVgKkPtf71nWnj5cJfZXzgb51rxkbIVvQ7DSndRHgIw4te2z0U7Y76fwEMjmFlsnZJ1C98skyBxRljtP32tiiICaU95Sh5PhhdwE35XnDmDqagKyrKheskuTvWd1dgCKzSjM1sTRPu1w%2fg%3d" TargetMode="External" Id="R5c10ada649964ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/insight-and-analysis/reports/environmental-sustainability-nhs?utm_source=The%20King%27s%20Fund%20newsletters%20%28main%20account%29&amp;amp;utm_medium=email&amp;amp;utm_campaign=15453005_NEWSL_WeeklyUpdate_270426&amp;amp;utm_content=Introlink_NHSsustainability&amp;amp;dm_i=21A8,977M5,UTZP7A,12L0RV,1,0,0,0&amp;gator_td=kaokduNx4Rh8ut5t7%2fJ3CLNFcMogbPKZRk%2bCU69YvB2o6pvyrk4GQ%2fZt0PYCOrAZY9CghOT6YDOt%2fnFfBpC%2faNEoDPgiOTc5%2fhNPUf4%2bjNZwosRJRARoFpM7nN%2fSkbsA2C1zIz4kI5jLaCpE7JsE0PbiXiju6GA%2b36jWaxXQIQU%3d" TargetMode="External" Id="R5427bdd6797a4b67" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10189,41 +10336,41 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Samuel Hurley</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Athena Lam</lastModifiedBy>
-  <revision>60</revision>
+  <revision>61</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>