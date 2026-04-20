--- v0 (2025-10-11)
+++ v1 (2026-04-20)
@@ -1,4458 +1,4770 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00312638" w14:paraId="48688BB3" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="4748EC61" w14:textId="2B2BC069" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00312638" w:rsidP="00B4497D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10A70BE8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C5D32">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="08347134" w:rsidRPr="00AB3D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="08347134" w:rsidRPr="00B4497D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Faculty of Humanities </w:t>
+        </w:r>
+        <w:r w:rsidR="4A971BF8" w:rsidRPr="00B4497D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Unit Specification Checklist</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="4A971BF8" w:rsidRPr="00AB3D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for guidance on completing the Course Unit </w:t>
+      </w:r>
+      <w:r w:rsidR="6AF2E0F0" w:rsidRPr="00AB3D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specification</w:t>
+      </w:r>
+      <w:r w:rsidR="4A971BF8" w:rsidRPr="00AB3D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="6DC41C21" w14:textId="77777777">
+    <w:p w14:paraId="5555BB3D" w14:textId="067F9798" w:rsidR="00B4497D" w:rsidRPr="00AB3D85" w:rsidRDefault="00B4497D" w:rsidP="00B4497D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC41C21" w14:textId="232CF913" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005D2AAF">
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10A70BE8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GENERAL INFORMATION</w:t>
       </w:r>
-      <w:r w:rsidR="002C5D32">
+      <w:r w:rsidR="002C5D32" w:rsidRPr="10A70BE8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C5D32">
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Please complete</w:t>
       </w:r>
-      <w:r w:rsidR="002A28EB">
-[...15 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002A28EB" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all fields as required for </w:t>
+      </w:r>
+      <w:r w:rsidR="33042D64" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Course Unit Information Publishing (</w:t>
+      </w:r>
+      <w:r w:rsidR="002A28EB" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CUIP</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="7D0908AB" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="1778107B" w14:textId="77777777">
+    <w:p w14:paraId="1778107B" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3053"/>
         <w:gridCol w:w="6269"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="75F1C599" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="75F1C599" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="00C90F53" w14:paraId="741D0723" w14:textId="77777777">
+          <w:p w14:paraId="741D0723" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="18A7BC5C" w14:textId="77777777">
+          <w:p w14:paraId="18A7BC5C" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="5553CEE9" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="5553CEE9" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="00C90F53" w14:paraId="573676EA" w14:textId="77777777">
+          <w:p w14:paraId="573676EA" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Unit code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="5F7CE46B" w14:textId="77777777">
+          <w:p w14:paraId="5F7CE46B" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="30D92EA6" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="30D92EA6" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="00C90F53" w14:paraId="0B35AC05" w14:textId="77777777">
+          <w:p w14:paraId="0B35AC05" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Credit rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="2514FA75" w14:textId="77777777">
+          <w:p w14:paraId="2514FA75" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="5E414A78" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="5E414A78" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="00EF5562" w14:paraId="16DF6F79" w14:textId="77777777">
+          <w:p w14:paraId="16DF6F79" w14:textId="462B4800" w:rsidR="00C90F53" w:rsidRDefault="03BEFE4D" w:rsidP="00B4497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="47A6C2EF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Framework for Higher Education Qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="47A6C2EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5562" w:rsidRPr="00B4497D">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FHEQ</w:t>
+            </w:r>
+            <w:r w:rsidR="27DDD9B0" w:rsidRPr="47A6C2EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5562" w:rsidRPr="00B4497D">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C90F53" w:rsidRPr="00B4497D">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00636ADD" w:rsidP="0008295E" w:rsidRDefault="00636ADD" w14:paraId="14C42E48" w14:textId="77777777">
+          <w:p w14:paraId="14C42E48" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRPr="005D2AAF" w:rsidRDefault="00636ADD" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C90F53" w:rsidRDefault="00636ADD" w14:paraId="453031E9" w14:textId="77777777">
+          <w:p w14:paraId="453031E9" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00636ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Level 4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w14:paraId="64F7827F" w14:textId="77777777">
+          <w:p w14:paraId="64F7827F" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Level 5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w14:paraId="06562D96" w14:textId="77777777">
+          <w:p w14:paraId="06562D96" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Level 6</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w14:paraId="331F991A" w14:textId="77777777">
+          <w:p w14:paraId="331F991A" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRPr="005D2AAF" w:rsidRDefault="00636ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Level 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="007476AF" w14:paraId="6B6ADE76" w14:textId="77777777">
+      <w:tr w:rsidR="007476AF" w:rsidRPr="005D2AAF" w14:paraId="6B6ADE76" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007476AF" w:rsidP="0008295E" w:rsidRDefault="007476AF" w14:paraId="09D2B723" w14:textId="77777777">
+          <w:p w14:paraId="09D2B723" w14:textId="4F70236C" w:rsidR="007476AF" w:rsidRPr="00AB3D85" w:rsidRDefault="510A1D44" w:rsidP="10A70BE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-                <w:snapToGrid w:val="0"/>
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="10A70BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Core/Compulsory/Optional</w:t>
             </w:r>
-            <w:r w:rsidR="002C5D32">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="0D9C83A8" w:rsidRPr="10A70BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/ Free Choice</w:t>
+            </w:r>
+            <w:r w:rsidR="0733F796" w:rsidRPr="62732E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="0733F796" w:rsidRPr="62732E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>indicate the designation for each programme to which the unit contributes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="007476AF" w:rsidRDefault="007476AF" w14:paraId="73C86F83" w14:textId="77777777">
+          <w:p w14:paraId="73C86F83" w14:textId="77777777" w:rsidR="007476AF" w:rsidRPr="005D2AAF" w:rsidRDefault="007476AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="002C5D32" w14:paraId="5D4788FA" w14:textId="77777777">
+      <w:tr w:rsidR="002C5D32" w:rsidRPr="005D2AAF" w14:paraId="5D4788FA" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002C5D32" w:rsidP="002C5D32" w:rsidRDefault="002C5D32" w14:paraId="7DE54807" w14:textId="77777777">
+          <w:p w14:paraId="7DE54807" w14:textId="46A130A8" w:rsidR="002C5D32" w:rsidRDefault="2D05A58C" w:rsidP="10A70BE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-                <w:snapToGrid w:val="0"/>
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:i/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professional, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C20330" w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatutory and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C20330" w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">egulatory </w:t>
+            </w:r>
+            <w:r w:rsidR="00C20330" w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="3FFF09B1" w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>od</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="6AD123EA" w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PSRB)</w:t>
+            </w:r>
+            <w:r w:rsidR="4B34F721" w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002C5D32" w:rsidRPr="10A70BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Accreditation </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5D32">
+            <w:r w:rsidR="002C5D32" w:rsidRPr="10A70BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
-                <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>(does the unit contribute to</w:t>
+            </w:r>
+            <w:r w:rsidR="4D300556" w:rsidRPr="6B7ED07C">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unit or</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5D32" w:rsidRPr="10A70BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:i/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programme accreditation</w:t>
+            </w:r>
+            <w:r w:rsidR="5C448DAF" w:rsidRPr="6B7ED07C">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>? If so, please state the name of the PSRB</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5D32" w:rsidRPr="14DFA895">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:i/>
+                <w:iCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="002C5D32" w:rsidRDefault="002C5D32" w14:paraId="60093BC9" w14:textId="77777777">
+          <w:p w14:paraId="60093BC9" w14:textId="77777777" w:rsidR="002C5D32" w:rsidRPr="005D2AAF" w:rsidRDefault="002C5D32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="0DCC9C86" w14:textId="77777777">
+      <w:tr w:rsidR="10A70BE8" w14:paraId="2F3A79B7" w14:textId="77777777" w:rsidTr="62732E77">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="00C90F53" w14:paraId="1C5EBB6F" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:t>Pre-requisite units</w:t>
+          <w:p w14:paraId="066A7E1A" w14:textId="1A1C82D9" w:rsidR="0F79E249" w:rsidRDefault="7CB01277" w:rsidP="10A70BE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62732E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anti- requisite units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="79495847" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="1582FE8C" w14:textId="3E3806B0" w:rsidR="10A70BE8" w:rsidRDefault="10A70BE8" w:rsidP="10A70BE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="6FDB84EE" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="0DCC9C86" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="00C90F53" w14:paraId="7D9D768D" w14:textId="77777777">
+          <w:p w14:paraId="1C5EBB6F" w14:textId="2213F2C8" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Co-requisite units</w:t>
+              <w:t>Pre-requisite units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="1CD9F011" w14:textId="77777777">
+          <w:p w14:paraId="79495847" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="007476AF" w14:paraId="78049B30" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="6FDB84EE" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="007476AF" w:rsidP="00D24918" w:rsidRDefault="007476AF" w14:paraId="5387869C" w14:textId="77777777">
+          <w:p w14:paraId="7D9D768D" w14:textId="6EFB840E" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">to which this course unit contributes (including cross faculty/school) </w:t>
+            <w:r w:rsidRPr="005D2AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Co-requisite units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="007476AF" w:rsidRDefault="007476AF" w14:paraId="1143FB19" w14:textId="77777777">
+          <w:p w14:paraId="1CD9F011" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="11055A08" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="11055A08" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="00C90F53" w14:paraId="63C2679D" w14:textId="77777777">
+          <w:p w14:paraId="63C2679D" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>School responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="340DD085" w14:textId="77777777">
+          <w:p w14:paraId="340DD085" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w14:paraId="085D4741" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="085D4741" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidP="0008295E" w:rsidRDefault="00E8581B" w14:paraId="69861134" w14:textId="4693C0FC">
+          <w:p w14:paraId="69861134" w14:textId="4693C0FC" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Teaching Institution (for validated partnerships)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="574EE2BD" w14:textId="77777777">
+          <w:p w14:paraId="574EE2BD" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00BD6CDD" w14:paraId="33930974" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6CDD" w:rsidRPr="005D2AAF" w14:paraId="33930974" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00BD6CDD" w:rsidP="0008295E" w:rsidRDefault="008D08A2" w14:paraId="155BA4F9" w14:textId="77777777">
+          <w:p w14:paraId="155BA4F9" w14:textId="77777777" w:rsidR="00BD6CDD" w:rsidRPr="005D2AAF" w:rsidRDefault="008D08A2" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Unit Convenor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00BD6CDD" w:rsidRDefault="00BD6CDD" w14:paraId="77D4A38B" w14:textId="77777777">
+          <w:p w14:paraId="77D4A38B" w14:textId="77777777" w:rsidR="00BD6CDD" w:rsidRPr="005D2AAF" w:rsidRDefault="00BD6CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00BD6CDD" w14:paraId="4D0E51E7" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6CDD" w:rsidRPr="005D2AAF" w14:paraId="4D0E51E7" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00BD6CDD" w:rsidP="0008295E" w:rsidRDefault="00BD6CDD" w14:paraId="2ADE67A8" w14:textId="77777777">
+          <w:p w14:paraId="2ADE67A8" w14:textId="1FBA5FFE" w:rsidR="00BD6CDD" w:rsidRPr="005D2AAF" w:rsidRDefault="00BD6CDD" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="667DEDA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ECT</w:t>
             </w:r>
-            <w:r w:rsidR="00E9173E">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00E9173E" w:rsidRPr="667DEDA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S*</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00BD6CDD" w:rsidRDefault="00BD6CDD" w14:paraId="313B5A92" w14:textId="77777777">
+          <w:p w14:paraId="313B5A92" w14:textId="77777777" w:rsidR="00BD6CDD" w:rsidRPr="005D2AAF" w:rsidRDefault="00BD6CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="3269429D" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="3269429D" w14:textId="77777777" w:rsidTr="62732E77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C90F53" w:rsidP="0008295E" w:rsidRDefault="002C5D32" w14:paraId="3968F3F8" w14:textId="77777777">
+          <w:p w14:paraId="3968F3F8" w14:textId="1B86BFC9" w:rsidR="00C90F53" w:rsidRDefault="002C5D32" w:rsidP="0008295E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="667DEDA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact Hours and </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6CDD" w:rsidRPr="667DEDA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notional hours of </w:t>
+            </w:r>
+            <w:r w:rsidR="007A22AD" w:rsidRPr="667DEDA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Learning</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9173E" w:rsidRPr="667DEDA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00BD6CDD" w:rsidRPr="667DEDA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00BD6CDD">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="002C5D32" w:rsidR="002C5D32" w:rsidP="002C5D32" w:rsidRDefault="002C5D32" w14:paraId="0A643DE6" w14:textId="7A8787AA">
+          </w:p>
+          <w:p w14:paraId="0A643DE6" w14:textId="7A8787AA" w:rsidR="002C5D32" w:rsidRPr="002C5D32" w:rsidRDefault="002C5D32" w:rsidP="002C5D32">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5D32">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
               </w:rPr>
               <w:t>Please include breakdown of the following scheduled activity hours</w:t>
             </w:r>
             <w:r w:rsidR="003B50D1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> by activity type</w:t>
             </w:r>
             <w:r w:rsidRPr="002C5D32">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
               </w:rPr>
               <w:t>, placement hours and then independent study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002C5D32" w:rsidRDefault="002C5D32" w14:paraId="42A75B00" w14:textId="77777777">
+          <w:p w14:paraId="42A75B00" w14:textId="77777777" w:rsidR="002C5D32" w:rsidRDefault="002C5D32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C90F53" w:rsidRDefault="002C5D32" w14:paraId="295ADC8D" w14:textId="77777777">
+          <w:p w14:paraId="295ADC8D" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="002C5D32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917270">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">e.g. </w:t>
             </w:r>
             <w:r w:rsidRPr="00917270">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lectures; Tutorials; Seminars; Workshops</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="002C5D32" w:rsidRDefault="002C5D32" w14:paraId="1DCBE6FD" w14:textId="77777777">
+          <w:p w14:paraId="1DCBE6FD" w14:textId="77777777" w:rsidR="002C5D32" w:rsidRPr="005D2AAF" w:rsidRDefault="002C5D32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="0B2D5E8D" w14:textId="77777777">
+    <w:p w14:paraId="0B2D5E8D" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB0445" w:rsidP="00BB0445" w:rsidRDefault="00BB0445" w14:paraId="6690EEB5" w14:textId="77777777">
+    <w:p w14:paraId="6690EEB5" w14:textId="77777777" w:rsidR="00BB0445" w:rsidRDefault="00BB0445" w:rsidP="00BB0445">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002653CB" w:rsidR="00BB0445" w:rsidP="00BB0445" w:rsidRDefault="00BB0445" w14:paraId="61228B64" w14:textId="77777777">
+    <w:p w14:paraId="054A5BEA" w14:textId="0A89FF4E" w:rsidR="00BB0445" w:rsidRPr="002653CB" w:rsidRDefault="00BB0445" w:rsidP="00BB0445">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B4D8A8" w14:textId="247C7E21" w:rsidR="00BB0445" w:rsidRPr="002653CB" w:rsidRDefault="00BB0445" w:rsidP="00BB0445">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...54 lines deleted...]
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:t xml:space="preserve">* ECTS (European Credit Transfer and Accumulation System): There are 2 </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
           <w:r w:rsidRPr="002653CB">
             <w:rPr>
               <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>UK</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> credits for every 1 ECT credit, in accordance with the Credit Framework (QAA). </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Therefore</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> if a unit is worth 30 </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
           <w:r w:rsidRPr="002653CB">
             <w:rPr>
               <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>UK</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> credits, this will equate to 15 ECT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002653CB" w:rsidR="00BB0445" w:rsidP="00BB0445" w:rsidRDefault="00BB0445" w14:paraId="04E864CD" w14:textId="77777777">
+    <w:p w14:paraId="04E864CD" w14:textId="77777777" w:rsidR="00BB0445" w:rsidRPr="002653CB" w:rsidRDefault="00BB0445" w:rsidP="00BB0445">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB0445" w:rsidP="00BB0445" w:rsidRDefault="00BB0445" w14:paraId="626FAFB0" w14:textId="77777777">
+    <w:p w14:paraId="626FAFB0" w14:textId="7E7CF046" w:rsidR="00BB0445" w:rsidRDefault="00BB0445" w:rsidP="00BB0445">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">*** Notional hours of learning: </w:t>
+        <w:t xml:space="preserve">** Notional hours of learning: </w:t>
       </w:r>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t xml:space="preserve">The number of hours which it is expected that a learner (at a particular level) will spend, on average, to achieve the specified learning outcomes at that level. </w:t>
       </w:r>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">It is expected that there will be 10 hours of notional study associated with every 1 credit achieved. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Therefore</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002653CB">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if a unit is worth 30 credits, this will equate to 300 notional study hours, in accordance with the Credit Framework (QAA).</w:t>
+        <w:t xml:space="preserve"> if a unit is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002653CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>worth 30 credits, this will equate to 300 notional study hours, in accordance with the Credit Framework (QAA).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB0445" w:rsidRDefault="00BB0445" w14:paraId="5B426645" w14:textId="77777777">
+    <w:p w14:paraId="5B426645" w14:textId="77777777" w:rsidR="00BB0445" w:rsidRDefault="00BB0445">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00BB0445" w:rsidRDefault="00BB0445" w14:paraId="1D5A5576" w14:textId="77777777">
+    <w:p w14:paraId="1D5A5576" w14:textId="77777777" w:rsidR="00BB0445" w:rsidRPr="005D2AAF" w:rsidRDefault="00BB0445">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="2D8D5507" w14:textId="77777777">
+    <w:p w14:paraId="2D8D5507" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AIMS</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and SYLLABUS </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(please include overall aims of the unit and the indicative curriculum content</w:t>
+      </w:r>
+      <w:r w:rsidR="002A28EB" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required for CUIP</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2203BA1F" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0408032B" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2AAF">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The unit aims to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426E3C2C" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00C90F53">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A073CA1" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AD9B65" w14:textId="77777777" w:rsidR="006241BE" w:rsidRPr="005D2AAF" w:rsidRDefault="006241BE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792F404A" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00C90F53">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C2457B" w14:textId="77777777" w:rsidR="00C6348D" w:rsidRPr="005D2AAF" w:rsidRDefault="00C6348D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF0370E" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597CF6D7" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="002C5D32">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Syllabus (indicative curriculum content):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A167F62" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C218DF2" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4F515B" w14:textId="77777777" w:rsidR="00C6348D" w:rsidRDefault="00C6348D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F10518" w14:textId="77777777" w:rsidR="00C6348D" w:rsidRPr="005D2AAF" w:rsidRDefault="00C6348D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005D5F6F" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1922E697" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00C90F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>AIMS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5D32">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF4EA59" w14:textId="77777777" w:rsidR="00C6348D" w:rsidRDefault="00C6348D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and SYLLABUS </w:t>
-[...30 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="2203BA1F" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+    <w:p w14:paraId="50CF4914" w14:textId="77777777" w:rsidR="00C6348D" w:rsidRPr="005D2AAF" w:rsidRDefault="00C6348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="0408032B" w14:textId="77777777">
-[...272 lines deleted...]
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="00C52C33" w:rsidRDefault="00C90F53" w14:paraId="3B337422" w14:textId="77777777">
+    <w:p w14:paraId="3B337422" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D2AAF">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRIEF DESCRIPTION OF THE UNIT</w:t>
       </w:r>
-      <w:r w:rsidR="002C5D32">
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C5D32">
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(please provide a course unit and mark</w:t>
       </w:r>
-      <w:r w:rsidR="002A28EB">
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002A28EB" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eting overview required for CUIP</w:t>
       </w:r>
-      <w:r w:rsidR="002C5D32">
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="3FFB1D75" w14:textId="77777777">
+    <w:p w14:paraId="3FFB1D75" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="1FA5FAEE" w14:textId="77777777">
+    <w:p w14:paraId="1FA5FAEE" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="3D9845BE" w14:textId="77777777">
+    <w:p w14:paraId="3D9845BE" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="009448A2" w:rsidRDefault="009448A2" w14:paraId="15B8563A" w14:textId="77777777">
+    <w:p w14:paraId="15B8563A" w14:textId="77777777" w:rsidR="009448A2" w:rsidRPr="005D2AAF" w:rsidRDefault="009448A2">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="009448A2" w:rsidRDefault="009448A2" w14:paraId="5BD0BE7E" w14:textId="77777777">
+    <w:p w14:paraId="5BD0BE7E" w14:textId="77777777" w:rsidR="009448A2" w:rsidRPr="005D2AAF" w:rsidRDefault="009448A2">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="7228D64A" w14:textId="77777777">
+    <w:p w14:paraId="7228D64A" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006241BE" w:rsidRDefault="006241BE" w14:paraId="23B1D204" w14:textId="77777777">
+    <w:p w14:paraId="23B1D204" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006241BE" w:rsidRDefault="006241BE" w14:paraId="77D2A41D" w14:textId="77777777">
+    <w:p w14:paraId="77D2A41D" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="006241BE" w:rsidRDefault="006241BE" w14:paraId="66EEE35F" w14:textId="77777777">
+    <w:p w14:paraId="66EEE35F" w14:textId="77777777" w:rsidR="006241BE" w:rsidRPr="005D2AAF" w:rsidRDefault="006241BE">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="759590A5" w14:textId="77777777">
+    <w:p w14:paraId="759590A5" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD6CDD" w:rsidRDefault="00BD6CDD" w14:paraId="05DB01AE" w14:textId="77777777">
+    <w:p w14:paraId="05DB01AE" w14:textId="77777777" w:rsidR="00BD6CDD" w:rsidRDefault="00BD6CDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002653CB" w:rsidR="008D08A2" w:rsidP="00BD6CDD" w:rsidRDefault="008D08A2" w14:paraId="3DDC2DE1" w14:textId="77777777">
+    <w:p w14:paraId="3DDC2DE1" w14:textId="77777777" w:rsidR="008D08A2" w:rsidRPr="002653CB" w:rsidRDefault="008D08A2" w:rsidP="00BD6CDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00BD6CDD" w:rsidRDefault="00BD6CDD" w14:paraId="42D8D705" w14:textId="77777777">
+    <w:p w14:paraId="42D8D705" w14:textId="77777777" w:rsidR="00BD6CDD" w:rsidRPr="005D2AAF" w:rsidRDefault="00BD6CDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="00C90F53" w:rsidP="00636ADD" w:rsidRDefault="00C90F53" w14:paraId="13BDC332" w14:textId="7BE6DA2A">
+    <w:p w14:paraId="13BDC332" w14:textId="75555F8F" w:rsidR="00C90F53" w:rsidRPr="008A36A7" w:rsidRDefault="67653BDF" w:rsidP="62732E77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005D2AAF">
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>INTENDED LEARNING OUTCOMES</w:t>
       </w:r>
-      <w:r w:rsidR="000703CF">
+      <w:r w:rsidR="538A987D" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="000703CF">
+      <w:r w:rsidR="538A987D" w:rsidRPr="62732E77">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="000703CF">
-[...17 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="7140D106" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0EB9F06A" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ll course units must be mapped to programme ILOs and have no more than 5 - 8 learning outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="0C387BAD" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overall</w:t>
+      </w:r>
+      <w:r w:rsidR="0EB9F06A" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0EB9F06A" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> There is no </w:t>
+      </w:r>
+      <w:r w:rsidR="6B6E3F9D" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum or </w:t>
+      </w:r>
+      <w:r w:rsidR="0EB9F06A" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maximum per category.</w:t>
+      </w:r>
+      <w:r w:rsidR="57D5FE95" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C44665">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="063C63E3" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="063C63E3" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hilst it is </w:t>
+      </w:r>
+      <w:r w:rsidR="2D0BE854" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">common practice </w:t>
+      </w:r>
+      <w:r w:rsidR="063C63E3" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for a unit to have ILOs within each area, it is not essential</w:t>
+      </w:r>
+      <w:r w:rsidR="38C87C43" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="57D5FE95" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please add and remove rows as required.</w:t>
+      </w:r>
+      <w:r w:rsidR="0EB9F06A" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004254D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="538A987D" w:rsidRPr="004254D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="538A987D" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intended learning outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="2BD10821" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7BAFA60E" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ILOs)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="000703CF">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="538A987D" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the unit </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00200EFC">
-[...67 lines deleted...]
-        <w:r w:rsidRPr="004330F5" w:rsidR="00636ADD">
+      <w:r w:rsidR="2F15A8F2" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>should encapsulate graduate/student outcomes, digital learning and enhancement alongside the intellectual/subject specific learning</w:t>
+      </w:r>
+      <w:r w:rsidR="61D8382A" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="59D373DF" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please refer to the Humanities Learning Design</w:t>
+      </w:r>
+      <w:r w:rsidR="258D5956" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1B6D17AC" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="1B6D17AC" w:rsidRPr="62732E77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-[...2 lines deleted...]
-            <w:snapToGrid w:val="0"/>
+            <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://documents.manchester.ac.uk/display.aspx?DocID=4713</w:t>
+          <w:t>QuickStart Guide to ILOs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00636ADD">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="7CC845EA" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for guidance.</w:t>
+      </w:r>
+      <w:r w:rsidR="1B6D17AC" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="71F6099C" w14:textId="77777777">
+    <w:p w14:paraId="71F6099C" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1343"/>
-        <w:gridCol w:w="692"/>
-        <w:gridCol w:w="7253"/>
+        <w:gridCol w:w="779"/>
+        <w:gridCol w:w="7166"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="40701AD2" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="40701AD2" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="06DBAB93" w14:textId="77777777">
+          <w:p w14:paraId="06DBAB93" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category of outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="3451CA4B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="3451CA4B" w14:textId="717C20AE" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="7D47FA7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="464D0088">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="40CA794F" w14:textId="77777777">
+          <w:p w14:paraId="40CA794F" w14:textId="50B59DB4" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="3ABC8EBB" w:rsidP="00B4497D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
-                <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008D08A2">
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4497D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:i/>
-                <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Students should/will (please delete as appropriate) be able to: </w:t>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students should be able to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="1818ECFC" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="1818ECFC" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="27C1B9A4" w14:textId="77777777">
+          <w:p w14:paraId="27C1B9A4" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Knowledge and understanding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="4DFB89C4" w14:textId="77777777">
+          <w:p w14:paraId="4DFB89C4" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>KU1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="45E0FF17" w14:textId="77777777">
+          <w:p w14:paraId="45E0FF17" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="6725DE3B" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="6725DE3B" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="0F482CA8" w14:textId="77777777">
+          <w:p w14:paraId="0F482CA8" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="5EE5E9D8" w14:textId="77777777">
+          <w:p w14:paraId="5EE5E9D8" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>KU2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="3548E1E1" w14:textId="77777777">
+          <w:p w14:paraId="3548E1E1" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="6671EA58" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="1551D6FC" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="32CB6283" w14:textId="77777777">
+          <w:p w14:paraId="3B381C84" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008D08A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Intellectual skills</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="3F8F16B4" w14:textId="77777777">
+          <w:p w14:paraId="72AAD907" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>KU3</w:t>
+              <w:t>IS1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="6F66CC6F" w14:textId="77777777">
+          <w:p w14:paraId="1F54E305" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="1551D6FC" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="101B1EEB" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="3B381C84" w14:textId="77777777">
+          <w:p w14:paraId="7FB12FC6" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D08A2">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="72AAD907" w14:textId="77777777">
+          <w:p w14:paraId="4B82C1E7" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>IS1</w:t>
+              <w:t>IS2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="1F54E305" w14:textId="77777777">
+          <w:p w14:paraId="7255A83C" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="101B1EEB" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="558D8A66" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="7FB12FC6" w14:textId="77777777">
+          <w:p w14:paraId="78A23660" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008D08A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Practical skills</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="4B82C1E7" w14:textId="77777777">
+          <w:p w14:paraId="020D043A" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>IS2</w:t>
+              <w:t>PS1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="7255A83C" w14:textId="77777777">
+          <w:p w14:paraId="4867E895" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="51DBCF08" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="1A04EEB7" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="7B7DE7D9" w14:textId="77777777">
+          <w:p w14:paraId="32035A06" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="28345ECD" w14:textId="77777777">
+          <w:p w14:paraId="45A17265" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>IS3</w:t>
+              <w:t>PS2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="7C25B8C2" w14:textId="77777777">
+          <w:p w14:paraId="5DAE5AD7" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="558D8A66" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="49501B9E" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="78A23660" w14:textId="77777777">
+          <w:p w14:paraId="43E7F77F" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Practical skills</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Transferable skills and personal qualities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="020D043A" w14:textId="77777777">
+          <w:p w14:paraId="350E8AEB" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PS1</w:t>
+              <w:t>TS1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="4867E895" w14:textId="77777777">
+          <w:p w14:paraId="09F433AA" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidTr="008A36A7" w14:paraId="1A04EEB7" w14:textId="77777777">
+      <w:tr w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w14:paraId="10C4EFBF" w14:textId="77777777" w:rsidTr="00256F9E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="32035A06" w14:textId="77777777">
+          <w:p w14:paraId="21404CF3" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="45A17265" w14:textId="77777777">
+          <w:p w14:paraId="3AD4C3DE" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PS2</w:t>
+              <w:t>TS2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="5DAE5AD7" w14:textId="77777777">
-[...251 lines deleted...]
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00E8581B" w:rsidRDefault="00E8581B" w14:paraId="76BC5104" w14:textId="77777777">
+          <w:p w14:paraId="0F6B0154" w14:textId="77777777" w:rsidR="00E8581B" w:rsidRPr="005D2AAF" w:rsidRDefault="00E8581B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D2AAF" w:rsidP="00BD6CDD" w:rsidRDefault="005D2AAF" w14:paraId="55D10E0F" w14:textId="77777777">
+    <w:p w14:paraId="55D10E0F" w14:textId="77777777" w:rsidR="005D2AAF" w:rsidRDefault="005D2AAF" w:rsidP="00BD6CDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD6CDD" w:rsidP="005D2AAF" w:rsidRDefault="00BD6CDD" w14:paraId="50152F4A" w14:textId="77777777">
+    <w:p w14:paraId="50152F4A" w14:textId="77777777" w:rsidR="00BD6CDD" w:rsidRDefault="00BD6CDD" w:rsidP="005D2AAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="57C3FB8E" w14:textId="72CB25CE">
+    <w:p w14:paraId="57C3FB8E" w14:textId="44F80C1F" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005D2AAF">
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LEARNING AND TEACHING </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5562">
+      <w:r w:rsidR="00EF5562" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">METHODS </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00F05520">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F05520" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(please indicate all teaching and learning methods that will be used across the unit, workshops/seminars/lectures etc</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="007476AF">
-[...28 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="007476AF" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05520" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please also reference use of e-learning and other digital mechanisms of teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="007476AF" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and whether the activity is synchron</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="000703CF">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000703CF" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="007476AF">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="007476AF" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>us or asynchronous</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00F05520">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F05520" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="14964FFA" w14:textId="77777777">
+    <w:p w14:paraId="14964FFA" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="6586F80B" w14:textId="77777777">
+    <w:p w14:paraId="6586F80B" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="05E6B01E" w14:textId="77777777">
+    <w:p w14:paraId="05E6B01E" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="7DFF1482" w14:textId="77777777">
+    <w:p w14:paraId="7DFF1482" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w14:paraId="3DC2C679" w14:textId="77777777">
+    <w:p w14:paraId="3DC2C679" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w14:paraId="7444E48C" w14:textId="77777777">
+    <w:p w14:paraId="7444E48C" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w14:paraId="1200D1D6" w14:textId="77777777">
+    <w:p w14:paraId="1200D1D6" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006241BE" w:rsidRDefault="006241BE" w14:paraId="447EC5B3" w14:textId="77777777">
+    <w:p w14:paraId="447EC5B3" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006241BE" w:rsidRDefault="006241BE" w14:paraId="4E733E64" w14:textId="77777777">
+    <w:p w14:paraId="4E733E64" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="006241BE" w:rsidRDefault="006241BE" w14:paraId="362D5E6A" w14:textId="77777777">
+    <w:p w14:paraId="362D5E6A" w14:textId="77777777" w:rsidR="006241BE" w:rsidRPr="005D2AAF" w:rsidRDefault="006241BE">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="058BEB6B" w14:textId="77777777">
+    <w:p w14:paraId="058BEB6B" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="63D3125B" w14:textId="77777777">
+    <w:p w14:paraId="63D3125B" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5562" w:rsidP="00F05520" w:rsidRDefault="00EF5562" w14:paraId="33740686" w14:textId="77777777">
+    <w:p w14:paraId="33740686" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRDefault="00EF5562" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF5562">
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10A70BE8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPECTED OUTCOMES </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(how the intended learning outcomes suppo</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="002C5D32">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002C5D32" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rt and enhance student outcomes. Specific reference to employ</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="002A28EB">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002A28EB" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ability skills required for CUIP</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5562" w:rsidP="00EF5562" w:rsidRDefault="00EF5562" w14:paraId="052B17E1" w14:textId="77777777">
+    <w:p w14:paraId="052B17E1" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRDefault="00EF5562" w:rsidP="00EF5562">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9322"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A738C4" w:rsidR="00EF5562" w:rsidTr="00A738C4" w14:paraId="7809FB0D" w14:textId="77777777">
+      <w:tr w:rsidR="00EF5562" w:rsidRPr="00A738C4" w14:paraId="7809FB0D" w14:textId="77777777" w:rsidTr="00A738C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00EF5562" w:rsidP="00EF5562" w:rsidRDefault="00EF5562" w14:paraId="613FB401" w14:textId="77777777">
+          <w:p w14:paraId="613FB401" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRPr="00A738C4" w:rsidRDefault="00EF5562" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5562" w:rsidP="00EF5562" w:rsidRDefault="00EF5562" w14:paraId="63E97D14" w14:textId="77777777">
+          <w:p w14:paraId="63E97D14" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRDefault="00EF5562" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00636ADD" w:rsidP="00EF5562" w:rsidRDefault="00636ADD" w14:paraId="0F7045A1" w14:textId="77777777">
+          <w:p w14:paraId="0F7045A1" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00636ADD" w:rsidP="00EF5562" w:rsidRDefault="00636ADD" w14:paraId="612BF167" w14:textId="77777777">
+          <w:p w14:paraId="612BF167" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00636ADD" w:rsidP="00EF5562" w:rsidRDefault="00636ADD" w14:paraId="6DD8D3EF" w14:textId="77777777">
+          <w:p w14:paraId="6DD8D3EF" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00636ADD" w:rsidP="00EF5562" w:rsidRDefault="00636ADD" w14:paraId="324757A9" w14:textId="77777777">
+          <w:p w14:paraId="324757A9" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006241BE" w:rsidP="00EF5562" w:rsidRDefault="006241BE" w14:paraId="75FAAE28" w14:textId="77777777">
+          <w:p w14:paraId="75FAAE28" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00636ADD" w:rsidP="00EF5562" w:rsidRDefault="00636ADD" w14:paraId="2CF8247A" w14:textId="77777777">
+          <w:p w14:paraId="2CF8247A" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00636ADD" w:rsidP="00EF5562" w:rsidRDefault="00636ADD" w14:paraId="469C1E2F" w14:textId="77777777">
+          <w:p w14:paraId="469C1E2F" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRPr="00A738C4" w:rsidRDefault="00636ADD" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00EF5562" w:rsidP="00EF5562" w:rsidRDefault="00EF5562" w14:paraId="6E3EBDF3" w14:textId="77777777">
+          <w:p w14:paraId="6E3EBDF3" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRPr="00A738C4" w:rsidRDefault="00EF5562" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="006241BE" w:rsidR="006241BE" w:rsidP="006241BE" w:rsidRDefault="006241BE" w14:paraId="31F11197" w14:textId="77777777">
+    <w:p w14:paraId="31F11197" w14:textId="77777777" w:rsidR="006241BE" w:rsidRPr="006241BE" w:rsidRDefault="006241BE" w:rsidP="006241BE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="00EF5562" w:rsidP="00636ADD" w:rsidRDefault="00EF5562" w14:paraId="083CAF0B" w14:textId="6A6FAB02">
+    <w:p w14:paraId="083CAF0B" w14:textId="3D7B72F6" w:rsidR="00EF5562" w:rsidRPr="008A36A7" w:rsidRDefault="00EF5562" w:rsidP="1F3C0361">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004330F5">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ENHANCEMENT OF DIGITAL </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004330F5">
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LITERACY  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002624B1">
+      <w:r w:rsidR="002624B1" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00EE6B58">
+      <w:r w:rsidR="00EE6B58" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ow are student digital skills development being supported within the unit and reflected in the intended learning outcomes?</w:t>
       </w:r>
-      <w:r w:rsidR="004330F5">
+      <w:r w:rsidR="004330F5" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00636ADD">
+      <w:r w:rsidR="00636ADD" w:rsidRPr="64B845C8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance on completing this section can be found at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
-        <w:r w:rsidRPr="008A36A7" w:rsidR="00636ADD">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="225706A8" w:rsidRPr="64B845C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.staffnet.manchester.ac.uk/umitl/resources/delivering-flexible-and-blended-learning/digital-capabilities/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B13DCAA" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRDefault="00EF5562" w:rsidP="00F05520">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9322"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F05520" w:rsidRPr="00A738C4" w14:paraId="7F6F7E7B" w14:textId="77777777" w:rsidTr="00A738C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64052AEA" w14:textId="77777777" w:rsidR="00F05520" w:rsidRPr="00A738C4" w:rsidRDefault="00F05520" w:rsidP="00EF5562">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="354C45F3" w14:textId="77777777" w:rsidR="00F05520" w:rsidRDefault="00F05520" w:rsidP="00636ADD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A24472E" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00636ADD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CCB899F" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00636ADD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="576B97C4" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE" w:rsidP="00636ADD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55AA0F8C" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE" w:rsidP="00636ADD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7823436D" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00636ADD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BDE9711" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRPr="00A738C4" w:rsidRDefault="00636ADD" w:rsidP="00EF5562">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25566BBA" w14:textId="77777777" w:rsidR="00F05520" w:rsidRPr="00A738C4" w:rsidRDefault="00F05520" w:rsidP="00EF5562">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7354328F" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00B62CE0">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00249E26" w14:textId="77777777" w:rsidR="00636ADD" w:rsidRDefault="00636ADD" w:rsidP="00B62CE0">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D3D792" w14:textId="542ABBF2" w:rsidR="00F05520" w:rsidRPr="008A36A7" w:rsidRDefault="00F05520" w:rsidP="00B4497D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASSESSMENT  STRATEGY (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INCLUDING FORMATIVE ASSESSMENT, E-ASSESSMENT, and INFORMATION ABOUT FEEDBACK</w:t>
+      </w:r>
+      <w:r w:rsidR="006241BE" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008624C3" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="008624C3" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guidance on completing this section can be found at</w:t>
+      </w:r>
+      <w:r w:rsidR="00923253">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="00911C25" w:rsidRPr="00192E23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.staffnet.manchester.ac.uk/umitl/resources/delivering-blended-learning/digital-capabilities/</w:t>
-[...234 lines deleted...]
-          <w:t>https://www.staffnet.manchester.ac.uk/humanities/teaching-support/policy-and-guidance/assessment-and-feedback/</w:t>
+          <w:t>Policies and Guidance on Assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009E6C0B" w:rsidP="00F05520" w:rsidRDefault="009E6C0B" w14:paraId="4C7CE03C" w14:textId="77777777">
+    <w:p w14:paraId="4C7CE03C" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRDefault="009E6C0B" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="000819A8" w:rsidP="00F05520" w:rsidRDefault="008624C3" w14:paraId="5E2A1B5E" w14:textId="3611B35C">
-[...13 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5E2A1B5E" w14:textId="4FB6963A" w:rsidR="000819A8" w:rsidRPr="008A36A7" w:rsidRDefault="008624C3" w:rsidP="00B4497D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formative Assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="000819A8">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000819A8" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="000819A8">
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000819A8" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="002624B1">
-[...15 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="6E075497" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assessment that does not formally contribute to the final mark of a unit.</w:t>
+      </w:r>
+      <w:r w:rsidR="65D20783" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Formative assessment focuses on indicating progress to date and feedback on formative assessments should enable the recipient </w:t>
+      </w:r>
+      <w:r w:rsidR="06BE6C99" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to develop and improve when completing summative assessments. </w:t>
+      </w:r>
+      <w:r w:rsidR="5BE75651" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offering formative assessment within a course unit is strongly encouraged but not a Faculty requirement (though colleagues should consult any School-specific guidance on this). NB: Each course unit must include opportunity for students to be given formative </w:t>
+      </w:r>
+      <w:r w:rsidR="5BE75651" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>feedback.</w:t>
+      </w:r>
+      <w:r w:rsidR="5BE75651" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6738DF39" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000819A8" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lease add rows as required)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="006300A4" w:rsidP="00F05520" w:rsidRDefault="006300A4" w14:paraId="64CBED10" w14:textId="77777777">
+    <w:p w14:paraId="64CBED10" w14:textId="77777777" w:rsidR="006300A4" w:rsidRPr="008A36A7" w:rsidRDefault="006300A4" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4974" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="1249"/>
         <w:gridCol w:w="1939"/>
         <w:gridCol w:w="2628"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00F2494A" w:rsidTr="0067219B" w14:paraId="422BE0BD" w14:textId="77777777">
+      <w:tr w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w14:paraId="422BE0BD" w14:textId="77777777" w:rsidTr="0067219B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0088092A" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="200734D8" w14:textId="04FDE108">
+          <w:p w14:paraId="200734D8" w14:textId="04FDE108" w:rsidR="00F2494A" w:rsidRPr="0088092A" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Formative Assessment Task</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0088092A" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="4F83047B" w14:textId="77777777">
+          <w:p w14:paraId="4F83047B" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="0088092A" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088092A">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Length</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (word count/time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0088092A" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="704FBD7E" w14:textId="77777777">
+          <w:p w14:paraId="704FBD7E" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="0088092A" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088092A">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How and when feedback is provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0088092A" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="3E2590AC" w14:textId="77777777">
+          <w:p w14:paraId="3E2590AC" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="0088092A" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Expected outcome of formative assessment </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00F2494A" w:rsidTr="0067219B" w14:paraId="735DDC9C" w14:textId="77777777">
+      <w:tr w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w14:paraId="735DDC9C" w14:textId="77777777" w:rsidTr="0067219B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="28598CBA" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="7CDA094D" w14:textId="77777777">
+          <w:p w14:paraId="28598CBA" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E787BCA" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F319B0C" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D15EAB5" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CDA094D" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="53A3D05F" w14:textId="77777777">
+          <w:p w14:paraId="53A3D05F" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="4E7DC106" w14:textId="77777777">
+          <w:p w14:paraId="4E7DC106" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00F2494A" w:rsidP="0067219B" w:rsidRDefault="00F2494A" w14:paraId="4962EE54" w14:textId="77777777">
+          <w:p w14:paraId="4962EE54" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRPr="005D2AAF" w:rsidRDefault="00F2494A" w:rsidP="0067219B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F2494A" w:rsidP="00F05520" w:rsidRDefault="00F2494A" w14:paraId="72E5538A" w14:textId="77777777">
+    <w:p w14:paraId="72E5538A" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRDefault="00F2494A" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F2494A" w:rsidP="00F05520" w:rsidRDefault="00F2494A" w14:paraId="62C2D389" w14:textId="77777777">
+    <w:p w14:paraId="62C2D389" w14:textId="77777777" w:rsidR="00F2494A" w:rsidRDefault="00F2494A" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000819A8" w:rsidP="00F05520" w:rsidRDefault="008624C3" w14:paraId="2FD70C2F" w14:textId="762C30E7">
-[...15 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2FD70C2F" w14:textId="1F12FBA0" w:rsidR="000819A8" w:rsidRPr="00B4501E" w:rsidRDefault="008624C3" w:rsidP="00B4497D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Summative Assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="000819A8">
-[...37 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="18EACDCD" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="42AC86E1" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="18EACDCD" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssessment that contributes to the final mark of a unit. Summative assessment can include both coursework and examinations. The completion of all required elements of summative assessments normally </w:t>
+      </w:r>
+      <w:r w:rsidR="18EACDCD" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicates the end of a unit of study. </w:t>
+      </w:r>
+      <w:r w:rsidR="2DD4C0BB" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Each ILO must be summatively assessed at least once. There may be instances of partial assessment, where different forms of assessment assess different aspects of an ILO in a specific way. Careful consideration should be given to assessment to avoid unnecessary overassessment within an individual course unit, and the overall programme.</w:t>
+      </w:r>
+      <w:r w:rsidR="2DD4C0BB" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="1FAF7822" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000819A8" w:rsidRPr="00B4501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lease add rows as required)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000819A8" w:rsidR="006300A4" w:rsidP="00F05520" w:rsidRDefault="006300A4" w14:paraId="3A11A423" w14:textId="77777777">
+    <w:p w14:paraId="3A11A423" w14:textId="77777777" w:rsidR="006300A4" w:rsidRPr="000819A8" w:rsidRDefault="006300A4" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4950" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3421"/>
         <w:gridCol w:w="1248"/>
         <w:gridCol w:w="1937"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1342"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidTr="008D08A2" w14:paraId="1472044D" w14:textId="77777777">
+      <w:tr w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w14:paraId="1472044D" w14:textId="77777777" w:rsidTr="008D08A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00937FAC" w:rsidP="008A36A7" w:rsidRDefault="00E8581B" w14:paraId="3AE17DE5" w14:textId="21EE05E7">
+          <w:p w14:paraId="3AE17DE5" w14:textId="21EE05E7" w:rsidR="00937FAC" w:rsidRPr="008D08A2" w:rsidRDefault="00E8581B" w:rsidP="008A36A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Summative </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D08A2" w:rsidR="00937FAC">
+            <w:r w:rsidR="00937FAC" w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D08A2" w:rsidR="00937FAC">
+            <w:r w:rsidR="00937FAC" w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ask</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="77A77B4D" w14:textId="4E02CCDB">
+          <w:p w14:paraId="77A77B4D" w14:textId="4E02CCDB" w:rsidR="00937FAC" w:rsidRPr="008D08A2" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Length</w:t>
             </w:r>
             <w:r w:rsidR="00D53CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (word count/time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="6F323341" w14:textId="77777777">
+          <w:p w14:paraId="6F323341" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="008D08A2" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How and when feedback is provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="73E52F3C" w14:textId="170C818D">
+          <w:p w14:paraId="73E52F3C" w14:textId="170C818D" w:rsidR="00937FAC" w:rsidRPr="008D08A2" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Weighting within unit </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="3A51FCEB" w14:textId="77777777">
+          <w:p w14:paraId="3A51FCEB" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="008D08A2" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001F621A" w:rsidR="00937FAC" w:rsidP="001F621A" w:rsidRDefault="00937FAC" w14:paraId="7660A167" w14:textId="77777777">
+          <w:p w14:paraId="7660A167" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="001F621A" w:rsidRDefault="00937FAC" w:rsidP="001F621A">
             <w:pPr>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILOs </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidRPr="008D08A2" w:rsidR="001F621A" w:rsidP="008D08A2" w:rsidRDefault="001F621A" w14:paraId="741CEB0B" w14:textId="77777777">
+              <w:t>ILOs assessed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741CEB0B" w14:textId="77777777" w:rsidR="001F621A" w:rsidRPr="008D08A2" w:rsidRDefault="001F621A" w:rsidP="008D08A2">
             <w:pPr>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F621A">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(enter code)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidTr="008D08A2" w14:paraId="0F0F7566" w14:textId="77777777">
+      <w:tr w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w14:paraId="0F0F7566" w14:textId="77777777" w:rsidTr="008D08A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="751BC8D3" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="00C8C17F" w14:textId="77777777">
+          <w:p w14:paraId="751BC8D3" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45F43219" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4432D534" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D2A09D9" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C8C17F" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="30B3DBC3" w14:textId="77777777">
+          <w:p w14:paraId="30B3DBC3" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="7F028B46" w14:textId="77777777">
+          <w:p w14:paraId="7F028B46" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="1FA5F40E" w14:textId="77777777">
+          <w:p w14:paraId="1FA5F40E" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00937FAC" w:rsidP="00A738C4" w:rsidRDefault="00937FAC" w14:paraId="3C908372" w14:textId="77777777">
+          <w:p w14:paraId="3C908372" w14:textId="77777777" w:rsidR="00937FAC" w:rsidRPr="005D2AAF" w:rsidRDefault="00937FAC" w:rsidP="00A738C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F05520" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="5F177A62" w14:textId="77777777">
+    <w:p w14:paraId="5F177A62" w14:textId="77777777" w:rsidR="00F05520" w:rsidRDefault="00F05520" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D40085" w:rsidP="00F05520" w:rsidRDefault="009E6C0B" w14:paraId="2210AA1A" w14:textId="26BDB570">
+    <w:p w14:paraId="2210AA1A" w14:textId="26BDB570" w:rsidR="00D40085" w:rsidRDefault="009E6C0B" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Re-sit</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
@@ -4470,94 +4782,94 @@
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132B1D" w:rsidR="00732BDA">
+      <w:r w:rsidR="00732BDA" w:rsidRPr="00132B1D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00132B1D">
+      <w:r w:rsidR="00132B1D" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There will be no re</w:t>
       </w:r>
       <w:r w:rsidR="003B50D1">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ferr</w:t>
       </w:r>
       <w:r w:rsidR="009D6033">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00132B1D">
+      <w:r w:rsidR="00132B1D" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assessment in the final year</w:t>
       </w:r>
       <w:r w:rsidR="00132B1D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006300A4">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -4573,830 +4885,821 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
       <w:r w:rsidR="006300A4">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bachelor’s</w:t>
       </w:r>
       <w:r w:rsidR="00132B1D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Degree or Integrated Masters</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00132B1D">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00732BDA">
+      <w:r w:rsidR="00132B1D" w:rsidRPr="008A36A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless it is a requirement of a professional, statutory or regulatory body (PSRB) or the Education and Skills Funding Agency (ESFA). R</w:t>
+      </w:r>
+      <w:r w:rsidR="00732BDA" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eferred assessment must be designed to assess the achievement of the same intended learning outcomes but need not be of the same form as that originally used. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="002624B1">
+      <w:r w:rsidR="002624B1" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="343536"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">If one or more of the learning outcomes of </w:t>
       </w:r>
       <w:r w:rsidR="00407D69">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="343536"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="002624B1">
+      <w:r w:rsidR="002624B1" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="343536"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> unit is to be assessed by group work, this must be </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00732BDA">
+      <w:r w:rsidR="00732BDA" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="343536"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>assessable via the re-sit task</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="002624B1">
+      <w:r w:rsidR="002624B1" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="343536"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00732BDA" w:rsidR="002624B1">
+      <w:r w:rsidR="002624B1" w:rsidRPr="00732BDA">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40085" w:rsidP="00F05520" w:rsidRDefault="00D40085" w14:paraId="5C43D758" w14:textId="77777777">
+    <w:p w14:paraId="5C43D758" w14:textId="77777777" w:rsidR="00D40085" w:rsidRDefault="00D40085" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="000819A8" w:rsidP="00F05520" w:rsidRDefault="000819A8" w14:paraId="05469252" w14:textId="1575A603">
+    <w:p w14:paraId="05469252" w14:textId="33FB5F5F" w:rsidR="000819A8" w:rsidRPr="008A36A7" w:rsidRDefault="000819A8" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008624C3">
+      <w:r w:rsidR="008624C3" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ither confirm the details o</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008624C3">
+      <w:r w:rsidR="008624C3" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the re-sit task</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008624C3">
+      <w:r w:rsidR="008624C3" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the table </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008A36A7">
+      <w:r w:rsidR="008A36A7" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008A36A7">
+      <w:r w:rsidR="008A36A7" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008624C3">
+      <w:r w:rsidR="008624C3" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008624C3">
+      <w:r w:rsidR="008624C3" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>confirm that the re-sit task</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="008624C3">
+      <w:r w:rsidR="008624C3" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">enable a student to demonstrate meeting all </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00C44665">
+      <w:r w:rsidR="00C44665" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ILOs </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="002624B1">
+      <w:r w:rsidR="002624B1" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="006300A4">
+      <w:r w:rsidR="006300A4" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00732BDA">
+      <w:r w:rsidR="00732BDA" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>lease add rows as required)</w:t>
+        <w:t>lease add rows as required</w:t>
+      </w:r>
+      <w:r w:rsidR="6A8246CB" w:rsidRPr="667DEDA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Colleagues should consult School-specific guidance on which section should be com</w:t>
+      </w:r>
+      <w:r w:rsidR="5043B279" w:rsidRPr="667DEDA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pleted.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="006300A4" w:rsidP="00F05520" w:rsidRDefault="006300A4" w14:paraId="13E968AA" w14:textId="77777777">
+    <w:p w14:paraId="13E968AA" w14:textId="77777777" w:rsidR="006300A4" w:rsidRPr="008A36A7" w:rsidRDefault="006300A4" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4950" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3421"/>
         <w:gridCol w:w="1248"/>
         <w:gridCol w:w="1937"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1342"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008D08A2" w:rsidR="009E6C0B" w:rsidTr="00724F96" w14:paraId="4B04211E" w14:textId="77777777">
+      <w:tr w:rsidR="009E6C0B" w:rsidRPr="008D08A2" w14:paraId="4B04211E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="10FBF2E9" w14:textId="7629E2AB">
+          <w:p w14:paraId="10FBF2E9" w14:textId="7629E2AB" w:rsidR="009E6C0B" w:rsidRPr="008D08A2" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-sit </w:t>
             </w:r>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ask</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="2CA28EDE" w14:textId="77777777">
+          <w:p w14:paraId="2CA28EDE" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="008D08A2" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Length</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (word count/time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="734F934B" w14:textId="77777777">
+          <w:p w14:paraId="734F934B" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="008D08A2" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How and when feedback is provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="4ED28A5F" w14:textId="77777777">
+          <w:p w14:paraId="4ED28A5F" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="008D08A2" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Weighting within unit (if relevant)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008D08A2" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="7E134E87" w14:textId="77777777">
+          <w:p w14:paraId="7E134E87" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="008D08A2" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001F621A" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="45B88016" w14:textId="77777777">
+          <w:p w14:paraId="45B88016" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="001F621A" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D08A2">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILOs </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidRPr="008D08A2" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="5216AD53" w14:textId="77777777">
+              <w:t>ILOs assessed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5216AD53" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="008D08A2" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F621A">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(enter code)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="009E6C0B" w:rsidTr="00724F96" w14:paraId="126EDD71" w14:textId="77777777">
+      <w:tr w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w14:paraId="126EDD71" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="78775F2D" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="0E8A59A5" w14:textId="77777777">
+          <w:p w14:paraId="78775F2D" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="168B350A" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="757E857D" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11D409D8" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E8A59A5" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="6C9DCEEE" w14:textId="77777777">
+          <w:p w14:paraId="6C9DCEEE" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="7D185EF1" w14:textId="77777777">
+          <w:p w14:paraId="7D185EF1" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="2AFF45B4" w14:textId="77777777">
+          <w:p w14:paraId="2AFF45B4" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="009E6C0B" w:rsidP="00724F96" w:rsidRDefault="009E6C0B" w14:paraId="1E21D180" w14:textId="77777777">
+          <w:p w14:paraId="1E21D180" w14:textId="77777777" w:rsidR="009E6C0B" w:rsidRPr="005D2AAF" w:rsidRDefault="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006241BE" w:rsidP="00F05520" w:rsidRDefault="006241BE" w14:paraId="22BEE183" w14:textId="77777777">
+    <w:p w14:paraId="22BEE183" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="00D40085" w:rsidP="008A36A7" w:rsidRDefault="000819A8" w14:paraId="65EF645D" w14:textId="2578B229">
+    <w:p w14:paraId="65EF645D" w14:textId="2578B229" w:rsidR="00D40085" w:rsidRPr="008A36A7" w:rsidRDefault="000819A8" w:rsidP="008A36A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4253"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The re-sit task(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="000819A8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00C44665">
+      <w:r w:rsidR="00C44665" w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will enable a student to demonstrate meeting all ILOs of the unit</w:t>
       </w:r>
       <w:r w:rsidR="00C44665">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please</w:t>
       </w:r>
       <w:r w:rsidR="00732BDA">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
@@ -5440,1513 +5743,2589 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D6033">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D40085">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00D40085">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+      <w:r w:rsidR="00D40085" w:rsidRPr="008A36A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00D40085">
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D40085" w:rsidRPr="008A36A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YES</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="00D40085" w:rsidP="008A36A7" w:rsidRDefault="00D40085" w14:paraId="2BEA25CB" w14:textId="59EB74DE">
+    <w:p w14:paraId="2BEA25CB" w14:textId="59EB74DE" w:rsidR="00D40085" w:rsidRPr="008A36A7" w:rsidRDefault="00D40085" w:rsidP="008A36A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
-          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:eastAsia="MS Gothic" w:cs="Microsoft Sans Serif"/>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="MS Gothic" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009D6033">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36A7">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00132B1D" w:rsidP="000819A8" w:rsidRDefault="00132B1D" w14:paraId="5D2D5C02" w14:textId="50B8A6B3">
+    <w:p w14:paraId="5D2D5C02" w14:textId="50B8A6B3" w:rsidR="00132B1D" w:rsidRDefault="00132B1D" w:rsidP="000819A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00132B1D" w:rsidP="000819A8" w:rsidRDefault="00132B1D" w14:paraId="06641860" w14:textId="77777777">
+    <w:p w14:paraId="06641860" w14:textId="77777777" w:rsidR="00132B1D" w:rsidRDefault="00132B1D" w:rsidP="000819A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F05520" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="0FDE2540" w14:textId="77777777">
+    <w:p w14:paraId="0FDE2540" w14:textId="77777777" w:rsidR="00F05520" w:rsidRDefault="00F05520" w:rsidP="00F05520">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="00D24918" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="54A02D3B" w14:textId="10FC3187">
+    <w:p w14:paraId="54A02D3B" w14:textId="10FC3187" w:rsidR="00D24918" w:rsidRPr="008A36A7" w:rsidRDefault="00F05520" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">STATEMENT TO SUPPORT </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EQUALITY,DIVERSITY</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND INCLUSION </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(how the unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incorporate</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00B62CE0">
+      <w:r w:rsidR="00B62CE0" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> equality, diversity and inclusion into teaching and learning</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00EE6B58">
+      <w:r w:rsidR="00EE6B58" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00D24918">
+      <w:r w:rsidR="00D24918" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00D24918">
+      <w:r w:rsidR="00D24918" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00D24918">
+      <w:r w:rsidR="00D24918" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This might include, for example, texts by women, BAME and non-European authors or non-written resources relevant to the topics of the course. It might also include specific discussion topics on diversity and (under) representation.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D08A2" w:rsidR="00F05520" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="1FF411D8" w14:textId="77777777">
+    <w:p w14:paraId="1FF411D8" w14:textId="77777777" w:rsidR="00F05520" w:rsidRPr="008D08A2" w:rsidRDefault="00F05520" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A738C4" w:rsidR="00F05520" w:rsidTr="00A738C4" w14:paraId="4B9466FD" w14:textId="77777777">
+      <w:tr w:rsidR="00F05520" w:rsidRPr="00A738C4" w14:paraId="4B9466FD" w14:textId="77777777" w:rsidTr="00A738C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00F05520" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="715D4409" w14:textId="77777777">
+          <w:p w14:paraId="715D4409" w14:textId="77777777" w:rsidR="00F05520" w:rsidRPr="00A738C4" w:rsidRDefault="00F05520" w:rsidP="00F05520">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F05520" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="220812CB" w14:textId="77777777">
+          <w:p w14:paraId="220812CB" w14:textId="77777777" w:rsidR="00F05520" w:rsidRDefault="00F05520" w:rsidP="00F05520">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B62CE0" w:rsidP="00F05520" w:rsidRDefault="00B62CE0" w14:paraId="2AC5C399" w14:textId="77777777">
+          <w:p w14:paraId="2AC5C399" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00F05520">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B62CE0" w:rsidP="00F05520" w:rsidRDefault="00B62CE0" w14:paraId="7FED93DA" w14:textId="77777777">
+          <w:p w14:paraId="7FED93DA" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00F05520">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="006241BE" w:rsidP="00F05520" w:rsidRDefault="006241BE" w14:paraId="584E1924" w14:textId="77777777">
+          <w:p w14:paraId="584E1924" w14:textId="77777777" w:rsidR="006241BE" w:rsidRPr="00A738C4" w:rsidRDefault="006241BE" w:rsidP="00F05520">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00F05520" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="47275929" w14:textId="77777777">
+          <w:p w14:paraId="47275929" w14:textId="77777777" w:rsidR="00F05520" w:rsidRPr="00A738C4" w:rsidRDefault="00F05520" w:rsidP="00F05520">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F05520" w:rsidP="00F05520" w:rsidRDefault="00F05520" w14:paraId="173FE3BC" w14:textId="77777777">
+    <w:p w14:paraId="173FE3BC" w14:textId="77777777" w:rsidR="00F05520" w:rsidRDefault="00F05520" w:rsidP="00F05520">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5562" w:rsidP="00F05520" w:rsidRDefault="00EF5562" w14:paraId="09106563" w14:textId="77777777">
+    <w:p w14:paraId="09106563" w14:textId="42770867" w:rsidR="00EF5562" w:rsidRDefault="11AE087C" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10A70BE8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RESOURCES REQUIRED TO DELIVER THE UNIT</w:t>
       </w:r>
-      <w:r w:rsidR="00D24918">
+      <w:r w:rsidR="5E33058F" w:rsidRPr="10A70BE8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00D24918">
-[...8 lines deleted...]
-        <w:t>(technical provision/library provision etc)</w:t>
+      <w:r w:rsidR="5E33058F" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="49FDA159" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are there any specific resource needs outside of standard requirements e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="5E33058F" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>technical provision/library provision etc</w:t>
+      </w:r>
+      <w:r w:rsidR="2735EAFE" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="5E33058F" w:rsidRPr="62732E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5562" w:rsidP="00F05520" w:rsidRDefault="00EF5562" w14:paraId="550E4262" w14:textId="77777777">
+    <w:p w14:paraId="550E4262" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRDefault="00EF5562" w:rsidP="00F05520">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9322"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A738C4" w:rsidR="00EF5562" w:rsidTr="00A738C4" w14:paraId="0C67DB6B" w14:textId="77777777">
+      <w:tr w:rsidR="00EF5562" w:rsidRPr="00A738C4" w14:paraId="0C67DB6B" w14:textId="77777777" w:rsidTr="00A738C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00EF5562" w:rsidP="00EF5562" w:rsidRDefault="00EF5562" w14:paraId="1F158504" w14:textId="77777777">
+          <w:p w14:paraId="1F158504" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRPr="00A738C4" w:rsidRDefault="00EF5562" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00EF5562" w:rsidP="00EF5562" w:rsidRDefault="00EF5562" w14:paraId="179CB502" w14:textId="77777777">
+          <w:p w14:paraId="179CB502" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRPr="00A738C4" w:rsidRDefault="00EF5562" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5562" w:rsidP="00B62CE0" w:rsidRDefault="00EF5562" w14:paraId="71D8DD4C" w14:textId="77777777">
+          <w:p w14:paraId="71D8DD4C" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRDefault="00EF5562" w:rsidP="00B62CE0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B62CE0" w:rsidP="00B62CE0" w:rsidRDefault="00B62CE0" w14:paraId="27AEA911" w14:textId="77777777">
+          <w:p w14:paraId="27AEA911" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00B62CE0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B62CE0" w:rsidP="00B62CE0" w:rsidRDefault="00B62CE0" w14:paraId="7298BFC6" w14:textId="77777777">
+          <w:p w14:paraId="7298BFC6" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00B62CE0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00B62CE0" w:rsidP="00EF5562" w:rsidRDefault="00B62CE0" w14:paraId="6901FD86" w14:textId="77777777">
+          <w:p w14:paraId="6901FD86" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRPr="00A738C4" w:rsidRDefault="00B62CE0" w:rsidP="00EF5562">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5562" w:rsidP="00A1117F" w:rsidRDefault="00EF5562" w14:paraId="07595444" w14:textId="77777777">
+    <w:p w14:paraId="07595444" w14:textId="77777777" w:rsidR="00EF5562" w:rsidRDefault="00EF5562" w:rsidP="00A1117F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A36A7" w:rsidR="00A1117F" w:rsidP="00A1117F" w:rsidRDefault="00A1117F" w14:paraId="0902779E" w14:textId="5439EAB0">
+    <w:p w14:paraId="0902779E" w14:textId="3B94AA7D" w:rsidR="00A1117F" w:rsidRPr="008A36A7" w:rsidRDefault="00A1117F" w:rsidP="0072105E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:i/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">TIMETABLING IMPACT </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="0072105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="006300A4">
+      <w:r w:rsidR="006300A4" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are there any specific timetabling needs outside of the standard requirements?</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="006300A4">
+      <w:r w:rsidR="006300A4" w:rsidRPr="00B4497D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="006300A4">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="006300A4" w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00B4497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lease indicate any impact on timetabling</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="00EE6B58">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="008A36A7" w:rsidR="00EE6B58">
+      <w:r w:rsidR="7FFDF841" w:rsidRPr="667DEDA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="75949F5D" w:rsidRPr="4E21C8BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-            <w:i/>
-[...1 lines deleted...]
-            <w:snapToGrid w:val="0"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Timetabling Policy and Scheduling procedures</w:t>
+          <w:t>Timetabling Policy and Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A36A7" w:rsidR="003E4D45">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00A1117F" w:rsidP="00A1117F" w:rsidRDefault="00A1117F" w14:paraId="3EB3A3BE" w14:textId="77777777">
+    <w:p w14:paraId="3EB3A3BE" w14:textId="77777777" w:rsidR="00A1117F" w:rsidRDefault="00A1117F" w:rsidP="00A1117F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A738C4" w:rsidR="00A1117F" w:rsidTr="00A738C4" w14:paraId="053403B6" w14:textId="77777777">
+      <w:tr w:rsidR="00A1117F" w:rsidRPr="00A738C4" w14:paraId="053403B6" w14:textId="77777777" w:rsidTr="00A738C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00A1117F" w:rsidP="00A1117F" w:rsidRDefault="00A1117F" w14:paraId="0C9D8479" w14:textId="77777777">
+          <w:p w14:paraId="0C9D8479" w14:textId="77777777" w:rsidR="00A1117F" w:rsidRPr="00A738C4" w:rsidRDefault="00A1117F" w:rsidP="00A1117F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1117F" w:rsidP="00A1117F" w:rsidRDefault="00A1117F" w14:paraId="11EFBE46" w14:textId="77777777">
+          <w:p w14:paraId="11EFBE46" w14:textId="77777777" w:rsidR="00A1117F" w:rsidRDefault="00A1117F" w:rsidP="00A1117F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B62CE0" w:rsidP="00A1117F" w:rsidRDefault="00B62CE0" w14:paraId="35632C44" w14:textId="77777777">
+          <w:p w14:paraId="35632C44" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00A1117F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006241BE" w:rsidP="00A1117F" w:rsidRDefault="006241BE" w14:paraId="38A60651" w14:textId="77777777">
+          <w:p w14:paraId="38A60651" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE" w:rsidP="00A1117F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00B62CE0" w:rsidP="00A1117F" w:rsidRDefault="00B62CE0" w14:paraId="544D348E" w14:textId="77777777">
+          <w:p w14:paraId="544D348E" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRPr="00A738C4" w:rsidRDefault="00B62CE0" w:rsidP="00A1117F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A738C4" w:rsidR="00A1117F" w:rsidP="00A1117F" w:rsidRDefault="00A1117F" w14:paraId="30E61157" w14:textId="77777777">
+          <w:p w14:paraId="30E61157" w14:textId="77777777" w:rsidR="00A1117F" w:rsidRPr="00A738C4" w:rsidRDefault="00A1117F" w:rsidP="00A1117F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A1117F" w:rsidR="00A1117F" w:rsidP="00A1117F" w:rsidRDefault="00A1117F" w14:paraId="377F0D12" w14:textId="77777777">
+    <w:p w14:paraId="377F0D12" w14:textId="77777777" w:rsidR="00A1117F" w:rsidRPr="00A1117F" w:rsidRDefault="00A1117F" w:rsidP="00A1117F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002653CB" w:rsidP="002653CB" w:rsidRDefault="002653CB" w14:paraId="20254EF9" w14:textId="77777777">
+    <w:p w14:paraId="20254EF9" w14:textId="77777777" w:rsidR="002653CB" w:rsidRDefault="002653CB" w:rsidP="002653CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="002653CB" w:rsidP="002653CB" w:rsidRDefault="002653CB" w14:paraId="52535B5B" w14:textId="77777777">
+    <w:p w14:paraId="52535B5B" w14:textId="451F383F" w:rsidR="002653CB" w:rsidRPr="005D2AAF" w:rsidRDefault="21ED2172" w:rsidP="00B4497D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10A70BE8">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">INDICATIVE </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="592B7C99" w:rsidRPr="62732E77">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> LIST</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KEY TEXTS/ SOURCES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="002653CB" w:rsidP="002653CB" w:rsidRDefault="002653CB" w14:paraId="62E49509" w14:textId="77777777">
+    <w:p w14:paraId="62E49509" w14:textId="77777777" w:rsidR="002653CB" w:rsidRPr="005D2AAF" w:rsidRDefault="002653CB" w:rsidP="002653CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9606"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="002653CB" w:rsidTr="48EDB1A1" w14:paraId="728B6526" w14:textId="77777777">
+      <w:tr w:rsidR="002653CB" w:rsidRPr="005D2AAF" w14:paraId="728B6526" w14:textId="77777777" w:rsidTr="48EDB1A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="002653CB" w:rsidP="00F547EE" w:rsidRDefault="002653CB" w14:paraId="76367872" w14:textId="77777777">
+          <w:p w14:paraId="76367872" w14:textId="77777777" w:rsidR="002653CB" w:rsidRDefault="002653CB" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B62CE0" w:rsidP="00F547EE" w:rsidRDefault="00B62CE0" w14:paraId="22B7A91F" w14:textId="77777777">
+          <w:p w14:paraId="22B7A91F" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006241BE" w:rsidP="00F547EE" w:rsidRDefault="006241BE" w14:paraId="7ADFDFE7" w14:textId="77777777">
+          <w:p w14:paraId="7ADFDFE7" w14:textId="77777777" w:rsidR="006241BE" w:rsidRDefault="006241BE" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B62CE0" w:rsidP="00F547EE" w:rsidRDefault="00B62CE0" w14:paraId="799D925B" w14:textId="77777777">
+          <w:p w14:paraId="799D925B" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00012677" w:rsidP="00F547EE" w:rsidRDefault="00012677" w14:paraId="2D04AD90" w14:textId="77777777">
+          <w:p w14:paraId="2D04AD90" w14:textId="77777777" w:rsidR="00012677" w:rsidRDefault="00012677" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00012677" w:rsidP="00F547EE" w:rsidRDefault="00012677" w14:paraId="27833492" w14:textId="77777777">
+          <w:p w14:paraId="27833492" w14:textId="77777777" w:rsidR="00012677" w:rsidRDefault="00012677" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002653CB" w:rsidP="00F547EE" w:rsidRDefault="002653CB" w14:paraId="6F8494E9" w14:textId="77777777">
+          <w:p w14:paraId="6F8494E9" w14:textId="77777777" w:rsidR="002653CB" w:rsidRDefault="002653CB" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="002653CB" w:rsidP="00F547EE" w:rsidRDefault="002653CB" w14:paraId="4C51A09C" w14:textId="77777777">
+          <w:p w14:paraId="4C51A09C" w14:textId="77777777" w:rsidR="002653CB" w:rsidRPr="005D2AAF" w:rsidRDefault="002653CB" w:rsidP="00F547EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="4AC94C1D" w:rsidP="48EDB1A1" w:rsidRDefault="4AC94C1D" w14:paraId="205D480B" w14:textId="119395A6">
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="205D480B" w14:textId="119395A6" w:rsidR="4AC94C1D" w:rsidRDefault="4AC94C1D" w:rsidP="48EDB1A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="48EDB1A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t xml:space="preserve">For information and advice on the Library's Reading List management system, see: </w:t>
       </w:r>
-      <w:hyperlink r:id="Ra9fff8a1396e4b9d">
-        <w:r w:rsidRPr="48EDB1A1" w:rsidR="4AC94C1D">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="48EDB1A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-[...3 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           </w:rPr>
           <w:t>https://www.library.manchester.ac.uk/services/teaching-services/reading-lists/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00012677" w:rsidRDefault="00012677" w14:paraId="2F9A10FF" w14:textId="77777777">
+    <w:p w14:paraId="2F9A10FF" w14:textId="77777777" w:rsidR="00012677" w:rsidRDefault="00012677">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00012677" w:rsidRDefault="00012677" w14:paraId="448AE4F9" w14:textId="77777777">
+    <w:p w14:paraId="448AE4F9" w14:textId="77777777" w:rsidR="00012677" w:rsidRDefault="00012677">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00B62CE0" w:rsidRDefault="00B62CE0" w14:paraId="1F7EF23C" w14:textId="77777777">
+    <w:p w14:paraId="1F7EF23C" w14:textId="77777777" w:rsidR="00B62CE0" w:rsidRPr="005D2AAF" w:rsidRDefault="00B62CE0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w14:paraId="53AB0C56" w14:textId="77777777">
+      <w:tr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w14:paraId="53AB0C56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="641FB01A" w14:textId="77777777">
+          <w:p w14:paraId="641FB01A" w14:textId="4F590D50" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date of current version</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81409">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Course Unit Specification </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="009E6C0B" w:rsidRDefault="00C90F53" w14:paraId="3FF92270" w14:textId="77777777">
+          <w:p w14:paraId="3FF92270" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="009E6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C90F53" w:rsidRDefault="00C90F53" w14:paraId="64051D6D" w14:textId="77777777">
+    <w:p w14:paraId="64051D6D" w14:textId="77777777" w:rsidR="00C90F53" w:rsidRDefault="00C90F53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC56F0" w:rsidRDefault="00FC56F0" w14:paraId="72336E1F" w14:textId="77777777">
+    <w:p w14:paraId="47CC6DC9" w14:textId="09D215AD" w:rsidR="000159A8" w:rsidRDefault="000159A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC56F0" w:rsidRDefault="00FC56F0" w14:paraId="6B2D339F" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk164188267" w:id="0"/>
+    <w:p w14:paraId="3F47B0B8" w14:textId="6A2AA837" w:rsidR="003B08BC" w:rsidRPr="0072105E" w:rsidRDefault="00A83094">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Course Unit Specification</w:t>
+      </w:r>
+      <w:r w:rsidR="007F351D" w:rsidRPr="0072105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Template</w:t>
+      </w:r>
+      <w:r w:rsidR="00800EA8" w:rsidRPr="00375CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Document Control and Amendment History</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7407F" w:rsidRPr="0072105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(for Faculty Administrative Update Only)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E342F3" w:rsidRPr="0072105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2943"/>
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2657"/>
+        <w:gridCol w:w="6625"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00AF0BFC" w:rsidTr="48EDB1A1" w14:paraId="75CC6DD2" w14:textId="77777777">
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="5DC67B61" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
-            <w:tcMar/>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF0BFC" w:rsidP="00724F96" w:rsidRDefault="00AF0BFC" w14:paraId="1FD3F274" w14:textId="3D95F8F1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:p w14:paraId="1BB50755" w14:textId="2B1C35DE" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...127 lines deleted...]
-              <w:t>version</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Title: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-            <w:tcMar/>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D2AAF" w:rsidR="00FC56F0" w:rsidP="48EDB1A1" w:rsidRDefault="00FC56F0" w14:paraId="27A94E0C" w14:textId="127753B9">
-[...57 lines deleted...]
-              <w:t>2024</w:t>
+          <w:p w14:paraId="0AE712BC" w14:textId="65765FAD" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Faculty of Humanities: </w:t>
+            </w:r>
+            <w:r w:rsidR="00176B23" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit Specification Template </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D2AAF" w:rsidR="00FC56F0" w:rsidTr="48EDB1A1" w14:paraId="45EFFE9B" w14:textId="77777777">
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="2AEF9C1E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
-            <w:tcMar/>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC56F0" w:rsidP="00724F96" w:rsidRDefault="00FC56F0" w14:paraId="5879C6ED" w14:textId="60E44143">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:p w14:paraId="22782436" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Doc ID / Link:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
-                <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Supersedes </w:t>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-            <w:tcMar/>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC56F0" w:rsidP="48EDB1A1" w:rsidRDefault="00FC56F0" w14:paraId="747E490F" w14:textId="38A0C794">
-[...46 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7611FBA3" w14:textId="7BB9D37B" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00CC4926" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>65293</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="30550AC5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45450723" w14:textId="64410F27" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date Approved:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="042F9433" w14:textId="1CD50550" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="70C9D485" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="6FFA80FB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498B01C8" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Approving Body: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74D023CE" w14:textId="50FD5814" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="5E116F56" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanities </w:t>
+            </w:r>
+            <w:r w:rsidR="79067D13" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TLSE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="2B53A48C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="783313CB" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Version: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B4144" w14:textId="0B75CE93" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="1D65CE94" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="732DECB1" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="21589135" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42DC5657" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Supersedes: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19E92C63" w14:textId="1F3B00A7" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="3C9132A9" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87060" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E30DC2" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June </w:t>
+            </w:r>
+            <w:r w:rsidR="00A87060" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="73184EA4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC75D6B" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Next Review Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4457B06E" w14:textId="0CBA8EE4" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00FC1140" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ju</w:t>
+            </w:r>
+            <w:r w:rsidR="006D51F1" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ly </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="3552B888" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="068DCBE3" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Previous Review Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08D382EF" w14:textId="17DC5649" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00532D98" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="7CF9FB7D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="417E0B9A" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Related Policies / Procedures / Guidance:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55CF1658" w14:textId="5F80BC68" w:rsidR="00C413D5" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="007F7232">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Assessment Framework </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="726D08FD" w14:textId="0636D7AE" w:rsidR="00854097" w:rsidRPr="000B1918" w:rsidRDefault="00854097" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00854097">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Your Practical Guide to the Course Unit Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="22ADEEA6" w14:textId="149FAC21" w:rsidR="006D0185" w:rsidRPr="000B1918" w:rsidRDefault="006D0185" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Policies and Guidance on Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="30D99971" w14:textId="3EB61434" w:rsidR="00447480" w:rsidRPr="000B1918" w:rsidRDefault="00447480" w:rsidP="03F7E7D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Faculty of Humanities Unit Specification Checklist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="318F35C7" w14:textId="7D363092" w:rsidR="00447480" w:rsidRPr="000B1918" w:rsidRDefault="4FF46D9E" w:rsidP="6BC99314">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Faculty of Humanities Undergraduate Contact Hours Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5D03651E" w14:textId="29463DEB" w:rsidR="00447480" w:rsidRPr="000B1918" w:rsidRDefault="64458C25" w:rsidP="65668467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00140E61">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Faculty of Humanities - Framework of Minimum Requirements for Scheduled Teaching and Learning Activities and Opportunities for Contact / Interaction with Academic Staff, at Postgraduate Taught (PGT) Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1B8FF6C1" w14:textId="2C2D9751" w:rsidR="00447480" w:rsidRPr="000B1918" w:rsidRDefault="64458C25" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculty of Humanities - Framework of Minimum Requirements for Scheduled Teaching and Learning Activities and Opportunities for Contact / Interaction with Academic Staff, for </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance Learning (DL) / Blended Learning (BL) </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Provision at Postgraduate Taught (PGT) Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="504F219D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D31DF27" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Document Owner: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4A8EA5" w14:textId="2A9A3D43" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="009C5531" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chair of Faculty QSD</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0185" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C413D5" w:rsidRPr="000B1918" w14:paraId="28B72668" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C95D6E" w14:textId="77777777" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lead Contact: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7611ECD2" w14:textId="6C64BB4E" w:rsidR="00C413D5" w:rsidRPr="000B1918" w:rsidRDefault="00BA558C" w:rsidP="00C413D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ashton Bamfield</w:t>
+            </w:r>
+            <w:r w:rsidR="00C413D5" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, via </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00C413D5" w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>hums.quality@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C413D5" w:rsidRPr="000B1918">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidP="003C68BB" w:rsidRDefault="00C90F53" w14:paraId="0C93B619" w14:textId="0BCED93C">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="15492FD6" w14:textId="05F7C021" w:rsidR="00C413D5" w:rsidRDefault="00C413D5" w:rsidP="00C413D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="005D2AAF" w:rsidR="00C90F53" w:rsidSect="00BD6CDD">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+    <w:p w14:paraId="65CE1618" w14:textId="170D1CC9" w:rsidR="00B73D61" w:rsidRDefault="00B73D61" w:rsidP="00E21FCD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1918">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Amendment history</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1918">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421F5841" w14:textId="6D6E66C2" w:rsidR="00FC56F0" w:rsidRPr="006C24F3" w:rsidRDefault="00E21FCD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon approval of a revised template the leading Faculty TLO must </w:t>
+      </w:r>
+      <w:r w:rsidR="004A481B">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ecord the changes to the template in the relevant amendment history document</w:t>
+      </w:r>
+      <w:r w:rsidR="006C24F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C93B619" w14:textId="0BCED93C" w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidRDefault="00C90F53" w:rsidP="003C68BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C90F53" w:rsidRPr="005D2AAF" w:rsidSect="00BD6CDD">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="1361" w:left="1304" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009758B2" w:rsidRDefault="009758B2" w14:paraId="2040898F" w14:textId="77777777">
+    <w:p w14:paraId="5BB504F7" w14:textId="77777777" w:rsidR="003024DA" w:rsidRDefault="003024DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009758B2" w:rsidRDefault="009758B2" w14:paraId="36A6F05B" w14:textId="77777777">
+    <w:p w14:paraId="04E876CB" w14:textId="77777777" w:rsidR="003024DA" w:rsidRDefault="003024DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -6960,92 +8339,107 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Gill Sans MT"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="002653CB" w:rsidRDefault="002653CB" w14:paraId="1B989EC3" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B989EC3" w14:textId="77777777" w:rsidR="002653CB" w:rsidRDefault="002653CB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve">Unit </w:t>
     </w:r>
     <w:r w:rsidR="00A2106E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve">specification </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>template</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -7072,71 +8466,71 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00145E72">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009758B2" w:rsidRDefault="009758B2" w14:paraId="5BED793F" w14:textId="77777777">
+    <w:p w14:paraId="057B0C4C" w14:textId="77777777" w:rsidR="003024DA" w:rsidRDefault="003024DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009758B2" w:rsidRDefault="009758B2" w14:paraId="08B47C62" w14:textId="77777777">
+    <w:p w14:paraId="203FBE54" w14:textId="77777777" w:rsidR="003024DA" w:rsidRDefault="003024DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="002653CB" w:rsidRDefault="002653CB" w14:paraId="19EECB70" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19EECB70" w14:textId="77777777" w:rsidR="002653CB" w:rsidRDefault="002653CB">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">THE </w:t>
     </w:r>
     <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7150,116 +8544,464 @@
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> OF </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:b/>
             <w:snapToGrid w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>MANCHESTER</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
   </w:p>
-  <w:p w:rsidR="002653CB" w:rsidRDefault="002653CB" w14:paraId="78FF40B4" w14:textId="77777777">
+  <w:p w14:paraId="78FF40B4" w14:textId="77777777" w:rsidR="002653CB" w:rsidRDefault="002653CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Unit Specification</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16852D40"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4DD2F530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E5153BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C64A933E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25293DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25696E73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9863578"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44829D34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC7EA792"/>
+    <w:lvl w:ilvl="0" w:tplc="240891CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F59C1C2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3F3C760A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EEDE651C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4064A308">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10166916">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DE143356">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CCC06708">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="35C2DC24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A764D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5622B370"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7301,394 +9043,1439 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60957993"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D872B8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="385EDAF6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750C23A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F90F050"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1159924638">
+  <w:num w:numId="1" w16cid:durableId="1230919830">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1159924638">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1366831202">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1738239007">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="832529075">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1781219090">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1381595278">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1366831202">
+  <w:num w:numId="8" w16cid:durableId="391999514">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2082561541">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C52C33"/>
+    <w:rsid w:val="000001EB"/>
+    <w:rsid w:val="00000239"/>
+    <w:rsid w:val="000039FB"/>
     <w:rsid w:val="00012677"/>
+    <w:rsid w:val="00013D80"/>
     <w:rsid w:val="000148C3"/>
+    <w:rsid w:val="000159A8"/>
+    <w:rsid w:val="00024C98"/>
+    <w:rsid w:val="0003289B"/>
+    <w:rsid w:val="000343CF"/>
+    <w:rsid w:val="00035B75"/>
+    <w:rsid w:val="00035BEB"/>
+    <w:rsid w:val="00041C0E"/>
+    <w:rsid w:val="00041F2B"/>
     <w:rsid w:val="000462F3"/>
+    <w:rsid w:val="00046EFE"/>
+    <w:rsid w:val="00050ABA"/>
     <w:rsid w:val="000703CF"/>
+    <w:rsid w:val="0007710C"/>
+    <w:rsid w:val="00077170"/>
+    <w:rsid w:val="000818A6"/>
     <w:rsid w:val="000819A8"/>
     <w:rsid w:val="0008295E"/>
+    <w:rsid w:val="00085D90"/>
+    <w:rsid w:val="000946D1"/>
+    <w:rsid w:val="000A0C81"/>
+    <w:rsid w:val="000A415C"/>
+    <w:rsid w:val="000A6DA5"/>
+    <w:rsid w:val="000B1918"/>
+    <w:rsid w:val="000C0EA8"/>
+    <w:rsid w:val="000C45C4"/>
+    <w:rsid w:val="000C6FFB"/>
+    <w:rsid w:val="000C76BA"/>
+    <w:rsid w:val="000D18BE"/>
+    <w:rsid w:val="000D55B0"/>
+    <w:rsid w:val="000E078B"/>
+    <w:rsid w:val="000E1CD4"/>
+    <w:rsid w:val="000E35B7"/>
+    <w:rsid w:val="000E570B"/>
+    <w:rsid w:val="000E6D8E"/>
+    <w:rsid w:val="0010091C"/>
+    <w:rsid w:val="00100D08"/>
+    <w:rsid w:val="00101648"/>
+    <w:rsid w:val="00105349"/>
+    <w:rsid w:val="00105AD7"/>
+    <w:rsid w:val="00113FA1"/>
+    <w:rsid w:val="001152A9"/>
+    <w:rsid w:val="001178D0"/>
+    <w:rsid w:val="00123A03"/>
+    <w:rsid w:val="001257FA"/>
     <w:rsid w:val="00132B1D"/>
+    <w:rsid w:val="00132FA1"/>
+    <w:rsid w:val="0013407A"/>
+    <w:rsid w:val="0013698F"/>
+    <w:rsid w:val="00137061"/>
+    <w:rsid w:val="00140E61"/>
+    <w:rsid w:val="0014166E"/>
+    <w:rsid w:val="00142A03"/>
+    <w:rsid w:val="00144616"/>
     <w:rsid w:val="00145E72"/>
+    <w:rsid w:val="00157322"/>
+    <w:rsid w:val="00160A4B"/>
+    <w:rsid w:val="00165470"/>
+    <w:rsid w:val="001659A7"/>
+    <w:rsid w:val="00174882"/>
+    <w:rsid w:val="0017596D"/>
+    <w:rsid w:val="00176B23"/>
+    <w:rsid w:val="00177517"/>
+    <w:rsid w:val="001844F9"/>
+    <w:rsid w:val="0018743F"/>
+    <w:rsid w:val="00194760"/>
+    <w:rsid w:val="00194CA1"/>
+    <w:rsid w:val="00194CAD"/>
+    <w:rsid w:val="001A6EFB"/>
+    <w:rsid w:val="001B4A60"/>
+    <w:rsid w:val="001B5A23"/>
+    <w:rsid w:val="001D0F89"/>
+    <w:rsid w:val="001E3A9D"/>
+    <w:rsid w:val="001E7513"/>
+    <w:rsid w:val="001E795A"/>
     <w:rsid w:val="001F621A"/>
     <w:rsid w:val="00200EFC"/>
+    <w:rsid w:val="002035D3"/>
+    <w:rsid w:val="00205608"/>
+    <w:rsid w:val="00211AE8"/>
     <w:rsid w:val="0021723B"/>
+    <w:rsid w:val="0022054C"/>
+    <w:rsid w:val="002239A5"/>
+    <w:rsid w:val="00226D0F"/>
     <w:rsid w:val="0023102D"/>
+    <w:rsid w:val="0023532E"/>
+    <w:rsid w:val="0023591F"/>
+    <w:rsid w:val="00235ED8"/>
+    <w:rsid w:val="0023655C"/>
+    <w:rsid w:val="00241541"/>
+    <w:rsid w:val="002441EB"/>
+    <w:rsid w:val="00244E0E"/>
+    <w:rsid w:val="002521F3"/>
+    <w:rsid w:val="00256F9E"/>
+    <w:rsid w:val="00257B2A"/>
     <w:rsid w:val="002624B1"/>
+    <w:rsid w:val="00262C65"/>
+    <w:rsid w:val="002647E6"/>
     <w:rsid w:val="002653CB"/>
+    <w:rsid w:val="00267334"/>
+    <w:rsid w:val="0027079E"/>
+    <w:rsid w:val="00286AB8"/>
+    <w:rsid w:val="0028738E"/>
+    <w:rsid w:val="00295E3A"/>
+    <w:rsid w:val="002A19B3"/>
     <w:rsid w:val="002A28EB"/>
+    <w:rsid w:val="002A4C5D"/>
+    <w:rsid w:val="002A777C"/>
+    <w:rsid w:val="002B0D66"/>
+    <w:rsid w:val="002B1737"/>
+    <w:rsid w:val="002C2CB3"/>
     <w:rsid w:val="002C5D32"/>
+    <w:rsid w:val="002D17D5"/>
+    <w:rsid w:val="002D4C98"/>
+    <w:rsid w:val="002F37D9"/>
+    <w:rsid w:val="002F4A91"/>
+    <w:rsid w:val="003024DA"/>
+    <w:rsid w:val="00305789"/>
+    <w:rsid w:val="003060A7"/>
+    <w:rsid w:val="003066CB"/>
     <w:rsid w:val="00312638"/>
+    <w:rsid w:val="00316121"/>
+    <w:rsid w:val="00320501"/>
+    <w:rsid w:val="00321AFA"/>
+    <w:rsid w:val="00327298"/>
+    <w:rsid w:val="00327410"/>
+    <w:rsid w:val="003301E2"/>
+    <w:rsid w:val="00336F53"/>
+    <w:rsid w:val="00340EAC"/>
+    <w:rsid w:val="00341E06"/>
+    <w:rsid w:val="003433EA"/>
+    <w:rsid w:val="00344875"/>
+    <w:rsid w:val="00365CD3"/>
+    <w:rsid w:val="00367E66"/>
+    <w:rsid w:val="00375CC0"/>
+    <w:rsid w:val="00385931"/>
+    <w:rsid w:val="003B08BC"/>
+    <w:rsid w:val="003B1E71"/>
+    <w:rsid w:val="003B2EB7"/>
     <w:rsid w:val="003B50D1"/>
+    <w:rsid w:val="003C0D0B"/>
+    <w:rsid w:val="003C523E"/>
     <w:rsid w:val="003C68BB"/>
+    <w:rsid w:val="003D0CC3"/>
+    <w:rsid w:val="003D209A"/>
     <w:rsid w:val="003D30E3"/>
     <w:rsid w:val="003D5AF0"/>
+    <w:rsid w:val="003D6AAB"/>
+    <w:rsid w:val="003E0E66"/>
+    <w:rsid w:val="003E173D"/>
+    <w:rsid w:val="003E433C"/>
     <w:rsid w:val="003E4D45"/>
+    <w:rsid w:val="003F2F16"/>
     <w:rsid w:val="00407D69"/>
+    <w:rsid w:val="00411653"/>
+    <w:rsid w:val="00413DC5"/>
+    <w:rsid w:val="004164C1"/>
+    <w:rsid w:val="004172A5"/>
+    <w:rsid w:val="004230E1"/>
+    <w:rsid w:val="004254D6"/>
+    <w:rsid w:val="004264E8"/>
+    <w:rsid w:val="00430C88"/>
+    <w:rsid w:val="00432F33"/>
     <w:rsid w:val="004330F5"/>
+    <w:rsid w:val="00433CDF"/>
+    <w:rsid w:val="00441A9E"/>
+    <w:rsid w:val="00441CB8"/>
+    <w:rsid w:val="00442075"/>
+    <w:rsid w:val="0044459A"/>
+    <w:rsid w:val="00446B55"/>
+    <w:rsid w:val="00447480"/>
+    <w:rsid w:val="004558C9"/>
+    <w:rsid w:val="00461CDD"/>
+    <w:rsid w:val="00480518"/>
+    <w:rsid w:val="0049302A"/>
+    <w:rsid w:val="00495EB2"/>
+    <w:rsid w:val="004A481B"/>
+    <w:rsid w:val="004A6420"/>
     <w:rsid w:val="004B0806"/>
+    <w:rsid w:val="004B42FE"/>
+    <w:rsid w:val="004B510E"/>
+    <w:rsid w:val="004B511F"/>
     <w:rsid w:val="004C1631"/>
+    <w:rsid w:val="004E7D16"/>
+    <w:rsid w:val="00506BF3"/>
     <w:rsid w:val="00510E68"/>
+    <w:rsid w:val="0051187E"/>
+    <w:rsid w:val="005158AB"/>
     <w:rsid w:val="0051639C"/>
+    <w:rsid w:val="00516575"/>
+    <w:rsid w:val="00523BEA"/>
+    <w:rsid w:val="005247BD"/>
+    <w:rsid w:val="005251FE"/>
+    <w:rsid w:val="00532D98"/>
+    <w:rsid w:val="00541269"/>
+    <w:rsid w:val="00544D7A"/>
+    <w:rsid w:val="00545607"/>
+    <w:rsid w:val="005532F9"/>
+    <w:rsid w:val="005568FD"/>
+    <w:rsid w:val="00563C0E"/>
+    <w:rsid w:val="005657E5"/>
+    <w:rsid w:val="005779ED"/>
+    <w:rsid w:val="005837FA"/>
+    <w:rsid w:val="005856E3"/>
     <w:rsid w:val="0059008E"/>
+    <w:rsid w:val="005954F9"/>
     <w:rsid w:val="005965C0"/>
+    <w:rsid w:val="00597DA8"/>
+    <w:rsid w:val="005A2DBE"/>
+    <w:rsid w:val="005B1620"/>
+    <w:rsid w:val="005B52D1"/>
+    <w:rsid w:val="005B5C7E"/>
+    <w:rsid w:val="005C12D4"/>
+    <w:rsid w:val="005C402C"/>
+    <w:rsid w:val="005C69D3"/>
+    <w:rsid w:val="005D17FD"/>
     <w:rsid w:val="005D2AAF"/>
+    <w:rsid w:val="005E2CC2"/>
+    <w:rsid w:val="005F0827"/>
+    <w:rsid w:val="0060095C"/>
+    <w:rsid w:val="00604CA1"/>
+    <w:rsid w:val="00605C4C"/>
+    <w:rsid w:val="00606EC1"/>
+    <w:rsid w:val="00606F3F"/>
     <w:rsid w:val="00617963"/>
     <w:rsid w:val="00623BCC"/>
     <w:rsid w:val="006241BE"/>
+    <w:rsid w:val="00624F36"/>
+    <w:rsid w:val="00625145"/>
+    <w:rsid w:val="00625F82"/>
     <w:rsid w:val="006300A4"/>
     <w:rsid w:val="00636ADD"/>
+    <w:rsid w:val="00644893"/>
+    <w:rsid w:val="00662250"/>
+    <w:rsid w:val="006672FB"/>
+    <w:rsid w:val="00670055"/>
+    <w:rsid w:val="00671017"/>
     <w:rsid w:val="0067219B"/>
+    <w:rsid w:val="00672A56"/>
+    <w:rsid w:val="00673CE7"/>
     <w:rsid w:val="00692A9F"/>
+    <w:rsid w:val="00692DEE"/>
+    <w:rsid w:val="00695CAE"/>
+    <w:rsid w:val="006A198D"/>
+    <w:rsid w:val="006A1CED"/>
+    <w:rsid w:val="006A726F"/>
+    <w:rsid w:val="006B0565"/>
+    <w:rsid w:val="006B5AA3"/>
+    <w:rsid w:val="006C060A"/>
+    <w:rsid w:val="006C15A7"/>
+    <w:rsid w:val="006C1F04"/>
+    <w:rsid w:val="006C22DF"/>
+    <w:rsid w:val="006C24F3"/>
+    <w:rsid w:val="006C34AC"/>
+    <w:rsid w:val="006C36EE"/>
+    <w:rsid w:val="006C783A"/>
+    <w:rsid w:val="006D0185"/>
+    <w:rsid w:val="006D49D3"/>
+    <w:rsid w:val="006D51F1"/>
+    <w:rsid w:val="006D5ED4"/>
+    <w:rsid w:val="006D7F08"/>
+    <w:rsid w:val="006E2D07"/>
+    <w:rsid w:val="006E5C41"/>
+    <w:rsid w:val="006F359A"/>
+    <w:rsid w:val="006F61CF"/>
+    <w:rsid w:val="00704174"/>
+    <w:rsid w:val="007058D1"/>
+    <w:rsid w:val="00710CA5"/>
+    <w:rsid w:val="0072105E"/>
+    <w:rsid w:val="00722AA0"/>
+    <w:rsid w:val="007245BF"/>
+    <w:rsid w:val="00726D9F"/>
+    <w:rsid w:val="00727066"/>
     <w:rsid w:val="00732BDA"/>
+    <w:rsid w:val="00735442"/>
     <w:rsid w:val="0074596F"/>
     <w:rsid w:val="00746805"/>
     <w:rsid w:val="007476AF"/>
+    <w:rsid w:val="00752C49"/>
+    <w:rsid w:val="00756A53"/>
+    <w:rsid w:val="00760B22"/>
+    <w:rsid w:val="007628F3"/>
+    <w:rsid w:val="00765047"/>
+    <w:rsid w:val="00765379"/>
+    <w:rsid w:val="0076779A"/>
+    <w:rsid w:val="00773C2C"/>
+    <w:rsid w:val="00777EAE"/>
+    <w:rsid w:val="00781BC7"/>
+    <w:rsid w:val="00783B7A"/>
+    <w:rsid w:val="00796424"/>
+    <w:rsid w:val="007A0442"/>
     <w:rsid w:val="007A1352"/>
     <w:rsid w:val="007A22AD"/>
+    <w:rsid w:val="007A2587"/>
+    <w:rsid w:val="007A5E4C"/>
+    <w:rsid w:val="007B493E"/>
+    <w:rsid w:val="007B5B59"/>
+    <w:rsid w:val="007C0D5D"/>
+    <w:rsid w:val="007C2871"/>
+    <w:rsid w:val="007D2269"/>
+    <w:rsid w:val="007D4D50"/>
+    <w:rsid w:val="007D61C0"/>
+    <w:rsid w:val="007E05FE"/>
+    <w:rsid w:val="007E3FA1"/>
+    <w:rsid w:val="007E4D42"/>
+    <w:rsid w:val="007E6D1C"/>
+    <w:rsid w:val="007E7547"/>
+    <w:rsid w:val="007F1FCC"/>
+    <w:rsid w:val="007F351D"/>
+    <w:rsid w:val="007F7232"/>
+    <w:rsid w:val="00800EA8"/>
+    <w:rsid w:val="00803316"/>
+    <w:rsid w:val="00810B9A"/>
+    <w:rsid w:val="00817973"/>
+    <w:rsid w:val="008251FB"/>
+    <w:rsid w:val="00825348"/>
+    <w:rsid w:val="00827A52"/>
+    <w:rsid w:val="00831A42"/>
+    <w:rsid w:val="008338BD"/>
+    <w:rsid w:val="008365EC"/>
+    <w:rsid w:val="0084672F"/>
+    <w:rsid w:val="00854097"/>
     <w:rsid w:val="00854D90"/>
+    <w:rsid w:val="00854D9A"/>
+    <w:rsid w:val="0085715A"/>
     <w:rsid w:val="008624C3"/>
+    <w:rsid w:val="00867630"/>
+    <w:rsid w:val="00873CE9"/>
     <w:rsid w:val="0088085F"/>
+    <w:rsid w:val="00881E87"/>
+    <w:rsid w:val="0089055E"/>
+    <w:rsid w:val="0089359D"/>
+    <w:rsid w:val="008A03FE"/>
+    <w:rsid w:val="008A3067"/>
     <w:rsid w:val="008A36A7"/>
+    <w:rsid w:val="008A41AB"/>
+    <w:rsid w:val="008B1306"/>
+    <w:rsid w:val="008B2C43"/>
     <w:rsid w:val="008C511C"/>
     <w:rsid w:val="008D08A2"/>
+    <w:rsid w:val="008D3D99"/>
+    <w:rsid w:val="008D56F5"/>
+    <w:rsid w:val="008D6F53"/>
+    <w:rsid w:val="008E0647"/>
+    <w:rsid w:val="008E096F"/>
+    <w:rsid w:val="008E2173"/>
+    <w:rsid w:val="008E2ABE"/>
+    <w:rsid w:val="008E77EB"/>
+    <w:rsid w:val="008F0816"/>
+    <w:rsid w:val="008F432C"/>
+    <w:rsid w:val="008F689C"/>
+    <w:rsid w:val="008F765F"/>
     <w:rsid w:val="00901749"/>
     <w:rsid w:val="00901DBB"/>
     <w:rsid w:val="00910F1C"/>
+    <w:rsid w:val="00911C25"/>
     <w:rsid w:val="00917270"/>
+    <w:rsid w:val="0091791E"/>
+    <w:rsid w:val="00921B4D"/>
+    <w:rsid w:val="00922165"/>
+    <w:rsid w:val="00923253"/>
+    <w:rsid w:val="009245B7"/>
+    <w:rsid w:val="009251F9"/>
+    <w:rsid w:val="009263A7"/>
     <w:rsid w:val="00927980"/>
+    <w:rsid w:val="009370E8"/>
     <w:rsid w:val="00937FAC"/>
     <w:rsid w:val="009401E5"/>
+    <w:rsid w:val="0094061B"/>
     <w:rsid w:val="009448A2"/>
+    <w:rsid w:val="00947613"/>
+    <w:rsid w:val="00951B58"/>
+    <w:rsid w:val="00960DFE"/>
+    <w:rsid w:val="009665D5"/>
+    <w:rsid w:val="00967F72"/>
+    <w:rsid w:val="00970A87"/>
+    <w:rsid w:val="009738E2"/>
+    <w:rsid w:val="00973AE2"/>
     <w:rsid w:val="009758B2"/>
+    <w:rsid w:val="00976130"/>
+    <w:rsid w:val="00977413"/>
+    <w:rsid w:val="009833F0"/>
+    <w:rsid w:val="00983CD1"/>
+    <w:rsid w:val="00983D1B"/>
+    <w:rsid w:val="00984151"/>
+    <w:rsid w:val="00984CB4"/>
+    <w:rsid w:val="009A3E3E"/>
+    <w:rsid w:val="009A5263"/>
+    <w:rsid w:val="009A680E"/>
+    <w:rsid w:val="009B0F84"/>
     <w:rsid w:val="009B1133"/>
     <w:rsid w:val="009B17B8"/>
+    <w:rsid w:val="009B1CE1"/>
     <w:rsid w:val="009B3BB4"/>
+    <w:rsid w:val="009C5531"/>
+    <w:rsid w:val="009C6728"/>
+    <w:rsid w:val="009D120F"/>
     <w:rsid w:val="009D6033"/>
+    <w:rsid w:val="009E080F"/>
+    <w:rsid w:val="009E2E42"/>
     <w:rsid w:val="009E6C0B"/>
+    <w:rsid w:val="009F208C"/>
+    <w:rsid w:val="00A0144F"/>
+    <w:rsid w:val="00A021DA"/>
+    <w:rsid w:val="00A04A9B"/>
+    <w:rsid w:val="00A10ED0"/>
     <w:rsid w:val="00A1117F"/>
+    <w:rsid w:val="00A12163"/>
+    <w:rsid w:val="00A149D4"/>
+    <w:rsid w:val="00A14E18"/>
     <w:rsid w:val="00A2106E"/>
+    <w:rsid w:val="00A243C5"/>
+    <w:rsid w:val="00A257DD"/>
+    <w:rsid w:val="00A3433A"/>
+    <w:rsid w:val="00A35BE1"/>
+    <w:rsid w:val="00A36C07"/>
     <w:rsid w:val="00A42386"/>
+    <w:rsid w:val="00A42783"/>
+    <w:rsid w:val="00A4573D"/>
+    <w:rsid w:val="00A52693"/>
+    <w:rsid w:val="00A5372B"/>
+    <w:rsid w:val="00A544DD"/>
     <w:rsid w:val="00A54EC7"/>
+    <w:rsid w:val="00A55904"/>
+    <w:rsid w:val="00A56C04"/>
+    <w:rsid w:val="00A5745F"/>
+    <w:rsid w:val="00A70D3A"/>
     <w:rsid w:val="00A738C4"/>
+    <w:rsid w:val="00A7473C"/>
+    <w:rsid w:val="00A801BD"/>
+    <w:rsid w:val="00A80BA5"/>
+    <w:rsid w:val="00A83094"/>
     <w:rsid w:val="00A86896"/>
+    <w:rsid w:val="00A87060"/>
+    <w:rsid w:val="00A91C5D"/>
+    <w:rsid w:val="00AA13A2"/>
+    <w:rsid w:val="00AA25CC"/>
+    <w:rsid w:val="00AB0F5E"/>
+    <w:rsid w:val="00AB2AF0"/>
+    <w:rsid w:val="00AB3ADE"/>
+    <w:rsid w:val="00AB3D85"/>
+    <w:rsid w:val="00AB6064"/>
+    <w:rsid w:val="00AB6A74"/>
     <w:rsid w:val="00AB74F4"/>
+    <w:rsid w:val="00AC0B2D"/>
+    <w:rsid w:val="00AD241B"/>
+    <w:rsid w:val="00AD33B1"/>
+    <w:rsid w:val="00AD5EA5"/>
+    <w:rsid w:val="00AE5A67"/>
     <w:rsid w:val="00AF0BFC"/>
     <w:rsid w:val="00AF548B"/>
+    <w:rsid w:val="00B00A21"/>
+    <w:rsid w:val="00B01C9D"/>
+    <w:rsid w:val="00B03105"/>
+    <w:rsid w:val="00B209D3"/>
+    <w:rsid w:val="00B258BB"/>
+    <w:rsid w:val="00B27B17"/>
+    <w:rsid w:val="00B30D32"/>
+    <w:rsid w:val="00B31C4F"/>
+    <w:rsid w:val="00B31CB4"/>
+    <w:rsid w:val="00B36C5D"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B40609"/>
+    <w:rsid w:val="00B40D1A"/>
+    <w:rsid w:val="00B432AD"/>
+    <w:rsid w:val="00B4497D"/>
+    <w:rsid w:val="00B4501E"/>
+    <w:rsid w:val="00B57384"/>
     <w:rsid w:val="00B57EB6"/>
     <w:rsid w:val="00B62CE0"/>
+    <w:rsid w:val="00B72153"/>
+    <w:rsid w:val="00B73D61"/>
+    <w:rsid w:val="00B74B54"/>
+    <w:rsid w:val="00B76A47"/>
     <w:rsid w:val="00B824F9"/>
+    <w:rsid w:val="00B85EDB"/>
+    <w:rsid w:val="00B86C61"/>
     <w:rsid w:val="00B91593"/>
+    <w:rsid w:val="00B917BF"/>
+    <w:rsid w:val="00B97202"/>
+    <w:rsid w:val="00BA1E14"/>
+    <w:rsid w:val="00BA3F47"/>
+    <w:rsid w:val="00BA4FE6"/>
+    <w:rsid w:val="00BA558C"/>
     <w:rsid w:val="00BB0445"/>
+    <w:rsid w:val="00BB2288"/>
+    <w:rsid w:val="00BB691E"/>
+    <w:rsid w:val="00BB7F4E"/>
+    <w:rsid w:val="00BC0AF7"/>
     <w:rsid w:val="00BC1102"/>
+    <w:rsid w:val="00BC37F3"/>
+    <w:rsid w:val="00BC7120"/>
+    <w:rsid w:val="00BC7676"/>
+    <w:rsid w:val="00BC78A8"/>
     <w:rsid w:val="00BD6CDD"/>
     <w:rsid w:val="00BE37A6"/>
+    <w:rsid w:val="00BF19B1"/>
+    <w:rsid w:val="00BF2130"/>
+    <w:rsid w:val="00BF2481"/>
+    <w:rsid w:val="00BF2BF4"/>
+    <w:rsid w:val="00BF5F0A"/>
+    <w:rsid w:val="00C11750"/>
     <w:rsid w:val="00C13505"/>
+    <w:rsid w:val="00C20282"/>
+    <w:rsid w:val="00C20330"/>
+    <w:rsid w:val="00C30568"/>
+    <w:rsid w:val="00C413D5"/>
     <w:rsid w:val="00C44665"/>
     <w:rsid w:val="00C52C33"/>
+    <w:rsid w:val="00C552EC"/>
     <w:rsid w:val="00C62729"/>
     <w:rsid w:val="00C6348D"/>
+    <w:rsid w:val="00C67C55"/>
+    <w:rsid w:val="00C67F08"/>
+    <w:rsid w:val="00C74DBC"/>
+    <w:rsid w:val="00C80ADE"/>
+    <w:rsid w:val="00C82E04"/>
+    <w:rsid w:val="00C83E26"/>
     <w:rsid w:val="00C840C8"/>
     <w:rsid w:val="00C85940"/>
     <w:rsid w:val="00C90F53"/>
+    <w:rsid w:val="00C91D05"/>
+    <w:rsid w:val="00C94900"/>
+    <w:rsid w:val="00CA2F88"/>
+    <w:rsid w:val="00CA31AE"/>
+    <w:rsid w:val="00CA7114"/>
+    <w:rsid w:val="00CB21F8"/>
+    <w:rsid w:val="00CB384D"/>
+    <w:rsid w:val="00CC4926"/>
+    <w:rsid w:val="00CD0EFB"/>
+    <w:rsid w:val="00CD387F"/>
+    <w:rsid w:val="00CD5061"/>
+    <w:rsid w:val="00CD53E4"/>
+    <w:rsid w:val="00CD6378"/>
+    <w:rsid w:val="00CD7D67"/>
+    <w:rsid w:val="00CE2404"/>
+    <w:rsid w:val="00CE4124"/>
+    <w:rsid w:val="00CE488C"/>
+    <w:rsid w:val="00CE589F"/>
+    <w:rsid w:val="00CE62C2"/>
+    <w:rsid w:val="00CF14A8"/>
+    <w:rsid w:val="00CF6E1D"/>
+    <w:rsid w:val="00D0646F"/>
+    <w:rsid w:val="00D138B2"/>
+    <w:rsid w:val="00D23026"/>
     <w:rsid w:val="00D24918"/>
     <w:rsid w:val="00D260F5"/>
+    <w:rsid w:val="00D2743C"/>
     <w:rsid w:val="00D40085"/>
+    <w:rsid w:val="00D40341"/>
+    <w:rsid w:val="00D42610"/>
     <w:rsid w:val="00D53CDE"/>
     <w:rsid w:val="00D56107"/>
     <w:rsid w:val="00D5647D"/>
     <w:rsid w:val="00D6019B"/>
+    <w:rsid w:val="00D7062A"/>
+    <w:rsid w:val="00D80BF2"/>
+    <w:rsid w:val="00D8688E"/>
+    <w:rsid w:val="00D86A8E"/>
+    <w:rsid w:val="00D91637"/>
+    <w:rsid w:val="00D95B41"/>
+    <w:rsid w:val="00D95B9D"/>
+    <w:rsid w:val="00DA0158"/>
+    <w:rsid w:val="00DA149B"/>
+    <w:rsid w:val="00DA14F7"/>
+    <w:rsid w:val="00DC03AD"/>
+    <w:rsid w:val="00DC0B8E"/>
+    <w:rsid w:val="00DC50AC"/>
+    <w:rsid w:val="00DC60F3"/>
+    <w:rsid w:val="00DD3B93"/>
+    <w:rsid w:val="00DE4C5F"/>
+    <w:rsid w:val="00DF7303"/>
+    <w:rsid w:val="00E0130F"/>
+    <w:rsid w:val="00E017F2"/>
+    <w:rsid w:val="00E02C15"/>
+    <w:rsid w:val="00E156CC"/>
+    <w:rsid w:val="00E17CB7"/>
+    <w:rsid w:val="00E21FCD"/>
+    <w:rsid w:val="00E224C1"/>
+    <w:rsid w:val="00E30DC2"/>
+    <w:rsid w:val="00E3236C"/>
     <w:rsid w:val="00E340F6"/>
+    <w:rsid w:val="00E342F3"/>
+    <w:rsid w:val="00E34300"/>
+    <w:rsid w:val="00E35D4E"/>
     <w:rsid w:val="00E407DB"/>
+    <w:rsid w:val="00E40B8E"/>
+    <w:rsid w:val="00E417DA"/>
+    <w:rsid w:val="00E51673"/>
+    <w:rsid w:val="00E567A3"/>
+    <w:rsid w:val="00E63BAB"/>
     <w:rsid w:val="00E64F91"/>
+    <w:rsid w:val="00E6696A"/>
+    <w:rsid w:val="00E66B21"/>
+    <w:rsid w:val="00E7407F"/>
+    <w:rsid w:val="00E77AC7"/>
+    <w:rsid w:val="00E81409"/>
     <w:rsid w:val="00E8581B"/>
     <w:rsid w:val="00E9173E"/>
+    <w:rsid w:val="00E91D1B"/>
+    <w:rsid w:val="00E97D54"/>
+    <w:rsid w:val="00EA4DEB"/>
+    <w:rsid w:val="00EA6EE3"/>
+    <w:rsid w:val="00EB3BEB"/>
+    <w:rsid w:val="00EB6DB5"/>
+    <w:rsid w:val="00EC108B"/>
     <w:rsid w:val="00EE287F"/>
+    <w:rsid w:val="00EE4C91"/>
     <w:rsid w:val="00EE6B58"/>
     <w:rsid w:val="00EF22F4"/>
     <w:rsid w:val="00EF5562"/>
+    <w:rsid w:val="00F01146"/>
+    <w:rsid w:val="00F01CD6"/>
     <w:rsid w:val="00F044C3"/>
+    <w:rsid w:val="00F05303"/>
     <w:rsid w:val="00F05520"/>
     <w:rsid w:val="00F11EAD"/>
     <w:rsid w:val="00F2494A"/>
     <w:rsid w:val="00F31C43"/>
+    <w:rsid w:val="00F33212"/>
+    <w:rsid w:val="00F35299"/>
+    <w:rsid w:val="00F35587"/>
+    <w:rsid w:val="00F35ECA"/>
+    <w:rsid w:val="00F369DE"/>
+    <w:rsid w:val="00F4026E"/>
+    <w:rsid w:val="00F50BF1"/>
+    <w:rsid w:val="00F51D2C"/>
+    <w:rsid w:val="00F51E76"/>
     <w:rsid w:val="00F547EE"/>
+    <w:rsid w:val="00F61708"/>
     <w:rsid w:val="00F66E52"/>
+    <w:rsid w:val="00F71EC0"/>
+    <w:rsid w:val="00F74621"/>
+    <w:rsid w:val="00F76329"/>
+    <w:rsid w:val="00F83A51"/>
     <w:rsid w:val="00F879BD"/>
+    <w:rsid w:val="00F87FCF"/>
+    <w:rsid w:val="00F96636"/>
+    <w:rsid w:val="00F96972"/>
+    <w:rsid w:val="00F9796F"/>
+    <w:rsid w:val="00FA0747"/>
+    <w:rsid w:val="00FA17FD"/>
+    <w:rsid w:val="00FA22B1"/>
+    <w:rsid w:val="00FA48D6"/>
+    <w:rsid w:val="00FA59B0"/>
+    <w:rsid w:val="00FA700E"/>
+    <w:rsid w:val="00FB0090"/>
+    <w:rsid w:val="00FB0A1D"/>
+    <w:rsid w:val="00FB4448"/>
+    <w:rsid w:val="00FB613D"/>
+    <w:rsid w:val="00FC1140"/>
+    <w:rsid w:val="00FC15A3"/>
+    <w:rsid w:val="00FC3340"/>
     <w:rsid w:val="00FC56F0"/>
+    <w:rsid w:val="00FD6C4F"/>
+    <w:rsid w:val="00FE6F98"/>
     <w:rsid w:val="00FE7FBA"/>
     <w:rsid w:val="00FF2DB6"/>
+    <w:rsid w:val="00FF5EEC"/>
+    <w:rsid w:val="023CF326"/>
+    <w:rsid w:val="0277C8FB"/>
+    <w:rsid w:val="02C5E7ED"/>
+    <w:rsid w:val="02CE5625"/>
+    <w:rsid w:val="038BD873"/>
+    <w:rsid w:val="039C76CB"/>
+    <w:rsid w:val="03BEFE4D"/>
+    <w:rsid w:val="03C2931E"/>
+    <w:rsid w:val="03F7E7D7"/>
+    <w:rsid w:val="047E9DA6"/>
     <w:rsid w:val="05AA0E1D"/>
+    <w:rsid w:val="05C1BB6C"/>
+    <w:rsid w:val="0613023B"/>
+    <w:rsid w:val="063C63E3"/>
+    <w:rsid w:val="06BE6C99"/>
+    <w:rsid w:val="06EA3BF8"/>
+    <w:rsid w:val="0733F796"/>
+    <w:rsid w:val="075A787F"/>
+    <w:rsid w:val="07D89C36"/>
+    <w:rsid w:val="07F6C687"/>
+    <w:rsid w:val="080319D2"/>
+    <w:rsid w:val="0831D50C"/>
+    <w:rsid w:val="08347134"/>
+    <w:rsid w:val="085BF8D9"/>
+    <w:rsid w:val="08884771"/>
+    <w:rsid w:val="0896ED7D"/>
+    <w:rsid w:val="092D143D"/>
+    <w:rsid w:val="09636155"/>
+    <w:rsid w:val="0972BA6E"/>
+    <w:rsid w:val="0984E33B"/>
+    <w:rsid w:val="0A274705"/>
+    <w:rsid w:val="0A34E968"/>
+    <w:rsid w:val="0A41545E"/>
+    <w:rsid w:val="0A55370C"/>
+    <w:rsid w:val="0A8346E4"/>
+    <w:rsid w:val="0C387BAD"/>
+    <w:rsid w:val="0C9D3EAE"/>
+    <w:rsid w:val="0CA544D2"/>
+    <w:rsid w:val="0CCD2A5E"/>
+    <w:rsid w:val="0CFD69FB"/>
+    <w:rsid w:val="0D1B0B5B"/>
+    <w:rsid w:val="0D381A3D"/>
+    <w:rsid w:val="0D4DA79C"/>
+    <w:rsid w:val="0D5047C4"/>
+    <w:rsid w:val="0D504DAB"/>
+    <w:rsid w:val="0D7B8524"/>
+    <w:rsid w:val="0D9C83A8"/>
+    <w:rsid w:val="0DDA626C"/>
     <w:rsid w:val="0DE27657"/>
+    <w:rsid w:val="0E56A213"/>
+    <w:rsid w:val="0E5737D0"/>
+    <w:rsid w:val="0EB9F06A"/>
+    <w:rsid w:val="0F79E249"/>
+    <w:rsid w:val="100435B3"/>
+    <w:rsid w:val="10A70BE8"/>
+    <w:rsid w:val="10DB57BC"/>
+    <w:rsid w:val="1138A740"/>
+    <w:rsid w:val="11AE087C"/>
+    <w:rsid w:val="12C4CB84"/>
+    <w:rsid w:val="135744A2"/>
+    <w:rsid w:val="135EE00D"/>
+    <w:rsid w:val="13779765"/>
+    <w:rsid w:val="137DE19F"/>
+    <w:rsid w:val="14DFA895"/>
+    <w:rsid w:val="151E53D9"/>
+    <w:rsid w:val="15574118"/>
+    <w:rsid w:val="15A3F232"/>
+    <w:rsid w:val="15ABADD9"/>
+    <w:rsid w:val="162B9AE7"/>
+    <w:rsid w:val="165E68DD"/>
+    <w:rsid w:val="169FDE82"/>
     <w:rsid w:val="16DF8A1E"/>
+    <w:rsid w:val="1787290E"/>
+    <w:rsid w:val="17A1F195"/>
+    <w:rsid w:val="181266B0"/>
+    <w:rsid w:val="18B0DC6C"/>
+    <w:rsid w:val="18E01D80"/>
+    <w:rsid w:val="18EACDCD"/>
+    <w:rsid w:val="19E2E58A"/>
+    <w:rsid w:val="1AFAF4D3"/>
     <w:rsid w:val="1B0FA9FC"/>
+    <w:rsid w:val="1B255ACA"/>
+    <w:rsid w:val="1B6D17AC"/>
+    <w:rsid w:val="1B8926B8"/>
+    <w:rsid w:val="1B9ECA13"/>
+    <w:rsid w:val="1BD73D83"/>
+    <w:rsid w:val="1C69BB85"/>
+    <w:rsid w:val="1C6A4DA1"/>
+    <w:rsid w:val="1CA3D631"/>
+    <w:rsid w:val="1CD6A703"/>
+    <w:rsid w:val="1D3BB0ED"/>
+    <w:rsid w:val="1D65CE94"/>
+    <w:rsid w:val="1D9A949E"/>
+    <w:rsid w:val="1DDE5093"/>
+    <w:rsid w:val="1E332A7A"/>
+    <w:rsid w:val="1E536D06"/>
+    <w:rsid w:val="1F3C0361"/>
+    <w:rsid w:val="1F4DB704"/>
+    <w:rsid w:val="1F951641"/>
+    <w:rsid w:val="1FAF7822"/>
+    <w:rsid w:val="1FD732D4"/>
+    <w:rsid w:val="202C56D0"/>
+    <w:rsid w:val="208AFE97"/>
+    <w:rsid w:val="209346C6"/>
+    <w:rsid w:val="214C8A03"/>
+    <w:rsid w:val="21B49FE4"/>
+    <w:rsid w:val="21EBCBEC"/>
+    <w:rsid w:val="21ED2172"/>
+    <w:rsid w:val="21F61049"/>
+    <w:rsid w:val="2243E092"/>
+    <w:rsid w:val="225706A8"/>
+    <w:rsid w:val="23BE7010"/>
+    <w:rsid w:val="23F37D12"/>
+    <w:rsid w:val="24293BE5"/>
+    <w:rsid w:val="2458163F"/>
+    <w:rsid w:val="2477C2B5"/>
+    <w:rsid w:val="2525456D"/>
+    <w:rsid w:val="258D5956"/>
+    <w:rsid w:val="25F71703"/>
+    <w:rsid w:val="2735EAFE"/>
+    <w:rsid w:val="2750CED0"/>
+    <w:rsid w:val="2778A84B"/>
+    <w:rsid w:val="27A777D1"/>
+    <w:rsid w:val="27DDD9B0"/>
+    <w:rsid w:val="28682158"/>
+    <w:rsid w:val="28777163"/>
+    <w:rsid w:val="28AB29F2"/>
+    <w:rsid w:val="290BDD04"/>
+    <w:rsid w:val="295DFA39"/>
+    <w:rsid w:val="29FBADFC"/>
     <w:rsid w:val="2AA725B2"/>
+    <w:rsid w:val="2B6E9992"/>
+    <w:rsid w:val="2B81C948"/>
+    <w:rsid w:val="2BD10821"/>
+    <w:rsid w:val="2BD38B7B"/>
+    <w:rsid w:val="2C72B65C"/>
+    <w:rsid w:val="2CA0FE90"/>
+    <w:rsid w:val="2CD1DD87"/>
+    <w:rsid w:val="2D05A58C"/>
+    <w:rsid w:val="2D0BE854"/>
+    <w:rsid w:val="2D922889"/>
+    <w:rsid w:val="2DD4C0BB"/>
+    <w:rsid w:val="2DE2F7AC"/>
+    <w:rsid w:val="2DE5DF03"/>
+    <w:rsid w:val="2F006739"/>
+    <w:rsid w:val="2F15A8F2"/>
+    <w:rsid w:val="2F242B55"/>
+    <w:rsid w:val="2F33FA62"/>
+    <w:rsid w:val="2F779CEA"/>
+    <w:rsid w:val="2FC73763"/>
+    <w:rsid w:val="30C648AB"/>
+    <w:rsid w:val="30CB7ED4"/>
+    <w:rsid w:val="326F8CC3"/>
+    <w:rsid w:val="32D78FAB"/>
+    <w:rsid w:val="33042D64"/>
+    <w:rsid w:val="335DA226"/>
+    <w:rsid w:val="34D64E7E"/>
+    <w:rsid w:val="36809A7F"/>
+    <w:rsid w:val="36E7A3A1"/>
+    <w:rsid w:val="371CEC91"/>
+    <w:rsid w:val="37952F9E"/>
+    <w:rsid w:val="385E10F2"/>
+    <w:rsid w:val="389DBF2B"/>
+    <w:rsid w:val="38B83D85"/>
+    <w:rsid w:val="38C87C43"/>
+    <w:rsid w:val="38FA0430"/>
+    <w:rsid w:val="3905AF8D"/>
+    <w:rsid w:val="393E431C"/>
+    <w:rsid w:val="39635C64"/>
+    <w:rsid w:val="39BB0D78"/>
+    <w:rsid w:val="39BE54B7"/>
+    <w:rsid w:val="39F8F8BB"/>
+    <w:rsid w:val="3ABC8EBB"/>
+    <w:rsid w:val="3B34B081"/>
+    <w:rsid w:val="3B9BAF8B"/>
+    <w:rsid w:val="3C9132A9"/>
+    <w:rsid w:val="3CB34610"/>
+    <w:rsid w:val="3D578A76"/>
+    <w:rsid w:val="3DAB83A5"/>
+    <w:rsid w:val="3DB21CBC"/>
+    <w:rsid w:val="3DFAC6D0"/>
+    <w:rsid w:val="3F331B42"/>
+    <w:rsid w:val="3FFF09B1"/>
+    <w:rsid w:val="40653EE1"/>
+    <w:rsid w:val="40A967BE"/>
+    <w:rsid w:val="4173AFFE"/>
+    <w:rsid w:val="41B376D7"/>
+    <w:rsid w:val="41C47985"/>
+    <w:rsid w:val="41CAFF0A"/>
+    <w:rsid w:val="42AC86E1"/>
+    <w:rsid w:val="42E1A37D"/>
+    <w:rsid w:val="432193E0"/>
+    <w:rsid w:val="4351AE04"/>
+    <w:rsid w:val="4362EE50"/>
+    <w:rsid w:val="43E54DF1"/>
+    <w:rsid w:val="443117D5"/>
+    <w:rsid w:val="44E868B5"/>
+    <w:rsid w:val="45215062"/>
+    <w:rsid w:val="455B5336"/>
+    <w:rsid w:val="45718BE2"/>
+    <w:rsid w:val="45846965"/>
+    <w:rsid w:val="459DA2A5"/>
+    <w:rsid w:val="464D0088"/>
+    <w:rsid w:val="46A97BC2"/>
+    <w:rsid w:val="46DFC437"/>
+    <w:rsid w:val="47A4CFD2"/>
+    <w:rsid w:val="47A6C2EF"/>
+    <w:rsid w:val="4811E9F2"/>
+    <w:rsid w:val="487DD085"/>
     <w:rsid w:val="48EDB1A1"/>
+    <w:rsid w:val="4969CF4D"/>
+    <w:rsid w:val="49FDA159"/>
+    <w:rsid w:val="4A3F7DCD"/>
+    <w:rsid w:val="4A971BF8"/>
     <w:rsid w:val="4AC94C1D"/>
+    <w:rsid w:val="4AF97C0B"/>
+    <w:rsid w:val="4B34F721"/>
+    <w:rsid w:val="4B561B66"/>
+    <w:rsid w:val="4C1039BE"/>
+    <w:rsid w:val="4C91CE37"/>
+    <w:rsid w:val="4D300556"/>
+    <w:rsid w:val="4D6ACDF3"/>
+    <w:rsid w:val="4E21C8BA"/>
+    <w:rsid w:val="4F104390"/>
+    <w:rsid w:val="4F7B5A74"/>
+    <w:rsid w:val="4FF46D9E"/>
+    <w:rsid w:val="5024F0EB"/>
+    <w:rsid w:val="5043B279"/>
+    <w:rsid w:val="5074B8B6"/>
+    <w:rsid w:val="5096A6B3"/>
+    <w:rsid w:val="510A1D44"/>
+    <w:rsid w:val="51D0689C"/>
+    <w:rsid w:val="52C4ED72"/>
+    <w:rsid w:val="52DDF883"/>
+    <w:rsid w:val="52DE2D43"/>
+    <w:rsid w:val="52F67805"/>
+    <w:rsid w:val="534ACA7B"/>
+    <w:rsid w:val="535FAA95"/>
+    <w:rsid w:val="538A987D"/>
+    <w:rsid w:val="53A109D1"/>
+    <w:rsid w:val="53FECF9D"/>
+    <w:rsid w:val="5417B0B4"/>
+    <w:rsid w:val="5419B418"/>
+    <w:rsid w:val="54570513"/>
+    <w:rsid w:val="54A58363"/>
+    <w:rsid w:val="54BA3282"/>
+    <w:rsid w:val="54F2A4A5"/>
+    <w:rsid w:val="558C97E0"/>
+    <w:rsid w:val="5631CA8B"/>
+    <w:rsid w:val="57D5FE95"/>
+    <w:rsid w:val="58165444"/>
+    <w:rsid w:val="58721E8D"/>
+    <w:rsid w:val="5891F8F7"/>
+    <w:rsid w:val="58D6A4BF"/>
+    <w:rsid w:val="58ED6D84"/>
+    <w:rsid w:val="590B815C"/>
+    <w:rsid w:val="592B7C99"/>
+    <w:rsid w:val="595AA6E6"/>
+    <w:rsid w:val="59C0D027"/>
+    <w:rsid w:val="59D373DF"/>
+    <w:rsid w:val="5A1AB084"/>
+    <w:rsid w:val="5A35686A"/>
+    <w:rsid w:val="5A41D082"/>
+    <w:rsid w:val="5A92FB88"/>
+    <w:rsid w:val="5AA122B7"/>
+    <w:rsid w:val="5AAB7ECD"/>
+    <w:rsid w:val="5ADB3691"/>
+    <w:rsid w:val="5B06C1DB"/>
+    <w:rsid w:val="5B8ADEFE"/>
+    <w:rsid w:val="5BE75651"/>
+    <w:rsid w:val="5C448DAF"/>
+    <w:rsid w:val="5CA5FD06"/>
+    <w:rsid w:val="5CF7D508"/>
+    <w:rsid w:val="5D1F453B"/>
+    <w:rsid w:val="5DCE234F"/>
+    <w:rsid w:val="5E116F56"/>
+    <w:rsid w:val="5E33058F"/>
+    <w:rsid w:val="5E55783C"/>
+    <w:rsid w:val="5EB542F9"/>
+    <w:rsid w:val="5ECFCBF1"/>
+    <w:rsid w:val="5F5F6C4F"/>
+    <w:rsid w:val="606927B8"/>
+    <w:rsid w:val="6179F5F9"/>
+    <w:rsid w:val="61B68399"/>
+    <w:rsid w:val="61C091FB"/>
+    <w:rsid w:val="61D8382A"/>
+    <w:rsid w:val="6266F45D"/>
+    <w:rsid w:val="62732E77"/>
+    <w:rsid w:val="63492DC0"/>
+    <w:rsid w:val="63899AC4"/>
+    <w:rsid w:val="63929EFB"/>
+    <w:rsid w:val="639C46A9"/>
+    <w:rsid w:val="639CFDA0"/>
+    <w:rsid w:val="6435FF95"/>
+    <w:rsid w:val="64458C25"/>
+    <w:rsid w:val="64B845C8"/>
+    <w:rsid w:val="64FF28B7"/>
+    <w:rsid w:val="6525B855"/>
+    <w:rsid w:val="652AE5D4"/>
+    <w:rsid w:val="653E7880"/>
+    <w:rsid w:val="65668467"/>
+    <w:rsid w:val="6566B77E"/>
+    <w:rsid w:val="65D20783"/>
+    <w:rsid w:val="662FE054"/>
+    <w:rsid w:val="66562813"/>
+    <w:rsid w:val="666FC52F"/>
+    <w:rsid w:val="667DEDA5"/>
+    <w:rsid w:val="66C4FEE8"/>
+    <w:rsid w:val="670F0125"/>
+    <w:rsid w:val="6738DF39"/>
+    <w:rsid w:val="67653BDF"/>
+    <w:rsid w:val="67E8AB68"/>
+    <w:rsid w:val="693DE22F"/>
+    <w:rsid w:val="6945B50E"/>
+    <w:rsid w:val="6A8246CB"/>
+    <w:rsid w:val="6AD123EA"/>
+    <w:rsid w:val="6AE88280"/>
+    <w:rsid w:val="6AF2E0F0"/>
+    <w:rsid w:val="6B4E3782"/>
+    <w:rsid w:val="6B6E3F9D"/>
+    <w:rsid w:val="6B7ED07C"/>
+    <w:rsid w:val="6BBC1412"/>
+    <w:rsid w:val="6BC99314"/>
+    <w:rsid w:val="6BF8AFF3"/>
+    <w:rsid w:val="6C67B0FE"/>
+    <w:rsid w:val="6C7137B8"/>
+    <w:rsid w:val="6C7768DD"/>
+    <w:rsid w:val="6C7F5209"/>
+    <w:rsid w:val="6CF1FBCC"/>
+    <w:rsid w:val="6D4B5D64"/>
+    <w:rsid w:val="6E075497"/>
+    <w:rsid w:val="6E2BF083"/>
+    <w:rsid w:val="6EC0CFF7"/>
+    <w:rsid w:val="7056C803"/>
+    <w:rsid w:val="70987866"/>
+    <w:rsid w:val="70C45BDD"/>
+    <w:rsid w:val="70C9D485"/>
+    <w:rsid w:val="70F0FB03"/>
+    <w:rsid w:val="7140D106"/>
+    <w:rsid w:val="72247DE5"/>
+    <w:rsid w:val="72D2E72E"/>
+    <w:rsid w:val="732DECB1"/>
+    <w:rsid w:val="739A451B"/>
+    <w:rsid w:val="73C1829E"/>
+    <w:rsid w:val="748E002E"/>
+    <w:rsid w:val="7529E0F2"/>
+    <w:rsid w:val="758F31D4"/>
+    <w:rsid w:val="75949F5D"/>
+    <w:rsid w:val="760459BF"/>
+    <w:rsid w:val="76423DF1"/>
+    <w:rsid w:val="7697D720"/>
+    <w:rsid w:val="76A9EFBC"/>
+    <w:rsid w:val="76E1C3D9"/>
+    <w:rsid w:val="77C39375"/>
+    <w:rsid w:val="77EC0124"/>
+    <w:rsid w:val="77FDD683"/>
+    <w:rsid w:val="7866302B"/>
+    <w:rsid w:val="78A9E783"/>
+    <w:rsid w:val="79067D13"/>
     <w:rsid w:val="797EFEC1"/>
+    <w:rsid w:val="799FA6B2"/>
+    <w:rsid w:val="7A19BD1C"/>
+    <w:rsid w:val="7A6924D1"/>
+    <w:rsid w:val="7B12D1F0"/>
+    <w:rsid w:val="7B17F46E"/>
+    <w:rsid w:val="7BAFA60E"/>
+    <w:rsid w:val="7BB7BFD8"/>
+    <w:rsid w:val="7C8A73E8"/>
+    <w:rsid w:val="7C8A9A59"/>
+    <w:rsid w:val="7CB01277"/>
+    <w:rsid w:val="7CC845EA"/>
+    <w:rsid w:val="7D0908AB"/>
+    <w:rsid w:val="7D47FA7D"/>
+    <w:rsid w:val="7D5C227B"/>
+    <w:rsid w:val="7E852D81"/>
+    <w:rsid w:val="7FB1EF46"/>
+    <w:rsid w:val="7FFDF841"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="124DB167"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{29075D30-60FB-41E5-97BC-C249F9A07009}"/>
+  <w15:docId w15:val="{E2EF5A99-3915-4BE3-8E53-1A5A83568247}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7710,73 +10497,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7819,52 +10606,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7925,105 +10712,105 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000819A8"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002653CB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
@@ -8049,129 +10836,160 @@
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00E9173E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00A2106E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00EF5562"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="0074596F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="0074596F"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="0074596F"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="0074596F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="0074596F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE6B58"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008624C3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B4497D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00854D9A"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001257FA"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2036925746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="220873709">
           <w:marLeft w:val="1320"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="2160"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8189,51 +11007,52 @@
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="118111447">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/humanities/teaching-support/policy-and-guidance/assessment-and-feedback/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/umitl/resources/delivering-blended-learning/digital-capabilities/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=4713" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/timetabling/documentation&amp;guidance/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.library.manchester.ac.uk/services/teaching-services/reading-lists/" TargetMode="External" Id="Ra9fff8a1396e4b9d" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D65293&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hums.quality@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Assesment.aspx?csf=1&amp;web=1&amp;e=jcKK84&amp;CID=a6445488-b0e9-4534-8188-54e4e20c049b&amp;xsdata=MDV8MDJ8fDhhMDMzZjEwNWYzMDQ4NzRhNDVmMDhkZTRjNjA3MTk2fGMxNTJjYjA3NjE0ZTRhYmI4MThhZjAzNWNmYTkxYTc3fDB8MHw2MzkwMzIxNzQyMzk0NjIxNzB8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKRFFTSTZJbFJsWVcxelgwRlVVRk5sY25acFkyVmZVMUJQVEU5R0lpd2lWaUk2SWpBdU1DNHdNREF3SWl3aVVDSTZJbGRwYmpNeUlpd2lRVTRpT2lKUGRHaGxjaUlzSWxkVUlqb3hNWDA9fDF8TDJOb1lYUnpMekU1T2pFM1pqazJOMk5sTjJJME9UUXdNamM1TTJJeFpEYzRZbU0xWTJFeFpEUmtRSFJvY21WaFpDNTJNaTl0WlhOellXZGxjeTh4TnpZM05qSXdOakl4TmpBMnw5NzkxYTBhMDE1ZjY0YTg1MTY2YzA4ZGU0YzYwNzE5Nnw5NmMzNmE4MDNkMTE0OTY3OWQ1NjZiNWFmOGZjY2JkOQ%3D%3D&amp;sdata=VnR2U1VHSnFkT2ttcTBxRE9XQ1p6NVZIdnp0TndKd2JxYzFKbzFJVktkUT0%3D&amp;ovuser=c152cb07-614e-4abb-818a-f035cfa91a77%2Cashton.bamfield%40manchester.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/the-quality-code/qualifications-frameworks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.library.manchester.ac.uk/services/teaching-services/reading-lists/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=76270" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/timetabling/timetabling-policy-and-code-of-conduct/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Your-Guide-to-the-Course-Unit-Framework.aspx?csf=1&amp;web=1&amp;e=hwJq24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=72561%20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=76269" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Assesment.aspx?csf=1&amp;web=1&amp;e=jcKK84&amp;CID=a6445488-b0e9-4534-8188-54e4e20c049b&amp;xsdata=MDV8MDJ8fDhhMDMzZjEwNWYzMDQ4NzRhNDVmMDhkZTRjNjA3MTk2fGMxNTJjYjA3NjE0ZTRhYmI4MThhZjAzNWNmYTkxYTc3fDB8MHw2MzkwMzIxNzQyMzk0NjIxNzB8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKRFFTSTZJbFJsWVcxelgwRlVVRk5sY25acFkyVmZVMUJQVEU5R0lpd2lWaUk2SWpBdU1DNHdNREF3SWl3aVVDSTZJbGRwYmpNeUlpd2lRVTRpT2lKUGRHaGxjaUlzSWxkVUlqb3hNWDA9fDF8TDJOb1lYUnpMekU1T2pFM1pqazJOMk5sTjJJME9UUXdNamM1TTJJeFpEYzRZbU0xWTJFeFpEUmtRSFJvY21WaFpDNTJNaTl0WlhOellXZGxjeTh4TnpZM05qSXdOakl4TmpBMnw5NzkxYTBhMDE1ZjY0YTg1MTY2YzA4ZGU0YzYwNzE5Nnw5NmMzNmE4MDNkMTE0OTY3OWQ1NjZiNWFmOGZjY2JkOQ%3D%3D&amp;sdata=VnR2U1VHSnFkT2ttcTBxRE9XQ1p6NVZIdnp0TndKd2JxYzFKbzFJVktkUT0%3D&amp;ovuser=c152cb07-614e-4abb-818a-f035cfa91a77%2Cashton.bamfield%40manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=76268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7333" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/umitl/resources/delivering-flexible-and-blended-learning/digital-capabilities/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=72561%20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8504,134 +11323,178 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010064CA9B4CBEBC44418DFAA2C7E9C78D9D" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d83e5a728bb91ca2f0755556ea669b39">
-[...2 lines deleted...]
-    <xsd:import namespace="43e72916-4d1a-4233-ba5b-ca36d914ba2b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD3BF8177D034F40B14BE72AA6D7621A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d6a46abd0d1e743eb45406b26905a78">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4" xmlns:ns3="fa1950f7-c775-42aa-b2cb-326c45f695bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8970f5ea63c334ee9c18a4106aaafc6" ns2:_="" ns3:_="">
+    <xsd:import namespace="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+    <xsd:import namespace="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="32a5f868-1586-4333-a3f4-f4bd04584dd2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e72916-4d1a-4233-ba5b-ca36d914ba2b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa1950f7-c775-42aa-b2cb-326c45f695bc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e2edb4fd-a5cd-4d56-bf85-13f1cab60600}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa1950f7-c775-42aa-b2cb-326c45f695bc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -8695,110 +11558,171 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa1950f7-c775-42aa-b2cb-326c45f695bc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="fa1950f7-c775-42aa-b2cb-326c45f695bc">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0F5A12D-BEA5-4E33-8068-96E99785A718}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6D67D57-2713-408D-9E06-59248146B6DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+    <ds:schemaRef ds:uri="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E8976A-1000-494A-BA57-B03F14638D2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{900C52D3-97AD-4E40-8BE4-07E098D4887D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E0149D8-180B-4CAF-BFC8-DF1239361DCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="642d3285-b658-44a0-b3a9-f6db36a0e192"/>
-    <ds:schemaRef ds:uri="346f9b88-8e0c-4861-9ef2-1234eb2963f3"/>
+    <ds:schemaRef ds:uri="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <ds:schemaRef ds:uri="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{900C52D3-97AD-4E40-8BE4-07E098D4887D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E8976A-1000-494A-BA57-B03F14638D2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1254</Words>
+  <Characters>10758</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>89</Lines>
+  <Paragraphs>23</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>University of Manchester</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11989</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Draft text for MAP</dc:title>
   <dc:subject/>
   <dc:creator>Kahn</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Charlotte Gaynor</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2011-04-11T12:35:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010064CA9B4CBEBC44418DFAA2C7E9C78D9D</vt:lpwstr>
+    <vt:lpwstr>0x010100CD3BF8177D034F40B14BE72AA6D7621A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>805200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>