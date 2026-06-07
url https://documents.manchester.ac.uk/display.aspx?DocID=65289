--- v0 (2025-10-15)
+++ v1 (2026-06-07)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C3C502F" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRPr="00B1676E" w:rsidRDefault="005F5DC7" w:rsidP="00E871D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E6A245" wp14:editId="6EEBF686">
             <wp:extent cx="1533525" cy="589817"/>
@@ -337,51 +334,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:r w:rsidR="00781850" w:rsidRPr="00FD0C71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Policy and Procedure</w:t>
       </w:r>
       <w:r w:rsidR="004A6D04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177B0C3F" w14:textId="2598ADDC" w:rsidR="00487275" w:rsidRPr="00FD0C71" w:rsidRDefault="00487275" w:rsidP="00487275">
+    <w:p w14:paraId="177B0C3F" w14:textId="5D2713FF" w:rsidR="00487275" w:rsidRPr="00FD0C71" w:rsidRDefault="00487275" w:rsidP="00487275">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0C71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If your concern relates to a personal complaint that is not in the public interest (for example, an allegation of bullying or harassment, or that your contract of employment has been breached), you should raise it under either the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="006949D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -416,52 +413,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="006456B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Grievance Procedure </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006456B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C61D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E6D5F1D" w14:textId="7B3B2F27" w:rsidR="00E01229" w:rsidRDefault="00487275" w:rsidP="6846CC2C">
+    <w:p w14:paraId="0E6D5F1D" w14:textId="5DA5AC29" w:rsidR="00E01229" w:rsidRDefault="00487275" w:rsidP="6846CC2C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0C71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are unsure about whether your concerns are best dealt with under </w:t>
       </w:r>
       <w:r w:rsidR="002C7344">
@@ -535,60 +541,60 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”: </w:t>
       </w:r>
       <w:r w:rsidR="00DB0081" w:rsidRPr="00FD0C71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>020 3117 2520</w:t>
       </w:r>
       <w:r w:rsidR="00FD0C71" w:rsidRPr="00FD0C71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00FD0C71" w:rsidRPr="00FD0C71">
+        <w:r w:rsidR="003A2920">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>https://protect-advice.org.uk/contact-protect-advice-line/</w:t>
+          <w:t xml:space="preserve">Protect Advice Line. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CFFE547" w14:textId="77777777" w:rsidR="00A06A92" w:rsidRDefault="00A06A92" w:rsidP="00A06A92">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1326,50 +1332,96 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B9D3B5" w14:textId="77777777" w:rsidR="006973E6" w:rsidRDefault="006973E6" w:rsidP="00C36FD0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003A2920" w:rsidRPr="00A06A92" w14:paraId="76CD2C33" w14:textId="77777777" w:rsidTr="006973E6">
+        <w:trPr>
+          <w:trHeight w:val="470"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="775FA5A3" w14:textId="4099257B" w:rsidR="003A2920" w:rsidRPr="006973E6" w:rsidRDefault="003A2920" w:rsidP="006973E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sexual Harassment (whether it has occurred, is occurring or likely to occur)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6257C0" w14:textId="77777777" w:rsidR="003A2920" w:rsidRDefault="003A2920" w:rsidP="00C36FD0">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="006973E6" w:rsidRPr="00A06A92" w14:paraId="0D55AE26" w14:textId="77777777" w:rsidTr="006973E6">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B52883" w14:textId="6F457C2D" w:rsidR="006973E6" w:rsidRPr="006973E6" w:rsidRDefault="006973E6" w:rsidP="006973E6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006973E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Any other </w:t>
             </w:r>
@@ -2100,86 +2152,82 @@
       </w:r>
       <w:r w:rsidR="00F75A82" w:rsidRPr="6846CC2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Policy and Procedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2788633D" w14:textId="3405A2C1" w:rsidR="00F75A82" w:rsidRPr="00A06A92" w:rsidRDefault="00F75A82" w:rsidP="00CA6AFF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F75A82" w:rsidRPr="00A06A92" w:rsidSect="00C961CC">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="851" w:right="794" w:bottom="1021" w:left="794" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7705D8CB" w14:textId="77777777" w:rsidR="007D5E50" w:rsidRDefault="007D5E50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5932443A" w14:textId="77777777" w:rsidR="007D5E50" w:rsidRDefault="007D5E50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2210,98 +2258,80 @@
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="793D9B6A" w14:textId="3A69A83D" w:rsidR="007B30A9" w:rsidRDefault="007B30A9" w:rsidP="005C14AA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F1260CE" w14:textId="77777777" w:rsidR="00C61D96" w:rsidRDefault="00C61D96" w:rsidP="005C14AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:ins w:id="0" w:author="Brooke Foulger" w:date="2026-03-27T08:59:00Z" w16du:dateUtc="2026-03-27T08:59:00Z"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>January 202</w:t>
-[...8 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>April 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="72C7C625" w14:textId="4C913225" w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="00CE75CD" w:rsidP="005C14AA">
+  <w:p w14:paraId="72C7C625" w14:textId="3D49B0DA" w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="00CE75CD" w:rsidP="005C14AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -2387,139 +2417,109 @@
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="75096D5A" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRDefault="00CE75CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7F66586C" w14:textId="77777777" w:rsidR="007D5E50" w:rsidRDefault="007D5E50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0541A541" w14:textId="77777777" w:rsidR="007D5E50" w:rsidRDefault="007D5E50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="437C40A5" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRDefault="005F5DC7" w:rsidP="00FA34FB">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="05B33756" w14:textId="344582E3" w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="004606F8" w:rsidP="00487275">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Whistleblowing Concern </w:t>
     </w:r>
     <w:r w:rsidR="00487275">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039A5A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C84F9AA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8272,55 +8272,64 @@
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="431440444">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Brooke Foulger">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::brooke.foulger@manchester.ac.uk::7bd0acdb-e10c-4ecc-a23b-7c7506838c84"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E479AC"/>
     <w:rsid w:val="00000E04"/>
     <w:rsid w:val="00004AE7"/>
@@ -8626,50 +8635,51 @@
     <w:rsid w:val="003600F2"/>
     <w:rsid w:val="00361835"/>
     <w:rsid w:val="003638F3"/>
     <w:rsid w:val="00365123"/>
     <w:rsid w:val="00367227"/>
     <w:rsid w:val="003713DD"/>
     <w:rsid w:val="00374917"/>
     <w:rsid w:val="00374921"/>
     <w:rsid w:val="00374AF4"/>
     <w:rsid w:val="00377049"/>
     <w:rsid w:val="00380DC9"/>
     <w:rsid w:val="00382531"/>
     <w:rsid w:val="00384C8B"/>
     <w:rsid w:val="00386908"/>
     <w:rsid w:val="003877F4"/>
     <w:rsid w:val="003902BC"/>
     <w:rsid w:val="00390CB3"/>
     <w:rsid w:val="00391530"/>
     <w:rsid w:val="00394BF5"/>
     <w:rsid w:val="0039533B"/>
     <w:rsid w:val="00396E45"/>
     <w:rsid w:val="00397C0B"/>
     <w:rsid w:val="003A14FB"/>
     <w:rsid w:val="003A17E2"/>
     <w:rsid w:val="003A2244"/>
+    <w:rsid w:val="003A2920"/>
     <w:rsid w:val="003A4834"/>
     <w:rsid w:val="003A6DF5"/>
     <w:rsid w:val="003B0127"/>
     <w:rsid w:val="003B034E"/>
     <w:rsid w:val="003B4A69"/>
     <w:rsid w:val="003B5D50"/>
     <w:rsid w:val="003B751D"/>
     <w:rsid w:val="003B787C"/>
     <w:rsid w:val="003B7915"/>
     <w:rsid w:val="003B7B71"/>
     <w:rsid w:val="003C0183"/>
     <w:rsid w:val="003D02B8"/>
     <w:rsid w:val="003D215A"/>
     <w:rsid w:val="003D3FA4"/>
     <w:rsid w:val="003D46B0"/>
     <w:rsid w:val="003D6C6B"/>
     <w:rsid w:val="003D7740"/>
     <w:rsid w:val="003D7C94"/>
     <w:rsid w:val="003E0551"/>
     <w:rsid w:val="003E124F"/>
     <w:rsid w:val="003E1D8C"/>
     <w:rsid w:val="003E3216"/>
     <w:rsid w:val="003E53D5"/>
     <w:rsid w:val="003E6D36"/>
     <w:rsid w:val="003F18B6"/>
@@ -8711,50 +8721,51 @@
     <w:rsid w:val="00456A9D"/>
     <w:rsid w:val="004606F8"/>
     <w:rsid w:val="004624ED"/>
     <w:rsid w:val="0046669B"/>
     <w:rsid w:val="004666D1"/>
     <w:rsid w:val="00466827"/>
     <w:rsid w:val="00466CEE"/>
     <w:rsid w:val="004719E3"/>
     <w:rsid w:val="00471D24"/>
     <w:rsid w:val="0047380B"/>
     <w:rsid w:val="00474B4A"/>
     <w:rsid w:val="004765FF"/>
     <w:rsid w:val="00477BA4"/>
     <w:rsid w:val="00483041"/>
     <w:rsid w:val="00483262"/>
     <w:rsid w:val="00485F85"/>
     <w:rsid w:val="00486170"/>
     <w:rsid w:val="00487275"/>
     <w:rsid w:val="00490913"/>
     <w:rsid w:val="00493D86"/>
     <w:rsid w:val="004A00CF"/>
     <w:rsid w:val="004A018B"/>
     <w:rsid w:val="004A33A4"/>
     <w:rsid w:val="004A45D3"/>
     <w:rsid w:val="004A4C67"/>
+    <w:rsid w:val="004A5362"/>
     <w:rsid w:val="004A6381"/>
     <w:rsid w:val="004A6D04"/>
     <w:rsid w:val="004A7E17"/>
     <w:rsid w:val="004B0507"/>
     <w:rsid w:val="004B24DF"/>
     <w:rsid w:val="004B2563"/>
     <w:rsid w:val="004B52CE"/>
     <w:rsid w:val="004B710C"/>
     <w:rsid w:val="004B7ADF"/>
     <w:rsid w:val="004C1652"/>
     <w:rsid w:val="004C29C4"/>
     <w:rsid w:val="004C68F4"/>
     <w:rsid w:val="004C73B9"/>
     <w:rsid w:val="004D0B35"/>
     <w:rsid w:val="004D1014"/>
     <w:rsid w:val="004D1873"/>
     <w:rsid w:val="004D4F77"/>
     <w:rsid w:val="004D52F1"/>
     <w:rsid w:val="004D5A42"/>
     <w:rsid w:val="004D70DF"/>
     <w:rsid w:val="004D7128"/>
     <w:rsid w:val="004E1057"/>
     <w:rsid w:val="004E1475"/>
     <w:rsid w:val="004E33CD"/>
     <w:rsid w:val="004E45C9"/>
@@ -9376,50 +9387,51 @@
     <w:rsid w:val="00AD7587"/>
     <w:rsid w:val="00AE726E"/>
     <w:rsid w:val="00AF23C1"/>
     <w:rsid w:val="00AF3B59"/>
     <w:rsid w:val="00AF4D9E"/>
     <w:rsid w:val="00AF558F"/>
     <w:rsid w:val="00AF5FCC"/>
     <w:rsid w:val="00AF7AA4"/>
     <w:rsid w:val="00AF7E06"/>
     <w:rsid w:val="00B00CF0"/>
     <w:rsid w:val="00B00DA3"/>
     <w:rsid w:val="00B0396D"/>
     <w:rsid w:val="00B044BB"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07C50"/>
     <w:rsid w:val="00B07CF4"/>
     <w:rsid w:val="00B10F81"/>
     <w:rsid w:val="00B1333D"/>
     <w:rsid w:val="00B1676E"/>
     <w:rsid w:val="00B176E9"/>
     <w:rsid w:val="00B2084A"/>
     <w:rsid w:val="00B20CA9"/>
     <w:rsid w:val="00B218D2"/>
     <w:rsid w:val="00B2747D"/>
     <w:rsid w:val="00B275DC"/>
+    <w:rsid w:val="00B3465B"/>
     <w:rsid w:val="00B34E9E"/>
     <w:rsid w:val="00B36467"/>
     <w:rsid w:val="00B41851"/>
     <w:rsid w:val="00B41B36"/>
     <w:rsid w:val="00B426B1"/>
     <w:rsid w:val="00B432A0"/>
     <w:rsid w:val="00B46A59"/>
     <w:rsid w:val="00B46CDF"/>
     <w:rsid w:val="00B51278"/>
     <w:rsid w:val="00B51E76"/>
     <w:rsid w:val="00B51FD6"/>
     <w:rsid w:val="00B52190"/>
     <w:rsid w:val="00B5269E"/>
     <w:rsid w:val="00B52A21"/>
     <w:rsid w:val="00B52D97"/>
     <w:rsid w:val="00B55393"/>
     <w:rsid w:val="00B60FBE"/>
     <w:rsid w:val="00B61D59"/>
     <w:rsid w:val="00B63F9D"/>
     <w:rsid w:val="00B64069"/>
     <w:rsid w:val="00B642F1"/>
     <w:rsid w:val="00B6507A"/>
     <w:rsid w:val="00B66946"/>
     <w:rsid w:val="00B67D53"/>
     <w:rsid w:val="00B71319"/>
@@ -9505,50 +9517,51 @@
     <w:rsid w:val="00C262F6"/>
     <w:rsid w:val="00C303A2"/>
     <w:rsid w:val="00C3073C"/>
     <w:rsid w:val="00C30AD3"/>
     <w:rsid w:val="00C3286D"/>
     <w:rsid w:val="00C33721"/>
     <w:rsid w:val="00C33D14"/>
     <w:rsid w:val="00C34046"/>
     <w:rsid w:val="00C34DBE"/>
     <w:rsid w:val="00C40A21"/>
     <w:rsid w:val="00C41426"/>
     <w:rsid w:val="00C42A16"/>
     <w:rsid w:val="00C42F5A"/>
     <w:rsid w:val="00C431ED"/>
     <w:rsid w:val="00C44004"/>
     <w:rsid w:val="00C4786A"/>
     <w:rsid w:val="00C5206B"/>
     <w:rsid w:val="00C54020"/>
     <w:rsid w:val="00C542C3"/>
     <w:rsid w:val="00C555CD"/>
     <w:rsid w:val="00C57007"/>
     <w:rsid w:val="00C57B96"/>
     <w:rsid w:val="00C6011D"/>
     <w:rsid w:val="00C60579"/>
     <w:rsid w:val="00C60E88"/>
+    <w:rsid w:val="00C61D96"/>
     <w:rsid w:val="00C61E62"/>
     <w:rsid w:val="00C62641"/>
     <w:rsid w:val="00C6346A"/>
     <w:rsid w:val="00C64700"/>
     <w:rsid w:val="00C647B5"/>
     <w:rsid w:val="00C72C9E"/>
     <w:rsid w:val="00C737C7"/>
     <w:rsid w:val="00C76581"/>
     <w:rsid w:val="00C76AEA"/>
     <w:rsid w:val="00C80879"/>
     <w:rsid w:val="00C8088C"/>
     <w:rsid w:val="00C809BD"/>
     <w:rsid w:val="00C832B4"/>
     <w:rsid w:val="00C87456"/>
     <w:rsid w:val="00C93654"/>
     <w:rsid w:val="00C93FD2"/>
     <w:rsid w:val="00C961CC"/>
     <w:rsid w:val="00C975AC"/>
     <w:rsid w:val="00CA1163"/>
     <w:rsid w:val="00CA1CB2"/>
     <w:rsid w:val="00CA2FF9"/>
     <w:rsid w:val="00CA4B96"/>
     <w:rsid w:val="00CA4F67"/>
     <w:rsid w:val="00CA5CF2"/>
     <w:rsid w:val="00CA6AFF"/>
@@ -9872,51 +9885,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EAAC2FC"/>
   <w15:docId w15:val="{8077C681-4A79-4940-9C1F-7AC455C72C5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10657,98 +10670,98 @@
     <w:rsid w:val="005357E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE48CD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1010060025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1558128023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1738698909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=22734" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-advice.org.uk/contact-protect-advice-line/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=22734" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-advice.org.uk/contact-protect-advice-line/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11007,69 +11020,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003890FCEEF31B114094938ED373BA2245" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="026d2a0acb9b16635fcaba3d6bc95ac0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="3adc53d9-8fbd-427e-bc68-e124dc7a04a2" xmlns:ns4="ce77b506-f453-4d71-892d-b0af93e47805" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e892b2b506779ca65bd4c58e69b37732" ns3:_="" ns4:_="">
     <xsd:import namespace="3adc53d9-8fbd-427e-bc68-e124dc7a04a2"/>
     <xsd:import namespace="ce77b506-f453-4d71-892d-b0af93e47805"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3adc53d9-8fbd-427e-bc68-e124dc7a04a2" elementFormDefault="qualified">
@@ -11210,117 +11204,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75E17993-DA47-4A90-A881-110ECC04E490}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3adc53d9-8fbd-427e-bc68-e124dc7a04a2"/>
     <ds:schemaRef ds:uri="ce77b506-f453-4d71-892d-b0af93e47805"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D706CD47-2B9A-45F7-A307-251563C7B390}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D29FAB9F-39C0-4D09-8EAB-C21F7D18950C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ce77b506-f453-4d71-892d-b0af93e47805"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="3adc53d9-8fbd-427e-bc68-e124dc7a04a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F456D5BF-2A9F-4ECC-88E9-76D81FD6A8F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>400</Words>
-  <Characters>2207</Characters>
+  <Words>370</Words>
+  <Characters>1983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2570</CharactersWithSpaces>
+  <CharactersWithSpaces>2343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003890FCEEF31B114094938ED373BA2245</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>4b042b7286ba3e580ae24f0a67ffce54d84f95ce3f3dfa6d70a923d640e88a8c</vt:lpwstr>
   </property>