--- v0 (2026-04-21)
+++ v1 (2026-06-11)
@@ -94,51 +94,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Podcasts available</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6AD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> now</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="265A90A5" w14:paraId="60C513B7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="60C513B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidP="0005391F" w:rsidRDefault="00411C58" w14:paraId="77531351" w14:textId="2D4474D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -167,363 +167,451 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Description of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Podcast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="265A90A5" w:rsidTr="265A90A5" w14:paraId="4D13741A">
+      <w:tr w:rsidR="4CC14FB4" w:rsidTr="4CC14FB4" w14:paraId="0416C970">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="103958EB" w:rsidP="265A90A5" w:rsidRDefault="103958EB" w14:paraId="15AFE58D" w14:textId="5AC67A3F">
+          <w:p w:rsidR="088EDF77" w:rsidP="4CC14FB4" w:rsidRDefault="088EDF77" w14:paraId="1283E741" w14:textId="77692113">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="103958EB">
-[...6 lines deleted...]
-              <w:t>Hay Festival Anytime: Daniel M Davis</w:t>
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="088EDF77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>The Science Show</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="103958EB" w:rsidP="265A90A5" w:rsidRDefault="103958EB" w14:paraId="04FE296F" w14:textId="49A470E2">
+          <w:p w:rsidR="088EDF77" w:rsidP="4CC14FB4" w:rsidRDefault="088EDF77" w14:paraId="043AB45E" w14:textId="3F8E8EC2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-                <w:color w:val="333333"/>
-[...5 lines deleted...]
-              <w:r w:rsidRPr="265A90A5" w:rsidR="103958EB">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R8b161d8e84a5480f">
+              <w:r w:rsidRPr="4CC14FB4" w:rsidR="088EDF77">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
-                <w:t>Hay Festival Anytime</w:t>
+                <w:t>The Science Show</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="103958EB">
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="088EDF77">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-                <w:color w:val="333333"/>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> of genes in the human genome plays a pivotal role in how we interact with the world – how we combat disease, how attractive we are, and how we reproduce.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is hosted by Mike and Richard from Science in the Pub. Its monthly episodes explore all things science through news, interviews, discussions - and music, cultural crossovers, and exhibitions and events happening in London and around the world.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="265A90A5" w:rsidTr="265A90A5" w14:paraId="58B42885">
+      <w:tr w:rsidR="265A90A5" w:rsidTr="4CC14FB4" w14:paraId="4D13741A">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6A287594" w:rsidP="265A90A5" w:rsidRDefault="6A287594" w14:paraId="6B87F22E" w14:textId="339C8998">
+          <w:p w:rsidR="103958EB" w:rsidP="265A90A5" w:rsidRDefault="103958EB" w14:paraId="15AFE58D" w14:textId="5AC67A3F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="6A287594">
-[...6 lines deleted...]
-              <w:t>Jeff Schechtman’s Talk Cocktail Podcast: What it means to be human (External)</w:t>
+            <w:r w:rsidRPr="265A90A5" w:rsidR="103958EB">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Hay Festival Anytime: Daniel M Davis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="48A68A31" w:rsidP="265A90A5" w:rsidRDefault="48A68A31" w14:paraId="4971C421" w14:textId="47EF2A0F">
+          <w:p w:rsidR="103958EB" w:rsidP="265A90A5" w:rsidRDefault="103958EB" w14:paraId="04FE296F" w14:textId="49A470E2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R63483138339e43b2">
+              <w:r w:rsidRPr="4CC14FB4" w:rsidR="103958EB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>Hay Festival Anytime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="103958EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a collection of video and audio recordings from Hay Festivals around the world. </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rcedeb4c0cc124fed">
+              <w:r w:rsidRPr="4CC14FB4" w:rsidR="103958EB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>In th</w:t>
+              </w:r>
+              <w:r w:rsidRPr="4CC14FB4" w:rsidR="09A5885F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>is episode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="09A5885F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, immunologist and Professor Daniel M Davis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="258E57D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reveals how a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="258E57D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>selection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="258E57D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of genes in the human genome plays a pivotal role in how we interact with the world – how we combat disease, how attractive we are, and how we reproduce.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="265A90A5" w:rsidTr="4CC14FB4" w14:paraId="58B42885">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="6A287594" w:rsidP="265A90A5" w:rsidRDefault="6A287594" w14:paraId="6B87F22E" w14:textId="339C8998">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="265A90A5" w:rsidR="6A287594">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Jeff Schechtman’s Talk Cocktail Podcast: What it means to be human (External)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="48A68A31" w:rsidP="13E363B6" w:rsidRDefault="48A68A31" w14:paraId="4971C421" w14:textId="23829B20">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="48A68A31">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="48A68A31">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">In his </w:t>
             </w:r>
-            <w:hyperlink r:id="R3fbd910480774451">
-              <w:r w:rsidRPr="265A90A5" w:rsidR="48A68A31">
+            <w:hyperlink r:id="R8d5f878080e14235">
+              <w:r w:rsidRPr="13E363B6" w:rsidR="48A68A31">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Talk Cocktail Podcast</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="48A68A31">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="48A68A31">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Jeff Schechtman talks to authors, journalists, newsmakers and more to discuss </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="265A90A5" w:rsidR="64A6E606">
+              <w:t>, Je</w:t>
+            </w:r>
+            <w:r w:rsidRPr="13E363B6" w:rsidR="1DBF4BD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="13E363B6" w:rsidR="48A68A31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ff Schechtman talks to authors, journalists, newsmakers and more to discuss </w:t>
+            </w:r>
+            <w:r w:rsidRPr="13E363B6" w:rsidR="64A6E606">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve">topical issues, from important scientific breakthroughs to current global affairs. The </w:t>
             </w:r>
-            <w:hyperlink r:id="Rc9a0264cdce84970">
-              <w:r w:rsidRPr="265A90A5" w:rsidR="64A6E606">
+            <w:hyperlink r:id="R50501e81327c456e">
+              <w:r w:rsidRPr="13E363B6" w:rsidR="64A6E606">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>What it means to be human</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="64A6E606">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="64A6E606">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="64A6E606">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="64A6E606">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>episode features Professor Daniel Davis, who talks about his new boo</w:t>
             </w:r>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="24D83E84">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="24D83E84">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">k </w:t>
             </w:r>
-            <w:hyperlink r:id="Rd71123fb75e64f6e">
-              <w:r w:rsidRPr="265A90A5" w:rsidR="24D83E84">
+            <w:hyperlink r:id="R9daa591a776645e9">
+              <w:r w:rsidRPr="13E363B6" w:rsidR="24D83E84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:i w:val="0"/>
                   <w:iCs w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>The Compatibility Gene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="24D83E84">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="24D83E84">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="24D83E84">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="24D83E84">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>explores t</w:t>
             </w:r>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="24D83E84">
+            <w:r w:rsidRPr="13E363B6" w:rsidR="24D83E84">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>he marvels of the human immune system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="265A90A5" w:rsidTr="265A90A5" w14:paraId="5B0113AF">
+      <w:tr w:rsidR="265A90A5" w:rsidTr="4CC14FB4" w14:paraId="5B0113AF">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0EA9FAD5" w:rsidP="265A90A5" w:rsidRDefault="0EA9FAD5" w14:paraId="3301F65E" w14:textId="0F6C8B4A">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="265A90A5" w:rsidR="0EA9FAD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
@@ -659,51 +747,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:i w:val="0"/>
                   <w:iCs w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>The Compatibility Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="265A90A5" w:rsidR="129AA08B">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explores the marvels of the human immune system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0F9CD666" w:rsidTr="265A90A5" w14:paraId="51D119EF" w14:textId="77777777">
+      <w:tr w:rsidR="0F9CD666" w:rsidTr="4CC14FB4" w14:paraId="51D119EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="748BBC9D" w14:textId="5E59BF0D">
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Voices for Safety (External)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
@@ -781,182 +869,200 @@
               </w:r>
               <w:r w:rsidRPr="0F9CD666" w:rsidR="640A1DF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0F9CD666" w:rsidR="6E372FF7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Each episode features leading researchers and guest speakers to explore the latest breakthroughs in patient safety research in England, UK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0F9CD666" w:rsidTr="265A90A5" w14:paraId="7A353A90" w14:textId="77777777">
+      <w:tr w:rsidR="0F9CD666" w:rsidTr="4CC14FB4" w14:paraId="7A353A90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="10932B18" w14:textId="131D2454">
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>NCCPE Engaged Futures Podcast (External)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="7D7350D5" w14:textId="34B67554">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w:rsidR="441C7978" w:rsidP="5E6ABF4A" w:rsidRDefault="441C7978" w14:paraId="7D7350D5" w14:textId="4AC15A73">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5E6ABF4A" w:rsidR="441C7978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
-[...3 lines deleted...]
-                  <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:hyperlink r:id="R78c96c7c515b4127">
+              <w:r w:rsidRPr="5E6ABF4A" w:rsidR="441C7978">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>National Co-ordinating Centre for Public Engagement (NCCPE)</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="5E6ABF4A" w:rsidR="441C7978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5E6ABF4A" w:rsidR="757D3CC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>osts a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5E6ABF4A" w:rsidR="441C7978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podcast series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rec83cac10ddf434e">
+              <w:r w:rsidRPr="5E6ABF4A" w:rsidR="441C7978">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>Engaged Futures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="5E6ABF4A" w:rsidR="441C7978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, exploring how universities can reimagine their role in society and drive systemic change.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="5A1F9D1F" w14:textId="2C9008F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> has launched a new podcast series, </w:t>
-[...11 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="1CB7972B" w14:textId="174C9C35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>, exploring how universities can reimagine their role in society and drive systemic change.</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>Featuring voices from educators, researchers, employers, students, and community partners, the series offers accessible insights into connecting learning, work, and community to build a more inclusive, engaged future.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="11A7EFC8" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="11A7EFC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6F63382F" w:rsidP="32531C5A" w:rsidRDefault="6F63382F" w14:paraId="470DFA7A" w14:textId="2FD7D1A1">
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>GM Live Well Podcast (External)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
@@ -976,51 +1082,51 @@
             <w:hyperlink r:id="rId14">
               <w:r w:rsidRPr="0F9CD666">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GM Live Well Podcast </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>explores public services taking a new approach to ensure everyone gets the everyday support they need. Hosted by Greater Manchester Mayor Andy Burnham, it will discover what happens when our communities are trusted to lead and what systems can do to lend ‘a helping hand, not a hoop to jump through’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0F9CD666" w:rsidTr="265A90A5" w14:paraId="6ACF1200" w14:textId="77777777">
+      <w:tr w:rsidR="0F9CD666" w:rsidTr="4CC14FB4" w14:paraId="6ACF1200" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="04C3ACEA" w:rsidP="0F9CD666" w:rsidRDefault="04C3ACEA" w14:paraId="23895AE3" w14:textId="3A52BF11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1066,51 +1172,51 @@
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="0F9CD666">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>The Research Room</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, the latest podcast from the York Trials Unit at the University of York, which explores how clinical research is shaping the future of health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="1D7FBEF0" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="1D7FBEF0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="01CC87BA" w:rsidP="32531C5A" w:rsidRDefault="01CC87BA" w14:paraId="31B47EE8" w14:textId="6D67570F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1160,51 +1266,51 @@
             <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Geoffrey Jefferson Brain Research Centre (GJBRC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> covering all things neuroscience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="4C935788" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="4C935788" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007549CA" w:rsidP="32531C5A" w:rsidRDefault="007549CA" w14:paraId="06E87AEA" w14:textId="00CC3E6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1230,51 +1336,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the meaning of Science today, with hosts Amelia Doran and Susan O'Flynn, both students at the University of Manchester. The pair cover a variety of science topics and feature a diverse range of guest speakers. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to That’s Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="32CE3712" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="32CE3712" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007549CA" w:rsidP="32531C5A" w:rsidRDefault="007549CA" w14:paraId="023EB800" w14:textId="1B0C2E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="030303"/>
@@ -1311,51 +1417,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Each week on the Science Podcast, host Sarah Crespi delves into the latest scientific discoveries with researchers and news writers from around the globe. Learn about everything from how researchers are battling stinkbugs using samurai wasps, to the nuances of a vaccine-derived outbreak of polio in the Democratic Republic of the Congo, to the way DNA might be used to predict how a suspected criminal might look. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to the Science Podcast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="00EF28DB" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="00EF28DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009409CE" w:rsidP="32531C5A" w:rsidRDefault="009409CE" w14:paraId="49A0F84F" w14:textId="767C40A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1381,51 +1487,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">The idea of the podcast is to encourage people to slow down and consider important social issues and histories, which we think reflects one of the major benefits of reading a university press book; packed full of carefully considered arguments, frontline thinking, and original voices. The podcast’s aim, and name, also speaks to MUP's wider mission of changing the world one book at a time. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to One Book at a Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="3C80887C" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="3C80887C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4ADD" w:rsidP="32531C5A" w:rsidRDefault="00BF4ADD" w14:paraId="7920F31A" w14:textId="2C07C237">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1451,51 +1557,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Adjacent is a podcast that shines a light on everything that goes into making research successful, except the research. This includes public engagement, knowledge exchange, outreach, project management, research communications, publishing, funding, events, training, partnerships, facilitation, and the rest. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen on the podcast site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="5BF9388D" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="5BF9388D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4ADD" w:rsidP="32531C5A" w:rsidRDefault="00BF4ADD" w14:paraId="3FE20A85" w14:textId="25FF1B3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1522,51 +1628,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Once a publishing course at Simon Fraser University, Telling Science Stories is all about what makes good science communication. From journalism to YouTube videos,  host Alice will speak with experts in the field about the techniques and theories they use to tell better science stories. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen on Spotify.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="33CBDD33" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="33CBDD33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4ADD" w:rsidP="32531C5A" w:rsidRDefault="00BF4ADD" w14:paraId="3F852EB6" w14:textId="69380C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1621,51 +1727,51 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Apple Podcasts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or wherever else you get your podcasts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="7D34A910" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="7D34A910" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F34ABB" w:rsidP="32531C5A" w:rsidRDefault="00F34ABB" w14:paraId="6401FFA5" w14:textId="5CEE8BCC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1691,51 +1797,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Made The Same Way is a new podcast series where scientists discuss human development from fertilisation to birth with young artists. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen on Spotify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="5C7599AA" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="5C7599AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CB7F6D" w:rsidP="32531C5A" w:rsidRDefault="00CB7F6D" w14:paraId="42674F1D" w14:textId="5318DE46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1781,51 +1887,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or on </w:t>
             </w:r>
             <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>your browser.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="63614800" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="63614800" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00411C58" w:rsidP="32531C5A" w:rsidRDefault="00411C58" w14:paraId="61988534" w14:textId="084BDB2E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1860,51 +1966,51 @@
               <w:t>This cancer research podcast is brought to you by The University of Manchester in partnership with the Manchester Cancer Research Centre (MCRC). In each episode, our cancer researchers discuss the innovations, discoveries and projects that are changing the landscape of early detection. Click</w:t>
             </w:r>
             <w:hyperlink r:id="rId28">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="265A90A5" w14:paraId="64AD828B" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="64AD828B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B809BC" w:rsidP="32531C5A" w:rsidRDefault="00B809BC" w14:paraId="66F6DF18" w14:textId="36B71888">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1986,51 +2092,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Spotify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001256AD" w:rsidTr="265A90A5" w14:paraId="2C6CD000" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001256AD" w:rsidTr="4CC14FB4" w14:paraId="2C6CD000" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="001256AD" w:rsidP="0005391F" w:rsidRDefault="001256AD" w14:paraId="41354604" w14:textId="6A1F0A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001256AD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Spotlight on CEI: Improving global health research and outcomes through engaging with local communities.</w:t>
@@ -2142,51 +2248,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId31">
               <w:r w:rsidRPr="001256AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="265A90A5" w14:paraId="653E8FCA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="653E8FCA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00411C58" w:rsidP="0005391F" w:rsidRDefault="00411C58" w14:paraId="039249B9" w14:textId="41BC576C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00411C58">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Be Part of Research Podcasts</w:t>
@@ -2262,51 +2368,51 @@
               <w:t xml:space="preserve">Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId32">
               <w:r w:rsidRPr="00411C58">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="265A90A5" w14:paraId="24517CCD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="24517CCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00411C58" w:rsidP="0005391F" w:rsidRDefault="00B625C0" w14:paraId="2C1F34FD" w14:textId="55A15603">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B625C0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Louder than Words Podcast</w:t>
@@ -2355,51 +2461,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId33">
               <w:r w:rsidRPr="00B625C0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="265A90A5" w14:paraId="32E3677B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="32E3677B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00B625C0" w:rsidP="00232D6E" w:rsidRDefault="00B625C0" w14:paraId="652D7972" w14:textId="477CC713">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B625C0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Participatory Action Research - Feminist Trailblazers &amp; Good Troublemakers</w:t>
@@ -2466,51 +2572,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId34">
               <w:r w:rsidRPr="00B625C0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B625C0" w:rsidTr="265A90A5" w14:paraId="40C6E4E4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B625C0" w:rsidTr="4CC14FB4" w14:paraId="40C6E4E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B625C0" w:rsidR="00B625C0" w:rsidP="0005391F" w:rsidRDefault="00B625C0" w14:paraId="100868F7" w14:textId="18EE011E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B625C0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The honest podcast about sci</w:t>
@@ -2616,51 +2722,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId35">
               <w:r w:rsidRPr="00B456A0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="265A90A5" w14:paraId="036366D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="4CC14FB4" w14:paraId="036366D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B625C0" w:rsidR="00B456A0" w:rsidP="0005391F" w:rsidRDefault="00B456A0" w14:paraId="14F734DB" w14:textId="302DC8D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Arts at CERN 10</w:t>
@@ -2719,51 +2825,51 @@
               <w:t xml:space="preserve"> Click</w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId36">
               <w:r w:rsidRPr="00B456A0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="265A90A5" w14:paraId="4CB90493" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="4CC14FB4" w14:paraId="4CB90493" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00B456A0" w:rsidP="0005391F" w:rsidRDefault="00B456A0" w14:paraId="7E02F20C" w14:textId="14B4A23E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B456A0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The Access Podcast</w:t>
@@ -2848,51 +2954,51 @@
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
             <w:r w:rsidR="00511990">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="265A90A5" w14:paraId="60A21DFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="4CC14FB4" w14:paraId="60A21DFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B456A0" w:rsidR="00511990" w:rsidP="0005391F" w:rsidRDefault="00511990" w14:paraId="207AB512" w14:textId="288488C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511990">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Health on the Line</w:t>
@@ -2941,51 +3047,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId38">
               <w:r w:rsidRPr="00511990">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="265A90A5" w14:paraId="1E1AA7CA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="4CC14FB4" w14:paraId="1E1AA7CA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00511990" w:rsidR="00511990" w:rsidP="0005391F" w:rsidRDefault="00511990" w14:paraId="4A706090" w14:textId="0628AA23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511990">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>All Things Sci</w:t>
@@ -3070,51 +3176,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId39">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="265A90A5" w14:paraId="00378CC3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="4CC14FB4" w14:paraId="00378CC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00511990" w:rsidR="006A0D81" w:rsidP="0005391F" w:rsidRDefault="006A0D81" w14:paraId="6C313B3B" w14:textId="7406C2A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A0D81">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The King's Fund Podcast - What Women Want: Addressing Women’s Health Inequalities</w:t>
@@ -3181,51 +3287,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId40">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="265A90A5" w14:paraId="7501A323" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="4CC14FB4" w14:paraId="7501A323" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006A0D81" w:rsidR="006A0D81" w:rsidP="0005391F" w:rsidRDefault="006A0D81" w14:paraId="4DCC3C15" w14:textId="00A310F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A0D81">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Health Innovation Podcast: Can we improve perinatal mental health</w:t>
@@ -3274,51 +3380,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId41">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="265A90A5" w14:paraId="09E61190" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="4CC14FB4" w14:paraId="09E61190" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006A0D81" w:rsidR="006A0D81" w:rsidP="0005391F" w:rsidRDefault="006A0D81" w14:paraId="63FB6F90" w14:textId="3AEF2B0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A0D81">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The King's Fund Podcast - What just happened? Health and care policy in 2021</w:t>
@@ -3376,51 +3482,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId42">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="265A90A5" w14:paraId="085DB389" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="085DB389" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006A0D81" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="4D93871D" w14:textId="69D7E180">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>University of Glasgow #UofGEngage Podcast</w:t>
@@ -3487,51 +3593,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId43">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="265A90A5" w14:paraId="7CA974BF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="7CA974BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="79DD77CF" w14:textId="6113B995">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Let's Talk Sci</w:t>
@@ -3634,51 +3740,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId44">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="265A90A5" w14:paraId="03C633E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="03C633E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="4D4962D1" w14:textId="233C9346">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Made By Mortals (MbM): Armchair Adventures podcast</w:t>
@@ -3727,51 +3833,51 @@
               <w:t xml:space="preserve">. Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId45">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="265A90A5" w14:paraId="05E1E4AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="05E1E4AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="5E3B128C" w14:textId="77C0A53E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Pros and Comms Podcast: Talking Bias in Research with Emily Sena</w:t>
@@ -3860,51 +3966,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId48">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="265A90A5" w14:paraId="0F5BD916" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="0F5BD916" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="5773A47D" w14:textId="1E73E3B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>AHSN Network 'Health Innovation Podcast'</w:t>
@@ -3953,51 +4059,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId49">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="265A90A5" w14:paraId="48F086C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="48F086C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="6D7770E9" w14:textId="73FA102D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Ambition for Ageing</w:t>
@@ -4046,51 +4152,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId50">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="265A90A5" w14:paraId="3AE7ECA2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="3AE7ECA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="55312E53" w14:textId="6F8BA981">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Small Screen Science</w:t>
@@ -4139,51 +4245,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId51">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="265A90A5" w14:paraId="4E6F14AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="4E6F14AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="32A5B751" w14:textId="4AA4A20D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>That Co-production Podcast by RDS SE and NIHR Centre for Engagement and Dissemination</w:t>
@@ -4260,51 +4366,51 @@
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="008B6087" w:rsidRDefault="008B6087" w14:paraId="1A767B90" w14:textId="4A07AE89">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="265A90A5" w14:paraId="74D97715" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="74D97715" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="4955327E" w14:textId="752D4055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Hidden podcast by Made by Mortals</w:t>
@@ -4371,51 +4477,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId53">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="265A90A5" w14:paraId="6931BFBA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="4CC14FB4" w14:paraId="6931BFBA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="00C35B32" w:rsidP="0005391F" w:rsidRDefault="00C35B32" w14:paraId="483B37E3" w14:textId="1029EF3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35B32">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Listen to THIS! podcast</w:t>
@@ -4473,51 +4579,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId54">
               <w:r w:rsidRPr="00C35B32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="265A90A5" w14:paraId="1CD51526" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="4CC14FB4" w14:paraId="1CD51526" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C35B32" w:rsidR="00C35B32" w:rsidP="0005391F" w:rsidRDefault="00C35B32" w14:paraId="63B6D35C" w14:textId="3D5652D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35B32">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Bluedot Podcast</w:t>
@@ -4593,51 +4699,51 @@
               <w:t xml:space="preserve">. Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId55">
               <w:r w:rsidRPr="00C35B32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="265A90A5" w14:paraId="729C69E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="4CC14FB4" w14:paraId="729C69E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C35B32" w:rsidR="00C35B32" w:rsidP="0005391F" w:rsidRDefault="00C35B32" w14:paraId="17BC36D3" w14:textId="57E45912">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35B32">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>King's Fund: Learning From Covid-19: What Does the Future Hold for Public Health?</w:t>
@@ -4704,51 +4810,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId56">
               <w:r w:rsidRPr="00C35B32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B509CF" w:rsidTr="265A90A5" w14:paraId="677BFC8B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B509CF" w:rsidTr="4CC14FB4" w14:paraId="677BFC8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C35B32" w:rsidR="00B509CF" w:rsidP="0005391F" w:rsidRDefault="00B509CF" w14:paraId="5C2B1CF4" w14:textId="5A2EE5AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B509CF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>NHS Confederation Health on the Line podcast</w:t>
@@ -4788,51 +4894,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId57">
               <w:r w:rsidRPr="00B509CF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00310B48" w:rsidTr="265A90A5" w14:paraId="2FE74E60" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00310B48" w:rsidTr="4CC14FB4" w14:paraId="2FE74E60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B509CF" w:rsidR="00310B48" w:rsidP="0005391F" w:rsidRDefault="00310B48" w14:paraId="11B0C47A" w14:textId="2B7E9ED0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310B48">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Science Communication Accelerator (scicomX)</w:t>
@@ -4890,51 +4996,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId58">
               <w:r w:rsidRPr="00310B48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="265A90A5" w14:paraId="6D783B2C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="6D783B2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00310B48" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="0E08DDB9" w14:textId="555058BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">One in Two: A Manchester Cancer Research Podcast </w:t>
@@ -5059,51 +5165,51 @@
                 </w:rPr>
                 <w:t>YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0025033A" w:rsidR="0025033A" w:rsidP="0025033A" w:rsidRDefault="0025033A" w14:paraId="052EBF94" w14:textId="17DC37E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="265A90A5" w14:paraId="50983C08" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="50983C08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="13F75B7D" w14:textId="0269F293">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>What’s the best way to boost science engagement?</w:t>
@@ -5181,51 +5287,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId62">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="265A90A5" w14:paraId="7B28E47F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="7B28E47F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="3D100081" w14:textId="37F535A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Transformation talks: a podcast episode about co-production</w:t>
@@ -5265,51 +5371,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId63">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen on Spotify</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="265A90A5" w14:paraId="767E87C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="767E87C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="56FF8356" w14:textId="446D90FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>HSJ Podcast: Patient experience in the post-covid era</w:t>
@@ -5349,51 +5455,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId64">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="265A90A5" w14:paraId="3B5A903F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="3B5A903F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="7D37589E" w14:textId="6BABFF6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The King's Fund: Young leaders in health and care - courage, passion and talent</w:t>
@@ -5433,51 +5539,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId65">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="265A90A5" w14:paraId="15121329" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="4CC14FB4" w14:paraId="15121329" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00607970" w:rsidR="00607970" w:rsidP="00607970" w:rsidRDefault="00607970" w14:paraId="211FC05C" w14:textId="7BFFC7F8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607970">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -5569,51 +5675,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId67">
               <w:r w:rsidRPr="00607970">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Apple Podcasts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="265A90A5" w14:paraId="20988655" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="4CC14FB4" w14:paraId="20988655" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00607970" w:rsidR="00607970" w:rsidP="00607970" w:rsidRDefault="00607970" w14:paraId="237B4D2B" w14:textId="32CEC363">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607970">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -5696,51 +5802,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId70">
               <w:r w:rsidRPr="00607970">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0057334A" w:rsidTr="265A90A5" w14:paraId="26C43A3D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0057334A" w:rsidTr="4CC14FB4" w14:paraId="26C43A3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00607970" w:rsidR="0057334A" w:rsidP="00607970" w:rsidRDefault="0057334A" w14:paraId="7F45FE35" w14:textId="0851EBDF">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057334A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -5868,51 +5974,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon </w:t>
               </w:r>
               <w:r w:rsidRPr="002B4354" w:rsidR="00173E6E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>music</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00173E6E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001719E4" w:rsidTr="265A90A5" w14:paraId="12C39FEF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001719E4" w:rsidTr="4CC14FB4" w14:paraId="12C39FEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0057334A" w:rsidR="001719E4" w:rsidP="00607970" w:rsidRDefault="001719E4" w14:paraId="3D7BEC6B" w14:textId="1CD396BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001719E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -5983,51 +6089,51 @@
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId74">
               <w:r w:rsidRPr="001719E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Visit their website to access the podcast on all streaming platforms.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001719E4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="265A90A5" w14:paraId="071C0256" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="071C0256" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00706F50" w14:paraId="6A6F3A0A" w14:textId="30758681">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6089,51 +6195,51 @@
               <w:t>, </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId76">
               <w:r w:rsidRPr="0052617A" w:rsidR="00C15E47">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Spotify</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0052617A" w:rsidR="0024329E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="265A90A5" w14:paraId="75319918" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="75319918" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00C15E47" w14:paraId="5F88B58B" w14:textId="7EE9A50C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6168,51 +6274,51 @@
               <w:t xml:space="preserve">This podcast series explores the health inequalities that exist in our cancer system in Greater Manchester. Episodes include: inequalities in screening, the impact on people with learning disabilities and </w:t>
             </w:r>
             <w:r w:rsidRPr="0052617A" w:rsidR="00B04E81">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">how does deprivation impact learning outcomes? </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId77">
               <w:r w:rsidRPr="0052617A" w:rsidR="00B04E81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to all episodes on Spotify.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="265A90A5" w14:paraId="24AB0CE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="24AB0CE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00B04E81" w14:paraId="4A4B3A4A" w14:textId="66B8336B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6256,51 +6362,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>In each episode, they interview leading researchers, innovators and healthcare professionals linked with the Pankhurst Institute about how advances in areas such as digital health, advanced materials and artificial intelligence are shaping the future of healthcare</w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId78">
               <w:r w:rsidRPr="0052617A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>. Listen to the podcast on Spotify. </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="265A90A5" w14:paraId="0ACDE4D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="0ACDE4D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00C82770" w14:paraId="64A4316B" w14:textId="7D462D51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6324,51 +6430,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Greg Burke, Director of Place &amp; Civic Engagement at Sheffield Hallam University, talks to NCIA's Laura Poole about the role of universities in building entrepreneurial ecosystems. </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId79">
               <w:r w:rsidRPr="0052617A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Visit their website to listen to the podcast on various streaming platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="265A90A5" w14:paraId="26761675" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="26761675" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="00607970" w:rsidRDefault="00D33AA8" w14:paraId="3609D42B" w14:textId="7AB3B663">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6394,51 +6500,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>In this new podcast episode from the NHS Confederation, chaired by Jacob Lant, Chief Executive of National Voices, sector experts share their views on changing the relationship between the NHS, citizens and communities. This conversation was recorded at the ICS Network’s conference in November.</w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId80">
               <w:r w:rsidRPr="0052617A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Visit their website to listen to the podcast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="265A90A5" w14:paraId="64467CFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="4CC14FB4" w14:paraId="64467CFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidP="00607970" w:rsidRDefault="0052617A" w14:paraId="1E2BC71A" w14:textId="01EDB579">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6542,51 +6648,51 @@
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D15551" w:rsidR="00D15551">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId81">
               <w:r w:rsidRPr="00D15551" w:rsidR="00D15551">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Visit our website to access all Talk200 lectures and podcasts. </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="265A90A5" w14:paraId="5FA23452" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="4CC14FB4" w14:paraId="5FA23452" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidP="00607970" w:rsidRDefault="00561B07" w14:paraId="07073698" w14:textId="29A21A98">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561B07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6621,51 +6727,51 @@
               <w:t>In this new, special extended episode of CiviCast, Prof John Goddard OBE provides a history of the civic university movement, recorded in conversation with Tania Carregha, Senior Research Manager at the Institute of Community Studie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">s. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId82">
               <w:r w:rsidRPr="00AE42F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="265A90A5" w14:paraId="6A4DE424" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="4CC14FB4" w14:paraId="6A4DE424" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidP="00607970" w:rsidRDefault="00D5718B" w14:paraId="3E7B5824" w14:textId="7F673431">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5718B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6729,51 +6835,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId83">
               <w:r w:rsidRPr="004B5008">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen now on their website. </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="265A90A5" w14:paraId="27D589B7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="4CC14FB4" w14:paraId="27D589B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D5718B" w:rsidR="00824E00" w:rsidP="00607970" w:rsidRDefault="00824E00" w14:paraId="3771E4A0" w14:textId="14BA6FAF">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00824E00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6857,51 +6963,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00824E00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId86">
               <w:r w:rsidRPr="00824E00">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="265A90A5" w14:paraId="73821D23" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="4CC14FB4" w14:paraId="73821D23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00824E00" w:rsidP="00607970" w:rsidRDefault="00824E00" w14:paraId="34A91E2E" w14:textId="74BBA5A0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6976,51 +7082,51 @@
               <w:t>In this episode, host Andy Spinoza is joined by Professor Alice Larkin, Dr Aneeqa Khan and Geography student Aidan Rhode to discuss the solutions needed to address climate change and global energy challenges, now and in the future.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId87">
               <w:r w:rsidRPr="00824E00">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Visit our website to access the podcast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="265A90A5" w14:paraId="46736C7C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="4CC14FB4" w14:paraId="46736C7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF0C07" w:rsidP="00607970" w:rsidRDefault="00FF0C07" w14:paraId="3121BD6D" w14:textId="7A45FA94">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0C07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7137,51 +7243,51 @@
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId90">
               <w:r w:rsidRPr="00FF0C07">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Amazon Music</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="265A90A5" w14:paraId="54C00FB3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="4CC14FB4" w14:paraId="54C00FB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF0C07" w:rsidP="00607970" w:rsidRDefault="00FF0C07" w14:paraId="401F8BFC" w14:textId="1FA90728">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0C07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7279,51 +7385,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId91">
               <w:r w:rsidRPr="00FF0C07">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast now on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00B03520" w:rsidTr="265A90A5" w14:paraId="04ADFF5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00B03520" w:rsidTr="4CC14FB4" w14:paraId="04ADFF5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00FF0C07" w:rsidR="00B03520" w:rsidP="00607970" w:rsidRDefault="00B03520" w14:paraId="1C3FC16D" w14:textId="26D09308">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B03520">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7360,51 +7466,51 @@
               <w:t>In the latest Research Comms podcast Lucy Wilson, Director of Communications and Engagement at the UK Dementia Research Institute, discusses why there has always been a stigma around dementia, the impact of that on research funding into the condition, and why she feels optimistic that the tide is turning</w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId92">
               <w:r w:rsidRPr="00973326">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. </w:t>
               </w:r>
               <w:r w:rsidRPr="00973326" w:rsidR="00973326">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Access the podcast on all streaming platforms via their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00554A4E" w:rsidTr="265A90A5" w14:paraId="254305D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00554A4E" w:rsidTr="4CC14FB4" w14:paraId="254305D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B03520" w:rsidR="00554A4E" w:rsidP="00607970" w:rsidRDefault="002C4007" w14:paraId="49302335" w14:textId="1761BF9F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C4007">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7525,51 +7631,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B36EEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t> or </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId95">
               <w:r w:rsidRPr="00B36EEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Apple Podcasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="003541B4" w:rsidTr="265A90A5" w14:paraId="3D4F5382" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="003541B4" w:rsidTr="4CC14FB4" w14:paraId="3D4F5382" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002C4007" w:rsidR="003541B4" w:rsidP="00607970" w:rsidRDefault="003541B4" w14:paraId="4C2702ED" w14:textId="21767740">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003541B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7690,51 +7796,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00790BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId98">
               <w:r w:rsidRPr="00880A51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Apple Podcasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00BE2AE4" w:rsidTr="265A90A5" w14:paraId="087F168C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00BE2AE4" w:rsidTr="4CC14FB4" w14:paraId="087F168C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003541B4" w:rsidR="00BE2AE4" w:rsidP="00607970" w:rsidRDefault="00BE2AE4" w14:paraId="0C7EE3EF" w14:textId="063BD53D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7914,138 +8020,141 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="45EAFD1D" w:rsidTr="265A90A5" w14:paraId="1007C028" w14:textId="77777777">
+    <w:tr w:rsidR="45EAFD1D" w:rsidTr="4CC14FB4" w14:paraId="1007C028" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="45EAFD1D" w:rsidP="45EAFD1D" w:rsidRDefault="45EAFD1D" w14:paraId="274F5903" w14:textId="2390182A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="45EAFD1D" w:rsidP="45EAFD1D" w:rsidRDefault="45EAFD1D" w14:paraId="435EA5BF" w14:textId="767C5B14">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="45EAFD1D" w:rsidP="45EAFD1D" w:rsidRDefault="45EAFD1D" w14:paraId="21980409" w14:textId="00FFB1E5">
+        <w:p w:rsidR="45EAFD1D" w:rsidP="4CC14FB4" w:rsidRDefault="45EAFD1D" w14:paraId="21980409" w14:textId="7A1E27F9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="center" w:leader="none" w:pos="4513"/>
+              <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="265A90A5" w:rsidR="265A90A5">
+          <w:r w:rsidRPr="4CC14FB4" w:rsidR="4CC14FB4">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Date amended: </w:t>
           </w:r>
-          <w:r w:rsidRPr="265A90A5" w:rsidR="265A90A5">
+          <w:r w:rsidRPr="4CC14FB4" w:rsidR="4CC14FB4">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>12</w:t>
-[...27 lines deleted...]
-            <w:t>6</w:t>
+            <w:t>14/05/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="45EAFD1D" w:rsidP="45EAFD1D" w:rsidRDefault="45EAFD1D" w14:paraId="3A3FD91C" w14:textId="4D7B4EF7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00920CF7" w:rsidP="008772CC" w:rsidRDefault="00920CF7" w14:paraId="138E9B34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -8312,106 +8421,114 @@
     <w:rsid w:val="00BE2AE4"/>
     <w:rsid w:val="00BF4ADD"/>
     <w:rsid w:val="00C15E47"/>
     <w:rsid w:val="00C35B32"/>
     <w:rsid w:val="00C82770"/>
     <w:rsid w:val="00CB7F6D"/>
     <w:rsid w:val="00CE49FC"/>
     <w:rsid w:val="00D008C3"/>
     <w:rsid w:val="00D15551"/>
     <w:rsid w:val="00D33AA8"/>
     <w:rsid w:val="00D568BF"/>
     <w:rsid w:val="00D5718B"/>
     <w:rsid w:val="00DD24E0"/>
     <w:rsid w:val="00E30B1B"/>
     <w:rsid w:val="00E52827"/>
     <w:rsid w:val="00E71252"/>
     <w:rsid w:val="00ED7BD6"/>
     <w:rsid w:val="00EF024F"/>
     <w:rsid w:val="00F1088F"/>
     <w:rsid w:val="00F34ABB"/>
     <w:rsid w:val="00FD592C"/>
     <w:rsid w:val="00FF0C07"/>
     <w:rsid w:val="01CC87BA"/>
     <w:rsid w:val="04C3ACEA"/>
     <w:rsid w:val="07CF7C5D"/>
+    <w:rsid w:val="088EDF77"/>
     <w:rsid w:val="09A5885F"/>
     <w:rsid w:val="0EA9FAD5"/>
     <w:rsid w:val="0EE517FC"/>
     <w:rsid w:val="0F9CD666"/>
     <w:rsid w:val="103958EB"/>
     <w:rsid w:val="114AA14C"/>
     <w:rsid w:val="129AA08B"/>
+    <w:rsid w:val="13E363B6"/>
     <w:rsid w:val="147546CA"/>
+    <w:rsid w:val="14A93418"/>
     <w:rsid w:val="16D0DE9F"/>
     <w:rsid w:val="16E2C869"/>
     <w:rsid w:val="1985E5A7"/>
     <w:rsid w:val="1C71C1DC"/>
+    <w:rsid w:val="1DBF4BD3"/>
     <w:rsid w:val="202E4A30"/>
     <w:rsid w:val="24D83E84"/>
     <w:rsid w:val="25548D38"/>
     <w:rsid w:val="258E57D6"/>
     <w:rsid w:val="261DA71A"/>
     <w:rsid w:val="265A90A5"/>
     <w:rsid w:val="2771066B"/>
     <w:rsid w:val="2CBC5C1E"/>
     <w:rsid w:val="32531C5A"/>
     <w:rsid w:val="32A39891"/>
     <w:rsid w:val="32C39143"/>
     <w:rsid w:val="32EEBFBE"/>
     <w:rsid w:val="34ED523D"/>
     <w:rsid w:val="381FD038"/>
     <w:rsid w:val="3A188D51"/>
     <w:rsid w:val="3A227E46"/>
     <w:rsid w:val="3A525E8F"/>
     <w:rsid w:val="3A98D775"/>
     <w:rsid w:val="3ACD95C1"/>
     <w:rsid w:val="3C7C4E71"/>
     <w:rsid w:val="3DF85C04"/>
     <w:rsid w:val="441C7978"/>
     <w:rsid w:val="4478BEFE"/>
     <w:rsid w:val="45EAFD1D"/>
     <w:rsid w:val="4609F117"/>
     <w:rsid w:val="46160B9A"/>
     <w:rsid w:val="48A21295"/>
     <w:rsid w:val="48A68A31"/>
+    <w:rsid w:val="4CC14FB4"/>
     <w:rsid w:val="4CF63745"/>
     <w:rsid w:val="51BE189E"/>
     <w:rsid w:val="53D0BEDE"/>
     <w:rsid w:val="54DA3DF0"/>
     <w:rsid w:val="5C2BD662"/>
     <w:rsid w:val="5C2D7D58"/>
+    <w:rsid w:val="5E6ABF4A"/>
     <w:rsid w:val="63639636"/>
     <w:rsid w:val="640A1DF8"/>
     <w:rsid w:val="64A6E606"/>
     <w:rsid w:val="6A287594"/>
     <w:rsid w:val="6E372FF7"/>
     <w:rsid w:val="6F63382F"/>
     <w:rsid w:val="73CA2847"/>
     <w:rsid w:val="74F5E0C1"/>
+    <w:rsid w:val="757D3CC7"/>
     <w:rsid w:val="7C2340BC"/>
     <w:rsid w:val="7E3152B7"/>
+    <w:rsid w:val="7E53C1A9"/>
     <w:rsid w:val="7F225863"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -9380,51 +9497,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2041542867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4s29ASx1FDonwkjeyEOVcV?si=71faf88cd7194d6d&amp;nd=1" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarahmclusky.com/tag/research-adjacent-podcast" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/what-just-happened-health-and-care-policy-2021?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124101" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/37t0cHhOhN4IO3K3hZ5W2c" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1HKHHJyDIJZ2VzJFI0yrgU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-faculty-of-biology-medicine-and-health/id1742140145" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280959" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298330" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bepartofresearch.nihr.ac.uk/podcasts/?utm_source=newsletter-bpor&amp;utm_medium=email&amp;utm_campaign=bpor-2022-10&amp;utm_source=NIHR+Patients+and+Public&amp;utm_campaign=1ee634c3ab-EMAIL_CAMPAIGN_2022_04_29_10_22_COPY_01&amp;utm_medium=email&amp;utm_term=0_3b030a1027-1ee634c3ab-33141960&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/accesspodcast/episodes/4--Being-A-Civic-University-e1fc4q5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/scicomx?utm_source=Anchor_Maillinglists&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153314" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/14234590-greg-burke" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/07d6560b-aa3d-4e6c-a9dc-abf6502d133b/the-faculty-of-biology-medicine-and-health" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/talk-200/id1731840333" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/tellingsciencestories/episodes/Telling-Science-Stories-Episode-2-Story-Structure-with-Nisse-Greenberg-e1us404?fbclid=IwAR1Kp2QXkCzX6jnSw3Nxb_Wd3lpik4swYVqe_bQ-T-yVKCW_UX2_iDr-o7U&amp;utm_source=substack&amp;utm_medium=email" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.libsyn.com/episode/index/id/25843899?_ga=2.195446059.628463528.1677590115-1701642652.1674562261&amp;_gac=1.93955695.1674561716.CjwKCAiAoL6eBhA3EiwAXDom5hK14my8iYk8_2_2EHuKRyHAZYbE6APDBX38URtpXG-IrOkmmwYF_RoCCmQQAvD_BwE" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gla.ac.uk/myglasgow/publicengagement/uofgengageforum/uofgengagepodcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124104" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsj.co.uk/hsj-health-check-podcast/hsj-podcast-patient-experience-in-the-post-covid-era/7035378.article" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/podcast/how-nhs-can-better-engage-citizens-and-communities" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298325" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280960" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/made-the-same-way" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essex.ac.uk/blog/categories/louder-than-word-podcast" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124099" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/3sLCtywA0n9EOoUoppv6dH" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/co-pro-radio/id1683123407" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/one-book-at-a-time" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahsnnetwork.com/can-we-improve-perinatal-mental-health-new-health-innovation-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/podcast/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siliconrepublic.com/innovation/science-engagement-science-communication-dublin-maker" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8YNokC_xKZ4" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ejUppq8FIQ4" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/insight-and-analysis/podcast/black-maternal-health-community-groups" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/09WSaxhshBrAp8TxAgEOny" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.captivate.fm/episode/1aaeee8c-8275-49af-89d2-05ab737d99d3" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280948" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6jQ59Bxy7vGRecSzinxuaj" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/beacons/cancer/one-in-two-podcast/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5076048?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5008437?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9th+June&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TPrx%2fGrtAGS7ZHGKMRdWQTCFCYLoecA8%2fNaFkLDIEud5vBBDwy4BLyoFFk5IXJSPbwytR03MGB95%2fDlu85Q1YflcClLmYjebInOjw%2fuW0eCtbo%2bCQvol3r8pE5MQekewEf8%2bvLFTsXF%2fH2BerL3cUFDye%2brEZ2MEptURscpbgfw%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psrc-gm.nihr.ac.uk/news/podcast/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/0F9abtLMYRePFJBSDc0wQJ" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/letstalkscicomm?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rds-se.nihr.ac.uk/podcasts/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/young-leaders-health-care" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/e46a7827-4391-459d-a9ce-89a62e7a6344/civicast" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/3xQ31rGSkGRRwbvAsTufFv" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/0c23yIw3zAkrCsSE92iHam" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/episodes/15557225-ncia-s-action-learning-programme-with-gemma-adams-and-zoe-williamson" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/nccpe-bristol/sets/engaged-futures-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=1&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gB9hshEX6sTZlWrs5SD%2bRRj4PVKV9HwsPg%2bYCt7S6k0fgeXAbsI8xkhvA7zYHYgWXxxlaI6sGFjgXrL4Zh6SmU9YgxYwTqiruwUgtDTo9yUhk%3d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/thats-science" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekalert.org/news-releases/948583?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/patricia-maguire/episodes/Episode-1-with-Marjorie-Mbilinyi-e1l00qh?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-ambition-for-ageing-podcast/id1566513896" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://discoverthebluedot.com/podcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1v5NYTcEbnu4qKIRGCxJC5" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/20zXAk0yOLd28gdbGvnZbM" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orinococomms.substack.com/p/research-comms-podcast-rewriting" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/life-lab/id1560975859?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-trust-race/id1676792735" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/addressing-womens-health-inequalities?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/armchair-adventures/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=EmailSubjectLine&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/6peJp49Cmhxcxo1EhZrvKo" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RnawrOZ1jO8" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XoBMuOlBznc" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/content/page/about-science-podcast" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VBaDA1MVM1NzU3Mjg4MTk6NDc4ODc3RkQ0NTIxOTBFNzIwRTI5QTYzODc3NzI0OUE%3d-&amp;CC=&amp;w=290064" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6aLuZH9PGhJZocryMdpQ5N?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meteorscicomm.org/podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/learning-covid-19-future-public-health?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/39OIQtmMJwAL8tgVDp3lkt" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/small-screen-science/id1511181067?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/civicast/id1709306686" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=v3NsYi4BYjc" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/anytime/?skinid=16&amp;localesetting=en-GB" TargetMode="External" Id="R4758e1e352b14718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/p-8006-daniel-m-davis.aspx" TargetMode="External" Id="R3ddd723d04ff470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/" TargetMode="External" Id="R3fbd910480774451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/p/what-it-means-to-be-human-695?utm_source=publication-search" TargetMode="External" Id="Rc9a0264cdce84970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="Rd71123fb75e64f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/series/science" TargetMode="External" Id="R49020264b1bf44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/audio/2013/sep/30/science-weekly-podcast-compatibility-gene" TargetMode="External" Id="R7ec2856e70674514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="R2e4a7a20501e4aa2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4s29ASx1FDonwkjeyEOVcV?si=71faf88cd7194d6d&amp;nd=1" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarahmclusky.com/tag/research-adjacent-podcast" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/what-just-happened-health-and-care-policy-2021?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124101" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/37t0cHhOhN4IO3K3hZ5W2c" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1HKHHJyDIJZ2VzJFI0yrgU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-faculty-of-biology-medicine-and-health/id1742140145" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280959" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298330" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bepartofresearch.nihr.ac.uk/podcasts/?utm_source=newsletter-bpor&amp;utm_medium=email&amp;utm_campaign=bpor-2022-10&amp;utm_source=NIHR+Patients+and+Public&amp;utm_campaign=1ee634c3ab-EMAIL_CAMPAIGN_2022_04_29_10_22_COPY_01&amp;utm_medium=email&amp;utm_term=0_3b030a1027-1ee634c3ab-33141960&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/accesspodcast/episodes/4--Being-A-Civic-University-e1fc4q5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/scicomx?utm_source=Anchor_Maillinglists&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153314" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/14234590-greg-burke" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/07d6560b-aa3d-4e6c-a9dc-abf6502d133b/the-faculty-of-biology-medicine-and-health" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/talk-200/id1731840333" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/tellingsciencestories/episodes/Telling-Science-Stories-Episode-2-Story-Structure-with-Nisse-Greenberg-e1us404?fbclid=IwAR1Kp2QXkCzX6jnSw3Nxb_Wd3lpik4swYVqe_bQ-T-yVKCW_UX2_iDr-o7U&amp;utm_source=substack&amp;utm_medium=email" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.libsyn.com/episode/index/id/25843899?_ga=2.195446059.628463528.1677590115-1701642652.1674562261&amp;_gac=1.93955695.1674561716.CjwKCAiAoL6eBhA3EiwAXDom5hK14my8iYk8_2_2EHuKRyHAZYbE6APDBX38URtpXG-IrOkmmwYF_RoCCmQQAvD_BwE" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gla.ac.uk/myglasgow/publicengagement/uofgengageforum/uofgengagepodcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124104" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsj.co.uk/hsj-health-check-podcast/hsj-podcast-patient-experience-in-the-post-covid-era/7035378.article" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/podcast/how-nhs-can-better-engage-citizens-and-communities" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280960" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/made-the-same-way" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essex.ac.uk/blog/categories/louder-than-word-podcast" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124099" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/3sLCtywA0n9EOoUoppv6dH" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/co-pro-radio/id1683123407" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/one-book-at-a-time" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahsnnetwork.com/can-we-improve-perinatal-mental-health-new-health-innovation-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/podcast/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siliconrepublic.com/innovation/science-engagement-science-communication-dublin-maker" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8YNokC_xKZ4" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ejUppq8FIQ4" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/insight-and-analysis/podcast/black-maternal-health-community-groups" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/09WSaxhshBrAp8TxAgEOny" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.captivate.fm/episode/1aaeee8c-8275-49af-89d2-05ab737d99d3" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280948" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6jQ59Bxy7vGRecSzinxuaj" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/beacons/cancer/one-in-two-podcast/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5076048?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5008437?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9th+June&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TPrx%2fGrtAGS7ZHGKMRdWQTCFCYLoecA8%2fNaFkLDIEud5vBBDwy4BLyoFFk5IXJSPbwytR03MGB95%2fDlu85Q1YflcClLmYjebInOjw%2fuW0eCtbo%2bCQvol3r8pE5MQekewEf8%2bvLFTsXF%2fH2BerL3cUFDye%2brEZ2MEptURscpbgfw%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psrc-gm.nihr.ac.uk/news/podcast/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/0F9abtLMYRePFJBSDc0wQJ" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/letstalkscicomm?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rds-se.nihr.ac.uk/podcasts/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/young-leaders-health-care" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/e46a7827-4391-459d-a9ce-89a62e7a6344/civicast" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/3xQ31rGSkGRRwbvAsTufFv" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/0c23yIw3zAkrCsSE92iHam" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/episodes/15557225-ncia-s-action-learning-programme-with-gemma-adams-and-zoe-williamson" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/thats-science" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekalert.org/news-releases/948583?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/patricia-maguire/episodes/Episode-1-with-Marjorie-Mbilinyi-e1l00qh?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-ambition-for-ageing-podcast/id1566513896" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://discoverthebluedot.com/podcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1v5NYTcEbnu4qKIRGCxJC5" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/20zXAk0yOLd28gdbGvnZbM" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orinococomms.substack.com/p/research-comms-podcast-rewriting" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/life-lab/id1560975859?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-trust-race/id1676792735" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/addressing-womens-health-inequalities?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/armchair-adventures/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=EmailSubjectLine&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/6peJp49Cmhxcxo1EhZrvKo" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RnawrOZ1jO8" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XoBMuOlBznc" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/content/page/about-science-podcast" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VBaDA1MVM1NzU3Mjg4MTk6NDc4ODc3RkQ0NTIxOTBFNzIwRTI5QTYzODc3NzI0OUE%3d-&amp;CC=&amp;w=290064" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6aLuZH9PGhJZocryMdpQ5N?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meteorscicomm.org/podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/learning-covid-19-future-public-health?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/39OIQtmMJwAL8tgVDp3lkt" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/small-screen-science/id1511181067?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/civicast/id1709306686" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=v3NsYi4BYjc" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/series/science" TargetMode="External" Id="R49020264b1bf44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/audio/2013/sep/30/science-weekly-podcast-compatibility-gene" TargetMode="External" Id="R7ec2856e70674514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="R2e4a7a20501e4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298325" TargetMode="External" Id="R78c96c7c515b4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/nccpe-bristol/sets/engaged-futures-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=1&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gB9hshEX6sTZlWrs5SD%2bRRj4PVKV9HwsPg%2bYCt7S6k0fgeXAbsI8xkhvA7zYHYgWXxxlaI6sGFjgXrL4Zh6SmU9YgxYwTqiruwUgtDTo9yUhk%3d" TargetMode="External" Id="Rec83cac10ddf434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/" TargetMode="External" Id="R8d5f878080e14235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/p/what-it-means-to-be-human-695?utm_source=publication-search" TargetMode="External" Id="R50501e81327c456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="R9daa591a776645e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mixcloud.com/The_Science_Show/" TargetMode="External" Id="R8b161d8e84a5480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/anytime/?skinid=16&amp;localesetting=en-GB" TargetMode="External" Id="R63483138339e43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/p-8006-daniel-m-davis.aspx" TargetMode="External" Id="Rcedeb4c0cc124fed" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10029,41 +10146,44 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Samuel Hurley</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Athena Lam</lastModifiedBy>
-  <revision>56</revision>
+  <revision>59</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>