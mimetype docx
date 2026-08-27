--- v1 (2026-06-11)
+++ v2 (2026-08-27)
@@ -94,51 +94,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Podcasts available</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6AD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> now</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="60C513B7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="64053920" w14:paraId="60C513B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidP="0005391F" w:rsidRDefault="00411C58" w14:paraId="77531351" w14:textId="2D4474D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -167,159 +167,236 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Description of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Podcast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4CC14FB4" w:rsidTr="4CC14FB4" w14:paraId="0416C970">
+      <w:tr w:rsidR="64053920" w:rsidTr="64053920" w14:paraId="4858F82B">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="088EDF77" w:rsidP="4CC14FB4" w:rsidRDefault="088EDF77" w14:paraId="1283E741" w14:textId="77692113">
+          <w:p w:rsidR="19F2B8C1" w:rsidP="64053920" w:rsidRDefault="19F2B8C1" w14:paraId="68BE2F4B" w14:textId="638F7527">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4CC14FB4" w:rsidR="088EDF77">
-[...6 lines deleted...]
-              <w:t>The Science Show</w:t>
+            <w:r w:rsidRPr="64053920" w:rsidR="19F2B8C1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Humans of Clinical Academia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="088EDF77" w:rsidP="4CC14FB4" w:rsidRDefault="088EDF77" w14:paraId="043AB45E" w14:textId="3F8E8EC2">
+          <w:p w:rsidR="19F2B8C1" w:rsidP="64053920" w:rsidRDefault="19F2B8C1" w14:paraId="7AB10D4C" w14:textId="78BD848D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="R8b161d8e84a5480f">
-[...3 lines deleted...]
-                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:hyperlink r:id="R5a09ddb746574db1">
+              <w:r w:rsidRPr="64053920" w:rsidR="19F2B8C1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
-                <w:t>The Science Show</w:t>
+                <w:t>Humans of Clinical Academia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="4CC14FB4" w:rsidR="088EDF77">
+            <w:r w:rsidRPr="64053920" w:rsidR="19F2B8C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is hosted by Mike and Richard from Science in the Pub. Its monthly episodes explore all things science through news, interviews, discussions - and music, cultural crossovers, and exhibitions and events happening in London and around the world.</w:t>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64053920" w:rsidR="19F2B8C1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>s now back with Season 2. Hosted by Dr Judith Johnson, Director of Manchester Catalys, the podcast shares real-life stories from clinician-researchers, highlighting the professional and personal challenges of moving from clinical practice to full-time research.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="265A90A5" w:rsidTr="4CC14FB4" w14:paraId="4D13741A">
+      <w:tr w:rsidR="4CC14FB4" w:rsidTr="64053920" w14:paraId="0416C970">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="103958EB" w:rsidP="265A90A5" w:rsidRDefault="103958EB" w14:paraId="15AFE58D" w14:textId="5AC67A3F">
+          <w:p w:rsidR="088EDF77" w:rsidP="4CC14FB4" w:rsidRDefault="088EDF77" w14:paraId="1283E741" w14:textId="77692113">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="265A90A5" w:rsidR="103958EB">
-[...6 lines deleted...]
-              <w:t>Hay Festival Anytime: Daniel M Davis</w:t>
+            <w:r w:rsidRPr="4CC14FB4" w:rsidR="088EDF77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>The Science Show</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
+          <w:p w:rsidR="088EDF77" w:rsidP="4CC14FB4" w:rsidRDefault="088EDF77" w14:paraId="043AB45E" w14:textId="3F8E8EC2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R4919f9de071d4f2f">
+              <w:r w:rsidRPr="64053920" w:rsidR="088EDF77">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>The Science Show</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="64053920" w:rsidR="088EDF77">
+              <w:rPr>
+                <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is hosted by Mike and Richard from Science in the Pub. Its monthly episodes explore all things science through news, interviews, discussions - and music, cultural crossovers, and exhibitions and events happening in London and around the world.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="265A90A5" w:rsidTr="64053920" w14:paraId="4D13741A">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="103958EB" w:rsidP="265A90A5" w:rsidRDefault="103958EB" w14:paraId="15AFE58D" w14:textId="5AC67A3F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="265A90A5" w:rsidR="103958EB">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Hay Festival Anytime: Daniel M Davis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
           <w:p w:rsidR="103958EB" w:rsidP="265A90A5" w:rsidRDefault="103958EB" w14:paraId="04FE296F" w14:textId="49A470E2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="R63483138339e43b2">
               <w:r w:rsidRPr="4CC14FB4" w:rsidR="103958EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Hay Festival Anytime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="4CC14FB4" w:rsidR="103958EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
@@ -365,51 +442,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">reveals how a </w:t>
             </w:r>
             <w:r w:rsidRPr="4CC14FB4" w:rsidR="258E57D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>selection</w:t>
             </w:r>
             <w:r w:rsidRPr="4CC14FB4" w:rsidR="258E57D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> of genes in the human genome plays a pivotal role in how we interact with the world – how we combat disease, how attractive we are, and how we reproduce.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="265A90A5" w:rsidTr="4CC14FB4" w14:paraId="58B42885">
+      <w:tr w:rsidR="265A90A5" w:rsidTr="64053920" w14:paraId="58B42885">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6A287594" w:rsidP="265A90A5" w:rsidRDefault="6A287594" w14:paraId="6B87F22E" w14:textId="339C8998">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="265A90A5" w:rsidR="6A287594">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
@@ -567,51 +644,51 @@
             <w:r w:rsidRPr="13E363B6" w:rsidR="24D83E84">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>explores t</w:t>
             </w:r>
             <w:r w:rsidRPr="13E363B6" w:rsidR="24D83E84">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>he marvels of the human immune system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="265A90A5" w:rsidTr="4CC14FB4" w14:paraId="5B0113AF">
+      <w:tr w:rsidR="265A90A5" w:rsidTr="64053920" w14:paraId="5B0113AF">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0EA9FAD5" w:rsidP="265A90A5" w:rsidRDefault="0EA9FAD5" w14:paraId="3301F65E" w14:textId="0F6C8B4A">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="265A90A5" w:rsidR="0EA9FAD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
@@ -747,51 +824,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:i w:val="0"/>
                   <w:iCs w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>The Compatibility Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="265A90A5" w:rsidR="129AA08B">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explores the marvels of the human immune system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0F9CD666" w:rsidTr="4CC14FB4" w14:paraId="51D119EF" w14:textId="77777777">
+      <w:tr w:rsidR="0F9CD666" w:rsidTr="64053920" w14:paraId="51D119EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="748BBC9D" w14:textId="5E59BF0D">
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Voices for Safety (External)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
@@ -869,51 +946,51 @@
               </w:r>
               <w:r w:rsidRPr="0F9CD666" w:rsidR="640A1DF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0F9CD666" w:rsidR="6E372FF7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Each episode features leading researchers and guest speakers to explore the latest breakthroughs in patient safety research in England, UK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0F9CD666" w:rsidTr="4CC14FB4" w14:paraId="7A353A90" w14:textId="77777777">
+      <w:tr w:rsidR="0F9CD666" w:rsidTr="64053920" w14:paraId="7A353A90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="10932B18" w14:textId="131D2454">
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>NCCPE Engaged Futures Podcast (External)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
@@ -1018,51 +1095,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="441C7978" w:rsidP="0F9CD666" w:rsidRDefault="441C7978" w14:paraId="1CB7972B" w14:textId="174C9C35">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Featuring voices from educators, researchers, employers, students, and community partners, the series offers accessible insights into connecting learning, work, and community to build a more inclusive, engaged future.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="11A7EFC8" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="11A7EFC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6F63382F" w:rsidP="32531C5A" w:rsidRDefault="6F63382F" w14:paraId="470DFA7A" w14:textId="2FD7D1A1">
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>GM Live Well Podcast (External)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
@@ -1082,51 +1159,51 @@
             <w:hyperlink r:id="rId14">
               <w:r w:rsidRPr="0F9CD666">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GM Live Well Podcast </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>explores public services taking a new approach to ensure everyone gets the everyday support they need. Hosted by Greater Manchester Mayor Andy Burnham, it will discover what happens when our communities are trusted to lead and what systems can do to lend ‘a helping hand, not a hoop to jump through’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0F9CD666" w:rsidTr="4CC14FB4" w14:paraId="6ACF1200" w14:textId="77777777">
+      <w:tr w:rsidR="0F9CD666" w:rsidTr="64053920" w14:paraId="6ACF1200" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="04C3ACEA" w:rsidP="0F9CD666" w:rsidRDefault="04C3ACEA" w14:paraId="23895AE3" w14:textId="3A52BF11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1172,51 +1249,51 @@
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="0F9CD666">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>The Research Room</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0F9CD666">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, the latest podcast from the York Trials Unit at the University of York, which explores how clinical research is shaping the future of health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="1D7FBEF0" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="1D7FBEF0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="01CC87BA" w:rsidP="32531C5A" w:rsidRDefault="01CC87BA" w14:paraId="31B47EE8" w14:textId="6D67570F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1266,51 +1343,51 @@
             <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Geoffrey Jefferson Brain Research Centre (GJBRC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> covering all things neuroscience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="4C935788" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="4C935788" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007549CA" w:rsidP="32531C5A" w:rsidRDefault="007549CA" w14:paraId="06E87AEA" w14:textId="00CC3E6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1336,51 +1413,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the meaning of Science today, with hosts Amelia Doran and Susan O'Flynn, both students at the University of Manchester. The pair cover a variety of science topics and feature a diverse range of guest speakers. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to That’s Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="32CE3712" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="32CE3712" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007549CA" w:rsidP="32531C5A" w:rsidRDefault="007549CA" w14:paraId="023EB800" w14:textId="1B0C2E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="030303"/>
@@ -1417,51 +1494,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Each week on the Science Podcast, host Sarah Crespi delves into the latest scientific discoveries with researchers and news writers from around the globe. Learn about everything from how researchers are battling stinkbugs using samurai wasps, to the nuances of a vaccine-derived outbreak of polio in the Democratic Republic of the Congo, to the way DNA might be used to predict how a suspected criminal might look. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to the Science Podcast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="00EF28DB" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="00EF28DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009409CE" w:rsidP="32531C5A" w:rsidRDefault="009409CE" w14:paraId="49A0F84F" w14:textId="767C40A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1487,51 +1564,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">The idea of the podcast is to encourage people to slow down and consider important social issues and histories, which we think reflects one of the major benefits of reading a university press book; packed full of carefully considered arguments, frontline thinking, and original voices. The podcast’s aim, and name, also speaks to MUP's wider mission of changing the world one book at a time. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to One Book at a Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="3C80887C" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="3C80887C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4ADD" w:rsidP="32531C5A" w:rsidRDefault="00BF4ADD" w14:paraId="7920F31A" w14:textId="2C07C237">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1557,51 +1634,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Adjacent is a podcast that shines a light on everything that goes into making research successful, except the research. This includes public engagement, knowledge exchange, outreach, project management, research communications, publishing, funding, events, training, partnerships, facilitation, and the rest. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen on the podcast site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="5BF9388D" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="5BF9388D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4ADD" w:rsidP="32531C5A" w:rsidRDefault="00BF4ADD" w14:paraId="3FE20A85" w14:textId="25FF1B3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1628,51 +1705,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Once a publishing course at Simon Fraser University, Telling Science Stories is all about what makes good science communication. From journalism to YouTube videos,  host Alice will speak with experts in the field about the techniques and theories they use to tell better science stories. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen on Spotify.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="33CBDD33" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="33CBDD33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF4ADD" w:rsidP="32531C5A" w:rsidRDefault="00BF4ADD" w14:paraId="3F852EB6" w14:textId="69380C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1727,51 +1804,51 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Apple Podcasts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or wherever else you get your podcasts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="7D34A910" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="7D34A910" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F34ABB" w:rsidP="32531C5A" w:rsidRDefault="00F34ABB" w14:paraId="6401FFA5" w14:textId="5CEE8BCC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1797,51 +1874,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Made The Same Way is a new podcast series where scientists discuss human development from fertilisation to birth with young artists. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen on Spotify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="5C7599AA" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="5C7599AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CB7F6D" w:rsidP="32531C5A" w:rsidRDefault="00CB7F6D" w14:paraId="42674F1D" w14:textId="5318DE46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1887,51 +1964,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or on </w:t>
             </w:r>
             <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>your browser.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="63614800" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="63614800" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00411C58" w:rsidP="32531C5A" w:rsidRDefault="00411C58" w14:paraId="61988534" w14:textId="084BDB2E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1966,51 +2043,51 @@
               <w:t>This cancer research podcast is brought to you by The University of Manchester in partnership with the Manchester Cancer Research Centre (MCRC). In each episode, our cancer researchers discuss the innovations, discoveries and projects that are changing the landscape of early detection. Click</w:t>
             </w:r>
             <w:hyperlink r:id="rId28">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32531C5A" w:rsidTr="4CC14FB4" w14:paraId="64AD828B" w14:textId="77777777">
+      <w:tr w:rsidR="32531C5A" w:rsidTr="64053920" w14:paraId="64AD828B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B809BC" w:rsidP="32531C5A" w:rsidRDefault="00B809BC" w14:paraId="66F6DF18" w14:textId="36B71888">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -2092,51 +2169,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="32531C5A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="32531C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Spotify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001256AD" w:rsidTr="4CC14FB4" w14:paraId="2C6CD000" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001256AD" w:rsidTr="64053920" w14:paraId="2C6CD000" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="001256AD" w:rsidP="0005391F" w:rsidRDefault="001256AD" w14:paraId="41354604" w14:textId="6A1F0A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001256AD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Spotlight on CEI: Improving global health research and outcomes through engaging with local communities.</w:t>
@@ -2248,51 +2325,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId31">
               <w:r w:rsidRPr="001256AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="653E8FCA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="64053920" w14:paraId="653E8FCA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00411C58" w:rsidP="0005391F" w:rsidRDefault="00411C58" w14:paraId="039249B9" w14:textId="41BC576C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00411C58">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Be Part of Research Podcasts</w:t>
@@ -2368,51 +2445,51 @@
               <w:t xml:space="preserve">Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId32">
               <w:r w:rsidRPr="00411C58">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="24517CCD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="64053920" w14:paraId="24517CCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00411C58" w:rsidP="0005391F" w:rsidRDefault="00B625C0" w14:paraId="2C1F34FD" w14:textId="55A15603">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B625C0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Louder than Words Podcast</w:t>
@@ -2461,51 +2538,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId33">
               <w:r w:rsidRPr="00B625C0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="4CC14FB4" w14:paraId="32E3677B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00411C58" w:rsidTr="64053920" w14:paraId="32E3677B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00B625C0" w:rsidP="00232D6E" w:rsidRDefault="00B625C0" w14:paraId="652D7972" w14:textId="477CC713">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B625C0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Participatory Action Research - Feminist Trailblazers &amp; Good Troublemakers</w:t>
@@ -2572,51 +2649,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId34">
               <w:r w:rsidRPr="00B625C0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B625C0" w:rsidTr="4CC14FB4" w14:paraId="40C6E4E4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B625C0" w:rsidTr="64053920" w14:paraId="40C6E4E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B625C0" w:rsidR="00B625C0" w:rsidP="0005391F" w:rsidRDefault="00B625C0" w14:paraId="100868F7" w14:textId="18EE011E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B625C0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The honest podcast about sci</w:t>
@@ -2722,51 +2799,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId35">
               <w:r w:rsidRPr="00B456A0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="4CC14FB4" w14:paraId="036366D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="64053920" w14:paraId="036366D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B625C0" w:rsidR="00B456A0" w:rsidP="0005391F" w:rsidRDefault="00B456A0" w14:paraId="14F734DB" w14:textId="302DC8D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Arts at CERN 10</w:t>
@@ -2825,51 +2902,51 @@
               <w:t xml:space="preserve"> Click</w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId36">
               <w:r w:rsidRPr="00B456A0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="4CC14FB4" w14:paraId="4CB90493" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B456A0" w:rsidTr="64053920" w14:paraId="4CB90493" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00B456A0" w:rsidP="0005391F" w:rsidRDefault="00B456A0" w14:paraId="7E02F20C" w14:textId="14B4A23E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B456A0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The Access Podcast</w:t>
@@ -2954,51 +3031,51 @@
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
             <w:r w:rsidR="00511990">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="4CC14FB4" w14:paraId="60A21DFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="64053920" w14:paraId="60A21DFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B456A0" w:rsidR="00511990" w:rsidP="0005391F" w:rsidRDefault="00511990" w14:paraId="207AB512" w14:textId="288488C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511990">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Health on the Line</w:t>
@@ -3047,51 +3124,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId38">
               <w:r w:rsidRPr="00511990">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="4CC14FB4" w14:paraId="1E1AA7CA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00511990" w:rsidTr="64053920" w14:paraId="1E1AA7CA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00511990" w:rsidR="00511990" w:rsidP="0005391F" w:rsidRDefault="00511990" w14:paraId="4A706090" w14:textId="0628AA23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511990">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>All Things Sci</w:t>
@@ -3176,51 +3253,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId39">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="4CC14FB4" w14:paraId="00378CC3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="64053920" w14:paraId="00378CC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00511990" w:rsidR="006A0D81" w:rsidP="0005391F" w:rsidRDefault="006A0D81" w14:paraId="6C313B3B" w14:textId="7406C2A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A0D81">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The King's Fund Podcast - What Women Want: Addressing Women’s Health Inequalities</w:t>
@@ -3287,51 +3364,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId40">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="4CC14FB4" w14:paraId="7501A323" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="64053920" w14:paraId="7501A323" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006A0D81" w:rsidR="006A0D81" w:rsidP="0005391F" w:rsidRDefault="006A0D81" w14:paraId="4DCC3C15" w14:textId="00A310F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A0D81">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Health Innovation Podcast: Can we improve perinatal mental health</w:t>
@@ -3380,51 +3457,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId41">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="4CC14FB4" w14:paraId="09E61190" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006A0D81" w:rsidTr="64053920" w14:paraId="09E61190" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006A0D81" w:rsidR="006A0D81" w:rsidP="0005391F" w:rsidRDefault="006A0D81" w14:paraId="63FB6F90" w14:textId="3AEF2B0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A0D81">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The King's Fund Podcast - What just happened? Health and care policy in 2021</w:t>
@@ -3482,51 +3559,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId42">
               <w:r w:rsidRPr="006A0D81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="085DB389" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="64053920" w14:paraId="085DB389" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006A0D81" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="4D93871D" w14:textId="69D7E180">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>University of Glasgow #UofGEngage Podcast</w:t>
@@ -3593,51 +3670,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId43">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="7CA974BF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="64053920" w14:paraId="7CA974BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="79DD77CF" w14:textId="6113B995">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Let's Talk Sci</w:t>
@@ -3740,51 +3817,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId44">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="03C633E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="64053920" w14:paraId="03C633E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="4D4962D1" w14:textId="233C9346">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Made By Mortals (MbM): Armchair Adventures podcast</w:t>
@@ -3833,51 +3910,51 @@
               <w:t xml:space="preserve">. Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId45">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="4CC14FB4" w14:paraId="05E1E4AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B809BC" w:rsidTr="64053920" w14:paraId="05E1E4AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="00B809BC" w:rsidP="0005391F" w:rsidRDefault="00B809BC" w14:paraId="5E3B128C" w14:textId="77C0A53E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Pros and Comms Podcast: Talking Bias in Research with Emily Sena</w:t>
@@ -3966,51 +4043,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B809BC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId48">
               <w:r w:rsidRPr="00B809BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="0F5BD916" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="64053920" w14:paraId="0F5BD916" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B809BC" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="5773A47D" w14:textId="1E73E3B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>AHSN Network 'Health Innovation Podcast'</w:t>
@@ -4059,51 +4136,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId49">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="48F086C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="64053920" w14:paraId="48F086C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="6D7770E9" w14:textId="73FA102D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Ambition for Ageing</w:t>
@@ -4152,51 +4229,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId50">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="3AE7ECA2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="64053920" w14:paraId="3AE7ECA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="55312E53" w14:textId="6F8BA981">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Small Screen Science</w:t>
@@ -4245,51 +4322,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId51">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="4E6F14AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="64053920" w14:paraId="4E6F14AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="32A5B751" w14:textId="4AA4A20D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>That Co-production Podcast by RDS SE and NIHR Centre for Engagement and Dissemination</w:t>
@@ -4366,51 +4443,51 @@
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="008B6087" w:rsidRDefault="008B6087" w14:paraId="1A767B90" w14:textId="4A07AE89">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="4CC14FB4" w14:paraId="74D97715" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008B6087" w:rsidTr="64053920" w14:paraId="74D97715" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="008B6087" w:rsidP="0005391F" w:rsidRDefault="008B6087" w14:paraId="4955327E" w14:textId="752D4055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6087">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Hidden podcast by Made by Mortals</w:t>
@@ -4477,51 +4554,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId53">
               <w:r w:rsidRPr="008B6087">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="4CC14FB4" w14:paraId="6931BFBA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="64053920" w14:paraId="6931BFBA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008B6087" w:rsidR="00C35B32" w:rsidP="0005391F" w:rsidRDefault="00C35B32" w14:paraId="483B37E3" w14:textId="1029EF3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35B32">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Listen to THIS! podcast</w:t>
@@ -4579,51 +4656,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId54">
               <w:r w:rsidRPr="00C35B32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="4CC14FB4" w14:paraId="1CD51526" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="64053920" w14:paraId="1CD51526" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C35B32" w:rsidR="00C35B32" w:rsidP="0005391F" w:rsidRDefault="00C35B32" w14:paraId="63B6D35C" w14:textId="3D5652D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35B32">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Bluedot Podcast</w:t>
@@ -4699,51 +4776,51 @@
               <w:t xml:space="preserve">. Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId55">
               <w:r w:rsidRPr="00C35B32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="4CC14FB4" w14:paraId="729C69E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C35B32" w:rsidTr="64053920" w14:paraId="729C69E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C35B32" w:rsidR="00C35B32" w:rsidP="0005391F" w:rsidRDefault="00C35B32" w14:paraId="17BC36D3" w14:textId="57E45912">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35B32">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>King's Fund: Learning From Covid-19: What Does the Future Hold for Public Health?</w:t>
@@ -4810,51 +4887,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId56">
               <w:r w:rsidRPr="00C35B32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B509CF" w:rsidTr="4CC14FB4" w14:paraId="677BFC8B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B509CF" w:rsidTr="64053920" w14:paraId="677BFC8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C35B32" w:rsidR="00B509CF" w:rsidP="0005391F" w:rsidRDefault="00B509CF" w14:paraId="5C2B1CF4" w14:textId="5A2EE5AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B509CF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>NHS Confederation Health on the Line podcast</w:t>
@@ -4894,51 +4971,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId57">
               <w:r w:rsidRPr="00B509CF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00310B48" w:rsidTr="4CC14FB4" w14:paraId="2FE74E60" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00310B48" w:rsidTr="64053920" w14:paraId="2FE74E60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B509CF" w:rsidR="00310B48" w:rsidP="0005391F" w:rsidRDefault="00310B48" w14:paraId="11B0C47A" w14:textId="2B7E9ED0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310B48">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Science Communication Accelerator (scicomX)</w:t>
@@ -4996,51 +5073,51 @@
               <w:t xml:space="preserve"> Click </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId58">
               <w:r w:rsidRPr="00310B48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> to listen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="6D783B2C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="64053920" w14:paraId="6D783B2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00310B48" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="0E08DDB9" w14:textId="555058BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">One in Two: A Manchester Cancer Research Podcast </w:t>
@@ -5165,51 +5242,51 @@
                 </w:rPr>
                 <w:t>YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0025033A" w:rsidR="0025033A" w:rsidP="0025033A" w:rsidRDefault="0025033A" w14:paraId="052EBF94" w14:textId="17DC37E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="50983C08" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="64053920" w14:paraId="50983C08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="13F75B7D" w14:textId="0269F293">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>What’s the best way to boost science engagement?</w:t>
@@ -5287,51 +5364,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId62">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="7B28E47F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="64053920" w14:paraId="7B28E47F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="3D100081" w14:textId="37F535A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Transformation talks: a podcast episode about co-production</w:t>
@@ -5371,51 +5448,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId63">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen on Spotify</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="767E87C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="64053920" w14:paraId="767E87C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="56FF8356" w14:textId="446D90FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>HSJ Podcast: Patient experience in the post-covid era</w:t>
@@ -5455,51 +5532,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId64">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="4CC14FB4" w14:paraId="3B5A903F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002B4206" w:rsidTr="64053920" w14:paraId="3B5A903F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002B4206" w:rsidR="002B4206" w:rsidP="0005391F" w:rsidRDefault="002B4206" w14:paraId="7D37589E" w14:textId="6BABFF6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4206">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The King's Fund: Young leaders in health and care - courage, passion and talent</w:t>
@@ -5539,51 +5616,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId65">
               <w:r w:rsidRPr="002B4206">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="4CC14FB4" w14:paraId="15121329" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="64053920" w14:paraId="15121329" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00607970" w:rsidR="00607970" w:rsidP="00607970" w:rsidRDefault="00607970" w14:paraId="211FC05C" w14:textId="7BFFC7F8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607970">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -5675,51 +5752,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId67">
               <w:r w:rsidRPr="00607970">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Apple Podcasts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="4CC14FB4" w14:paraId="20988655" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00607970" w:rsidTr="64053920" w14:paraId="20988655" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00607970" w:rsidR="00607970" w:rsidP="00607970" w:rsidRDefault="00607970" w14:paraId="237B4D2B" w14:textId="32CEC363">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607970">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -5802,51 +5879,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId70">
               <w:r w:rsidRPr="00607970">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0057334A" w:rsidTr="4CC14FB4" w14:paraId="26C43A3D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0057334A" w:rsidTr="64053920" w14:paraId="26C43A3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00607970" w:rsidR="0057334A" w:rsidP="00607970" w:rsidRDefault="0057334A" w14:paraId="7F45FE35" w14:textId="0851EBDF">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057334A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -5974,51 +6051,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon </w:t>
               </w:r>
               <w:r w:rsidRPr="002B4354" w:rsidR="00173E6E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>music</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00173E6E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001719E4" w:rsidTr="4CC14FB4" w14:paraId="12C39FEF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001719E4" w:rsidTr="64053920" w14:paraId="12C39FEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0057334A" w:rsidR="001719E4" w:rsidP="00607970" w:rsidRDefault="001719E4" w14:paraId="3D7BEC6B" w14:textId="1CD396BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001719E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6089,51 +6166,51 @@
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId74">
               <w:r w:rsidRPr="001719E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Visit their website to access the podcast on all streaming platforms.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001719E4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="071C0256" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="64053920" w14:paraId="071C0256" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00706F50" w14:paraId="6A6F3A0A" w14:textId="30758681">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6195,51 +6272,51 @@
               <w:t>, </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId76">
               <w:r w:rsidRPr="0052617A" w:rsidR="00C15E47">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Spotify</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0052617A" w:rsidR="0024329E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="75319918" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="64053920" w14:paraId="75319918" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00C15E47" w14:paraId="5F88B58B" w14:textId="7EE9A50C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6274,51 +6351,51 @@
               <w:t xml:space="preserve">This podcast series explores the health inequalities that exist in our cancer system in Greater Manchester. Episodes include: inequalities in screening, the impact on people with learning disabilities and </w:t>
             </w:r>
             <w:r w:rsidRPr="0052617A" w:rsidR="00B04E81">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">how does deprivation impact learning outcomes? </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId77">
               <w:r w:rsidRPr="0052617A" w:rsidR="00B04E81">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Listen to all episodes on Spotify.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="24AB0CE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="64053920" w14:paraId="24AB0CE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00B04E81" w14:paraId="4A4B3A4A" w14:textId="66B8336B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6362,51 +6439,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>In each episode, they interview leading researchers, innovators and healthcare professionals linked with the Pankhurst Institute about how advances in areas such as digital health, advanced materials and artificial intelligence are shaping the future of healthcare</w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId78">
               <w:r w:rsidRPr="0052617A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>. Listen to the podcast on Spotify. </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="0ACDE4D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="64053920" w14:paraId="0ACDE4D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="002E7192" w:rsidRDefault="00C82770" w14:paraId="64A4316B" w14:textId="7D462D51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6430,51 +6507,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Greg Burke, Director of Place &amp; Civic Engagement at Sheffield Hallam University, talks to NCIA's Laura Poole about the role of universities in building entrepreneurial ecosystems. </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId79">
               <w:r w:rsidRPr="0052617A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Visit their website to listen to the podcast on various streaming platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="4CC14FB4" w14:paraId="26761675" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidTr="64053920" w14:paraId="26761675" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="002E7192" w:rsidP="00607970" w:rsidRDefault="00D33AA8" w14:paraId="3609D42B" w14:textId="7AB3B663">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6500,51 +6577,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>In this new podcast episode from the NHS Confederation, chaired by Jacob Lant, Chief Executive of National Voices, sector experts share their views on changing the relationship between the NHS, citizens and communities. This conversation was recorded at the ICS Network’s conference in November.</w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId80">
               <w:r w:rsidRPr="0052617A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Visit their website to listen to the podcast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="4CC14FB4" w14:paraId="64467CFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="64053920" w14:paraId="64467CFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidP="00607970" w:rsidRDefault="0052617A" w14:paraId="1E2BC71A" w14:textId="01EDB579">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052617A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6648,51 +6725,51 @@
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D15551" w:rsidR="00D15551">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId81">
               <w:r w:rsidRPr="00D15551" w:rsidR="00D15551">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Visit our website to access all Talk200 lectures and podcasts. </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="4CC14FB4" w14:paraId="5FA23452" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="64053920" w14:paraId="5FA23452" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidP="00607970" w:rsidRDefault="00561B07" w14:paraId="07073698" w14:textId="29A21A98">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561B07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6727,51 +6804,51 @@
               <w:t>In this new, special extended episode of CiviCast, Prof John Goddard OBE provides a history of the civic university movement, recorded in conversation with Tania Carregha, Senior Research Manager at the Institute of Community Studie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">s. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId82">
               <w:r w:rsidRPr="00AE42F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="4CC14FB4" w14:paraId="6A4DE424" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidTr="64053920" w14:paraId="6A4DE424" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0052617A" w:rsidR="0052617A" w:rsidP="00607970" w:rsidRDefault="00D5718B" w14:paraId="3E7B5824" w14:textId="7F673431">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5718B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6835,51 +6912,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId83">
               <w:r w:rsidRPr="004B5008">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen now on their website. </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="4CC14FB4" w14:paraId="27D589B7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="64053920" w14:paraId="27D589B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D5718B" w:rsidR="00824E00" w:rsidP="00607970" w:rsidRDefault="00824E00" w14:paraId="3771E4A0" w14:textId="14BA6FAF">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00824E00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -6963,51 +7040,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00824E00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId86">
               <w:r w:rsidRPr="00824E00">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="4CC14FB4" w14:paraId="73821D23" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00824E00" w:rsidTr="64053920" w14:paraId="73821D23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00824E00" w:rsidP="00607970" w:rsidRDefault="00824E00" w14:paraId="34A91E2E" w14:textId="74BBA5A0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7082,51 +7159,51 @@
               <w:t>In this episode, host Andy Spinoza is joined by Professor Alice Larkin, Dr Aneeqa Khan and Geography student Aidan Rhode to discuss the solutions needed to address climate change and global energy challenges, now and in the future.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId87">
               <w:r w:rsidRPr="00824E00">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Visit our website to access the podcast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="4CC14FB4" w14:paraId="46736C7C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="64053920" w14:paraId="46736C7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF0C07" w:rsidP="00607970" w:rsidRDefault="00FF0C07" w14:paraId="3121BD6D" w14:textId="7A45FA94">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0C07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7243,51 +7320,51 @@
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId90">
               <w:r w:rsidRPr="00FF0C07">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Amazon Music</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="4CC14FB4" w14:paraId="54C00FB3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00FF0C07" w:rsidTr="64053920" w14:paraId="54C00FB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF0C07" w:rsidP="00607970" w:rsidRDefault="00FF0C07" w14:paraId="401F8BFC" w14:textId="1FA90728">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0C07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7385,51 +7462,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId91">
               <w:r w:rsidRPr="00FF0C07">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Listen to the podcast now on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00B03520" w:rsidTr="4CC14FB4" w14:paraId="04ADFF5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00B03520" w:rsidTr="64053920" w14:paraId="04ADFF5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00FF0C07" w:rsidR="00B03520" w:rsidP="00607970" w:rsidRDefault="00B03520" w14:paraId="1C3FC16D" w14:textId="26D09308">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B03520">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7466,51 +7543,51 @@
               <w:t>In the latest Research Comms podcast Lucy Wilson, Director of Communications and Engagement at the UK Dementia Research Institute, discusses why there has always been a stigma around dementia, the impact of that on research funding into the condition, and why she feels optimistic that the tide is turning</w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId92">
               <w:r w:rsidRPr="00973326">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. </w:t>
               </w:r>
               <w:r w:rsidRPr="00973326" w:rsidR="00973326">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Access the podcast on all streaming platforms via their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00554A4E" w:rsidTr="4CC14FB4" w14:paraId="254305D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00554A4E" w:rsidTr="64053920" w14:paraId="254305D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B03520" w:rsidR="00554A4E" w:rsidP="00607970" w:rsidRDefault="002C4007" w14:paraId="49302335" w14:textId="1761BF9F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C4007">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7631,51 +7708,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B36EEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t> or </w:t>
             </w:r>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId95">
               <w:r w:rsidRPr="00B36EEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Apple Podcasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="003541B4" w:rsidTr="4CC14FB4" w14:paraId="3D4F5382" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="003541B4" w:rsidTr="64053920" w14:paraId="3D4F5382" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002C4007" w:rsidR="003541B4" w:rsidP="00607970" w:rsidRDefault="003541B4" w14:paraId="4C2702ED" w14:textId="21767740">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003541B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -7796,51 +7873,51 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00790BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId98">
               <w:r w:rsidRPr="00880A51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Apple Podcasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0052617A" w:rsidR="00BE2AE4" w:rsidTr="4CC14FB4" w14:paraId="087F168C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0052617A" w:rsidR="00BE2AE4" w:rsidTr="64053920" w14:paraId="087F168C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003541B4" w:rsidR="00BE2AE4" w:rsidP="00607970" w:rsidRDefault="00BE2AE4" w14:paraId="0C7EE3EF" w14:textId="063BD53D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
@@ -8020,141 +8097,192 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="45EAFD1D" w:rsidTr="4CC14FB4" w14:paraId="1007C028" w14:textId="77777777">
+    <w:tr w:rsidR="45EAFD1D" w:rsidTr="64053920" w14:paraId="1007C028" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="45EAFD1D" w:rsidP="45EAFD1D" w:rsidRDefault="45EAFD1D" w14:paraId="274F5903" w14:textId="2390182A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="45EAFD1D" w:rsidP="45EAFD1D" w:rsidRDefault="45EAFD1D" w14:paraId="435EA5BF" w14:textId="767C5B14">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="45EAFD1D" w:rsidP="4CC14FB4" w:rsidRDefault="45EAFD1D" w14:paraId="21980409" w14:textId="7A1E27F9">
+        <w:p w:rsidR="45EAFD1D" w:rsidP="64053920" w:rsidRDefault="45EAFD1D" w14:paraId="21980409" w14:textId="6E018451">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4513"/>
               <w:tab w:val="right" w:leader="none" w:pos="9026"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="4CC14FB4" w:rsidR="4CC14FB4">
+          <w:r w:rsidRPr="64053920" w:rsidR="64053920">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Date amended: </w:t>
           </w:r>
-          <w:r w:rsidRPr="4CC14FB4" w:rsidR="4CC14FB4">
+          <w:r w:rsidRPr="64053920" w:rsidR="64053920">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>14/05/2026</w:t>
+            <w:t>09</w:t>
+          </w:r>
+          <w:r w:rsidRPr="64053920" w:rsidR="64053920">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>/0</w:t>
+          </w:r>
+          <w:r w:rsidRPr="64053920" w:rsidR="64053920">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="64053920" w:rsidR="64053920">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="45EAFD1D" w:rsidP="45EAFD1D" w:rsidRDefault="45EAFD1D" w14:paraId="3A3FD91C" w14:textId="4D7B4EF7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00920CF7" w:rsidP="008772CC" w:rsidRDefault="00920CF7" w14:paraId="138E9B34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -8435,89 +8563,91 @@
     <w:rsid w:val="00E52827"/>
     <w:rsid w:val="00E71252"/>
     <w:rsid w:val="00ED7BD6"/>
     <w:rsid w:val="00EF024F"/>
     <w:rsid w:val="00F1088F"/>
     <w:rsid w:val="00F34ABB"/>
     <w:rsid w:val="00FD592C"/>
     <w:rsid w:val="00FF0C07"/>
     <w:rsid w:val="01CC87BA"/>
     <w:rsid w:val="04C3ACEA"/>
     <w:rsid w:val="07CF7C5D"/>
     <w:rsid w:val="088EDF77"/>
     <w:rsid w:val="09A5885F"/>
     <w:rsid w:val="0EA9FAD5"/>
     <w:rsid w:val="0EE517FC"/>
     <w:rsid w:val="0F9CD666"/>
     <w:rsid w:val="103958EB"/>
     <w:rsid w:val="114AA14C"/>
     <w:rsid w:val="129AA08B"/>
     <w:rsid w:val="13E363B6"/>
     <w:rsid w:val="147546CA"/>
     <w:rsid w:val="14A93418"/>
     <w:rsid w:val="16D0DE9F"/>
     <w:rsid w:val="16E2C869"/>
     <w:rsid w:val="1985E5A7"/>
+    <w:rsid w:val="19F2B8C1"/>
     <w:rsid w:val="1C71C1DC"/>
     <w:rsid w:val="1DBF4BD3"/>
     <w:rsid w:val="202E4A30"/>
     <w:rsid w:val="24D83E84"/>
     <w:rsid w:val="25548D38"/>
     <w:rsid w:val="258E57D6"/>
     <w:rsid w:val="261DA71A"/>
     <w:rsid w:val="265A90A5"/>
     <w:rsid w:val="2771066B"/>
     <w:rsid w:val="2CBC5C1E"/>
     <w:rsid w:val="32531C5A"/>
     <w:rsid w:val="32A39891"/>
     <w:rsid w:val="32C39143"/>
     <w:rsid w:val="32EEBFBE"/>
     <w:rsid w:val="34ED523D"/>
     <w:rsid w:val="381FD038"/>
     <w:rsid w:val="3A188D51"/>
     <w:rsid w:val="3A227E46"/>
     <w:rsid w:val="3A525E8F"/>
     <w:rsid w:val="3A98D775"/>
     <w:rsid w:val="3ACD95C1"/>
     <w:rsid w:val="3C7C4E71"/>
     <w:rsid w:val="3DF85C04"/>
     <w:rsid w:val="441C7978"/>
     <w:rsid w:val="4478BEFE"/>
     <w:rsid w:val="45EAFD1D"/>
     <w:rsid w:val="4609F117"/>
     <w:rsid w:val="46160B9A"/>
     <w:rsid w:val="48A21295"/>
     <w:rsid w:val="48A68A31"/>
     <w:rsid w:val="4CC14FB4"/>
     <w:rsid w:val="4CF63745"/>
     <w:rsid w:val="51BE189E"/>
     <w:rsid w:val="53D0BEDE"/>
     <w:rsid w:val="54DA3DF0"/>
     <w:rsid w:val="5C2BD662"/>
     <w:rsid w:val="5C2D7D58"/>
     <w:rsid w:val="5E6ABF4A"/>
     <w:rsid w:val="63639636"/>
+    <w:rsid w:val="64053920"/>
     <w:rsid w:val="640A1DF8"/>
     <w:rsid w:val="64A6E606"/>
     <w:rsid w:val="6A287594"/>
     <w:rsid w:val="6E372FF7"/>
     <w:rsid w:val="6F63382F"/>
     <w:rsid w:val="73CA2847"/>
     <w:rsid w:val="74F5E0C1"/>
     <w:rsid w:val="757D3CC7"/>
     <w:rsid w:val="7C2340BC"/>
     <w:rsid w:val="7E3152B7"/>
     <w:rsid w:val="7E53C1A9"/>
     <w:rsid w:val="7F225863"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -9497,51 +9627,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2041542867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4s29ASx1FDonwkjeyEOVcV?si=71faf88cd7194d6d&amp;nd=1" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarahmclusky.com/tag/research-adjacent-podcast" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/what-just-happened-health-and-care-policy-2021?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124101" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/37t0cHhOhN4IO3K3hZ5W2c" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1HKHHJyDIJZ2VzJFI0yrgU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-faculty-of-biology-medicine-and-health/id1742140145" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280959" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298330" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bepartofresearch.nihr.ac.uk/podcasts/?utm_source=newsletter-bpor&amp;utm_medium=email&amp;utm_campaign=bpor-2022-10&amp;utm_source=NIHR+Patients+and+Public&amp;utm_campaign=1ee634c3ab-EMAIL_CAMPAIGN_2022_04_29_10_22_COPY_01&amp;utm_medium=email&amp;utm_term=0_3b030a1027-1ee634c3ab-33141960&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/accesspodcast/episodes/4--Being-A-Civic-University-e1fc4q5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/scicomx?utm_source=Anchor_Maillinglists&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153314" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/14234590-greg-burke" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/07d6560b-aa3d-4e6c-a9dc-abf6502d133b/the-faculty-of-biology-medicine-and-health" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/talk-200/id1731840333" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/tellingsciencestories/episodes/Telling-Science-Stories-Episode-2-Story-Structure-with-Nisse-Greenberg-e1us404?fbclid=IwAR1Kp2QXkCzX6jnSw3Nxb_Wd3lpik4swYVqe_bQ-T-yVKCW_UX2_iDr-o7U&amp;utm_source=substack&amp;utm_medium=email" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.libsyn.com/episode/index/id/25843899?_ga=2.195446059.628463528.1677590115-1701642652.1674562261&amp;_gac=1.93955695.1674561716.CjwKCAiAoL6eBhA3EiwAXDom5hK14my8iYk8_2_2EHuKRyHAZYbE6APDBX38URtpXG-IrOkmmwYF_RoCCmQQAvD_BwE" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gla.ac.uk/myglasgow/publicengagement/uofgengageforum/uofgengagepodcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124104" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsj.co.uk/hsj-health-check-podcast/hsj-podcast-patient-experience-in-the-post-covid-era/7035378.article" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/podcast/how-nhs-can-better-engage-citizens-and-communities" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280960" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/made-the-same-way" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essex.ac.uk/blog/categories/louder-than-word-podcast" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124099" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/3sLCtywA0n9EOoUoppv6dH" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/co-pro-radio/id1683123407" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/one-book-at-a-time" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahsnnetwork.com/can-we-improve-perinatal-mental-health-new-health-innovation-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/podcast/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siliconrepublic.com/innovation/science-engagement-science-communication-dublin-maker" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8YNokC_xKZ4" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ejUppq8FIQ4" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/insight-and-analysis/podcast/black-maternal-health-community-groups" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/09WSaxhshBrAp8TxAgEOny" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.captivate.fm/episode/1aaeee8c-8275-49af-89d2-05ab737d99d3" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280948" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6jQ59Bxy7vGRecSzinxuaj" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/beacons/cancer/one-in-two-podcast/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5076048?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5008437?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9th+June&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TPrx%2fGrtAGS7ZHGKMRdWQTCFCYLoecA8%2fNaFkLDIEud5vBBDwy4BLyoFFk5IXJSPbwytR03MGB95%2fDlu85Q1YflcClLmYjebInOjw%2fuW0eCtbo%2bCQvol3r8pE5MQekewEf8%2bvLFTsXF%2fH2BerL3cUFDye%2brEZ2MEptURscpbgfw%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psrc-gm.nihr.ac.uk/news/podcast/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/0F9abtLMYRePFJBSDc0wQJ" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/letstalkscicomm?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rds-se.nihr.ac.uk/podcasts/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/young-leaders-health-care" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/e46a7827-4391-459d-a9ce-89a62e7a6344/civicast" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/3xQ31rGSkGRRwbvAsTufFv" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/0c23yIw3zAkrCsSE92iHam" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/episodes/15557225-ncia-s-action-learning-programme-with-gemma-adams-and-zoe-williamson" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/thats-science" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekalert.org/news-releases/948583?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/patricia-maguire/episodes/Episode-1-with-Marjorie-Mbilinyi-e1l00qh?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-ambition-for-ageing-podcast/id1566513896" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://discoverthebluedot.com/podcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1v5NYTcEbnu4qKIRGCxJC5" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/20zXAk0yOLd28gdbGvnZbM" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orinococomms.substack.com/p/research-comms-podcast-rewriting" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/life-lab/id1560975859?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-trust-race/id1676792735" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/addressing-womens-health-inequalities?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/armchair-adventures/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=EmailSubjectLine&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/6peJp49Cmhxcxo1EhZrvKo" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RnawrOZ1jO8" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XoBMuOlBznc" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/content/page/about-science-podcast" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VBaDA1MVM1NzU3Mjg4MTk6NDc4ODc3RkQ0NTIxOTBFNzIwRTI5QTYzODc3NzI0OUE%3d-&amp;CC=&amp;w=290064" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6aLuZH9PGhJZocryMdpQ5N?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meteorscicomm.org/podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/learning-covid-19-future-public-health?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/39OIQtmMJwAL8tgVDp3lkt" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/small-screen-science/id1511181067?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/civicast/id1709306686" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=v3NsYi4BYjc" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/series/science" TargetMode="External" Id="R49020264b1bf44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/audio/2013/sep/30/science-weekly-podcast-compatibility-gene" TargetMode="External" Id="R7ec2856e70674514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="R2e4a7a20501e4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298325" TargetMode="External" Id="R78c96c7c515b4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/nccpe-bristol/sets/engaged-futures-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=1&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gB9hshEX6sTZlWrs5SD%2bRRj4PVKV9HwsPg%2bYCt7S6k0fgeXAbsI8xkhvA7zYHYgWXxxlaI6sGFjgXrL4Zh6SmU9YgxYwTqiruwUgtDTo9yUhk%3d" TargetMode="External" Id="Rec83cac10ddf434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/" TargetMode="External" Id="R8d5f878080e14235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/p/what-it-means-to-be-human-695?utm_source=publication-search" TargetMode="External" Id="R50501e81327c456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="R9daa591a776645e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mixcloud.com/The_Science_Show/" TargetMode="External" Id="R8b161d8e84a5480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/anytime/?skinid=16&amp;localesetting=en-GB" TargetMode="External" Id="R63483138339e43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/p-8006-daniel-m-davis.aspx" TargetMode="External" Id="Rcedeb4c0cc124fed" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4s29ASx1FDonwkjeyEOVcV?si=71faf88cd7194d6d&amp;nd=1" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarahmclusky.com/tag/research-adjacent-podcast" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/what-just-happened-health-and-care-policy-2021?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124101" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/37t0cHhOhN4IO3K3hZ5W2c" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1HKHHJyDIJZ2VzJFI0yrgU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-faculty-of-biology-medicine-and-health/id1742140145" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280959" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298330" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bepartofresearch.nihr.ac.uk/podcasts/?utm_source=newsletter-bpor&amp;utm_medium=email&amp;utm_campaign=bpor-2022-10&amp;utm_source=NIHR+Patients+and+Public&amp;utm_campaign=1ee634c3ab-EMAIL_CAMPAIGN_2022_04_29_10_22_COPY_01&amp;utm_medium=email&amp;utm_term=0_3b030a1027-1ee634c3ab-33141960&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/accesspodcast/episodes/4--Being-A-Civic-University-e1fc4q5?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/scicomx?utm_source=Anchor_Maillinglists&amp;gator_td=uZQv4Xl6Igiti5ULoyiVRQVcj9Lc%2bGBGiu%2fZtKcbqa0xiXeIgVJsKV%2fbA20OKU5VwULTDClYLjsWAq0UHhyGkX63AZ%2fy9XMLcej8LCk1id74nLRcVoORlTfikfhKD%2fpeYhs7ru0DXps2ZA8gCL2%2fMzuiTteMXvese9Q0Sx4ImAI%3d" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153314" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/14234590-greg-burke" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/07d6560b-aa3d-4e6c-a9dc-abf6502d133b/the-faculty-of-biology-medicine-and-health" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/talk-200/id1731840333" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/tellingsciencestories/episodes/Telling-Science-Stories-Episode-2-Story-Structure-with-Nisse-Greenberg-e1us404?fbclid=IwAR1Kp2QXkCzX6jnSw3Nxb_Wd3lpik4swYVqe_bQ-T-yVKCW_UX2_iDr-o7U&amp;utm_source=substack&amp;utm_medium=email" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.libsyn.com/episode/index/id/25843899?_ga=2.195446059.628463528.1677590115-1701642652.1674562261&amp;_gac=1.93955695.1674561716.CjwKCAiAoL6eBhA3EiwAXDom5hK14my8iYk8_2_2EHuKRyHAZYbE6APDBX38URtpXG-IrOkmmwYF_RoCCmQQAvD_BwE" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gla.ac.uk/myglasgow/publicengagement/uofgengageforum/uofgengagepodcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124104" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsj.co.uk/hsj-health-check-podcast/hsj-podcast-patient-experience-in-the-post-covid-era/7035378.article" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/podcast/how-nhs-can-better-engage-citizens-and-communities" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280960" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/made-the-same-way" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essex.ac.uk/blog/categories/louder-than-word-podcast" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VAADA1MVMzNzc1MTkzOTA6NjQ5NUZCRjVDOEVEQkQwQkJFNEMwQkQ2MzlCRkUzQ0Y%3d-&amp;CC=&amp;w=124099" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/3sLCtywA0n9EOoUoppv6dH" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/co-pro-radio/id1683123407" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/one-book-at-a-time" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahsnnetwork.com/can-we-improve-perinatal-mental-health-new-health-innovation-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/podcast/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siliconrepublic.com/innovation/science-engagement-science-communication-dublin-maker" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8YNokC_xKZ4" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ejUppq8FIQ4" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/insight-and-analysis/podcast/black-maternal-health-community-groups" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/09WSaxhshBrAp8TxAgEOny" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.captivate.fm/episode/1aaeee8c-8275-49af-89d2-05ab737d99d3" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MQWDU1NDMwN1M0NTU3OjlBMTU4ODBDQUQ3MDQ5QTk3OUVFODQ3M0UzM0IwQ0E5-&amp;CC=&amp;w=280948" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6jQ59Bxy7vGRecSzinxuaj" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/beacons/cancer/one-in-two-podcast/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5076048?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audioboom.com/channels/5008437?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhsconfed.org/publications/health-line?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+9th+June&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=TPrx%2fGrtAGS7ZHGKMRdWQTCFCYLoecA8%2fNaFkLDIEud5vBBDwy4BLyoFFk5IXJSPbwytR03MGB95%2fDlu85Q1YflcClLmYjebInOjw%2fuW0eCtbo%2bCQvol3r8pE5MQekewEf8%2bvLFTsXF%2fH2BerL3cUFDye%2brEZ2MEptURscpbgfw%3d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psrc-gm.nihr.ac.uk/news/podcast/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/0F9abtLMYRePFJBSDc0wQJ" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/letstalkscicomm?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rds-se.nihr.ac.uk/podcasts/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-university-of-manchester-podcasts/id1517645151" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/young-leaders-health-care" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://music.amazon.com/podcasts/e46a7827-4391-459d-a9ce-89a62e7a6344/civicast" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/3xQ31rGSkGRRwbvAsTufFv" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=t-Mbn6cXOvc" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/0c23yIw3zAkrCsSE92iHam" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2219164/episodes/15557225-ncia-s-action-learning-programme-with-gemma-adams-and-zoe-williamson" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/thats-science" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekalert.org/news-releases/948583?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anchor.fm/patricia-maguire/episodes/Episode-1-with-Marjorie-Mbilinyi-e1l00qh?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-ambition-for-ageing-podcast/id1566513896" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://discoverthebluedot.com/podcast/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/1v5NYTcEbnu4qKIRGCxJC5" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/4LUJpdHxitwtGRnEVcLGp2" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/20zXAk0yOLd28gdbGvnZbM" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orinococomms.substack.com/p/research-comms-podcast-rewriting" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/life-lab/id1560975859?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/the-trust-race/id1676792735" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/addressing-womens-health-inequalities?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/armchair-adventures/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=EmailSubjectLine&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/6peJp49Cmhxcxo1EhZrvKo" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RnawrOZ1jO8" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XoBMuOlBznc" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/content/page/about-science-podcast" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VBaDA1MVM1NzU3Mjg4MTk6NDc4ODc3RkQ0NTIxOTBFNzIwRTI5QTYzODc3NzI0OUE%3d-&amp;CC=&amp;w=290064" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/6aLuZH9PGhJZocryMdpQ5N?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meteorscicomm.org/podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kingsfund.org.uk/audio-video/podcast/learning-covid-19-future-public-health?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/39OIQtmMJwAL8tgVDp3lkt" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/small-screen-science/id1511181067?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+12%2f01%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=3mazpXiYi7sCtRwsu2clWUeF1gNzfkB9NTsnDfijfAGouKmS%2fZ4e3h3bhGuWNgIj4CXqiwBxAzK7JL%2bqOnozvI6Qr%2bIsYv2tnKuVGbkpRsVakaR%2bmIkMZQxYNjtPC68OubsGx8uIfuHaK6Zzk%2btnaIoxuQBFKp%2bKhcjbZJy4FuQ%3d" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/civicast/id1709306686" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=v3NsYi4BYjc" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/gb/podcast/one-in-two/id1732671940" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/series/science" TargetMode="External" Id="R49020264b1bf44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/science/audio/2013/sep/30/science-weekly-podcast-compatibility-gene" TargetMode="External" Id="R7ec2856e70674514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="R2e4a7a20501e4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V0rDA1MVMwMDY3Mjg5ODg6ODNFQTU2RjJBOEFENzNBNTZFMkY0MTJENTY3QUEwMzA%3d-&amp;CC=&amp;w=298325" TargetMode="External" Id="R78c96c7c515b4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/nccpe-bristol/sets/engaged-futures-podcast?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+8+January+2026&amp;utm_term=email&amp;utm_content=1&amp;gator_td=ENWsS%2fXlELkQixib%2fBPSmZenFXlRKGZgyQLVM%2bkSWe3yyVX852OqT2LDjVYeF0gB9hshEX6sTZlWrs5SD%2bRRj4PVKV9HwsPg%2bYCt7S6k0fgeXAbsI8xkhvA7zYHYgWXxxlaI6sGFjgXrL4Zh6SmU9YgxYwTqiruwUgtDTo9yUhk%3d" TargetMode="External" Id="Rec83cac10ddf434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/" TargetMode="External" Id="R8d5f878080e14235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeffschechtman.substack.com/p/what-it-means-to-be-human-695?utm_source=publication-search" TargetMode="External" Id="R50501e81327c456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/books/2013/aug/08/compatibility-gene-daniel-davis-review" TargetMode="External" Id="R9daa591a776645e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/anytime/?skinid=16&amp;localesetting=en-GB" TargetMode="External" Id="R63483138339e43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hayfestival.com/p-8006-daniel-m-davis.aspx" TargetMode="External" Id="Rcedeb4c0cc124fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/show/4XTcqevGYjk6kyiwm1GF2D" TargetMode="External" Id="R5a09ddb746574db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mixcloud.com/The_Science_Show/" TargetMode="External" Id="R4919f9de071d4f2f" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10146,44 +10276,44 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Samuel Hurley</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Athena Lam</lastModifiedBy>
-  <revision>59</revision>
+  <revision>60</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>