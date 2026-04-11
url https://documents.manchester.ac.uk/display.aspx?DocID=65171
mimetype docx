--- v0 (2025-11-25)
+++ v1 (2026-04-11)
@@ -597,193 +597,134 @@
         </w:rPr>
         <w:t>two years following the end of the visit</w:t>
       </w:r>
       <w:r w:rsidR="00284778">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFFA6ED" w14:textId="77777777" w:rsidR="00E959DA" w:rsidRPr="0098792A" w:rsidRDefault="00E959DA" w:rsidP="009C2BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65CF8ADE" w14:textId="0CB3B5B4" w:rsidR="004C4D13" w:rsidRPr="004C4D13" w:rsidRDefault="008E1EF7" w:rsidP="004C4D13">
+    <w:p w14:paraId="4E01B2EF" w14:textId="6E8FB9DA" w:rsidR="0067185F" w:rsidRPr="004C4D13" w:rsidRDefault="0067185F" w:rsidP="00C511EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5232">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Once</w:t>
+        <w:t xml:space="preserve">Once fully completed </w:t>
       </w:r>
-      <w:r w:rsidR="00EE31C0" w:rsidRPr="008F5232">
+      <w:r w:rsidR="00D97288">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>and authorised</w:t>
       </w:r>
-      <w:r w:rsidR="006B6AF9" w:rsidRPr="008F5232">
+      <w:r w:rsidR="00421CAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">fully </w:t>
+        <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00EE31C0" w:rsidRPr="008F5232">
+      <w:r w:rsidR="00D97288">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">completed and </w:t>
+        <w:t xml:space="preserve"> the form and supporting documentation should be submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="004775BE">
+      <w:r w:rsidRPr="0067185F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">authorised </w:t>
+        <w:t xml:space="preserve">the People Connect Portal at </w:t>
       </w:r>
-      <w:r w:rsidR="0017209A">
-[...64 lines deleted...]
-        <w:r w:rsidR="00087E23" w:rsidRPr="00C14808">
+      <w:hyperlink r:id="rId14" w:history="1"/>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00C511EA" w:rsidRPr="00C511EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>people.globalmobility@manchester.ac.uk</w:t>
+          <w:t>Submit a Visitor Request Form - Connect</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F5232">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DD4C2A" w:rsidRPr="001064A6">
+      <w:r w:rsidR="008A75EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t>for full approval</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="008627C9">
+      <w:r w:rsidR="008A75EF" w:rsidRPr="001064A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:t>full approval</w:t>
+      </w:r>
+      <w:r w:rsidR="008A75EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> and processing</w:t>
       </w:r>
-      <w:r w:rsidR="00DD4C2A" w:rsidRPr="001064A6">
+      <w:r w:rsidR="008A75EF" w:rsidRPr="001064A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E01DC05" w14:textId="77777777" w:rsidR="004C4D13" w:rsidRPr="00F5493D" w:rsidRDefault="004C4D13" w:rsidP="002D40F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -3781,72 +3722,72 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">available </w:t>
       </w:r>
       <w:r w:rsidR="005D5C5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="0080637C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="0080637C" w:rsidRPr="00310789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>StaffNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="0080637C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> page and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00310789" w:rsidRPr="00310789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
         <w:r w:rsidR="0080637C" w:rsidRPr="00310789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>overnment ATAS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0080637C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3906,51 +3847,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B60223A" w14:textId="43DF9387" w:rsidR="0043460C" w:rsidRPr="00C56B44" w:rsidRDefault="00063A20" w:rsidP="006A04D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="0043460C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">hat is the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="0043460C" w:rsidRPr="003205BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>CAH</w:t>
               </w:r>
               <w:r w:rsidR="0004270E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
               <w:r w:rsidR="0043460C" w:rsidRPr="003205BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve"> code</w:t>
               </w:r>
             </w:hyperlink>
@@ -4016,51 +3957,51 @@
             </w:r>
             <w:r w:rsidR="00666B7D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="001D74DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> code requires ATAS using the Government tool here : </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="001D74DC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Check if you need an ATAS certificate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70B1CFE4" w14:textId="77777777" w:rsidR="00B9534E" w:rsidRPr="004631F5" w:rsidRDefault="00B9534E" w:rsidP="00EE3BC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
@@ -4582,94 +4523,94 @@
       </w:r>
       <w:r w:rsidR="00066987">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="007062D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iligence checks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  Please see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="000A7309">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Export Control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance and policy for visitors for full information.</w:t>
       </w:r>
       <w:r w:rsidR="000D2C35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000D2C35" w:rsidRPr="000D2C35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You should </w:t>
       </w:r>
       <w:r w:rsidR="0051678C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="000D2C35" w:rsidRPr="006B1627">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>self-assess</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D2C35" w:rsidRPr="000D2C35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the project to determine if your research involves any controlled goods or technology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5009E53F" w14:textId="77777777" w:rsidR="000E7B37" w:rsidRPr="004631F5" w:rsidRDefault="000E7B37" w:rsidP="00B9534E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
@@ -6955,51 +6896,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A755F1" w:rsidRPr="00913889" w14:paraId="0FB6A3C9" w14:textId="77777777" w:rsidTr="004526A1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="269534D4" w14:textId="1ADFAAA1" w:rsidR="00A755F1" w:rsidRDefault="00A755F1" w:rsidP="005A7D20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="005329E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signed </w:t>
               </w:r>
               <w:r w:rsidR="00253175" w:rsidRPr="005329E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Academic Visitor &amp; Affiliate Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -7230,51 +7171,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D816685" w14:textId="050EBC24" w:rsidR="007A39DB" w:rsidRDefault="007A39DB" w:rsidP="007A39DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Visa</w:t>
             </w:r>
             <w:r w:rsidR="00D30962">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="00D30962" w:rsidRPr="005C00F0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Share Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7846CEA9" w14:textId="3691C27A" w:rsidR="007A39DB" w:rsidRPr="00913889" w:rsidRDefault="007A39DB" w:rsidP="007A39DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -7293,51 +7234,51 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A39DB" w:rsidRPr="00913889" w14:paraId="192135C8" w14:textId="77777777" w:rsidTr="00474E0F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64908666" w14:textId="5FF9737D" w:rsidR="007A39DB" w:rsidRPr="00F22FC4" w:rsidRDefault="007A39DB" w:rsidP="007A39DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="69DEEA71">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ATAS Certificate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1780E44E" w14:textId="0E1D5610" w:rsidR="007A39DB" w:rsidRPr="00F22FC4" w:rsidRDefault="007A39DB" w:rsidP="007A39DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -7357,51 +7298,51 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A39DB" w:rsidRPr="00913889" w14:paraId="10B91616" w14:textId="77777777" w:rsidTr="00474E0F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A20AFF6" w14:textId="0D74BC0F" w:rsidR="007A39DB" w:rsidRDefault="007A39DB" w:rsidP="007A39DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="007C47AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Export Contr</w:t>
               </w:r>
               <w:r w:rsidRPr="002E70BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">ol </w:t>
               </w:r>
               <w:r w:rsidR="002E70BA" w:rsidRPr="002E70BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>O</w:t>
               </w:r>
               <w:r w:rsidR="002E70BA" w:rsidRPr="002E70BA">
@@ -8229,84 +8170,84 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A8EDF3E" w14:textId="56174D20" w:rsidR="00351097" w:rsidRDefault="00351097" w:rsidP="004631F5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39E88A02" w14:textId="77777777" w:rsidR="008B4864" w:rsidRDefault="008B4864" w:rsidP="004631F5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B4864" w:rsidSect="00065D0F">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="851" w:bottom="680" w:left="851" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B894637" w14:textId="77777777" w:rsidR="003D3F4B" w:rsidRDefault="003D3F4B" w:rsidP="00C23119">
+    <w:p w14:paraId="1D22EEA4" w14:textId="77777777" w:rsidR="004B6E5F" w:rsidRDefault="004B6E5F" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ECD9EFD" w14:textId="77777777" w:rsidR="003D3F4B" w:rsidRDefault="003D3F4B" w:rsidP="00C23119">
+    <w:p w14:paraId="3FDB8A81" w14:textId="77777777" w:rsidR="004B6E5F" w:rsidRDefault="004B6E5F" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71B81E0B" w14:textId="77777777" w:rsidR="003D3F4B" w:rsidRDefault="003D3F4B">
+    <w:p w14:paraId="6952CD8E" w14:textId="77777777" w:rsidR="004B6E5F" w:rsidRDefault="004B6E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8342,187 +8283,197 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="717D7977" w14:textId="2489A2ED" w:rsidR="00C23119" w:rsidRPr="00C23119" w:rsidRDefault="008901F3" w:rsidP="00723AB4">
+  <w:p w14:paraId="717D7977" w14:textId="2DD1EFC7" w:rsidR="00C23119" w:rsidRPr="00C23119" w:rsidRDefault="008901F3" w:rsidP="00723AB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Global Mobility</w:t>
     </w:r>
-    <w:r w:rsidR="00113BD9">
+    <w:r w:rsidR="00D5470E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve"> Form</w:t>
     </w:r>
-    <w:r w:rsidR="00171CE1" w:rsidRPr="00171CE1">
-[...7 lines deleted...]
-    <w:r w:rsidR="005D5130">
+    <w:r w:rsidR="00113BD9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="006F43D0">
+    <w:r w:rsidR="00171CE1" w:rsidRPr="00171CE1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Academic &amp; Affiliate Visitor </w:t>
+    </w:r>
+    <w:r w:rsidR="00D5470E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Request</w:t>
+    </w:r>
+    <w:r w:rsidR="005D5130">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006F43D0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Version</w:t>
     </w:r>
     <w:r w:rsidR="006F43D0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00090F08">
+    <w:r w:rsidR="008A75EF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
     <w:r w:rsidR="006F43D0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="00F873C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Revised</w:t>
     </w:r>
     <w:r w:rsidR="006F43D0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00642756">
+    <w:r w:rsidR="00E60DDA">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>03.11</w:t>
-[...7 lines deleted...]
-      <w:t>.2025</w:t>
+      <w:t>30.01.2026</w:t>
     </w:r>
     <w:r w:rsidR="006F43D0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -8667,71 +8618,71 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="525895" cy="245745"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59EDB229" w14:textId="77777777" w:rsidR="003D3F4B" w:rsidRDefault="003D3F4B" w:rsidP="00C23119">
+    <w:p w14:paraId="01839AA2" w14:textId="77777777" w:rsidR="004B6E5F" w:rsidRDefault="004B6E5F" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AD36EB1" w14:textId="77777777" w:rsidR="003D3F4B" w:rsidRDefault="003D3F4B" w:rsidP="00C23119">
+    <w:p w14:paraId="34119F89" w14:textId="77777777" w:rsidR="004B6E5F" w:rsidRDefault="004B6E5F" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18D7CBC6" w14:textId="77777777" w:rsidR="003D3F4B" w:rsidRDefault="003D3F4B">
+    <w:p w14:paraId="6C8EFCB0" w14:textId="77777777" w:rsidR="004B6E5F" w:rsidRDefault="004B6E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11063AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB2002AC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -10187,51 +10138,51 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="671184298">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1637949145">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1830169410">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1365902764">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1804225009">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1092429055">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B95AE1"/>
     <w:rsid w:val="000024F5"/>
     <w:rsid w:val="00002EEC"/>
     <w:rsid w:val="00007DE0"/>
@@ -10318,50 +10269,51 @@
     <w:rsid w:val="000C4F8D"/>
     <w:rsid w:val="000C593D"/>
     <w:rsid w:val="000C6C62"/>
     <w:rsid w:val="000C741D"/>
     <w:rsid w:val="000C77F6"/>
     <w:rsid w:val="000D1554"/>
     <w:rsid w:val="000D1D54"/>
     <w:rsid w:val="000D1E22"/>
     <w:rsid w:val="000D1E7E"/>
     <w:rsid w:val="000D2C35"/>
     <w:rsid w:val="000D361C"/>
     <w:rsid w:val="000D4414"/>
     <w:rsid w:val="000D4AB2"/>
     <w:rsid w:val="000D4BCD"/>
     <w:rsid w:val="000D62EA"/>
     <w:rsid w:val="000E04E9"/>
     <w:rsid w:val="000E0864"/>
     <w:rsid w:val="000E1826"/>
     <w:rsid w:val="000E1D7B"/>
     <w:rsid w:val="000E44E7"/>
     <w:rsid w:val="000E4ED4"/>
     <w:rsid w:val="000E7B37"/>
     <w:rsid w:val="000F0D9A"/>
     <w:rsid w:val="000F36A4"/>
     <w:rsid w:val="000F3E10"/>
+    <w:rsid w:val="000F4411"/>
     <w:rsid w:val="000F4B9A"/>
     <w:rsid w:val="000F4F4C"/>
     <w:rsid w:val="000F6414"/>
     <w:rsid w:val="000F6D1B"/>
     <w:rsid w:val="000F71F7"/>
     <w:rsid w:val="000F793E"/>
     <w:rsid w:val="00100136"/>
     <w:rsid w:val="001007D9"/>
     <w:rsid w:val="001014A5"/>
     <w:rsid w:val="00101A82"/>
     <w:rsid w:val="00101F61"/>
     <w:rsid w:val="00102832"/>
     <w:rsid w:val="00103B3D"/>
     <w:rsid w:val="0010401E"/>
     <w:rsid w:val="001042CE"/>
     <w:rsid w:val="00104A90"/>
     <w:rsid w:val="001064A6"/>
     <w:rsid w:val="001076A3"/>
     <w:rsid w:val="0011064E"/>
     <w:rsid w:val="001117A8"/>
     <w:rsid w:val="00113BD9"/>
     <w:rsid w:val="00113EFB"/>
     <w:rsid w:val="0011477F"/>
     <w:rsid w:val="00115902"/>
     <w:rsid w:val="00115E99"/>
@@ -10441,51 +10393,50 @@
     <w:rsid w:val="001F2FF7"/>
     <w:rsid w:val="001F3EDC"/>
     <w:rsid w:val="001F64B8"/>
     <w:rsid w:val="001F74CB"/>
     <w:rsid w:val="001F76C5"/>
     <w:rsid w:val="001F78C6"/>
     <w:rsid w:val="001F7C8D"/>
     <w:rsid w:val="00200DDD"/>
     <w:rsid w:val="0020123A"/>
     <w:rsid w:val="002027C9"/>
     <w:rsid w:val="00204197"/>
     <w:rsid w:val="00204207"/>
     <w:rsid w:val="002113E3"/>
     <w:rsid w:val="00211D94"/>
     <w:rsid w:val="002123D4"/>
     <w:rsid w:val="002222EA"/>
     <w:rsid w:val="002225B8"/>
     <w:rsid w:val="00226792"/>
     <w:rsid w:val="002337F3"/>
     <w:rsid w:val="002350DB"/>
     <w:rsid w:val="002359CC"/>
     <w:rsid w:val="00236B10"/>
     <w:rsid w:val="00240185"/>
     <w:rsid w:val="00240431"/>
     <w:rsid w:val="00240714"/>
-    <w:rsid w:val="00241C14"/>
     <w:rsid w:val="00241E36"/>
     <w:rsid w:val="00244EBA"/>
     <w:rsid w:val="00246B57"/>
     <w:rsid w:val="00251337"/>
     <w:rsid w:val="002520FE"/>
     <w:rsid w:val="00253175"/>
     <w:rsid w:val="00256366"/>
     <w:rsid w:val="002567EB"/>
     <w:rsid w:val="00260469"/>
     <w:rsid w:val="00261A56"/>
     <w:rsid w:val="00262B87"/>
     <w:rsid w:val="0026303E"/>
     <w:rsid w:val="00267864"/>
     <w:rsid w:val="002708C3"/>
     <w:rsid w:val="0027269B"/>
     <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00274128"/>
     <w:rsid w:val="00274142"/>
     <w:rsid w:val="002755F3"/>
     <w:rsid w:val="002758B2"/>
     <w:rsid w:val="00276E09"/>
     <w:rsid w:val="00277521"/>
     <w:rsid w:val="00277A48"/>
     <w:rsid w:val="00277E08"/>
     <w:rsid w:val="00280CA5"/>
@@ -10641,125 +10592,128 @@
     <w:rsid w:val="003D527C"/>
     <w:rsid w:val="003D7831"/>
     <w:rsid w:val="003E715B"/>
     <w:rsid w:val="003E75DF"/>
     <w:rsid w:val="003E7A68"/>
     <w:rsid w:val="003F0425"/>
     <w:rsid w:val="003F17A1"/>
     <w:rsid w:val="003F25A8"/>
     <w:rsid w:val="003F43CE"/>
     <w:rsid w:val="003F565F"/>
     <w:rsid w:val="003F609A"/>
     <w:rsid w:val="003F723B"/>
     <w:rsid w:val="003F73EF"/>
     <w:rsid w:val="00401D77"/>
     <w:rsid w:val="004020EA"/>
     <w:rsid w:val="00403B0D"/>
     <w:rsid w:val="00404263"/>
     <w:rsid w:val="00404F9E"/>
     <w:rsid w:val="0040723A"/>
     <w:rsid w:val="00407EE1"/>
     <w:rsid w:val="00410797"/>
     <w:rsid w:val="00411757"/>
     <w:rsid w:val="0041457F"/>
     <w:rsid w:val="00414A73"/>
     <w:rsid w:val="0041653A"/>
+    <w:rsid w:val="00421CAA"/>
     <w:rsid w:val="0042267D"/>
     <w:rsid w:val="004227E3"/>
     <w:rsid w:val="00423A26"/>
     <w:rsid w:val="00424243"/>
     <w:rsid w:val="0042432E"/>
     <w:rsid w:val="0042553A"/>
     <w:rsid w:val="00430FA2"/>
     <w:rsid w:val="004317BD"/>
     <w:rsid w:val="00432672"/>
     <w:rsid w:val="004326A3"/>
     <w:rsid w:val="0043460C"/>
     <w:rsid w:val="00435761"/>
     <w:rsid w:val="004363EF"/>
     <w:rsid w:val="0043721B"/>
     <w:rsid w:val="004379C0"/>
     <w:rsid w:val="00440353"/>
     <w:rsid w:val="00440965"/>
     <w:rsid w:val="00441785"/>
     <w:rsid w:val="00441E67"/>
     <w:rsid w:val="00442132"/>
     <w:rsid w:val="00444284"/>
     <w:rsid w:val="004445DA"/>
     <w:rsid w:val="00445839"/>
     <w:rsid w:val="00446A8D"/>
     <w:rsid w:val="00446C6D"/>
     <w:rsid w:val="004470C8"/>
     <w:rsid w:val="004526A1"/>
     <w:rsid w:val="00454B2E"/>
     <w:rsid w:val="00454F47"/>
     <w:rsid w:val="004565FE"/>
     <w:rsid w:val="004574FD"/>
     <w:rsid w:val="00457562"/>
     <w:rsid w:val="00457CE8"/>
     <w:rsid w:val="00460D81"/>
     <w:rsid w:val="00460F80"/>
     <w:rsid w:val="00461075"/>
     <w:rsid w:val="004631F5"/>
+    <w:rsid w:val="00463953"/>
     <w:rsid w:val="00463EA6"/>
     <w:rsid w:val="00472B47"/>
     <w:rsid w:val="00472B7B"/>
     <w:rsid w:val="00473297"/>
     <w:rsid w:val="0047442E"/>
     <w:rsid w:val="00474E0F"/>
     <w:rsid w:val="00474E54"/>
     <w:rsid w:val="00475D97"/>
     <w:rsid w:val="004775BE"/>
     <w:rsid w:val="00481331"/>
     <w:rsid w:val="00481423"/>
     <w:rsid w:val="00482760"/>
     <w:rsid w:val="0048560E"/>
     <w:rsid w:val="00485C0D"/>
     <w:rsid w:val="00487041"/>
     <w:rsid w:val="0048757F"/>
     <w:rsid w:val="004901C6"/>
     <w:rsid w:val="00490E0D"/>
     <w:rsid w:val="00491F14"/>
     <w:rsid w:val="0049210E"/>
     <w:rsid w:val="0049389D"/>
     <w:rsid w:val="004943A0"/>
     <w:rsid w:val="004946E1"/>
     <w:rsid w:val="00494862"/>
     <w:rsid w:val="0049691A"/>
     <w:rsid w:val="00496B07"/>
     <w:rsid w:val="004A15AB"/>
     <w:rsid w:val="004A3177"/>
     <w:rsid w:val="004A3FC8"/>
     <w:rsid w:val="004A4582"/>
     <w:rsid w:val="004A532E"/>
     <w:rsid w:val="004A557B"/>
     <w:rsid w:val="004A68F2"/>
     <w:rsid w:val="004A75FF"/>
     <w:rsid w:val="004B1DE3"/>
     <w:rsid w:val="004B45B7"/>
     <w:rsid w:val="004B5141"/>
     <w:rsid w:val="004B51DD"/>
+    <w:rsid w:val="004B6E5F"/>
     <w:rsid w:val="004B7375"/>
     <w:rsid w:val="004B7CC7"/>
     <w:rsid w:val="004B7DBB"/>
     <w:rsid w:val="004C043F"/>
     <w:rsid w:val="004C281D"/>
     <w:rsid w:val="004C4D13"/>
     <w:rsid w:val="004C4DD4"/>
     <w:rsid w:val="004C5071"/>
     <w:rsid w:val="004C6C49"/>
     <w:rsid w:val="004C7DC3"/>
     <w:rsid w:val="004D2144"/>
     <w:rsid w:val="004D258B"/>
     <w:rsid w:val="004D3034"/>
     <w:rsid w:val="004D5B8F"/>
     <w:rsid w:val="004D5CD8"/>
     <w:rsid w:val="004D66E3"/>
     <w:rsid w:val="004D6968"/>
     <w:rsid w:val="004D6C1E"/>
     <w:rsid w:val="004D71A4"/>
     <w:rsid w:val="004E0205"/>
     <w:rsid w:val="004E0974"/>
     <w:rsid w:val="004E15E5"/>
     <w:rsid w:val="004E33DB"/>
     <w:rsid w:val="004E4E9F"/>
     <w:rsid w:val="004E5569"/>
@@ -10897,50 +10851,51 @@
     <w:rsid w:val="00633C5E"/>
     <w:rsid w:val="00635E4A"/>
     <w:rsid w:val="00635E83"/>
     <w:rsid w:val="00635FE4"/>
     <w:rsid w:val="0063675E"/>
     <w:rsid w:val="00640CBE"/>
     <w:rsid w:val="006424DE"/>
     <w:rsid w:val="00642756"/>
     <w:rsid w:val="006433CB"/>
     <w:rsid w:val="00643C0B"/>
     <w:rsid w:val="00643F2C"/>
     <w:rsid w:val="0064418B"/>
     <w:rsid w:val="006544D6"/>
     <w:rsid w:val="00655808"/>
     <w:rsid w:val="00656CDA"/>
     <w:rsid w:val="00660652"/>
     <w:rsid w:val="006612A6"/>
     <w:rsid w:val="00661F7A"/>
     <w:rsid w:val="00662378"/>
     <w:rsid w:val="00663FCA"/>
     <w:rsid w:val="00666B7D"/>
     <w:rsid w:val="00667B20"/>
     <w:rsid w:val="006703B5"/>
     <w:rsid w:val="00670A8E"/>
     <w:rsid w:val="00670F0D"/>
+    <w:rsid w:val="0067185F"/>
     <w:rsid w:val="00671A94"/>
     <w:rsid w:val="00673424"/>
     <w:rsid w:val="00673824"/>
     <w:rsid w:val="00675794"/>
     <w:rsid w:val="00676186"/>
     <w:rsid w:val="00684688"/>
     <w:rsid w:val="00686356"/>
     <w:rsid w:val="00687F6F"/>
     <w:rsid w:val="00690A57"/>
     <w:rsid w:val="0069114F"/>
     <w:rsid w:val="00693695"/>
     <w:rsid w:val="006944C8"/>
     <w:rsid w:val="00694E56"/>
     <w:rsid w:val="00695170"/>
     <w:rsid w:val="00695292"/>
     <w:rsid w:val="00696339"/>
     <w:rsid w:val="006A04D6"/>
     <w:rsid w:val="006A4288"/>
     <w:rsid w:val="006A77B9"/>
     <w:rsid w:val="006B005E"/>
     <w:rsid w:val="006B03EE"/>
     <w:rsid w:val="006B0756"/>
     <w:rsid w:val="006B09BA"/>
     <w:rsid w:val="006B0E06"/>
     <w:rsid w:val="006B1627"/>
@@ -11124,50 +11079,51 @@
     <w:rsid w:val="00880B98"/>
     <w:rsid w:val="00882DCA"/>
     <w:rsid w:val="00883D36"/>
     <w:rsid w:val="0088414F"/>
     <w:rsid w:val="008844CC"/>
     <w:rsid w:val="0088510B"/>
     <w:rsid w:val="0088536D"/>
     <w:rsid w:val="008864B1"/>
     <w:rsid w:val="008901F3"/>
     <w:rsid w:val="008904AD"/>
     <w:rsid w:val="00891516"/>
     <w:rsid w:val="00891A67"/>
     <w:rsid w:val="00892632"/>
     <w:rsid w:val="00892CB0"/>
     <w:rsid w:val="0089362F"/>
     <w:rsid w:val="00893E7E"/>
     <w:rsid w:val="00894030"/>
     <w:rsid w:val="00894854"/>
     <w:rsid w:val="008956E7"/>
     <w:rsid w:val="0089759B"/>
     <w:rsid w:val="008A1BA6"/>
     <w:rsid w:val="008A35BE"/>
     <w:rsid w:val="008A3BC9"/>
     <w:rsid w:val="008A48C7"/>
     <w:rsid w:val="008A5540"/>
+    <w:rsid w:val="008A75EF"/>
     <w:rsid w:val="008B1495"/>
     <w:rsid w:val="008B1C28"/>
     <w:rsid w:val="008B405B"/>
     <w:rsid w:val="008B417F"/>
     <w:rsid w:val="008B4864"/>
     <w:rsid w:val="008B64E3"/>
     <w:rsid w:val="008B70B6"/>
     <w:rsid w:val="008C03A4"/>
     <w:rsid w:val="008C2849"/>
     <w:rsid w:val="008C3762"/>
     <w:rsid w:val="008C6C76"/>
     <w:rsid w:val="008C7BA4"/>
     <w:rsid w:val="008D0243"/>
     <w:rsid w:val="008D1D44"/>
     <w:rsid w:val="008D2570"/>
     <w:rsid w:val="008D25FA"/>
     <w:rsid w:val="008D348D"/>
     <w:rsid w:val="008D3DE6"/>
     <w:rsid w:val="008D6A5A"/>
     <w:rsid w:val="008E0894"/>
     <w:rsid w:val="008E1B55"/>
     <w:rsid w:val="008E1D36"/>
     <w:rsid w:val="008E1EF7"/>
     <w:rsid w:val="008E31A9"/>
     <w:rsid w:val="008E31C0"/>
@@ -11186,51 +11142,50 @@
     <w:rsid w:val="00902631"/>
     <w:rsid w:val="009036CA"/>
     <w:rsid w:val="00911C3A"/>
     <w:rsid w:val="00912F15"/>
     <w:rsid w:val="00913FD6"/>
     <w:rsid w:val="00914B02"/>
     <w:rsid w:val="0091567E"/>
     <w:rsid w:val="00915825"/>
     <w:rsid w:val="00920B5D"/>
     <w:rsid w:val="00921D69"/>
     <w:rsid w:val="009237E9"/>
     <w:rsid w:val="00923DF8"/>
     <w:rsid w:val="00924522"/>
     <w:rsid w:val="00925D96"/>
     <w:rsid w:val="00927534"/>
     <w:rsid w:val="009276CC"/>
     <w:rsid w:val="00927AAE"/>
     <w:rsid w:val="0093093E"/>
     <w:rsid w:val="00932684"/>
     <w:rsid w:val="00932EA9"/>
     <w:rsid w:val="00932FB0"/>
     <w:rsid w:val="00933061"/>
     <w:rsid w:val="009333BC"/>
     <w:rsid w:val="009338F4"/>
     <w:rsid w:val="009343EF"/>
-    <w:rsid w:val="00934E6A"/>
     <w:rsid w:val="00937D13"/>
     <w:rsid w:val="00941579"/>
     <w:rsid w:val="00942F22"/>
     <w:rsid w:val="00944C00"/>
     <w:rsid w:val="0094546B"/>
     <w:rsid w:val="00945614"/>
     <w:rsid w:val="009456C2"/>
     <w:rsid w:val="009506E9"/>
     <w:rsid w:val="00951618"/>
     <w:rsid w:val="0095222F"/>
     <w:rsid w:val="00953451"/>
     <w:rsid w:val="009564FD"/>
     <w:rsid w:val="0096087F"/>
     <w:rsid w:val="00960FBC"/>
     <w:rsid w:val="00961BC5"/>
     <w:rsid w:val="009641E6"/>
     <w:rsid w:val="00971C82"/>
     <w:rsid w:val="00975B3F"/>
     <w:rsid w:val="00975CF0"/>
     <w:rsid w:val="00976287"/>
     <w:rsid w:val="009800FF"/>
     <w:rsid w:val="00982557"/>
     <w:rsid w:val="00984665"/>
     <w:rsid w:val="00984E73"/>
     <w:rsid w:val="00984E97"/>
@@ -11504,50 +11459,51 @@
     <w:rsid w:val="00C04841"/>
     <w:rsid w:val="00C077EB"/>
     <w:rsid w:val="00C1263F"/>
     <w:rsid w:val="00C1276E"/>
     <w:rsid w:val="00C12B8A"/>
     <w:rsid w:val="00C14A4D"/>
     <w:rsid w:val="00C14C48"/>
     <w:rsid w:val="00C23119"/>
     <w:rsid w:val="00C25514"/>
     <w:rsid w:val="00C2592B"/>
     <w:rsid w:val="00C25F9C"/>
     <w:rsid w:val="00C27511"/>
     <w:rsid w:val="00C32CCB"/>
     <w:rsid w:val="00C33348"/>
     <w:rsid w:val="00C34EC7"/>
     <w:rsid w:val="00C353A8"/>
     <w:rsid w:val="00C36D74"/>
     <w:rsid w:val="00C40501"/>
     <w:rsid w:val="00C40BFD"/>
     <w:rsid w:val="00C43FEA"/>
     <w:rsid w:val="00C4437E"/>
     <w:rsid w:val="00C4607E"/>
     <w:rsid w:val="00C46344"/>
     <w:rsid w:val="00C46AB8"/>
     <w:rsid w:val="00C509DF"/>
+    <w:rsid w:val="00C511EA"/>
     <w:rsid w:val="00C51992"/>
     <w:rsid w:val="00C5240B"/>
     <w:rsid w:val="00C53298"/>
     <w:rsid w:val="00C54368"/>
     <w:rsid w:val="00C54B38"/>
     <w:rsid w:val="00C56789"/>
     <w:rsid w:val="00C56B44"/>
     <w:rsid w:val="00C56BF9"/>
     <w:rsid w:val="00C57690"/>
     <w:rsid w:val="00C61455"/>
     <w:rsid w:val="00C62CF7"/>
     <w:rsid w:val="00C677E0"/>
     <w:rsid w:val="00C67F6C"/>
     <w:rsid w:val="00C75B6E"/>
     <w:rsid w:val="00C75C2A"/>
     <w:rsid w:val="00C80185"/>
     <w:rsid w:val="00C805BC"/>
     <w:rsid w:val="00C80CF9"/>
     <w:rsid w:val="00C80F20"/>
     <w:rsid w:val="00C81074"/>
     <w:rsid w:val="00C81B7E"/>
     <w:rsid w:val="00C82B8C"/>
     <w:rsid w:val="00C84175"/>
     <w:rsid w:val="00C843C0"/>
     <w:rsid w:val="00C8477B"/>
@@ -11591,68 +11547,70 @@
     <w:rsid w:val="00D00C14"/>
     <w:rsid w:val="00D00EC0"/>
     <w:rsid w:val="00D029E2"/>
     <w:rsid w:val="00D06784"/>
     <w:rsid w:val="00D11286"/>
     <w:rsid w:val="00D11690"/>
     <w:rsid w:val="00D17CBF"/>
     <w:rsid w:val="00D17D1D"/>
     <w:rsid w:val="00D2010E"/>
     <w:rsid w:val="00D20FED"/>
     <w:rsid w:val="00D2205D"/>
     <w:rsid w:val="00D252D0"/>
     <w:rsid w:val="00D259B8"/>
     <w:rsid w:val="00D263E2"/>
     <w:rsid w:val="00D276E0"/>
     <w:rsid w:val="00D30962"/>
     <w:rsid w:val="00D319D1"/>
     <w:rsid w:val="00D32F8A"/>
     <w:rsid w:val="00D33030"/>
     <w:rsid w:val="00D331A3"/>
     <w:rsid w:val="00D36427"/>
     <w:rsid w:val="00D37100"/>
     <w:rsid w:val="00D441DD"/>
     <w:rsid w:val="00D46D55"/>
     <w:rsid w:val="00D53363"/>
+    <w:rsid w:val="00D5470E"/>
     <w:rsid w:val="00D55B4F"/>
     <w:rsid w:val="00D56232"/>
     <w:rsid w:val="00D56475"/>
     <w:rsid w:val="00D56865"/>
     <w:rsid w:val="00D568A3"/>
     <w:rsid w:val="00D62862"/>
     <w:rsid w:val="00D646F5"/>
     <w:rsid w:val="00D64DFA"/>
     <w:rsid w:val="00D70202"/>
     <w:rsid w:val="00D749B7"/>
     <w:rsid w:val="00D77696"/>
     <w:rsid w:val="00D8080C"/>
     <w:rsid w:val="00D80EF7"/>
     <w:rsid w:val="00D8167B"/>
     <w:rsid w:val="00D8568B"/>
     <w:rsid w:val="00D90B5C"/>
     <w:rsid w:val="00D91AF6"/>
     <w:rsid w:val="00D962BC"/>
+    <w:rsid w:val="00D97288"/>
     <w:rsid w:val="00D97FDB"/>
     <w:rsid w:val="00DA0C81"/>
     <w:rsid w:val="00DA3E78"/>
     <w:rsid w:val="00DA59E8"/>
     <w:rsid w:val="00DA61B8"/>
     <w:rsid w:val="00DB1EF4"/>
     <w:rsid w:val="00DB6CD7"/>
     <w:rsid w:val="00DC3546"/>
     <w:rsid w:val="00DC6927"/>
     <w:rsid w:val="00DD0F4A"/>
     <w:rsid w:val="00DD0FB7"/>
     <w:rsid w:val="00DD2551"/>
     <w:rsid w:val="00DD304F"/>
     <w:rsid w:val="00DD43FD"/>
     <w:rsid w:val="00DD4C2A"/>
     <w:rsid w:val="00DD5177"/>
     <w:rsid w:val="00DD7818"/>
     <w:rsid w:val="00DD7C74"/>
     <w:rsid w:val="00DE1C22"/>
     <w:rsid w:val="00DE2D3D"/>
     <w:rsid w:val="00DE31F6"/>
     <w:rsid w:val="00DE32E6"/>
     <w:rsid w:val="00DF00D4"/>
     <w:rsid w:val="00DF018B"/>
     <w:rsid w:val="00DF3B37"/>
@@ -11661,59 +11619,59 @@
     <w:rsid w:val="00DF6F02"/>
     <w:rsid w:val="00DF710A"/>
     <w:rsid w:val="00DF7C3E"/>
     <w:rsid w:val="00E10699"/>
     <w:rsid w:val="00E11E8E"/>
     <w:rsid w:val="00E125A9"/>
     <w:rsid w:val="00E13EE0"/>
     <w:rsid w:val="00E14106"/>
     <w:rsid w:val="00E15F8F"/>
     <w:rsid w:val="00E17057"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E24C02"/>
     <w:rsid w:val="00E2620A"/>
     <w:rsid w:val="00E30740"/>
     <w:rsid w:val="00E30D68"/>
     <w:rsid w:val="00E322F5"/>
     <w:rsid w:val="00E342A8"/>
     <w:rsid w:val="00E34CB1"/>
     <w:rsid w:val="00E37150"/>
     <w:rsid w:val="00E372FB"/>
     <w:rsid w:val="00E40345"/>
     <w:rsid w:val="00E42FF5"/>
     <w:rsid w:val="00E43175"/>
     <w:rsid w:val="00E441F5"/>
     <w:rsid w:val="00E458FF"/>
-    <w:rsid w:val="00E47C3F"/>
     <w:rsid w:val="00E51057"/>
     <w:rsid w:val="00E51A79"/>
     <w:rsid w:val="00E51CE4"/>
     <w:rsid w:val="00E5307A"/>
     <w:rsid w:val="00E561FD"/>
     <w:rsid w:val="00E5654E"/>
     <w:rsid w:val="00E60186"/>
     <w:rsid w:val="00E6058A"/>
+    <w:rsid w:val="00E60DDA"/>
     <w:rsid w:val="00E6160E"/>
     <w:rsid w:val="00E65A0B"/>
     <w:rsid w:val="00E70BB4"/>
     <w:rsid w:val="00E73C46"/>
     <w:rsid w:val="00E75AD0"/>
     <w:rsid w:val="00E75BDF"/>
     <w:rsid w:val="00E77106"/>
     <w:rsid w:val="00E77469"/>
     <w:rsid w:val="00E77DAE"/>
     <w:rsid w:val="00E80A78"/>
     <w:rsid w:val="00E80E46"/>
     <w:rsid w:val="00E83E02"/>
     <w:rsid w:val="00E84586"/>
     <w:rsid w:val="00E849BE"/>
     <w:rsid w:val="00E86962"/>
     <w:rsid w:val="00E86EE0"/>
     <w:rsid w:val="00E93498"/>
     <w:rsid w:val="00E959DA"/>
     <w:rsid w:val="00E96061"/>
     <w:rsid w:val="00E96AE6"/>
     <w:rsid w:val="00E96C53"/>
     <w:rsid w:val="00E97A32"/>
     <w:rsid w:val="00E97EBF"/>
     <w:rsid w:val="00EA0EF1"/>
     <w:rsid w:val="00EA1152"/>
@@ -11722,88 +11680,91 @@
     <w:rsid w:val="00EA3776"/>
     <w:rsid w:val="00EA5DAF"/>
     <w:rsid w:val="00EA6701"/>
     <w:rsid w:val="00EB09BA"/>
     <w:rsid w:val="00EB0B34"/>
     <w:rsid w:val="00EB2070"/>
     <w:rsid w:val="00EB30A8"/>
     <w:rsid w:val="00EB3610"/>
     <w:rsid w:val="00EB4690"/>
     <w:rsid w:val="00EB5FD7"/>
     <w:rsid w:val="00EB6BB2"/>
     <w:rsid w:val="00EC0ED7"/>
     <w:rsid w:val="00EC187A"/>
     <w:rsid w:val="00EC1E5A"/>
     <w:rsid w:val="00EC4AD4"/>
     <w:rsid w:val="00EC4DC7"/>
     <w:rsid w:val="00EC4F3C"/>
     <w:rsid w:val="00EC62C1"/>
     <w:rsid w:val="00EC6EB3"/>
     <w:rsid w:val="00ED2A50"/>
     <w:rsid w:val="00ED5F3C"/>
     <w:rsid w:val="00ED61A8"/>
     <w:rsid w:val="00EE31C0"/>
     <w:rsid w:val="00EE3BC3"/>
     <w:rsid w:val="00EE3ECE"/>
+    <w:rsid w:val="00EE42BA"/>
     <w:rsid w:val="00EE4702"/>
     <w:rsid w:val="00EE4EEA"/>
     <w:rsid w:val="00EF0000"/>
     <w:rsid w:val="00EF017A"/>
     <w:rsid w:val="00EF1D4D"/>
     <w:rsid w:val="00EF25FE"/>
     <w:rsid w:val="00EF4D7D"/>
     <w:rsid w:val="00EF5ABF"/>
     <w:rsid w:val="00EF661E"/>
     <w:rsid w:val="00EF6A50"/>
     <w:rsid w:val="00EF71F1"/>
     <w:rsid w:val="00F007B3"/>
     <w:rsid w:val="00F00A75"/>
     <w:rsid w:val="00F013BB"/>
     <w:rsid w:val="00F01ECC"/>
     <w:rsid w:val="00F0214F"/>
     <w:rsid w:val="00F02991"/>
     <w:rsid w:val="00F03597"/>
     <w:rsid w:val="00F03A9F"/>
     <w:rsid w:val="00F04C9B"/>
     <w:rsid w:val="00F06DB1"/>
     <w:rsid w:val="00F11D22"/>
     <w:rsid w:val="00F1227A"/>
     <w:rsid w:val="00F13058"/>
     <w:rsid w:val="00F13268"/>
     <w:rsid w:val="00F13BA7"/>
     <w:rsid w:val="00F14298"/>
     <w:rsid w:val="00F1589E"/>
     <w:rsid w:val="00F17A74"/>
     <w:rsid w:val="00F2176C"/>
     <w:rsid w:val="00F21B8F"/>
     <w:rsid w:val="00F22FC4"/>
+    <w:rsid w:val="00F247B2"/>
     <w:rsid w:val="00F26A5B"/>
     <w:rsid w:val="00F276B2"/>
     <w:rsid w:val="00F27C63"/>
     <w:rsid w:val="00F31A85"/>
     <w:rsid w:val="00F31FE5"/>
     <w:rsid w:val="00F32C10"/>
+    <w:rsid w:val="00F35869"/>
     <w:rsid w:val="00F370E8"/>
     <w:rsid w:val="00F41BA1"/>
     <w:rsid w:val="00F446C1"/>
     <w:rsid w:val="00F44AE3"/>
     <w:rsid w:val="00F45F03"/>
     <w:rsid w:val="00F465E5"/>
     <w:rsid w:val="00F46B09"/>
     <w:rsid w:val="00F47D22"/>
     <w:rsid w:val="00F50F44"/>
     <w:rsid w:val="00F51944"/>
     <w:rsid w:val="00F51D8F"/>
     <w:rsid w:val="00F52282"/>
     <w:rsid w:val="00F52313"/>
     <w:rsid w:val="00F5493D"/>
     <w:rsid w:val="00F54AAC"/>
     <w:rsid w:val="00F5567A"/>
     <w:rsid w:val="00F60672"/>
     <w:rsid w:val="00F60C55"/>
     <w:rsid w:val="00F62931"/>
     <w:rsid w:val="00F63280"/>
     <w:rsid w:val="00F678A6"/>
     <w:rsid w:val="00F67C95"/>
     <w:rsid w:val="00F70679"/>
     <w:rsid w:val="00F71679"/>
     <w:rsid w:val="00F71A6F"/>
@@ -12588,51 +12549,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2047635114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academic-technology-approval.service.gov.uk/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/visitors/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesa.ac.uk/collection/coding-manual-tools/hecoscahdata/cah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/managers-essentials/recruiting-the-right-people/global-mobility/atas/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/visitors/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:people.globalmobility@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/evisa/view-evisa-get-share-code-prove-immigration-status" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesa.ac.uk/collection/coding-manual-tools/hecoscahdata/cah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/visitors/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/managers-essentials/recruiting-the-right-people/global-mobility/atas/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/visitors/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=0716da191b06a6105b85fc4cd34bcb52" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/evisa/view-evisa-get-share-code-prove-immigration-status" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academic-technology-approval.service.gov.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/visitors/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2007-2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12907,56 +12868,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0286d494-7c06-4f3f-8725-392cc8b29423" xmlns:ns3="5641d3a0-4cdf-4627-8fdf-840090582e60" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b1c64941f12dc60c19fea3e436e6bb78" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD92DCA99A5B0B42989C49E1EF2332ED" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4fc8271269f93123d532583a8ed60b3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0286d494-7c06-4f3f-8725-392cc8b29423" xmlns:ns3="5641d3a0-4cdf-4627-8fdf-840090582e60" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c909f256b5ea13441f907fe827372360" ns2:_="" ns3:_="">
     <xsd:import namespace="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <xsd:import namespace="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -13153,137 +13110,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0286d494-7c06-4f3f-8725-392cc8b29423">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5641d3a0-4cdf-4627-8fdf-840090582e60" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7855B2B-0630-4783-A9CA-01099ECEC95B}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DA9D05-E397-484A-86C4-7FEB31AE6F43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E62BFABC-7562-4B15-9F12-9B70A0E6EDA9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
-    <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC0DAE8-FDB9-4C3A-8C05-2D4E078774B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC0DAE8-FDB9-4C3A-8C05-2D4E078774B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{073B38EA-69B1-4A11-8FC2-34ECF4DA108B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>943</Words>
-  <Characters>5133</Characters>
+  <Words>1180</Words>
+  <Characters>6363</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>105</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>318</Lines>
+  <Paragraphs>153</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5993</CharactersWithSpaces>
+  <CharactersWithSpaces>7390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maxine Bate</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DD92DCA99A5B0B42989C49E1EF2332ED</vt:lpwstr>
   </property>