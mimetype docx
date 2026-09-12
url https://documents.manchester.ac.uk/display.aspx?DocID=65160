--- v0 (2025-10-24)
+++ v1 (2026-09-12)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C3C502F" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRPr="00B1676E" w:rsidRDefault="005F5DC7" w:rsidP="00E871D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E6A245" wp14:editId="6EEBF686">
             <wp:extent cx="1533525" cy="589817"/>
@@ -188,119 +188,99 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE53E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168AFE20" w14:textId="226BD2DD" w:rsidR="00903AF9" w:rsidRPr="00AE53E2" w:rsidRDefault="00903AF9" w:rsidP="00903AF9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60E7A4C4" w14:textId="09220EE7" w:rsidR="00B6405A" w:rsidRPr="00AE53E2" w:rsidRDefault="00B6405A" w:rsidP="00B6405A">
+    <w:p w14:paraId="60E7A4C4" w14:textId="59F64B90" w:rsidR="00B6405A" w:rsidRPr="00AE53E2" w:rsidRDefault="00B6405A" w:rsidP="00B6405A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE53E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>A copy of the completed form should be sent to Employment Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE53E2">
+      <w:r w:rsidR="00745C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> copy</w:t>
+        <w:t xml:space="preserve"> via Connect (details outlined below)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE53E2">
+      <w:r w:rsidR="005833CD" w:rsidRPr="00AE53E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the completed form</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE53E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be sent to Employment Services</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> to issue the relevant letter based on the outcome of the review meeting.</w:t>
+        <w:t>to issue the relevant letter based on the outcome of the review meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD3C70C" w14:textId="5CD6AA5D" w:rsidR="00D95703" w:rsidRPr="00AE53E2" w:rsidRDefault="00D95703" w:rsidP="0066779C">
       <w:pPr>
         <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5730"/>
         <w:gridCol w:w="4902"/>
@@ -737,73 +717,51 @@
         <w:trPr>
           <w:trHeight w:val="768"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D5422AC" w14:textId="77777777" w:rsidR="00636257" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Section 1: Overall Feedback on </w:t>
-[...21 lines deleted...]
-              <w:t>/Conduct/Team</w:t>
+              <w:t>Section 1: Overall Feedback on Behaviours/Conduct/Team</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A2BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Working</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -849,69 +807,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00636257" w:rsidRPr="00174F61" w14:paraId="624D6D52" w14:textId="77777777" w:rsidTr="00130994">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E90007D" w14:textId="77777777" w:rsidR="00834C9B" w:rsidRPr="00346F35" w:rsidRDefault="00834C9B" w:rsidP="00834C9B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demonstrating appropriate </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> in line with the Universities values and expectations</w:t>
+              <w:t>Demonstrating appropriate behaviours in line with the Universities values and expectations</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="156F8451" w14:textId="77777777" w:rsidR="00834C9B" w:rsidRPr="00346F35" w:rsidRDefault="00834C9B" w:rsidP="00834C9B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13169B83" w14:textId="77777777" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6558ABEE" w14:textId="77777777" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -939,77 +879,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00636257" w:rsidRPr="00174F61" w14:paraId="1FE95720" w14:textId="77777777" w:rsidTr="00130994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F67C5EB" w14:textId="6E0E5B61" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Development of r</w:t>
+              <w:t xml:space="preserve">Development of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00346F35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">elationship with manager(s), </w:t>
-[...8 lines deleted...]
-              <w:t>colleagues</w:t>
+              <w:t>elationship</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00346F35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and students (where applicable):</w:t>
+              <w:t xml:space="preserve"> with manager(s), colleagues and students (where applicable):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B20AE1F" w14:textId="77777777" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FC4CEBB" w14:textId="77777777" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C3B8BE4" w14:textId="77777777" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1212,61 +1152,83 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> then </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">then </w:t>
             </w:r>
             <w:r w:rsidR="00636257">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>any please document specific improvement requirements</w:t>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00636257">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please document specific improvement requirements</w:t>
             </w:r>
             <w:r w:rsidR="00636257" w:rsidRPr="00346F35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07654C47" w14:textId="77777777" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="542C028E" w14:textId="77777777" w:rsidR="00636257" w:rsidRPr="00346F35" w:rsidRDefault="00636257" w:rsidP="00130994">
             <w:pPr>
@@ -1932,67 +1894,51 @@
           </w:p>
           <w:p w14:paraId="64B4BE83" w14:textId="77777777" w:rsidR="00355FC8" w:rsidRDefault="00355FC8" w:rsidP="00130994">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72FA2255" w14:textId="7A2E7E6B" w:rsidR="00355FC8" w:rsidRDefault="00355FC8" w:rsidP="00130994">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> please document specific improvement requirements:</w:t>
+              <w:t>If not please document specific improvement requirements:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01040CD2" w14:textId="77777777" w:rsidR="00355FC8" w:rsidRDefault="00355FC8" w:rsidP="00130994">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="136C842C" w14:textId="77777777" w:rsidR="00355FC8" w:rsidRDefault="00355FC8" w:rsidP="00130994">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45174215" w14:textId="77777777" w:rsidR="00355FC8" w:rsidRDefault="00355FC8" w:rsidP="00130994">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -4100,339 +4046,179 @@
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6626" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDAA377" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00174F61" w:rsidRDefault="00D95703" w:rsidP="00523BF5">
             <w:pPr>
               <w:spacing w:before="432"/>
               <w:ind w:right="936"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B670135" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00174F61" w:rsidRDefault="00D95703" w:rsidP="00D95703"/>
     <w:p w14:paraId="39A658F2" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00174F61" w:rsidRDefault="00D95703" w:rsidP="00D95703"/>
-    <w:p w14:paraId="3DAF1E25" w14:textId="2BACC1DC" w:rsidR="00D95703" w:rsidRPr="00920B70" w:rsidRDefault="00D95703" w:rsidP="00920B70">
+    <w:p w14:paraId="3DAF1E25" w14:textId="1A96E823" w:rsidR="00D95703" w:rsidRPr="00920B70" w:rsidRDefault="00D95703" w:rsidP="00920B70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk92192670"/>
       <w:r w:rsidRPr="00920B70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide a copy of this completed form to the probationer</w:t>
       </w:r>
       <w:r w:rsidR="00DD0720" w:rsidRPr="00920B70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a copy should be sent to Employment Services</w:t>
       </w:r>
       <w:r w:rsidR="006C7B9A" w:rsidRPr="00920B70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to issue the relevant letter based on the outcome of the review meeting</w:t>
       </w:r>
-      <w:r w:rsidR="00920B70">
+      <w:r w:rsidR="005B4C68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">. Please send copies via Connect using the general form </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="005B4C68" w:rsidRPr="005B4C68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-9"/>
+            <w:w w:val="105"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>People Services - General Request Form - Connect</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B4C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in the request details options select ‘Joining the University’ and then select ‘Probation’. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="502EB11C" w14:textId="77777777" w:rsidR="00D95703" w:rsidRDefault="00D95703" w:rsidP="00D95703">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02447B6F" w14:textId="77777777" w:rsidR="00920B70" w:rsidRPr="00DD0471" w:rsidRDefault="00920B70" w:rsidP="00920B70">
-[...181 lines deleted...]
-    <w:p w14:paraId="449E4770" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00D95703" w:rsidRDefault="00D95703" w:rsidP="00D95703">
+    <w:p w14:paraId="449E4770" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00D95703" w:rsidRDefault="00D95703" w:rsidP="005B4C68">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D95703" w:rsidRPr="00D95703" w:rsidSect="0067126A">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="851" w:right="794" w:bottom="1021" w:left="794" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76921C93" w14:textId="77777777" w:rsidR="0067126A" w:rsidRDefault="0067126A">
+    <w:p w14:paraId="17BBC091" w14:textId="77777777" w:rsidR="000747E3" w:rsidRDefault="000747E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="024C1584" w14:textId="77777777" w:rsidR="0067126A" w:rsidRDefault="0067126A">
+    <w:p w14:paraId="14BE8110" w14:textId="77777777" w:rsidR="000747E3" w:rsidRDefault="000747E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4458,57 +4244,57 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14509744" w14:textId="4AD0385D" w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="00F94253" w:rsidP="00B51FD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">People and OD Directorate </w:t>
     </w:r>
     <w:r w:rsidR="004E7F9E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
@@ -4626,120 +4412,120 @@
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="75096D5A" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRDefault="00CE75CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19721111" w14:textId="77777777" w:rsidR="0067126A" w:rsidRDefault="0067126A">
+    <w:p w14:paraId="10C0F5E2" w14:textId="77777777" w:rsidR="000747E3" w:rsidRDefault="000747E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12CCF85A" w14:textId="77777777" w:rsidR="0067126A" w:rsidRDefault="0067126A">
+    <w:p w14:paraId="4AA1D8B3" w14:textId="77777777" w:rsidR="000747E3" w:rsidRDefault="000747E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="437C40A5" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRDefault="005F5DC7" w:rsidP="00FA34FB">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="05B33756" w14:textId="49DD96C3" w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="00D95703" w:rsidP="00743B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Probationary Review Forms (Grade</w:t>
     </w:r>
     <w:r w:rsidR="000726A8">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 6- 9)</w:t>
     </w:r>
     <w:r w:rsidR="00A80927">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> &amp; Research</w:t>
     </w:r>
     <w:r w:rsidR="000726A8">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039A5A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C84F9AA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10090,51 +9876,51 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1870950369">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="99956997">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1657487740">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="476845035">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1173228594">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="799301679">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -10150,98 +9936,101 @@
     <w:rsid w:val="00020DA0"/>
     <w:rsid w:val="0003073E"/>
     <w:rsid w:val="00032E13"/>
     <w:rsid w:val="00033F9B"/>
     <w:rsid w:val="000371C8"/>
     <w:rsid w:val="00041F46"/>
     <w:rsid w:val="000438AC"/>
     <w:rsid w:val="00043A4D"/>
     <w:rsid w:val="00044A17"/>
     <w:rsid w:val="00046770"/>
     <w:rsid w:val="000477AF"/>
     <w:rsid w:val="00050B92"/>
     <w:rsid w:val="0005173A"/>
     <w:rsid w:val="000517D7"/>
     <w:rsid w:val="00052A8E"/>
     <w:rsid w:val="00052BE9"/>
     <w:rsid w:val="00052D72"/>
     <w:rsid w:val="00053460"/>
     <w:rsid w:val="0005448B"/>
     <w:rsid w:val="000611F6"/>
     <w:rsid w:val="00061D05"/>
     <w:rsid w:val="00065656"/>
     <w:rsid w:val="0006744C"/>
     <w:rsid w:val="000726A8"/>
     <w:rsid w:val="00072AE4"/>
+    <w:rsid w:val="000731AE"/>
     <w:rsid w:val="0007394C"/>
     <w:rsid w:val="00074471"/>
     <w:rsid w:val="000746BB"/>
+    <w:rsid w:val="000747E3"/>
     <w:rsid w:val="00074CA2"/>
     <w:rsid w:val="00075070"/>
     <w:rsid w:val="000764CC"/>
     <w:rsid w:val="0008014D"/>
     <w:rsid w:val="000837F8"/>
     <w:rsid w:val="00087062"/>
     <w:rsid w:val="00087CBF"/>
     <w:rsid w:val="00091C12"/>
     <w:rsid w:val="00091EF4"/>
     <w:rsid w:val="0009220B"/>
     <w:rsid w:val="000922A2"/>
     <w:rsid w:val="00092887"/>
     <w:rsid w:val="000A04FC"/>
     <w:rsid w:val="000A124D"/>
     <w:rsid w:val="000A1844"/>
     <w:rsid w:val="000A1D3E"/>
     <w:rsid w:val="000A2DF2"/>
     <w:rsid w:val="000A3F41"/>
     <w:rsid w:val="000A5770"/>
     <w:rsid w:val="000A645E"/>
     <w:rsid w:val="000A66C8"/>
     <w:rsid w:val="000A726A"/>
     <w:rsid w:val="000A744A"/>
     <w:rsid w:val="000A75D0"/>
     <w:rsid w:val="000B1547"/>
     <w:rsid w:val="000B44C7"/>
     <w:rsid w:val="000B46CD"/>
     <w:rsid w:val="000B4710"/>
     <w:rsid w:val="000B5437"/>
     <w:rsid w:val="000B7440"/>
     <w:rsid w:val="000C1D6B"/>
     <w:rsid w:val="000C21CF"/>
     <w:rsid w:val="000C25E0"/>
     <w:rsid w:val="000C5A87"/>
     <w:rsid w:val="000C646F"/>
     <w:rsid w:val="000C7B69"/>
     <w:rsid w:val="000D043A"/>
     <w:rsid w:val="000D1126"/>
     <w:rsid w:val="000D1538"/>
     <w:rsid w:val="000D1832"/>
     <w:rsid w:val="000D3229"/>
     <w:rsid w:val="000D5038"/>
     <w:rsid w:val="000D53C5"/>
     <w:rsid w:val="000D6A06"/>
     <w:rsid w:val="000D6C29"/>
+    <w:rsid w:val="000D753F"/>
     <w:rsid w:val="000D7AF6"/>
     <w:rsid w:val="000E0239"/>
     <w:rsid w:val="000E070D"/>
     <w:rsid w:val="000E13BB"/>
     <w:rsid w:val="000E15F5"/>
     <w:rsid w:val="000E643B"/>
     <w:rsid w:val="000E7CF2"/>
     <w:rsid w:val="000F05F0"/>
     <w:rsid w:val="000F1538"/>
     <w:rsid w:val="000F230D"/>
     <w:rsid w:val="000F3A66"/>
     <w:rsid w:val="000F62C6"/>
     <w:rsid w:val="000F78CE"/>
     <w:rsid w:val="00101A41"/>
     <w:rsid w:val="001025CE"/>
     <w:rsid w:val="00102704"/>
     <w:rsid w:val="00102A21"/>
     <w:rsid w:val="00102E7C"/>
     <w:rsid w:val="00103E88"/>
     <w:rsid w:val="001053D7"/>
     <w:rsid w:val="001110B3"/>
     <w:rsid w:val="001118FD"/>
     <w:rsid w:val="00114A39"/>
     <w:rsid w:val="001166DB"/>
     <w:rsid w:val="00117E65"/>
@@ -10380,50 +10169,51 @@
     <w:rsid w:val="00291136"/>
     <w:rsid w:val="0029161F"/>
     <w:rsid w:val="00293CD1"/>
     <w:rsid w:val="00296D5A"/>
     <w:rsid w:val="002972E3"/>
     <w:rsid w:val="0029778B"/>
     <w:rsid w:val="002A1803"/>
     <w:rsid w:val="002A1B13"/>
     <w:rsid w:val="002A2082"/>
     <w:rsid w:val="002A2ABF"/>
     <w:rsid w:val="002A5A61"/>
     <w:rsid w:val="002A5C45"/>
     <w:rsid w:val="002A62FE"/>
     <w:rsid w:val="002A63E2"/>
     <w:rsid w:val="002A6B61"/>
     <w:rsid w:val="002A6CEE"/>
     <w:rsid w:val="002B0289"/>
     <w:rsid w:val="002B20AC"/>
     <w:rsid w:val="002B4F14"/>
     <w:rsid w:val="002B5183"/>
     <w:rsid w:val="002B56C9"/>
     <w:rsid w:val="002B63F9"/>
     <w:rsid w:val="002D00FB"/>
     <w:rsid w:val="002D0952"/>
     <w:rsid w:val="002D0DAC"/>
+    <w:rsid w:val="002D6E91"/>
     <w:rsid w:val="002D7938"/>
     <w:rsid w:val="002D7E31"/>
     <w:rsid w:val="002E2D45"/>
     <w:rsid w:val="002E4B85"/>
     <w:rsid w:val="002E53D4"/>
     <w:rsid w:val="002E6413"/>
     <w:rsid w:val="002F0DD9"/>
     <w:rsid w:val="002F354A"/>
     <w:rsid w:val="002F7791"/>
     <w:rsid w:val="002F77D3"/>
     <w:rsid w:val="003003BB"/>
     <w:rsid w:val="0030092F"/>
     <w:rsid w:val="0030427C"/>
     <w:rsid w:val="00311A0F"/>
     <w:rsid w:val="00312E57"/>
     <w:rsid w:val="00313A7D"/>
     <w:rsid w:val="0031427F"/>
     <w:rsid w:val="00314D50"/>
     <w:rsid w:val="00314FEA"/>
     <w:rsid w:val="003169E0"/>
     <w:rsid w:val="00317AF1"/>
     <w:rsid w:val="00320042"/>
     <w:rsid w:val="00320B12"/>
     <w:rsid w:val="0032186B"/>
     <w:rsid w:val="00322C84"/>
@@ -10658,50 +10448,51 @@
     <w:rsid w:val="00580C0E"/>
     <w:rsid w:val="005833CD"/>
     <w:rsid w:val="00583DF0"/>
     <w:rsid w:val="00583FA6"/>
     <w:rsid w:val="00584EE0"/>
     <w:rsid w:val="00586A1C"/>
     <w:rsid w:val="00587E01"/>
     <w:rsid w:val="00590C95"/>
     <w:rsid w:val="00590D21"/>
     <w:rsid w:val="005921E4"/>
     <w:rsid w:val="0059280F"/>
     <w:rsid w:val="00593441"/>
     <w:rsid w:val="00594A3C"/>
     <w:rsid w:val="00596383"/>
     <w:rsid w:val="005A0657"/>
     <w:rsid w:val="005A2B9B"/>
     <w:rsid w:val="005A2CA4"/>
     <w:rsid w:val="005A3088"/>
     <w:rsid w:val="005A4ABC"/>
     <w:rsid w:val="005A590B"/>
     <w:rsid w:val="005A5A5B"/>
     <w:rsid w:val="005A5C3C"/>
     <w:rsid w:val="005A6489"/>
     <w:rsid w:val="005A6936"/>
     <w:rsid w:val="005B3F58"/>
+    <w:rsid w:val="005B4C68"/>
     <w:rsid w:val="005B552A"/>
     <w:rsid w:val="005B6DA6"/>
     <w:rsid w:val="005B7502"/>
     <w:rsid w:val="005C1204"/>
     <w:rsid w:val="005C14AA"/>
     <w:rsid w:val="005C1779"/>
     <w:rsid w:val="005C1AE9"/>
     <w:rsid w:val="005C3F5F"/>
     <w:rsid w:val="005C42C7"/>
     <w:rsid w:val="005C4910"/>
     <w:rsid w:val="005C4BD7"/>
     <w:rsid w:val="005C6748"/>
     <w:rsid w:val="005D083F"/>
     <w:rsid w:val="005D0CD6"/>
     <w:rsid w:val="005D0EF0"/>
     <w:rsid w:val="005D1C75"/>
     <w:rsid w:val="005D31EA"/>
     <w:rsid w:val="005D39A8"/>
     <w:rsid w:val="005D3AD7"/>
     <w:rsid w:val="005D5698"/>
     <w:rsid w:val="005E1953"/>
     <w:rsid w:val="005E1C77"/>
     <w:rsid w:val="005E76C9"/>
     <w:rsid w:val="005E7DE8"/>
     <w:rsid w:val="005F1360"/>
@@ -10824,50 +10615,51 @@
     <w:rsid w:val="00717D1F"/>
     <w:rsid w:val="00717E77"/>
     <w:rsid w:val="00720F1C"/>
     <w:rsid w:val="00723BB6"/>
     <w:rsid w:val="00723FE3"/>
     <w:rsid w:val="007241A0"/>
     <w:rsid w:val="00730943"/>
     <w:rsid w:val="00732A54"/>
     <w:rsid w:val="007343B7"/>
     <w:rsid w:val="0073495F"/>
     <w:rsid w:val="007351AB"/>
     <w:rsid w:val="007351B9"/>
     <w:rsid w:val="007358B9"/>
     <w:rsid w:val="00736035"/>
     <w:rsid w:val="0073662D"/>
     <w:rsid w:val="0073726D"/>
     <w:rsid w:val="007376DD"/>
     <w:rsid w:val="007416E2"/>
     <w:rsid w:val="00741E59"/>
     <w:rsid w:val="00743B6D"/>
     <w:rsid w:val="00743D11"/>
     <w:rsid w:val="007441DE"/>
     <w:rsid w:val="00744445"/>
     <w:rsid w:val="0074520E"/>
     <w:rsid w:val="00745B9E"/>
+    <w:rsid w:val="00745C54"/>
     <w:rsid w:val="007462FE"/>
     <w:rsid w:val="00747B55"/>
     <w:rsid w:val="007503FE"/>
     <w:rsid w:val="00751048"/>
     <w:rsid w:val="00754232"/>
     <w:rsid w:val="007549B1"/>
     <w:rsid w:val="0075523A"/>
     <w:rsid w:val="007562A0"/>
     <w:rsid w:val="007565F9"/>
     <w:rsid w:val="00756886"/>
     <w:rsid w:val="00756E96"/>
     <w:rsid w:val="007571B1"/>
     <w:rsid w:val="007608C9"/>
     <w:rsid w:val="0076143D"/>
     <w:rsid w:val="00762634"/>
     <w:rsid w:val="0076364C"/>
     <w:rsid w:val="007639D2"/>
     <w:rsid w:val="00765E52"/>
     <w:rsid w:val="00766F90"/>
     <w:rsid w:val="00767F75"/>
     <w:rsid w:val="00770D88"/>
     <w:rsid w:val="00771975"/>
     <w:rsid w:val="007720C8"/>
     <w:rsid w:val="00772A00"/>
     <w:rsid w:val="0077361D"/>
@@ -11718,51 +11510,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EAAC2FC"/>
   <w15:docId w15:val="{8077C681-4A79-4940-9C1F-7AC455C72C5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12503,51 +12295,51 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0066779C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0006744C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="223950448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="664550553">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12589,51 +12381,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2014599423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesPSCI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFSE@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFBMH@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFHUM@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=65135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.manchester.ac.uk/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=65135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12896,66 +12688,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F456D5BF-2A9F-4ECC-88E9-76D81FD6A8F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>611</Words>
-  <Characters>3486</Characters>
+  <Words>549</Words>
+  <Characters>3325</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>255</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4089</CharactersWithSpaces>
+  <CharactersWithSpaces>3786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>