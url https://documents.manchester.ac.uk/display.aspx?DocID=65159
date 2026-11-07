--- v0 (2025-10-11)
+++ v1 (2026-11-07)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C3C502F" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRPr="00B1676E" w:rsidRDefault="005F5DC7" w:rsidP="00E871D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E6A245" wp14:editId="6EEBF686">
             <wp:extent cx="1533525" cy="589817"/>
@@ -185,91 +185,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their new role, to provide the opportunity for any concerns or problems to be raised and to provide early feedback on performance </w:t>
       </w:r>
       <w:r w:rsidR="00A1138C" w:rsidRPr="00925377">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and ensure there is </w:t>
       </w:r>
       <w:r w:rsidR="00925377" w:rsidRPr="00925377">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a clear supportive plan for any required improvements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36384AD5" w14:textId="35AD6926" w:rsidR="00AD36F7" w:rsidRPr="00346F35" w:rsidRDefault="00925377" w:rsidP="009E3FB0">
+    <w:p w14:paraId="36384AD5" w14:textId="63911865" w:rsidR="00AD36F7" w:rsidRPr="00346F35" w:rsidRDefault="00925377" w:rsidP="009E3FB0">
       <w:pPr>
         <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Probationary meetings should ideally be held at regular intervals during the probationary period – ideally</w:t>
+        <w:t>Probationary meetings should be held at regular intervals during the probationary period – ideally</w:t>
       </w:r>
       <w:r w:rsidR="00CE442E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> every two months</w:t>
       </w:r>
       <w:r w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001C54D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00143960" w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The probationary</w:t>
       </w:r>
       <w:r w:rsidR="00743B6D" w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00143960" w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>review forms</w:t>
       </w:r>
@@ -299,57 +299,118 @@
       </w:r>
       <w:r w:rsidR="00890A24" w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment Services </w:t>
       </w:r>
       <w:r w:rsidR="0066779C" w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>once completed</w:t>
       </w:r>
       <w:r w:rsidR="00743B6D" w:rsidRPr="0063643F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00346F35" w:rsidRPr="0063643F">
+      <w:r w:rsidR="008337DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="008337DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opies </w:t>
+      </w:r>
+      <w:r w:rsidR="008337DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be sent </w:t>
+      </w:r>
+      <w:r w:rsidR="008337DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via Connect using the general form </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="008337DE" w:rsidRPr="005B4C68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-9"/>
+            <w:w w:val="105"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>People Services - General Request Form - Connect</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008337DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in the request details options select ‘Joining the University’ and then select ‘Probation’. </w:t>
+      </w:r>
+      <w:r w:rsidR="008337DE" w:rsidRPr="00BF3B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4591"/>
         <w:gridCol w:w="6036"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D95703" w:rsidRPr="001F0CEE" w14:paraId="4BEB2100" w14:textId="77777777" w:rsidTr="009E3FB0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4591" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="708809C6" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00285CD0" w:rsidRDefault="00D95703" w:rsidP="00523BF5">
             <w:pPr>
               <w:rPr>
@@ -736,51 +797,69 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="00D613EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">provide feedback </w:t>
             </w:r>
             <w:r w:rsidRPr="00F02CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">on the following areas and jointly discuss with employee during probationary meeting. </w:t>
+              <w:t xml:space="preserve">on the following areas and jointly discuss with </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F02CA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>employee</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F02CA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> during probationary meeting. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D95703" w:rsidRPr="00174F61" w14:paraId="5BBDE94B" w14:textId="77777777" w:rsidTr="009E3FB0">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FD057AC" w14:textId="10B8E47C" w:rsidR="00D95703" w:rsidRPr="00346F35" w:rsidRDefault="00F02CA5" w:rsidP="00523BF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -843,59 +922,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D95703" w:rsidRPr="00174F61" w14:paraId="70D1CBE6" w14:textId="77777777" w:rsidTr="009E3FB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FABC36E" w14:textId="7D0F2732" w:rsidR="00D95703" w:rsidRPr="00346F35" w:rsidRDefault="00F02CA5" w:rsidP="00523BF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Development of r</w:t>
+              <w:t xml:space="preserve">Development of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00D95703" w:rsidRPr="00346F35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>elationship with manager(s), colleagues and students (where applicable):</w:t>
+              <w:t>elationship</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D95703" w:rsidRPr="00346F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with manager(s), colleagues and students (where applicable):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B751CFE" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00346F35" w:rsidRDefault="00D95703" w:rsidP="00523BF5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56EF31F5" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00346F35" w:rsidRDefault="00D95703" w:rsidP="00523BF5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40DC29E1" w14:textId="77777777" w:rsidR="00E87B37" w:rsidRPr="00346F35" w:rsidRDefault="00E87B37" w:rsidP="00523BF5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1013,51 +1110,73 @@
       </w:tr>
       <w:tr w:rsidR="00D95703" w:rsidRPr="00174F61" w14:paraId="57B5F12C" w14:textId="77777777" w:rsidTr="009E3FB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A4853B0" w14:textId="0DAACB89" w:rsidR="00F062A7" w:rsidRPr="00346F35" w:rsidRDefault="00F113F8" w:rsidP="00F062A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk92192499"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If any areas on Section 1 require </w:t>
+              <w:t xml:space="preserve">If any areas </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Section 1 require </w:t>
             </w:r>
             <w:r w:rsidR="00285CD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>improvement,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> please </w:t>
             </w:r>
             <w:r w:rsidR="00036651">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
@@ -2290,50 +2409,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3302" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FBBF8F9" w14:textId="6A0E4BFA" w:rsidR="001045AC" w:rsidRPr="00346F35" w:rsidRDefault="001045AC" w:rsidP="00D95703">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8266"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="115A54FF" w14:textId="758CB139" w:rsidR="001045AC" w:rsidRPr="00346F35" w:rsidRDefault="001045AC" w:rsidP="00D95703">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8266"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
@@ -2864,82 +2984,82 @@
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="0224504E" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00174F61" w:rsidRDefault="00D95703" w:rsidP="00D95703"/>
     <w:p w14:paraId="4629722A" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00174F61" w:rsidRDefault="00D95703" w:rsidP="00D95703"/>
     <w:p w14:paraId="502EB11C" w14:textId="77777777" w:rsidR="00D95703" w:rsidRDefault="00D95703" w:rsidP="00D95703">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="449E4770" w14:textId="77777777" w:rsidR="00D95703" w:rsidRPr="00D95703" w:rsidRDefault="00D95703" w:rsidP="00D95703">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D95703" w:rsidRPr="00D95703" w:rsidSect="00415A48">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="851" w:right="794" w:bottom="1021" w:left="794" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11D45947" w14:textId="77777777" w:rsidR="00415A48" w:rsidRDefault="00415A48">
+    <w:p w14:paraId="49E7CF44" w14:textId="77777777" w:rsidR="00E53FB8" w:rsidRDefault="00E53FB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16E1D99E" w14:textId="77777777" w:rsidR="00415A48" w:rsidRDefault="00415A48">
+    <w:p w14:paraId="7A636892" w14:textId="77777777" w:rsidR="00E53FB8" w:rsidRDefault="00E53FB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2965,57 +3085,57 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72C7C625" w14:textId="42A3C215" w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="00CE75CD" w:rsidP="005C14AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
@@ -3103,108 +3223,108 @@
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="75096D5A" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRDefault="00CE75CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B9CCA9C" w14:textId="77777777" w:rsidR="00415A48" w:rsidRDefault="00415A48">
+    <w:p w14:paraId="3A14042E" w14:textId="77777777" w:rsidR="00E53FB8" w:rsidRDefault="00E53FB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E69D085" w14:textId="77777777" w:rsidR="00415A48" w:rsidRDefault="00415A48">
+    <w:p w14:paraId="38926669" w14:textId="77777777" w:rsidR="00E53FB8" w:rsidRDefault="00E53FB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="437C40A5" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRDefault="005F5DC7" w:rsidP="00FA34FB">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="05B33756" w14:textId="4885D5EB" w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="00D95703" w:rsidP="00743B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Probationary Review Form</w:t>
     </w:r>
     <w:r w:rsidR="006A4CC1">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Grades 6 – 9) &amp; Research</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039A5A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C84F9AA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8258,52 +8378,53 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="778455342">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1381443514">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2129200499">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1870950369">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="99956997">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1015379634">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E479AC"/>
     <w:rsid w:val="00000E04"/>
@@ -9083,50 +9204,51 @@
     <w:rsid w:val="007E621D"/>
     <w:rsid w:val="007F22F4"/>
     <w:rsid w:val="007F3F19"/>
     <w:rsid w:val="007F5991"/>
     <w:rsid w:val="007F7A7D"/>
     <w:rsid w:val="00805A9F"/>
     <w:rsid w:val="00807870"/>
     <w:rsid w:val="00807AC2"/>
     <w:rsid w:val="00807BF2"/>
     <w:rsid w:val="0081180A"/>
     <w:rsid w:val="00811928"/>
     <w:rsid w:val="00812C75"/>
     <w:rsid w:val="00814059"/>
     <w:rsid w:val="008154F0"/>
     <w:rsid w:val="0081755D"/>
     <w:rsid w:val="0082071D"/>
     <w:rsid w:val="00820EDB"/>
     <w:rsid w:val="00821DB4"/>
     <w:rsid w:val="00824727"/>
     <w:rsid w:val="00824733"/>
     <w:rsid w:val="00824CEB"/>
     <w:rsid w:val="00825049"/>
     <w:rsid w:val="008272A5"/>
     <w:rsid w:val="00831BFF"/>
     <w:rsid w:val="00831D3F"/>
+    <w:rsid w:val="008337DE"/>
     <w:rsid w:val="00833B15"/>
     <w:rsid w:val="00836F3B"/>
     <w:rsid w:val="00842E3E"/>
     <w:rsid w:val="00843822"/>
     <w:rsid w:val="00844B9D"/>
     <w:rsid w:val="00845196"/>
     <w:rsid w:val="0084593E"/>
     <w:rsid w:val="00846EBE"/>
     <w:rsid w:val="008477D2"/>
     <w:rsid w:val="00847853"/>
     <w:rsid w:val="008501FC"/>
     <w:rsid w:val="00854766"/>
     <w:rsid w:val="00861D4A"/>
     <w:rsid w:val="00862070"/>
     <w:rsid w:val="0086290D"/>
     <w:rsid w:val="00863E5F"/>
     <w:rsid w:val="00863F04"/>
     <w:rsid w:val="008659B1"/>
     <w:rsid w:val="00867276"/>
     <w:rsid w:val="00870AA8"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00876553"/>
     <w:rsid w:val="00877333"/>
     <w:rsid w:val="00877A96"/>
     <w:rsid w:val="0088100C"/>
@@ -9280,50 +9402,51 @@
     <w:rsid w:val="009E01C0"/>
     <w:rsid w:val="009E1C28"/>
     <w:rsid w:val="009E2E04"/>
     <w:rsid w:val="009E3FB0"/>
     <w:rsid w:val="009E47F8"/>
     <w:rsid w:val="009E7207"/>
     <w:rsid w:val="009F0777"/>
     <w:rsid w:val="009F483B"/>
     <w:rsid w:val="00A02767"/>
     <w:rsid w:val="00A03DCB"/>
     <w:rsid w:val="00A04131"/>
     <w:rsid w:val="00A07EB0"/>
     <w:rsid w:val="00A1029B"/>
     <w:rsid w:val="00A1138C"/>
     <w:rsid w:val="00A1285C"/>
     <w:rsid w:val="00A13814"/>
     <w:rsid w:val="00A139BA"/>
     <w:rsid w:val="00A14809"/>
     <w:rsid w:val="00A15051"/>
     <w:rsid w:val="00A1526B"/>
     <w:rsid w:val="00A165DA"/>
     <w:rsid w:val="00A17B34"/>
     <w:rsid w:val="00A212F5"/>
     <w:rsid w:val="00A21BA7"/>
     <w:rsid w:val="00A23F61"/>
+    <w:rsid w:val="00A265C3"/>
     <w:rsid w:val="00A31374"/>
     <w:rsid w:val="00A34FB5"/>
     <w:rsid w:val="00A3582B"/>
     <w:rsid w:val="00A35931"/>
     <w:rsid w:val="00A35D05"/>
     <w:rsid w:val="00A40DDF"/>
     <w:rsid w:val="00A4108E"/>
     <w:rsid w:val="00A4172D"/>
     <w:rsid w:val="00A41C6B"/>
     <w:rsid w:val="00A432AF"/>
     <w:rsid w:val="00A43B76"/>
     <w:rsid w:val="00A44BAC"/>
     <w:rsid w:val="00A46352"/>
     <w:rsid w:val="00A46912"/>
     <w:rsid w:val="00A4704A"/>
     <w:rsid w:val="00A476FE"/>
     <w:rsid w:val="00A477B8"/>
     <w:rsid w:val="00A47BFE"/>
     <w:rsid w:val="00A51BB2"/>
     <w:rsid w:val="00A52C9C"/>
     <w:rsid w:val="00A54AE7"/>
     <w:rsid w:val="00A567DE"/>
     <w:rsid w:val="00A61A81"/>
     <w:rsid w:val="00A62717"/>
     <w:rsid w:val="00A637ED"/>
@@ -9694,50 +9817,51 @@
     <w:rsid w:val="00E12169"/>
     <w:rsid w:val="00E12B80"/>
     <w:rsid w:val="00E12E1D"/>
     <w:rsid w:val="00E1317F"/>
     <w:rsid w:val="00E220BD"/>
     <w:rsid w:val="00E23D4F"/>
     <w:rsid w:val="00E253BC"/>
     <w:rsid w:val="00E25403"/>
     <w:rsid w:val="00E27845"/>
     <w:rsid w:val="00E3044D"/>
     <w:rsid w:val="00E31F50"/>
     <w:rsid w:val="00E33FDF"/>
     <w:rsid w:val="00E34AAF"/>
     <w:rsid w:val="00E37168"/>
     <w:rsid w:val="00E379AE"/>
     <w:rsid w:val="00E4032F"/>
     <w:rsid w:val="00E428F0"/>
     <w:rsid w:val="00E4324C"/>
     <w:rsid w:val="00E44C13"/>
     <w:rsid w:val="00E46061"/>
     <w:rsid w:val="00E46208"/>
     <w:rsid w:val="00E479AC"/>
     <w:rsid w:val="00E47C2E"/>
     <w:rsid w:val="00E52517"/>
     <w:rsid w:val="00E539F9"/>
+    <w:rsid w:val="00E53FB8"/>
     <w:rsid w:val="00E558AA"/>
     <w:rsid w:val="00E602B1"/>
     <w:rsid w:val="00E65B7B"/>
     <w:rsid w:val="00E673A3"/>
     <w:rsid w:val="00E70CD8"/>
     <w:rsid w:val="00E7526F"/>
     <w:rsid w:val="00E755E2"/>
     <w:rsid w:val="00E766B4"/>
     <w:rsid w:val="00E84127"/>
     <w:rsid w:val="00E84384"/>
     <w:rsid w:val="00E863A6"/>
     <w:rsid w:val="00E86502"/>
     <w:rsid w:val="00E8688E"/>
     <w:rsid w:val="00E871D3"/>
     <w:rsid w:val="00E87634"/>
     <w:rsid w:val="00E87B37"/>
     <w:rsid w:val="00E87FA2"/>
     <w:rsid w:val="00E910D1"/>
     <w:rsid w:val="00E944F9"/>
     <w:rsid w:val="00E96B61"/>
     <w:rsid w:val="00EA4447"/>
     <w:rsid w:val="00EA4A72"/>
     <w:rsid w:val="00EA4C07"/>
     <w:rsid w:val="00EA4C5E"/>
     <w:rsid w:val="00EA6716"/>
@@ -9873,51 +9997,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EAAC2FC"/>
   <w15:docId w15:val="{8077C681-4A79-4940-9C1F-7AC455C72C5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10645,51 +10769,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D95703"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0066779C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20402541">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1010060025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10705,51 +10829,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1710714715">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.manchester.ac.uk/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11012,66 +11136,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F456D5BF-2A9F-4ECC-88E9-76D81FD6A8F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>308</Words>
-  <Characters>2098</Characters>
+  <Words>367</Words>
+  <Characters>2335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>179</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2378</CharactersWithSpaces>
+  <CharactersWithSpaces>2638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>