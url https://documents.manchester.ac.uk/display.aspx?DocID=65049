--- v1 (2026-01-16)
+++ v2 (2026-08-21)
@@ -9,60 +9,60 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29609"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://livemanchesterac.sharepoint.com/sites/UOM-FIN-ResearchFinance-LeadershipTeam/Shared Documents/General/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mdxasms6\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9A841A3A-7108-4EFE-96B9-F22779A5ABB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{50A9CAA0-F946-4D25-B525-700B6540820B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="1455" windowWidth="29040" windowHeight="15720" xr2:uid="{DF1EE6E4-4D17-47D9-BAD8-61C0CFED786D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="2" xr2:uid="{DF1EE6E4-4D17-47D9-BAD8-61C0CFED786D}"/>
   </bookViews>
   <sheets>
     <sheet name="Link" sheetId="15" r:id="rId1"/>
     <sheet name="Faculty of Humanities" sheetId="6" r:id="rId2"/>
     <sheet name="Faculty of Science and Engineer" sheetId="13" r:id="rId3"/>
     <sheet name="Faculty of Biology, Medicine &amp; " sheetId="14" r:id="rId4"/>
     <sheet name="CRUK MI" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -73,51 +73,51 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B1" i="7" l="1"/>
   <c r="B1" i="14"/>
   <c r="B1" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="130">
   <si>
     <t>Research Finance - Contacts &amp; Escalation</t>
   </si>
   <si>
     <t>For the Faculty of Humanities click here</t>
   </si>
   <si>
     <t>For the Faculty of Science &amp; Enginnering click here</t>
   </si>
   <si>
     <t>For the Faculty of Biology, Medicine and Health click here</t>
   </si>
   <si>
     <t>For CRUK-MI click here</t>
   </si>
   <si>
-    <t>Updated - Dec 25</t>
+    <t>Updated - Jul 26</t>
   </si>
   <si>
     <t>Faculty of Humanities</t>
   </si>
   <si>
     <t>First Point Of Contact - Senior Research Finance Officer</t>
   </si>
   <si>
     <t>Contact eMail</t>
   </si>
   <si>
     <t>humanitiesresearchfinance@manchester.ac.uk</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">In all correspondence to this mailbox can we please ask you to </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -313,87 +313,87 @@
   <si>
     <t>Yusuf Kothia</t>
   </si>
   <si>
     <t>SoEresearchfinance@manchester.ac.uk</t>
   </si>
   <si>
     <t>Mark Booth</t>
   </si>
   <si>
     <t>mark.booth-3@manchester.ac.uk</t>
   </si>
   <si>
     <t>Jamie Flood</t>
   </si>
   <si>
     <t>jamie.flood@manchester.ac.uk</t>
   </si>
   <si>
     <t>Chemical Engineering</t>
   </si>
   <si>
     <t>Electrical and Electronic Engineering</t>
   </si>
   <si>
-    <t>Ruqaiyah Pandor</t>
+    <t>Thayla Alves</t>
   </si>
   <si>
     <t>Mechanical, Aerospace and Civil Engineering</t>
   </si>
   <si>
     <t>Jade Barrett</t>
   </si>
   <si>
     <t>TIC &amp; CDI</t>
   </si>
   <si>
     <t>Rob Sugg</t>
   </si>
   <si>
     <t>Natural Sciences</t>
   </si>
   <si>
     <t>Royce</t>
   </si>
   <si>
     <t>Charlie Prosser</t>
   </si>
   <si>
     <t>SoNSresearchfinance@manchester.ac.uk</t>
   </si>
   <si>
     <t>Helen Taylor</t>
   </si>
   <si>
     <t>helen.m.taylor@manchester.ac.uk</t>
   </si>
   <si>
     <t>National Graphene Institute (NGI)</t>
   </si>
   <si>
-    <t>Edith Toth</t>
+    <t>Anthony Ros</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>Farhana Haque</t>
   </si>
   <si>
     <t>Physics &amp; Astronomy</t>
   </si>
   <si>
     <t>Jade Malkin</t>
   </si>
   <si>
     <t>Chemistry</t>
   </si>
   <si>
     <t>Diti Kumar</t>
   </si>
   <si>
     <t>Yusuf Iqbal</t>
   </si>
   <si>
     <t>yusuf.iqbal@manchester.ac.uk</t>
   </si>
@@ -511,51 +511,51 @@
   <si>
     <t>Musculoskeletal and Dermatological Sciences</t>
   </si>
   <si>
     <t>Jason Hargreaves</t>
   </si>
   <si>
     <t>Neuroscience</t>
   </si>
   <si>
     <t>Health Sciences</t>
   </si>
   <si>
     <t>Psychology, Communication and Human Neuroscience</t>
   </si>
   <si>
     <t>Asif Iqbal</t>
   </si>
   <si>
     <t>asif.iqbal@manchester.ac.uk</t>
   </si>
   <si>
     <t>Pharmacy and Optometry</t>
   </si>
   <si>
-    <t>Joey Chiu</t>
+    <t>Udavi Liyanawatte</t>
   </si>
   <si>
     <t>Informatics, Imaging and Data Sciences</t>
   </si>
   <si>
     <t>Muhammad Shoaib</t>
   </si>
   <si>
     <t>Population Health, Health Services Research and Primary Care</t>
   </si>
   <si>
     <t>Nursing, Midwifery and Social Work</t>
   </si>
   <si>
     <t>Chidiebere Njoku</t>
   </si>
   <si>
     <t>Psychology and Mental Health</t>
   </si>
   <si>
     <t>Medical Sciences</t>
   </si>
   <si>
     <t>Cancer Sciences</t>
   </si>
@@ -1932,51 +1932,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.green-2@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carol.prokopyszyn@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petri.uola@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:george.whalley@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victoria.collis@manchester.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petri.uola@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.booth-3@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SoNSresearchfinance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SoEresearchfinance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SoNSresearchfinance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carol.prokopyszyn@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:george.whalley@manchester.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asif.iqbal@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.mcleod@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.mcleod@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manny.Singh@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.mcleod@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:desi.cain@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmh-researchfinance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.mcleod@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carol.prokopyszyn@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.mcleod@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmh-researchfinance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:george.whalley@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.mcleod@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.roberts@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmh-researchfinance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petri.uola@manchester.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.raja@cruk.manchester.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2416423B-5397-443A-A0A8-4EC791FED456}">
   <dimension ref="A1:E15"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="5" max="5" width="53.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" thickBot="1"/>
     <row r="2" spans="1:5" ht="21.75" thickBot="1">
       <c r="E2" s="31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="23.25">
       <c r="A6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="37"/>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
     </row>
     <row r="9" spans="1:5" ht="23.25">
       <c r="A9" s="38" t="s">
@@ -2010,51 +2010,51 @@
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A15:E15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" location="'Faculty of Humanities'!A1" display="For the Faculty of Humanities Click Here" xr:uid="{3F028B9D-170D-45FE-B674-C78BE3B45BAE}"/>
     <hyperlink ref="A9" location="'Faculty of Science and Engineer'!A1" display="For the Faculty of Science &amp; Enginnering Click Here" xr:uid="{F8F4FD84-2F39-4050-AA75-E7106B54A87E}"/>
     <hyperlink ref="A12" location="'Faculty of Biology, Medicine &amp; '!A1" display="For the Faculty of Biology, Medicine and Health Click Here" xr:uid="{9D6D32D2-DC7D-46E5-B7DC-5D5E3F9C9930}"/>
     <hyperlink ref="A15" location="'CRUK MI'!A1" display="For CRUK-MI Click Here" xr:uid="{7D738D36-5B53-4F89-ACE6-11BF87B04D04}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EC4BEB4-DC3B-4740-8152-F4A96C619021}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:C34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="39.85546875" customWidth="1"/>
     <col min="3" max="3" width="64.140625" customWidth="1"/>
     <col min="5" max="27" width="8.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3">
       <c r="B1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="2:3" ht="15.75" thickBot="1"/>
     <row r="3" spans="2:3" ht="21.75" thickBot="1">
       <c r="B3" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44"/>
     </row>
     <row r="4" spans="2:3" ht="15.75" thickBot="1"/>
     <row r="5" spans="2:3" ht="21.75" thickBot="1">
       <c r="B5" s="41" t="s">
         <v>6</v>
@@ -2247,78 +2247,78 @@
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B28:C28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C26" r:id="rId1" xr:uid="{2CA5D13A-BB34-44DD-B0D3-08BD2452A424}"/>
     <hyperlink ref="C34" r:id="rId2" xr:uid="{D5AF5C3C-6F0B-414D-BE9C-0F773B0B72B1}"/>
     <hyperlink ref="C22" r:id="rId3" xr:uid="{E6B1C3F1-A488-4A1B-BDBB-36BB81C33BE9}"/>
     <hyperlink ref="C18" r:id="rId4" xr:uid="{ADC554BE-7CB6-4924-A701-2824A0B6B975}"/>
     <hyperlink ref="C30" r:id="rId5" xr:uid="{AB4C7CA4-9864-4227-B0E2-2F66BE77E7BC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93A129E3-DE4D-455F-90BF-A61697419A55}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O23"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E13" sqref="E11:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" customWidth="1"/>
     <col min="3" max="3" width="43.28515625" customWidth="1"/>
     <col min="4" max="4" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.42578125" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="31.28515625" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
     <col min="9" max="9" width="27.28515625" customWidth="1"/>
     <col min="10" max="10" width="17" customWidth="1"/>
     <col min="11" max="11" width="27.85546875" customWidth="1"/>
     <col min="12" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="29.5703125" customWidth="1"/>
     <col min="14" max="14" width="17" customWidth="1"/>
     <col min="15" max="15" width="34" bestFit="1" customWidth="1"/>
     <col min="16" max="26" width="8.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15">
       <c r="B1" t="str">
         <f>'Faculty of Humanities'!B1</f>
-        <v>Updated - Dec 25</v>
+        <v>Updated - Jul 26</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="15.75" thickBot="1"/>
     <row r="3" spans="2:15" ht="21.75" thickBot="1">
       <c r="B3" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44"/>
     </row>
     <row r="4" spans="2:15" ht="15.75" thickBot="1"/>
     <row r="5" spans="2:15" ht="21.75" thickBot="1">
       <c r="B5" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="42"/>
     </row>
     <row r="6" spans="2:15" ht="15.75" thickBot="1"/>
     <row r="7" spans="2:15" ht="19.5" thickBot="1">
       <c r="B7" s="63" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="64"/>
       <c r="D7" s="64"/>
       <c r="E7" s="65"/>
     </row>
@@ -2743,77 +2743,77 @@
     <mergeCell ref="F16:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{2477AEB4-60B0-4F1B-BA52-F37F069B359E}"/>
     <hyperlink ref="E20" r:id="rId2" xr:uid="{6EBBA628-79CB-426D-BB7B-19077C1FF4DC}"/>
     <hyperlink ref="K11" r:id="rId3" xr:uid="{CA5814EB-9B85-4606-8312-F37A40813C41}"/>
     <hyperlink ref="M11" r:id="rId4" xr:uid="{5828714E-3BD3-401B-9193-309F6E2A3236}"/>
     <hyperlink ref="O11" r:id="rId5" xr:uid="{FC702565-29E9-4EE4-9A78-9C8A48554AB9}"/>
     <hyperlink ref="E16" r:id="rId6" xr:uid="{4D1E5D86-146C-44CF-A3E3-487051C6B7FE}"/>
     <hyperlink ref="G11" r:id="rId7" xr:uid="{5DE600FA-5227-4144-8502-B8B7C0586891}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3AABDF7-B01C-410F-81EC-EB389EEE47B6}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+      <selection activeCell="E23" sqref="E23:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" customWidth="1"/>
     <col min="3" max="3" width="54.85546875" customWidth="1"/>
     <col min="4" max="4" width="41.140625" customWidth="1"/>
     <col min="5" max="5" width="39.42578125" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" customWidth="1"/>
     <col min="7" max="7" width="31.28515625" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
     <col min="9" max="9" width="32.7109375" customWidth="1"/>
     <col min="10" max="10" width="16.85546875" customWidth="1"/>
     <col min="11" max="11" width="28.7109375" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" customWidth="1"/>
     <col min="13" max="13" width="31.28515625" customWidth="1"/>
     <col min="14" max="14" width="16.85546875" customWidth="1"/>
     <col min="15" max="15" width="33.42578125" customWidth="1"/>
     <col min="16" max="24" width="8.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15">
       <c r="B1" t="str">
         <f>'Faculty of Humanities'!B1</f>
-        <v>Updated - Dec 25</v>
+        <v>Updated - Jul 26</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="15.75" thickBot="1"/>
     <row r="3" spans="2:15" ht="24.95" customHeight="1" thickBot="1">
       <c r="B3" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44"/>
     </row>
     <row r="4" spans="2:15" ht="15.75" thickBot="1"/>
     <row r="5" spans="2:15" ht="24.95" customHeight="1" thickBot="1">
       <c r="B5" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C5" s="42"/>
     </row>
     <row r="6" spans="2:15" ht="15.75" thickBot="1"/>
     <row r="7" spans="2:15" ht="24.95" customHeight="1" thickBot="1">
       <c r="B7" s="63" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="64"/>
       <c r="D7" s="64"/>
       <c r="E7" s="65"/>
     </row>
@@ -3309,51 +3309,51 @@
     </row>
     <row r="27" spans="2:15" ht="14.45" customHeight="1">
       <c r="B27" s="87"/>
       <c r="C27" s="22" t="s">
         <v>115</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="89"/>
       <c r="F27" s="69" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="69" t="s">
         <v>97</v>
       </c>
       <c r="H27" s="92"/>
       <c r="I27" s="52"/>
       <c r="J27" s="49"/>
       <c r="K27" s="52"/>
       <c r="L27" s="49"/>
       <c r="M27" s="52"/>
       <c r="N27" s="49"/>
       <c r="O27" s="52"/>
     </row>
-    <row r="28" spans="2:15" ht="15" customHeight="1">
+    <row r="28" spans="2:15" ht="15" customHeight="1" thickBot="1">
       <c r="B28" s="88"/>
       <c r="C28" s="23" t="s">
         <v>116</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E28" s="90"/>
       <c r="F28" s="70" t="s">
         <v>96</v>
       </c>
       <c r="G28" s="70" t="s">
         <v>97</v>
       </c>
       <c r="H28" s="93"/>
       <c r="I28" s="53"/>
       <c r="J28" s="50"/>
       <c r="K28" s="53"/>
       <c r="L28" s="50"/>
       <c r="M28" s="53"/>
       <c r="N28" s="50"/>
       <c r="O28" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="29">
@@ -3417,51 +3417,51 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="32" orientation="landscape" r:id="rId26"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D0F7CFC-043D-47EA-AC2E-55A731DFA171}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="51" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="64.140625" customWidth="1"/>
     <col min="5" max="27" width="8.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3">
       <c r="B1" t="str">
         <f>'Faculty of Humanities'!B1</f>
-        <v>Updated - Dec 25</v>
+        <v>Updated - Jul 26</v>
       </c>
     </row>
     <row r="2" spans="2:3" ht="15.75" thickBot="1"/>
     <row r="3" spans="2:3" ht="21.75" thickBot="1">
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="2:3" ht="15.75" thickBot="1"/>
     <row r="5" spans="2:3" ht="18.75">
       <c r="B5" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="19.5" thickBot="1">
       <c r="B6" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>120</v>
       </c>
@@ -3544,67 +3544,52 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C10" r:id="rId1" xr:uid="{E46FC5FE-C338-42A2-AD1A-B77DDDC87D0B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88aebc00-effe-43ee-af11-869b9a6f1f6c" xmlns:ns3="75fad54e-5a7a-45a4-b25b-6c8654b25131" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="242776ea15c0594ab85d5e58eba54039" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100689454BE7446CD4FA548CC88E13BB8D0" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="488ec0ae47fd031714d7bbc6e23acb1b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88aebc00-effe-43ee-af11-869b9a6f1f6c" xmlns:ns3="75fad54e-5a7a-45a4-b25b-6c8654b25131" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="834fdcabbdfc51fe033cd3fd4388197d" ns2:_="" ns3:_="">
     <xsd:import namespace="88aebc00-effe-43ee-af11-869b9a6f1f6c"/>
     <xsd:import namespace="75fad54e-5a7a-45a4-b25b-6c8654b25131"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -3759,60 +3744,75 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{677EB0CF-8F7D-449F-8A44-A5563340447C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F225D3C-D977-4FD0-920B-0AAF18F38C81}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{281CA652-2E5B-4753-8CF3-21A873068A2C}"/>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16AE58F7-A0E0-4860-947B-3F773DB55651}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>University of Manchester</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petri Uola</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>