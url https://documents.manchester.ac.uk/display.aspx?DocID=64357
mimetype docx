--- v0 (2026-02-26)
+++ v1 (2026-06-12)
@@ -3,2010 +3,3131 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F4420A" w:rsidRDefault="00E44BCC" w:rsidP="00F4420A">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="36926545" w14:textId="44FB02E2" w:rsidR="00B71621" w:rsidRDefault="00C713C7" w:rsidP="00C713C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CAA747D" wp14:editId="4EA031FF">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>-140335</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-161925</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-394970</wp:posOffset>
+              <wp:posOffset>-266700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1714500" cy="785495"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="A purple and yellow logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="A purple and yellow logo&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="785495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1A1A" w:rsidRDefault="001F1A1A" w:rsidP="00F4420A">
+    <w:p w14:paraId="577F5A96" w14:textId="77777777" w:rsidR="00C713C7" w:rsidRDefault="00C713C7" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F1A1A" w:rsidRDefault="001F1A1A" w:rsidP="00F4420A">
+    <w:p w14:paraId="15830949" w14:textId="77777777" w:rsidR="00C713C7" w:rsidRDefault="00C713C7" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="3FDA2EC2" w14:textId="77777777" w:rsidR="00C713C7" w:rsidRDefault="00C713C7" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008909F9">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0042716A" w:rsidRPr="008909F9" w:rsidRDefault="0042716A" w:rsidP="00F4420A">
+    <w:p w14:paraId="3D83CA06" w14:textId="0CE7F196" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="1251E10D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Appeal</w:t>
+      </w:r>
+      <w:r w:rsidR="5C1D1806" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ing a School or Faculty Level FtP Outcome</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="03EA16A2" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008909F9">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
-[...9 lines deleted...]
-    <w:p w:rsidR="001F1A1A" w:rsidRPr="006338A0" w:rsidRDefault="00476082" w:rsidP="003972FA">
+    <w:p w14:paraId="3EA38E86" w14:textId="20CC67D3" w:rsidR="00670FCE" w:rsidRDefault="00F4420A" w:rsidP="00670FCE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="0000FF"/>
-[...22 lines deleted...]
-        <w:r w:rsidR="004929BE" w:rsidRPr="003968DC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="1C07260A" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>is form i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="056F4CD3" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for students who wish to appeal a School or Faculty Level outcome. Full information about appealing can be found in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00670FCE" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 8 of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00670FCE" w:rsidRPr="1251E10D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
-          <w:t>Fitness to Practise Procedure</w:t>
+          <w:t>Faculty of Biology, Medicine and Health Fitness to Practise Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001F1A1A">
-[...9 lines deleted...]
-        <w:t>of Biology, Medicine and Health.</w:t>
+      <w:r w:rsidR="00670FCE" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F1A1A" w:rsidRDefault="001F1A1A" w:rsidP="003972FA">
+    <w:p w14:paraId="37FF6742" w14:textId="77777777" w:rsidR="00670FCE" w:rsidRDefault="00670FCE" w:rsidP="00670FCE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4815ECF6" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...68 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>You may seek advice and guidance in preparing an appeal from t</w:t>
       </w:r>
-      <w:r w:rsidR="001F1A1A">
+      <w:r w:rsidR="008778C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>he Students’ Union Advice Service</w:t>
       </w:r>
       <w:r w:rsidR="00667DDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00BD3769" w:rsidRPr="00BD3769">
+        <w:r w:rsidR="000A42D5" w:rsidRPr="00883EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>https://manchesterstudentsunion.com/advice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00965BC4">
+      <w:r w:rsidR="000A42D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00163BE7">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="0C3064AC" w14:textId="77777777" w:rsidR="000A42D5" w:rsidRDefault="000A42D5" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="3792E304" w14:textId="4872287F" w:rsidR="00F4420A" w:rsidRPr="00C731F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-        <w:t>Important notes:</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Important notes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="191BE3B3" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="5DFB1C4C" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You may only appeal on your own behalf. </w:t>
       </w:r>
       <w:r w:rsidR="008255E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">An appeal submitted by a third party will not be accepted unless accompanied by written authorisation from you. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="05797A63" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRDefault="00476082" w:rsidP="00476082">
+    <w:p w14:paraId="7F16779D" w14:textId="71C3A7FE" w:rsidR="0094750F" w:rsidRPr="0080499C" w:rsidRDefault="00E22B73" w:rsidP="6E2DD1FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> the Fitness to Practise Committee.</w:t>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are not permitted to appeal against the decision of a Concern Review Panel to refer you to a School or Faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="2CEBD783" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evel </w:t>
+      </w:r>
+      <w:r w:rsidR="7DD4BC0B" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>FtP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000878D5" w:rsidRDefault="000878D5" w:rsidP="00476082">
+    <w:p w14:paraId="580F4975" w14:textId="77777777" w:rsidR="000C72F0" w:rsidRDefault="000C72F0" w:rsidP="00C16A2A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000878D5" w:rsidRDefault="000878D5" w:rsidP="00476082">
+    <w:p w14:paraId="473DF0E8" w14:textId="65A301E6" w:rsidR="59AF536F" w:rsidRDefault="59AF536F" w:rsidP="009D3C47">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your appeal must be submitted within 10 working days of the date on your </w:t>
+      </w:r>
+      <w:r w:rsidR="08D33662" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">School or Faculty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FtP outcome letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F42030E" w14:textId="7F3D4ADA" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-[...30 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00264DDB" w:rsidRPr="008909F9" w:rsidRDefault="00264DDB" w:rsidP="00F4420A">
+    <w:p w14:paraId="4F410A4F" w14:textId="7FEC45BA" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
-      <w:pPr>
+    <w:p w14:paraId="235632A2" w14:textId="7A3D23DB" w:rsidR="463C2E39" w:rsidRDefault="463C2E39" w:rsidP="1251E10D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where to submit the appeal form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601381D1" w14:textId="51321730" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A6688D" w14:textId="43C001FD" w:rsidR="000C72F0" w:rsidRPr="0094750F" w:rsidRDefault="000C72F0" w:rsidP="1251E10D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are appealing a School </w:t>
+      </w:r>
+      <w:r w:rsidR="465CFA70" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evel </w:t>
+      </w:r>
+      <w:r w:rsidR="09CB426A" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>FtP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="63859325" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outcome -  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712B68B7" w14:textId="459C19D7" w:rsidR="000C72F0" w:rsidRPr="0094750F" w:rsidRDefault="000C72F0" w:rsidP="000C72F0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="1251E10D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:rPr>
+          <w:t>fbmhappealsandcomplaints@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47751174" w14:textId="77777777" w:rsidR="000C72F0" w:rsidRDefault="000C72F0" w:rsidP="00C16A2A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCF3C4D" w14:textId="2A8FECB5" w:rsidR="000C72F0" w:rsidRPr="0094750F" w:rsidRDefault="000C72F0" w:rsidP="1251E10D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are appealing a Faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22B73" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evel </w:t>
+      </w:r>
+      <w:r w:rsidR="6FFF98AB" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FtP </w:t>
+      </w:r>
+      <w:r w:rsidR="3E0C12D7" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outcome </w:t>
+      </w:r>
+      <w:r w:rsidR="48168763" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D28CF7F" w14:textId="4CD89958" w:rsidR="000C72F0" w:rsidRPr="0094750F" w:rsidRDefault="54DEE456" w:rsidP="000C72F0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="1251E10D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:rPr>
+          <w:t>tl</w:t>
+        </w:r>
+        <w:r w:rsidR="000C72F0" w:rsidRPr="1251E10D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:rPr>
+          <w:t>d-acd@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000C72F0" w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAC318B" w14:textId="77777777" w:rsidR="00CA1E59" w:rsidRDefault="00CA1E59" w:rsidP="00F4420A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E740AAE" w14:textId="77777777" w:rsidR="00463D47" w:rsidRDefault="00463D47" w:rsidP="00F4420A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77ED6DC4" w14:textId="77777777" w:rsidR="00463D47" w:rsidRDefault="00463D47" w:rsidP="00F4420A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D99EA9" w14:textId="6CF7ECD2" w:rsidR="00F4420A" w:rsidRDefault="00F4420A" w:rsidP="003C0811">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>About You</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A893D5" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="1251E10D">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008909F9">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="426" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2820"/>
+        <w:gridCol w:w="6165"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="1251E10D" w14:paraId="685CE2AC" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E84DD46" w14:textId="1B47CD74" w:rsidR="1251E10D" w:rsidRPr="001D2C9C" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="148C7B30" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="1DF5207B" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F615787" w14:textId="43FBDFDE" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w14:paraId="4059D11A" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="04779005" w14:textId="30E52998" w:rsidR="39AB682C" w:rsidRPr="001D2C9C" w:rsidRDefault="39AB682C" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="1DF5207B" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ID Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED7859F" w14:textId="43FBDFDE" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w14:paraId="2FB92A10" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="406CEB96" w14:textId="46CC9FE6" w:rsidR="34429F74" w:rsidRPr="001D2C9C" w:rsidRDefault="34429F74" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3 </w:t>
+            </w:r>
+            <w:r w:rsidR="1DF5207B" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Faculty/ School:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7B1A63" w14:textId="43FBDFDE" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w14:paraId="2AF99679" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="78652088" w14:textId="43DABC2E" w:rsidR="2F69258C" w:rsidRPr="001D2C9C" w:rsidRDefault="2F69258C" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4 </w:t>
+            </w:r>
+            <w:r w:rsidR="1DF5207B" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Programme of Study:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689519FC" w14:textId="43FBDFDE" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w14:paraId="30537E47" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF886FC" w14:textId="6B8E26E3" w:rsidR="25F74927" w:rsidRPr="001D2C9C" w:rsidRDefault="25F74927" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.5 </w:t>
+            </w:r>
+            <w:r w:rsidR="1DF5207B" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Year of Study:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757416E6" w14:textId="43FBDFDE" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w14:paraId="6DADE5EE" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CB9271" w14:textId="3E2C563A" w:rsidR="38E2A1E6" w:rsidRPr="001D2C9C" w:rsidRDefault="38E2A1E6" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6 </w:t>
+            </w:r>
+            <w:r w:rsidR="1DF5207B" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>University E-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3D8893" w14:textId="43FBDFDE" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w14:paraId="76BFAB11" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E480A61" w14:textId="70200247" w:rsidR="247A35CF" w:rsidRPr="001D2C9C" w:rsidRDefault="247A35CF" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.7 </w:t>
+            </w:r>
+            <w:r w:rsidR="1DF5207B" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alternative E-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAA4049" w14:textId="7E2C25A1" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B9742C2" w14:textId="610EEFE2" w:rsidR="1251E10D" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6457BF49" w14:textId="77777777" w:rsidR="003A436F" w:rsidRDefault="003A436F" w:rsidP="003A436F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155230F5" w14:textId="77777777" w:rsidR="003A436F" w:rsidRDefault="003A436F" w:rsidP="003A436F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB28890" w14:textId="06FF2B43" w:rsidR="1251E10D" w:rsidRDefault="1251E10D">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2CEDE4" w14:textId="0F409619" w:rsidR="00F4420A" w:rsidRDefault="00F4420A" w:rsidP="003C0811">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1251E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>About Your Appeal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAEF0DD" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="00B61574" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9292" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5132"/>
+        <w:gridCol w:w="3268"/>
+        <w:gridCol w:w="892"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E77D4F" w:rsidRPr="00EF49B4" w14:paraId="2D1881B6" w14:textId="77777777" w:rsidTr="00357662">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F37A82" w14:textId="77777777" w:rsidR="00E77D4F" w:rsidRPr="001D2C9C" w:rsidRDefault="00E77D4F" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.1 Date on FtP outcome letter</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40492" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C83EDE0" w14:textId="011FDCC6" w:rsidR="00F40492" w:rsidRPr="001D2C9C" w:rsidRDefault="00F40492" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ensure you attach a copy of your outcome letter with your appeal form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50822D81" w14:textId="2AE489B7" w:rsidR="00E77D4F" w:rsidRPr="001D2C9C" w:rsidRDefault="00E77D4F" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77D4F" w:rsidRPr="00EF49B4" w14:paraId="60DEC3D7" w14:textId="77777777" w:rsidTr="00357662">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9292" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="342A968F" w14:textId="4E53AC63" w:rsidR="00E77D4F" w:rsidRPr="001D2C9C" w:rsidRDefault="00E77D4F" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF49B4" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please indicate the decision made by the School or Faculty committee against which you are appealing</w:t>
+            </w:r>
+            <w:r w:rsidR="00463D47">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by ticking against the relevant box below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="7E991C0B" w14:textId="77777777" w:rsidTr="00357662">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5F8299" w14:textId="77777777" w:rsidR="005D4FCE" w:rsidRPr="001D2C9C" w:rsidRDefault="005D4FCE" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65AC1447" w14:textId="77777777" w:rsidR="3840BEA4" w:rsidRPr="001D2C9C" w:rsidRDefault="3840BEA4" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">School </w:t>
+            </w:r>
+            <w:r w:rsidR="1B81C21C" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FtP outcome </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC5D87F" w14:textId="52D0BFEB" w:rsidR="005D4FCE" w:rsidRPr="001D2C9C" w:rsidRDefault="005D4FCE" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D656FA2" w14:textId="77777777" w:rsidR="005D4FCE" w:rsidRPr="001D2C9C" w:rsidRDefault="005D4FCE" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7017905B" w14:textId="1592D797" w:rsidR="1B81C21C" w:rsidRPr="001D2C9C" w:rsidRDefault="1B81C21C" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tick </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="526D8F46" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3216462A" w14:textId="2E691B94" w:rsidR="6FD472E7" w:rsidRPr="00EF49B4" w:rsidRDefault="6FD472E7" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.1. The concern(s) shall be addressed further by way of education training, monitoring, supervision and/or support for the student (or by any other method considered appropriate in the circumstances).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="309FC462" w14:textId="78E54BD7" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="4E493B85" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D97983" w14:textId="70D9A535" w:rsidR="6FD472E7" w:rsidRPr="00EF49B4" w:rsidRDefault="6FD472E7" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.5.2. A referral to the support mechanisms within the student’s School shall be made.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E75E59" w14:textId="145FB918" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="4B032DB8" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="268FF649" w14:textId="68592E6A" w:rsidR="6FD472E7" w:rsidRPr="00EF49B4" w:rsidRDefault="6FD472E7" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.5.3. A referral to the support mechanisms with the University (for example, to the Occupational Health Service, Disability Advisory and Support Service and/or the University’s Counselling Service) shall be made for support, advice, assessment, guidance, review and/or monitoring purposes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07026520" w14:textId="70D9335C" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="18D3928B" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9640DD" w14:textId="151E830E" w:rsidR="6FD472E7" w:rsidRPr="00EF49B4" w:rsidRDefault="6FD472E7" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.5.4. A level 1 (first) written warning shall be issued (a copy of which shall be kept on the student’s file), identifying the concern(s) which have given rise to the warning, any expectations in relation to future conduct (and the potential consequences if such expectations are not met), and any other appropriate measures.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357D1154" w14:textId="616A5387" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="16FC93F7" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9A3D09" w14:textId="54829262" w:rsidR="52ED2F37" w:rsidRPr="00EF49B4" w:rsidRDefault="52ED2F37" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.5. A level 2 (final) written warning shall be issued (a copy of which shall be kept on the student’s file), identifying the concern(s) which have given rise to the warning, any expectations in relation to future conduct (and the potential consequences if such expectations are not met), and any other appropriate measures. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61257C15" w14:textId="436917C2" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="1B0555E8" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62856EC3" w14:textId="35A72B74" w:rsidR="52ED2F37" w:rsidRPr="00EF49B4" w:rsidRDefault="52ED2F37" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.6. </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0811" w:rsidRPr="003C0811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The School Level Fitness to Practise outcomes shall be reported to the relevant professional regulator (as required by the regulator – paragraphs 1.17-1.19).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B43DF4E" w14:textId="4A908ED8" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="12BA97F9" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75828F03" w14:textId="674B0298" w:rsidR="52ED2F37" w:rsidRPr="00EF49B4" w:rsidRDefault="52ED2F37" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.5.7. Any other measure which the School Level Fitness to Practise Committee considers appropriate in the circumstances which includes requiring a student to repeat part of the programme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F8970E" w14:textId="3DD42A5F" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="3B6970E2" w14:textId="77777777" w:rsidTr="00357662">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9292" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="539CB69C" w14:textId="5FBF3096" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2021A79C" w14:textId="77777777" w:rsidR="12028A2F" w:rsidRPr="001D2C9C" w:rsidRDefault="12028A2F" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty </w:t>
+            </w:r>
+            <w:r w:rsidR="51963E7C" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FtP outcome </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">only </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F9D341" w14:textId="6D8B10CC" w:rsidR="005D4FCE" w:rsidRPr="00EF49B4" w:rsidRDefault="005D4FCE" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="3C244472" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D096651" w14:textId="18A5B339" w:rsidR="12028A2F" w:rsidRPr="00EF49B4" w:rsidRDefault="12028A2F" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7.5.1. Any of the outcomes available to the School Level Fitness to Practise Committee, as detailed at paragraph 6.55, subject to any reference to the School Level Fitness to Practise Committee therein being replaced with a reference to the Faculty Level Fitness to Practise Committee.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F455BF5" w14:textId="12755E53" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="5AE7F7B6" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D0FC7B" w14:textId="5B2F871F" w:rsidR="12028A2F" w:rsidRPr="00EF49B4" w:rsidRDefault="12028A2F" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.5.2. Suspension – The student’s studies on the programme shall be suspended for a specified </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>period of time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (with the terms and arrangements applicable to their return subject to consideration and approval by any relevant Student Progression Committee (where appropriate)).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2174D8F5" w14:textId="46B58178" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w14:paraId="065F416B" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="006CFAC0" w14:textId="2F4AB25F" w:rsidR="12028A2F" w:rsidRPr="00EF49B4" w:rsidRDefault="12028A2F" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF49B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7.5.3. Expulsion - The student’s studies on a programme be terminated and the student’s registration at the University cease with immediate effect.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2706D902" w14:textId="281C1F92" w:rsidR="1251E10D" w:rsidRPr="00EF49B4" w:rsidRDefault="1251E10D" w:rsidP="1251E10D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58CF3675" w14:textId="77777777" w:rsidR="005D4FCE" w:rsidRPr="00EF49B4" w:rsidRDefault="005D4FCE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5B124E" w14:textId="77777777" w:rsidR="005D4FCE" w:rsidRDefault="005D4FCE"/>
+    <w:p w14:paraId="37C68337" w14:textId="77777777" w:rsidR="00CD6867" w:rsidRDefault="00CD6867">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9292" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidTr="00F962C6">
+      <w:tr w:rsidR="00F4420A" w:rsidRPr="008909F9" w14:paraId="0C647D88" w14:textId="77777777" w:rsidTr="001D2C9C">
         <w:trPr>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9292" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7641D05E" w14:textId="74E607CF" w:rsidR="00F4420A" w:rsidRPr="006F74C7" w:rsidRDefault="004F2B45" w:rsidP="00A362F5">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="004441F6" w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>give details of your appeal (including your desired outcome)</w:t>
+            </w:r>
+            <w:r w:rsidR="00106474" w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under the relevant</w:t>
+            </w:r>
+            <w:r w:rsidR="00D610A7" w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ground or grounds</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4553D" w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> below</w:t>
+            </w:r>
+            <w:r w:rsidR="003161B1" w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E39677" w14:textId="77777777" w:rsidR="00D36F85" w:rsidRDefault="00D36F85" w:rsidP="0042716A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45774A26" w14:textId="22A3EAC0" w:rsidR="00D36F85" w:rsidRPr="001D2C9C" w:rsidRDefault="2E4EBC77" w:rsidP="00CA1E59">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please n</w:t>
+            </w:r>
+            <w:r w:rsidR="55EA2090" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ote that t</w:t>
+            </w:r>
+            <w:r w:rsidR="6EC55850" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">he Office of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="6EC55850" w:rsidRPr="001D2C9C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>Independent Adjudicat</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001D2C9C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>or fo</w:t>
+              </w:r>
+              <w:r w:rsidR="534544FF" w:rsidRPr="001D2C9C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>r Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="534544FF" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explains</w:t>
+            </w:r>
+            <w:r w:rsidR="6EC55850" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that “</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1E59" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The question of whether the student is fit to practise in a particular occupation is often a question that can only be answered by someone with specialist knowledge of that profession. That conclusion would be a professional judgment</w:t>
+            </w:r>
+            <w:r w:rsidR="6EC55850" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.”</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1E59" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> An appeal which</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5751" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1E59" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>questions the professional judgement of the committee will likely be rejected. As such all appeals must evidence one or more of the grounds below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4553D" w:rsidRPr="008909F9" w14:paraId="1BBF4367" w14:textId="77777777" w:rsidTr="1251E10D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+          <w:p w14:paraId="204EB1CB" w14:textId="3A4FC1E4" w:rsidR="0080499C" w:rsidRPr="00452397" w:rsidRDefault="0080499C" w:rsidP="0080499C">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...6 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00452397">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.1. procedural irregularity of such a nature as to cause reasonable doubt as to whether the decision might have been different had the irregularity not </w:t>
+            </w:r>
+            <w:r w:rsidR="007E5AEA" w:rsidRPr="00452397">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>occurred.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C18FA2" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="004441F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76B00AEC" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="008C6FA2" w:rsidP="004441F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9FEE1A" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="004441F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="447E4AB7" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="004441F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C051E34" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="004441F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1831A4D5" w14:textId="77777777" w:rsidR="007659D4" w:rsidRPr="001D2C9C" w:rsidRDefault="007659D4" w:rsidP="004441F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="438D388D" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00106474">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidTr="00F962C6">
+      <w:tr w:rsidR="00A4553D" w:rsidRPr="008909F9" w14:paraId="0034B84F" w14:textId="77777777" w:rsidTr="1251E10D">
         <w:trPr>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+          <w:p w14:paraId="6BBA8378" w14:textId="32749988" w:rsidR="0080499C" w:rsidRPr="001D2C9C" w:rsidRDefault="4A28F47B" w:rsidP="0080499C">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008909F9">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00452397">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2. availability of new evidence which could not reasonably have been expected to be presented to the Original Decision-making </w:t>
+            </w:r>
+            <w:r w:rsidR="007E5AEA" w:rsidRPr="00452397">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:r w:rsidR="007E5AEA" w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE374CB" w14:textId="1A5342F5" w:rsidR="0080499C" w:rsidRPr="006F74C7" w:rsidRDefault="0080499C" w:rsidP="0080499C">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If you are appealing on this ground, you must give credible and compelling reasons with supporting documentation explaining why this information was not made</w:t>
+            </w:r>
+            <w:r w:rsidR="00812487">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the FtP committee. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177A74E7" w14:textId="77777777" w:rsidR="0080499C" w:rsidRPr="001D2C9C" w:rsidRDefault="0080499C" w:rsidP="00A4553D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EB0E088" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="008C6FA2" w:rsidP="00A4553D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A2BAA4" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00A4553D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77DEFB5E" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00A4553D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="405E4487" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00A4553D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A8EA1DC" w14:textId="77777777" w:rsidR="003700E2" w:rsidRPr="001D2C9C" w:rsidRDefault="003700E2" w:rsidP="00A4553D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE43548" w14:textId="77777777" w:rsidR="007659D4" w:rsidRPr="001D2C9C" w:rsidRDefault="007659D4" w:rsidP="00A4553D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09DD0C7C" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidTr="00F962C6">
+      <w:tr w:rsidR="00A4553D" w:rsidRPr="008909F9" w14:paraId="7B8AA669" w14:textId="77777777" w:rsidTr="1251E10D">
         <w:trPr>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+          <w:p w14:paraId="0D6CB7D2" w14:textId="3D9807C7" w:rsidR="0080499C" w:rsidRPr="00452397" w:rsidRDefault="0080499C" w:rsidP="0080499C">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...6 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00452397">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.1.3. the disproportionate nature of the outcome.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F41203E" w14:textId="5DC6D261" w:rsidR="0080499C" w:rsidRPr="006F74C7" w:rsidRDefault="0080499C" w:rsidP="0080499C">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you are appealing on this ground, you must provide evidence to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B460A1" w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>demonstrate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> why the committee</w:t>
+            </w:r>
+            <w:r w:rsidR="00B460A1" w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F74C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> decision is disproportionate given the nature of the concerns raised.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231B7415" w14:textId="77777777" w:rsidR="0080499C" w:rsidRPr="001D2C9C" w:rsidRDefault="0080499C" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E1E61F" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="008C6FA2" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35460C5A" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B54B169" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B26E561" w14:textId="77777777" w:rsidR="00A4553D" w:rsidRPr="001D2C9C" w:rsidRDefault="00A4553D" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E3AAB14" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BC20D3C" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E829116" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0204CE1D" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D63EF34" w14:textId="77777777" w:rsidR="00106474" w:rsidRPr="001D2C9C" w:rsidRDefault="00106474" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DDC4801" w14:textId="77777777" w:rsidR="00106474" w:rsidRPr="001D2C9C" w:rsidRDefault="00106474" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16C31BFE" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="561599A4" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15B41587" w14:textId="77777777" w:rsidR="00D610A7" w:rsidRPr="001D2C9C" w:rsidRDefault="00D610A7" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A01A103" w14:textId="77777777" w:rsidR="00106474" w:rsidRPr="001D2C9C" w:rsidRDefault="00106474" w:rsidP="00B4748E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidTr="00F962C6">
+      <w:tr w:rsidR="00F4420A" w:rsidRPr="008909F9" w14:paraId="40B94E0D" w14:textId="77777777" w:rsidTr="1251E10D">
         <w:trPr>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+          <w:p w14:paraId="2B27CFE9" w14:textId="77777777" w:rsidR="00A73A04" w:rsidRPr="000F4DA4" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-          <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="004D78AD" w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>list all</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supporting d</w:t>
+            </w:r>
+            <w:r w:rsidR="00A362F5" w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocumentation you are submitting </w:t>
+            </w:r>
+            <w:r w:rsidR="004D78AD" w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4326" w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wish to be considered in the appeal </w:t>
+            </w:r>
+            <w:r w:rsidR="0090734F" w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(e.g. medical certificate, emails and other correspondence etc)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73A04" w:rsidRPr="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18EB09E4" w14:textId="2A6E2597" w:rsidR="00A73A04" w:rsidRPr="00A73A04" w:rsidRDefault="00A73A04" w:rsidP="00F962C6">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-          <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please ensure all supporting evidence is attached </w:t>
+            </w:r>
+            <w:r w:rsidR="000F4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the submission of this form. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB0A057" w14:textId="035B5367" w:rsidR="00F4420A" w:rsidRPr="00A73A04" w:rsidRDefault="0090734F" w:rsidP="00F962C6">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-          <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00AB03EF" w:rsidP="00F962C6">
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Evidence</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4326" w:rsidRPr="00A73A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should be contemporaneous, and capable of verification.  All evidence should be written in English, or, if not, certifiably translated.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C03DC8E" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="001D2C9C" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-          <w:p w:rsidR="00AB03EF" w:rsidRDefault="00AB03EF" w:rsidP="00F962C6">
+          </w:p>
+          <w:p w14:paraId="4B312135" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="001D2C9C" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D3BE21" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="001D2C9C" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7431C397" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="001D2C9C" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34295C43" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="001D2C9C" w:rsidRDefault="00F4420A" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31C5391A" w14:textId="77777777" w:rsidR="00106474" w:rsidRPr="001D2C9C" w:rsidRDefault="00106474" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="762C6E36" w14:textId="77777777" w:rsidR="00106474" w:rsidRPr="001D2C9C" w:rsidRDefault="00106474" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="218D10AB" w14:textId="77777777" w:rsidR="00106474" w:rsidRPr="001D2C9C" w:rsidRDefault="00106474" w:rsidP="00F962C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AE0E4E1" w14:textId="77777777" w:rsidR="0090734F" w:rsidRPr="001D2C9C" w:rsidRDefault="0090734F" w:rsidP="0080499C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00476082" w:rsidRDefault="00476082" w:rsidP="001F1A1A">
-[...1016 lines deleted...]
-    <w:p w:rsidR="00F4420A" w:rsidRPr="006037D2" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="1FF4190C" w14:textId="77777777" w:rsidR="00CF2D80" w:rsidRDefault="00CF2D80" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
-[...100 lines deleted...]
-    <w:p w:rsidR="004742D9" w:rsidRDefault="004742D9" w:rsidP="00F4420A">
+    <w:p w14:paraId="7271B068" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008909F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Declaration:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+    <w:p w14:paraId="0E8977D3" w14:textId="2A5CE77A" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E2DD1FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>I declare that the informa</w:t>
+      </w:r>
+      <w:r w:rsidR="008255E1" w:rsidRPr="6E2DD1FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>tion given in this form is true and that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E2DD1FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I have consulted </w:t>
+      </w:r>
+      <w:r w:rsidR="008255E1" w:rsidRPr="6E2DD1FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="001D60B1" w:rsidRPr="6E2DD1FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4748E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Fitness to Practise</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7591A" w:rsidRPr="6E2DD1FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D60B1" w:rsidRPr="6E2DD1FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Procedure before completing the form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC69ED0" w14:textId="77777777" w:rsidR="0042716A" w:rsidRDefault="0042716A" w:rsidP="00F4420A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03946453" w14:textId="77777777" w:rsidR="000C72F0" w:rsidRPr="006968E4" w:rsidRDefault="000C72F0" w:rsidP="000C72F0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006968E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">***Please note </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006968E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">you must submit a copy of the outcome letter from the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fitness to Practise Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006968E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with this form***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C75E24" w14:textId="77777777" w:rsidR="0090734F" w:rsidRPr="008909F9" w:rsidRDefault="0090734F" w:rsidP="00F4420A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7356FB" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006037D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="008909F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008909F9">
@@ -2028,6254 +3149,1302 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008909F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00965BC4" w:rsidRDefault="00965BC4" w:rsidP="00F4420A">
+    <w:p w14:paraId="52DCB519" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="008909F9" w:rsidRDefault="00F4420A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4420A" w:rsidRDefault="004742D9" w:rsidP="00F4420A">
+    <w:p w14:paraId="781C58B8" w14:textId="77777777" w:rsidR="00F4420A" w:rsidRPr="0090734F" w:rsidRDefault="0090734F" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>An electronic signature is acceptable)</w:t>
+        <w:t>(An electronic signature is acceptable)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006037D2" w:rsidRDefault="006037D2" w:rsidP="00F4420A">
+    <w:p w14:paraId="72848679" w14:textId="77777777" w:rsidR="0042716A" w:rsidRPr="008909F9" w:rsidRDefault="0042716A" w:rsidP="00F4420A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:i/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C74E5" w:rsidRPr="00246F87" w:rsidRDefault="008C74E5" w:rsidP="004742D9">
-[...233 lines deleted...]
-    <w:p w:rsidR="00736871" w:rsidRDefault="00736871" w:rsidP="00245A97">
+    <w:p w14:paraId="5A876048" w14:textId="77777777" w:rsidR="00736871" w:rsidRDefault="00736871" w:rsidP="00A4553D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00736871" w:rsidSect="006F6A7D">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1361" w:right="1247" w:bottom="1361" w:left="1247" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BD3769" w:rsidRDefault="00BD3769" w:rsidP="00EA7D53">
+    <w:p w14:paraId="559BB3F9" w14:textId="77777777" w:rsidR="00026DF2" w:rsidRDefault="00026DF2" w:rsidP="00EA7D53">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BD3769" w:rsidRDefault="00BD3769" w:rsidP="00EA7D53">
+    <w:p w14:paraId="2780B070" w14:textId="77777777" w:rsidR="00026DF2" w:rsidRDefault="00026DF2" w:rsidP="00EA7D53">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...15 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BD3769" w:rsidRDefault="00BD3769" w:rsidP="000E21B2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63A5E94C" w14:textId="77777777" w:rsidR="00081E24" w:rsidRDefault="00081E24" w:rsidP="000E21B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BD3769" w:rsidRDefault="003968DC">
+  <w:p w14:paraId="6EF3FB3F" w14:textId="55CE3217" w:rsidR="00081E24" w:rsidRPr="00A46981" w:rsidRDefault="0081131C" w:rsidP="000E21B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>November</w:t>
+      <w:t>Oct</w:t>
     </w:r>
-    <w:r w:rsidR="00F2097A">
+    <w:r w:rsidR="0080499C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2022</w:t>
+      <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
-    <w:r w:rsidR="00BD3769">
+    <w:r w:rsidR="00A46981" w:rsidRPr="00A46981">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> version</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="002248CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>v1</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="20FA9CA5" w14:textId="77777777" w:rsidR="00081E24" w:rsidRDefault="00081E24">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BD3769" w:rsidRDefault="00BD3769" w:rsidP="00EA7D53">
+    <w:p w14:paraId="25AB201F" w14:textId="77777777" w:rsidR="00026DF2" w:rsidRDefault="00026DF2" w:rsidP="00EA7D53">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BD3769" w:rsidRDefault="00BD3769" w:rsidP="00EA7D53">
+    <w:p w14:paraId="4EA76F24" w14:textId="77777777" w:rsidR="00026DF2" w:rsidRDefault="00026DF2" w:rsidP="00EA7D53">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...33 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C83156"/>
+    <w:nsid w:val="41F81AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FA764254"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:tmpl w:val="C8F26E24"/>
+    <w:lvl w:ilvl="0" w:tplc="DAAC70A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2B30595C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="872ADE9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CB868FDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B76C290E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6B201F10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0FBE4C26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AFC474D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E7C86534">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...4718 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="1" w16cid:durableId="624577340">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
-[...67 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B1643"/>
     <w:rsid w:val="0000038A"/>
     <w:rsid w:val="00000BF2"/>
     <w:rsid w:val="00001289"/>
     <w:rsid w:val="00003BBD"/>
     <w:rsid w:val="0000517E"/>
     <w:rsid w:val="00007C40"/>
     <w:rsid w:val="00011037"/>
     <w:rsid w:val="000138D9"/>
     <w:rsid w:val="00023975"/>
-    <w:rsid w:val="00032CAD"/>
+    <w:rsid w:val="00025975"/>
+    <w:rsid w:val="00026DF2"/>
     <w:rsid w:val="00036A73"/>
-    <w:rsid w:val="00055274"/>
+    <w:rsid w:val="00047E0D"/>
     <w:rsid w:val="00060582"/>
     <w:rsid w:val="00067C91"/>
     <w:rsid w:val="00067F75"/>
     <w:rsid w:val="00070C84"/>
     <w:rsid w:val="000711AB"/>
     <w:rsid w:val="00071A9E"/>
     <w:rsid w:val="00072697"/>
     <w:rsid w:val="000755C9"/>
     <w:rsid w:val="00077E2A"/>
+    <w:rsid w:val="00081243"/>
     <w:rsid w:val="000815AD"/>
     <w:rsid w:val="00081E24"/>
     <w:rsid w:val="000842FD"/>
     <w:rsid w:val="0008546E"/>
-    <w:rsid w:val="000878D5"/>
     <w:rsid w:val="000A2D73"/>
     <w:rsid w:val="000A3A7B"/>
+    <w:rsid w:val="000A42D5"/>
     <w:rsid w:val="000A70C9"/>
     <w:rsid w:val="000B0F0C"/>
     <w:rsid w:val="000B0F78"/>
     <w:rsid w:val="000B1933"/>
     <w:rsid w:val="000C097F"/>
+    <w:rsid w:val="000C72F0"/>
     <w:rsid w:val="000D19FD"/>
     <w:rsid w:val="000D3E93"/>
     <w:rsid w:val="000E04C2"/>
-    <w:rsid w:val="000E0D6C"/>
     <w:rsid w:val="000E21B2"/>
     <w:rsid w:val="000E2E3B"/>
     <w:rsid w:val="000E3815"/>
     <w:rsid w:val="000E493B"/>
     <w:rsid w:val="000E6F50"/>
     <w:rsid w:val="000F2529"/>
+    <w:rsid w:val="000F4DA4"/>
     <w:rsid w:val="000F4F18"/>
     <w:rsid w:val="000F52E9"/>
     <w:rsid w:val="000F6992"/>
     <w:rsid w:val="00100E58"/>
     <w:rsid w:val="0010269A"/>
     <w:rsid w:val="00103A37"/>
     <w:rsid w:val="00105283"/>
+    <w:rsid w:val="00106474"/>
     <w:rsid w:val="00106678"/>
     <w:rsid w:val="0011101B"/>
-    <w:rsid w:val="00112A74"/>
     <w:rsid w:val="00117E1E"/>
     <w:rsid w:val="00120E1A"/>
     <w:rsid w:val="001353A7"/>
     <w:rsid w:val="0014585F"/>
     <w:rsid w:val="00156000"/>
     <w:rsid w:val="00157A63"/>
     <w:rsid w:val="00161A54"/>
-    <w:rsid w:val="00163BE7"/>
     <w:rsid w:val="001666F5"/>
     <w:rsid w:val="00166BB1"/>
     <w:rsid w:val="0017094F"/>
     <w:rsid w:val="0017172F"/>
-    <w:rsid w:val="00173B03"/>
     <w:rsid w:val="00181C5F"/>
-    <w:rsid w:val="001960BC"/>
     <w:rsid w:val="00196A64"/>
     <w:rsid w:val="00196AB2"/>
-    <w:rsid w:val="001A0132"/>
+    <w:rsid w:val="00196E7A"/>
     <w:rsid w:val="001A28EF"/>
     <w:rsid w:val="001A5D3A"/>
     <w:rsid w:val="001B60E2"/>
     <w:rsid w:val="001D1DBC"/>
+    <w:rsid w:val="001D2C9C"/>
     <w:rsid w:val="001D60B1"/>
     <w:rsid w:val="001E5B96"/>
     <w:rsid w:val="001F0B59"/>
-    <w:rsid w:val="001F1A1A"/>
+    <w:rsid w:val="0020064C"/>
     <w:rsid w:val="002108E1"/>
     <w:rsid w:val="002224A6"/>
+    <w:rsid w:val="002248CB"/>
     <w:rsid w:val="002256D9"/>
-    <w:rsid w:val="00245A97"/>
+    <w:rsid w:val="00237D0F"/>
     <w:rsid w:val="00246F87"/>
     <w:rsid w:val="00253A96"/>
     <w:rsid w:val="00260192"/>
     <w:rsid w:val="0026028E"/>
     <w:rsid w:val="00261355"/>
     <w:rsid w:val="0026351F"/>
     <w:rsid w:val="00264DDB"/>
     <w:rsid w:val="00266045"/>
     <w:rsid w:val="002661E6"/>
     <w:rsid w:val="00270433"/>
     <w:rsid w:val="002818D4"/>
     <w:rsid w:val="00294E91"/>
-    <w:rsid w:val="00297052"/>
     <w:rsid w:val="002A1D70"/>
+    <w:rsid w:val="002A3CAF"/>
     <w:rsid w:val="002A51BE"/>
     <w:rsid w:val="002A6A83"/>
     <w:rsid w:val="002B0367"/>
     <w:rsid w:val="002B1C4C"/>
     <w:rsid w:val="002C0DA7"/>
     <w:rsid w:val="002C528A"/>
     <w:rsid w:val="002C77B0"/>
     <w:rsid w:val="002D241C"/>
     <w:rsid w:val="002E191E"/>
     <w:rsid w:val="002E1C15"/>
     <w:rsid w:val="002E5CD9"/>
     <w:rsid w:val="002E653F"/>
     <w:rsid w:val="002F2187"/>
     <w:rsid w:val="002F49C9"/>
     <w:rsid w:val="00302759"/>
     <w:rsid w:val="0030641E"/>
+    <w:rsid w:val="003116D5"/>
     <w:rsid w:val="00313527"/>
     <w:rsid w:val="0031471A"/>
     <w:rsid w:val="00315372"/>
+    <w:rsid w:val="003161B1"/>
     <w:rsid w:val="00316996"/>
     <w:rsid w:val="00334002"/>
     <w:rsid w:val="003341DB"/>
     <w:rsid w:val="003400AA"/>
     <w:rsid w:val="00340C64"/>
     <w:rsid w:val="00340FDF"/>
     <w:rsid w:val="00346F49"/>
     <w:rsid w:val="00353C53"/>
     <w:rsid w:val="00354DDE"/>
+    <w:rsid w:val="00357662"/>
     <w:rsid w:val="00360C5F"/>
     <w:rsid w:val="00363C61"/>
+    <w:rsid w:val="003700E2"/>
     <w:rsid w:val="0037145E"/>
     <w:rsid w:val="00371837"/>
     <w:rsid w:val="003742F1"/>
     <w:rsid w:val="00374A7D"/>
     <w:rsid w:val="00377DCA"/>
     <w:rsid w:val="00386352"/>
     <w:rsid w:val="00396580"/>
-    <w:rsid w:val="003968DC"/>
     <w:rsid w:val="003972FA"/>
     <w:rsid w:val="003A0F8F"/>
     <w:rsid w:val="003A23CB"/>
+    <w:rsid w:val="003A436F"/>
     <w:rsid w:val="003A5375"/>
     <w:rsid w:val="003B0385"/>
+    <w:rsid w:val="003C0811"/>
     <w:rsid w:val="003C3E14"/>
     <w:rsid w:val="003C4BB6"/>
     <w:rsid w:val="003C5C2D"/>
     <w:rsid w:val="003D05FD"/>
     <w:rsid w:val="003D15B2"/>
     <w:rsid w:val="003D2D64"/>
     <w:rsid w:val="003D584B"/>
+    <w:rsid w:val="003E12F1"/>
     <w:rsid w:val="003E1C7D"/>
     <w:rsid w:val="003E1F90"/>
     <w:rsid w:val="003E4A7C"/>
     <w:rsid w:val="003F2939"/>
     <w:rsid w:val="003F2D7E"/>
     <w:rsid w:val="003F44CF"/>
     <w:rsid w:val="003F7A97"/>
     <w:rsid w:val="00400534"/>
     <w:rsid w:val="004045C8"/>
     <w:rsid w:val="004046AC"/>
     <w:rsid w:val="00407962"/>
     <w:rsid w:val="00407A69"/>
     <w:rsid w:val="004130DE"/>
     <w:rsid w:val="00413F78"/>
     <w:rsid w:val="00415D53"/>
     <w:rsid w:val="0042179F"/>
     <w:rsid w:val="0042400E"/>
     <w:rsid w:val="0042581B"/>
     <w:rsid w:val="0042716A"/>
     <w:rsid w:val="0043104C"/>
-    <w:rsid w:val="004314EA"/>
     <w:rsid w:val="0043209E"/>
-    <w:rsid w:val="00440E4A"/>
+    <w:rsid w:val="004441F6"/>
     <w:rsid w:val="0044420D"/>
     <w:rsid w:val="004468D2"/>
     <w:rsid w:val="00452234"/>
+    <w:rsid w:val="00452397"/>
     <w:rsid w:val="00453644"/>
     <w:rsid w:val="00455430"/>
     <w:rsid w:val="004613E2"/>
+    <w:rsid w:val="00463D47"/>
     <w:rsid w:val="00467543"/>
     <w:rsid w:val="00467FE2"/>
     <w:rsid w:val="0047176C"/>
-    <w:rsid w:val="004742D9"/>
-    <w:rsid w:val="00476082"/>
+    <w:rsid w:val="0047371C"/>
     <w:rsid w:val="004760C1"/>
     <w:rsid w:val="0047755F"/>
     <w:rsid w:val="004805C5"/>
     <w:rsid w:val="00483693"/>
     <w:rsid w:val="00484795"/>
     <w:rsid w:val="0048750D"/>
     <w:rsid w:val="00487D04"/>
-    <w:rsid w:val="0049023A"/>
     <w:rsid w:val="00492704"/>
-    <w:rsid w:val="004929BE"/>
     <w:rsid w:val="004945DC"/>
     <w:rsid w:val="004A012C"/>
     <w:rsid w:val="004A0BB1"/>
     <w:rsid w:val="004A33E3"/>
     <w:rsid w:val="004A7190"/>
     <w:rsid w:val="004B12F7"/>
     <w:rsid w:val="004B157B"/>
     <w:rsid w:val="004B1643"/>
     <w:rsid w:val="004B2AE5"/>
     <w:rsid w:val="004B316C"/>
     <w:rsid w:val="004B6497"/>
-    <w:rsid w:val="004B6A04"/>
     <w:rsid w:val="004C4D2C"/>
+    <w:rsid w:val="004C4FD3"/>
     <w:rsid w:val="004C51F8"/>
     <w:rsid w:val="004D0EAC"/>
     <w:rsid w:val="004D2341"/>
     <w:rsid w:val="004D43E3"/>
     <w:rsid w:val="004D5C64"/>
+    <w:rsid w:val="004D78AD"/>
     <w:rsid w:val="004D7CDD"/>
     <w:rsid w:val="004E473F"/>
+    <w:rsid w:val="004E5751"/>
     <w:rsid w:val="004E63A5"/>
     <w:rsid w:val="004E7465"/>
+    <w:rsid w:val="004F2B45"/>
     <w:rsid w:val="004F4A0B"/>
     <w:rsid w:val="0050064D"/>
-    <w:rsid w:val="005010FE"/>
     <w:rsid w:val="00502817"/>
     <w:rsid w:val="005031CA"/>
     <w:rsid w:val="0050677E"/>
     <w:rsid w:val="00506A32"/>
     <w:rsid w:val="005163D9"/>
     <w:rsid w:val="00521F63"/>
     <w:rsid w:val="00540887"/>
     <w:rsid w:val="005418A3"/>
     <w:rsid w:val="00542D38"/>
     <w:rsid w:val="00546CA9"/>
     <w:rsid w:val="005522EC"/>
     <w:rsid w:val="00554B07"/>
     <w:rsid w:val="00555C65"/>
     <w:rsid w:val="00556B05"/>
     <w:rsid w:val="005571AE"/>
     <w:rsid w:val="005574DA"/>
     <w:rsid w:val="00557F3E"/>
     <w:rsid w:val="00560C93"/>
     <w:rsid w:val="00561AC8"/>
     <w:rsid w:val="005650A5"/>
     <w:rsid w:val="00572B13"/>
     <w:rsid w:val="00572D81"/>
     <w:rsid w:val="005809B3"/>
     <w:rsid w:val="0058218B"/>
     <w:rsid w:val="005861DF"/>
+    <w:rsid w:val="00590FB8"/>
     <w:rsid w:val="00595BCD"/>
     <w:rsid w:val="00597CBC"/>
     <w:rsid w:val="005A30FB"/>
     <w:rsid w:val="005A3DBD"/>
     <w:rsid w:val="005B0D8A"/>
     <w:rsid w:val="005B1A33"/>
     <w:rsid w:val="005B1CCD"/>
     <w:rsid w:val="005B7D1D"/>
     <w:rsid w:val="005C56B4"/>
-    <w:rsid w:val="005D1041"/>
     <w:rsid w:val="005D3223"/>
     <w:rsid w:val="005D4D0B"/>
+    <w:rsid w:val="005D4FCE"/>
     <w:rsid w:val="005D7B1F"/>
-    <w:rsid w:val="005E0264"/>
     <w:rsid w:val="005E0AA7"/>
     <w:rsid w:val="005E2880"/>
     <w:rsid w:val="005E5D14"/>
     <w:rsid w:val="005F4D6D"/>
     <w:rsid w:val="005F5123"/>
     <w:rsid w:val="005F605B"/>
-    <w:rsid w:val="006037D2"/>
     <w:rsid w:val="00606B10"/>
     <w:rsid w:val="00611EF9"/>
     <w:rsid w:val="00612807"/>
     <w:rsid w:val="006151F9"/>
+    <w:rsid w:val="006159AD"/>
     <w:rsid w:val="00616C5B"/>
     <w:rsid w:val="0062629D"/>
     <w:rsid w:val="00627760"/>
     <w:rsid w:val="006316F1"/>
     <w:rsid w:val="00631B6D"/>
-    <w:rsid w:val="006338A0"/>
-    <w:rsid w:val="00635921"/>
+    <w:rsid w:val="00632920"/>
     <w:rsid w:val="00635956"/>
     <w:rsid w:val="00635DAE"/>
     <w:rsid w:val="00641D62"/>
     <w:rsid w:val="00643590"/>
     <w:rsid w:val="00644AA7"/>
     <w:rsid w:val="006460BF"/>
     <w:rsid w:val="0064772D"/>
     <w:rsid w:val="00654AAA"/>
     <w:rsid w:val="00657F5A"/>
     <w:rsid w:val="00663B6F"/>
     <w:rsid w:val="00664B1F"/>
     <w:rsid w:val="00666918"/>
     <w:rsid w:val="00666B56"/>
     <w:rsid w:val="00667DDE"/>
     <w:rsid w:val="0067011E"/>
+    <w:rsid w:val="00670FCE"/>
     <w:rsid w:val="00673303"/>
     <w:rsid w:val="006749B4"/>
     <w:rsid w:val="006754FE"/>
     <w:rsid w:val="00685BBB"/>
-    <w:rsid w:val="006968E4"/>
+    <w:rsid w:val="00697429"/>
     <w:rsid w:val="006A0CC5"/>
     <w:rsid w:val="006A0E7B"/>
     <w:rsid w:val="006A13B9"/>
     <w:rsid w:val="006B0510"/>
     <w:rsid w:val="006B3A14"/>
     <w:rsid w:val="006B5F40"/>
     <w:rsid w:val="006B7631"/>
     <w:rsid w:val="006C0548"/>
     <w:rsid w:val="006C0917"/>
     <w:rsid w:val="006D3226"/>
     <w:rsid w:val="006D703A"/>
+    <w:rsid w:val="006E51A1"/>
     <w:rsid w:val="006E75D1"/>
     <w:rsid w:val="006F28BE"/>
     <w:rsid w:val="006F4334"/>
     <w:rsid w:val="006F4703"/>
     <w:rsid w:val="006F4B60"/>
     <w:rsid w:val="006F4E1C"/>
     <w:rsid w:val="006F6A7D"/>
+    <w:rsid w:val="006F74C7"/>
     <w:rsid w:val="006F77E8"/>
+    <w:rsid w:val="007023C8"/>
     <w:rsid w:val="007052BD"/>
     <w:rsid w:val="007056CF"/>
-    <w:rsid w:val="0071355C"/>
+    <w:rsid w:val="00707A56"/>
     <w:rsid w:val="0071376B"/>
     <w:rsid w:val="00713F9F"/>
     <w:rsid w:val="00716E51"/>
     <w:rsid w:val="007240FD"/>
     <w:rsid w:val="007255C3"/>
     <w:rsid w:val="007366F8"/>
     <w:rsid w:val="00736871"/>
     <w:rsid w:val="007409E8"/>
-    <w:rsid w:val="00750AA2"/>
     <w:rsid w:val="007536D1"/>
     <w:rsid w:val="007538A3"/>
     <w:rsid w:val="00754E5A"/>
+    <w:rsid w:val="00757E15"/>
     <w:rsid w:val="0076046F"/>
     <w:rsid w:val="00763A2A"/>
+    <w:rsid w:val="007659D4"/>
     <w:rsid w:val="00772E13"/>
     <w:rsid w:val="00775842"/>
     <w:rsid w:val="00777B7E"/>
     <w:rsid w:val="00784161"/>
     <w:rsid w:val="00786F19"/>
-    <w:rsid w:val="007957CE"/>
     <w:rsid w:val="007A11F9"/>
     <w:rsid w:val="007A432B"/>
     <w:rsid w:val="007A54BE"/>
     <w:rsid w:val="007B438A"/>
     <w:rsid w:val="007C017C"/>
     <w:rsid w:val="007C19D8"/>
     <w:rsid w:val="007C471A"/>
     <w:rsid w:val="007C4973"/>
     <w:rsid w:val="007C5069"/>
+    <w:rsid w:val="007C6D24"/>
     <w:rsid w:val="007D0515"/>
+    <w:rsid w:val="007D1AF1"/>
     <w:rsid w:val="007D34D9"/>
     <w:rsid w:val="007E20EB"/>
+    <w:rsid w:val="007E5AEA"/>
     <w:rsid w:val="007F7E04"/>
     <w:rsid w:val="008027AF"/>
+    <w:rsid w:val="0080499C"/>
     <w:rsid w:val="008104EF"/>
+    <w:rsid w:val="0081131C"/>
+    <w:rsid w:val="00811450"/>
+    <w:rsid w:val="00812487"/>
     <w:rsid w:val="00813539"/>
     <w:rsid w:val="008151E4"/>
+    <w:rsid w:val="00816356"/>
     <w:rsid w:val="008224B2"/>
     <w:rsid w:val="00824119"/>
     <w:rsid w:val="00824282"/>
     <w:rsid w:val="0082515E"/>
     <w:rsid w:val="008255E1"/>
     <w:rsid w:val="008265F9"/>
     <w:rsid w:val="00832E54"/>
     <w:rsid w:val="00834803"/>
     <w:rsid w:val="00835EC3"/>
     <w:rsid w:val="008367A1"/>
     <w:rsid w:val="0083700A"/>
     <w:rsid w:val="008517E9"/>
-    <w:rsid w:val="0085346C"/>
     <w:rsid w:val="00854E0E"/>
     <w:rsid w:val="008600CB"/>
     <w:rsid w:val="008628BE"/>
     <w:rsid w:val="008653FC"/>
     <w:rsid w:val="00865C86"/>
     <w:rsid w:val="008661F4"/>
     <w:rsid w:val="008667F1"/>
     <w:rsid w:val="008675F8"/>
-    <w:rsid w:val="00871B00"/>
     <w:rsid w:val="00871B31"/>
     <w:rsid w:val="00873E71"/>
     <w:rsid w:val="00874BFA"/>
     <w:rsid w:val="00876ECE"/>
+    <w:rsid w:val="008778C4"/>
     <w:rsid w:val="00880E5C"/>
     <w:rsid w:val="00881233"/>
     <w:rsid w:val="00882638"/>
     <w:rsid w:val="00886074"/>
     <w:rsid w:val="00887A43"/>
+    <w:rsid w:val="00887D31"/>
+    <w:rsid w:val="00890AFB"/>
     <w:rsid w:val="008919E2"/>
     <w:rsid w:val="00892577"/>
-    <w:rsid w:val="00892DBC"/>
     <w:rsid w:val="008955B9"/>
     <w:rsid w:val="00895B9C"/>
     <w:rsid w:val="0089626F"/>
     <w:rsid w:val="0089732B"/>
     <w:rsid w:val="008A0E90"/>
     <w:rsid w:val="008A13DA"/>
     <w:rsid w:val="008A20E6"/>
     <w:rsid w:val="008A361E"/>
     <w:rsid w:val="008A6C33"/>
     <w:rsid w:val="008B23A6"/>
     <w:rsid w:val="008B26AE"/>
     <w:rsid w:val="008B2CB2"/>
     <w:rsid w:val="008B4400"/>
     <w:rsid w:val="008B4B77"/>
     <w:rsid w:val="008B54D1"/>
     <w:rsid w:val="008C0933"/>
     <w:rsid w:val="008C295D"/>
     <w:rsid w:val="008C5295"/>
+    <w:rsid w:val="008C6FA2"/>
     <w:rsid w:val="008C74E5"/>
     <w:rsid w:val="008C7C4C"/>
     <w:rsid w:val="008D6C42"/>
     <w:rsid w:val="008D7CCE"/>
     <w:rsid w:val="008E1EC6"/>
     <w:rsid w:val="008F0556"/>
     <w:rsid w:val="008F14BB"/>
     <w:rsid w:val="008F6006"/>
     <w:rsid w:val="00903766"/>
     <w:rsid w:val="009037AE"/>
     <w:rsid w:val="00905A4E"/>
+    <w:rsid w:val="00905DF5"/>
     <w:rsid w:val="0090658E"/>
     <w:rsid w:val="00906E25"/>
+    <w:rsid w:val="0090734F"/>
+    <w:rsid w:val="00907789"/>
     <w:rsid w:val="00912D15"/>
     <w:rsid w:val="00920A11"/>
     <w:rsid w:val="00923971"/>
     <w:rsid w:val="00925F41"/>
     <w:rsid w:val="009271A0"/>
     <w:rsid w:val="00927B82"/>
     <w:rsid w:val="009308F5"/>
     <w:rsid w:val="00934168"/>
     <w:rsid w:val="00934818"/>
     <w:rsid w:val="00942C7B"/>
     <w:rsid w:val="009455C9"/>
+    <w:rsid w:val="0094750F"/>
     <w:rsid w:val="009558E1"/>
     <w:rsid w:val="0096045F"/>
     <w:rsid w:val="009629F5"/>
     <w:rsid w:val="00962B56"/>
     <w:rsid w:val="009637C3"/>
-    <w:rsid w:val="00965BC4"/>
     <w:rsid w:val="00967E59"/>
     <w:rsid w:val="009730BE"/>
     <w:rsid w:val="00974476"/>
     <w:rsid w:val="0097723A"/>
     <w:rsid w:val="00980191"/>
     <w:rsid w:val="00981600"/>
     <w:rsid w:val="009871ED"/>
     <w:rsid w:val="00995299"/>
     <w:rsid w:val="009B0697"/>
     <w:rsid w:val="009B1FE6"/>
-    <w:rsid w:val="009B2CD9"/>
     <w:rsid w:val="009B55BF"/>
     <w:rsid w:val="009B7733"/>
     <w:rsid w:val="009C5097"/>
+    <w:rsid w:val="009C732B"/>
     <w:rsid w:val="009D2605"/>
-    <w:rsid w:val="009D2B12"/>
+    <w:rsid w:val="009D3C47"/>
     <w:rsid w:val="009D3DE7"/>
     <w:rsid w:val="009D5C6E"/>
     <w:rsid w:val="009D7093"/>
     <w:rsid w:val="009E1162"/>
     <w:rsid w:val="009E12C5"/>
     <w:rsid w:val="009E3AA2"/>
     <w:rsid w:val="009E3E91"/>
     <w:rsid w:val="009E4BC8"/>
     <w:rsid w:val="009E700F"/>
     <w:rsid w:val="009F2ABB"/>
     <w:rsid w:val="009F327D"/>
     <w:rsid w:val="009F4BBA"/>
     <w:rsid w:val="00A02D25"/>
     <w:rsid w:val="00A055ED"/>
     <w:rsid w:val="00A10042"/>
     <w:rsid w:val="00A103A2"/>
     <w:rsid w:val="00A15E47"/>
     <w:rsid w:val="00A177EE"/>
     <w:rsid w:val="00A22422"/>
     <w:rsid w:val="00A31801"/>
     <w:rsid w:val="00A3567A"/>
     <w:rsid w:val="00A362AA"/>
+    <w:rsid w:val="00A362F5"/>
     <w:rsid w:val="00A36BC4"/>
     <w:rsid w:val="00A4020B"/>
     <w:rsid w:val="00A40921"/>
+    <w:rsid w:val="00A43442"/>
+    <w:rsid w:val="00A4553D"/>
     <w:rsid w:val="00A46981"/>
     <w:rsid w:val="00A508BA"/>
     <w:rsid w:val="00A530D5"/>
     <w:rsid w:val="00A54565"/>
     <w:rsid w:val="00A554F6"/>
     <w:rsid w:val="00A61BFF"/>
     <w:rsid w:val="00A64D5D"/>
     <w:rsid w:val="00A66FE7"/>
     <w:rsid w:val="00A727CB"/>
+    <w:rsid w:val="00A73A04"/>
     <w:rsid w:val="00A74904"/>
     <w:rsid w:val="00A752FF"/>
     <w:rsid w:val="00A7574D"/>
     <w:rsid w:val="00A75A0D"/>
+    <w:rsid w:val="00A8061C"/>
     <w:rsid w:val="00A8115A"/>
     <w:rsid w:val="00A82692"/>
     <w:rsid w:val="00A82B24"/>
     <w:rsid w:val="00A83E15"/>
     <w:rsid w:val="00A87564"/>
     <w:rsid w:val="00A923A6"/>
     <w:rsid w:val="00AA06E0"/>
-    <w:rsid w:val="00AB03EF"/>
     <w:rsid w:val="00AB1C3A"/>
     <w:rsid w:val="00AC4669"/>
+    <w:rsid w:val="00AC713B"/>
     <w:rsid w:val="00AE27D9"/>
     <w:rsid w:val="00AE64FA"/>
     <w:rsid w:val="00AF3E70"/>
     <w:rsid w:val="00AF4936"/>
     <w:rsid w:val="00B07164"/>
     <w:rsid w:val="00B13C84"/>
     <w:rsid w:val="00B16025"/>
     <w:rsid w:val="00B162F1"/>
     <w:rsid w:val="00B164EF"/>
     <w:rsid w:val="00B2250E"/>
+    <w:rsid w:val="00B241CF"/>
     <w:rsid w:val="00B27A1D"/>
     <w:rsid w:val="00B3077C"/>
     <w:rsid w:val="00B323C5"/>
     <w:rsid w:val="00B34452"/>
     <w:rsid w:val="00B354D2"/>
-    <w:rsid w:val="00B367FC"/>
     <w:rsid w:val="00B3787C"/>
     <w:rsid w:val="00B40B88"/>
     <w:rsid w:val="00B41D1D"/>
     <w:rsid w:val="00B42396"/>
+    <w:rsid w:val="00B439C7"/>
     <w:rsid w:val="00B43C21"/>
     <w:rsid w:val="00B46021"/>
+    <w:rsid w:val="00B460A1"/>
+    <w:rsid w:val="00B4748E"/>
     <w:rsid w:val="00B5190E"/>
     <w:rsid w:val="00B5494E"/>
     <w:rsid w:val="00B55092"/>
     <w:rsid w:val="00B55BC4"/>
     <w:rsid w:val="00B56155"/>
     <w:rsid w:val="00B57A57"/>
     <w:rsid w:val="00B61C99"/>
     <w:rsid w:val="00B62C53"/>
     <w:rsid w:val="00B64FB8"/>
     <w:rsid w:val="00B669F6"/>
     <w:rsid w:val="00B66FDE"/>
+    <w:rsid w:val="00B71621"/>
     <w:rsid w:val="00B738BC"/>
-    <w:rsid w:val="00B740B4"/>
     <w:rsid w:val="00B741BA"/>
+    <w:rsid w:val="00B7591A"/>
     <w:rsid w:val="00B815F6"/>
     <w:rsid w:val="00B901D4"/>
     <w:rsid w:val="00B918E9"/>
     <w:rsid w:val="00B91C30"/>
     <w:rsid w:val="00B92B65"/>
     <w:rsid w:val="00B95FE9"/>
     <w:rsid w:val="00B96E4D"/>
     <w:rsid w:val="00B97025"/>
     <w:rsid w:val="00BA0794"/>
     <w:rsid w:val="00BA1914"/>
     <w:rsid w:val="00BA3447"/>
+    <w:rsid w:val="00BA647A"/>
     <w:rsid w:val="00BB0FBA"/>
     <w:rsid w:val="00BB1224"/>
     <w:rsid w:val="00BB1CA5"/>
     <w:rsid w:val="00BB4303"/>
     <w:rsid w:val="00BB50DA"/>
     <w:rsid w:val="00BB5BAB"/>
     <w:rsid w:val="00BB615D"/>
     <w:rsid w:val="00BB71DF"/>
     <w:rsid w:val="00BC094E"/>
     <w:rsid w:val="00BC35C0"/>
     <w:rsid w:val="00BC5B81"/>
     <w:rsid w:val="00BC6D64"/>
     <w:rsid w:val="00BD1647"/>
-    <w:rsid w:val="00BD3769"/>
+    <w:rsid w:val="00BD2C4F"/>
     <w:rsid w:val="00BE1194"/>
     <w:rsid w:val="00BE147F"/>
     <w:rsid w:val="00BE4326"/>
     <w:rsid w:val="00BE5A7E"/>
     <w:rsid w:val="00BE7667"/>
     <w:rsid w:val="00BF20D3"/>
     <w:rsid w:val="00BF256C"/>
     <w:rsid w:val="00BF2FC0"/>
     <w:rsid w:val="00C00A11"/>
     <w:rsid w:val="00C00A52"/>
-    <w:rsid w:val="00C01259"/>
     <w:rsid w:val="00C01309"/>
     <w:rsid w:val="00C02315"/>
     <w:rsid w:val="00C04022"/>
+    <w:rsid w:val="00C07745"/>
     <w:rsid w:val="00C1524D"/>
+    <w:rsid w:val="00C16A2A"/>
     <w:rsid w:val="00C22375"/>
     <w:rsid w:val="00C254B0"/>
     <w:rsid w:val="00C26915"/>
     <w:rsid w:val="00C32DD5"/>
     <w:rsid w:val="00C43AC9"/>
     <w:rsid w:val="00C4486B"/>
     <w:rsid w:val="00C5540C"/>
     <w:rsid w:val="00C55625"/>
     <w:rsid w:val="00C57660"/>
     <w:rsid w:val="00C63414"/>
     <w:rsid w:val="00C64127"/>
     <w:rsid w:val="00C673BA"/>
+    <w:rsid w:val="00C713C7"/>
+    <w:rsid w:val="00C731F9"/>
     <w:rsid w:val="00C80907"/>
     <w:rsid w:val="00C82BB8"/>
     <w:rsid w:val="00C863D4"/>
     <w:rsid w:val="00C911E8"/>
     <w:rsid w:val="00C97880"/>
+    <w:rsid w:val="00CA1E59"/>
     <w:rsid w:val="00CA6CF3"/>
     <w:rsid w:val="00CA7F4F"/>
     <w:rsid w:val="00CB31F9"/>
     <w:rsid w:val="00CB622E"/>
     <w:rsid w:val="00CB63A1"/>
+    <w:rsid w:val="00CB68F5"/>
     <w:rsid w:val="00CC0643"/>
     <w:rsid w:val="00CC09EF"/>
     <w:rsid w:val="00CC48F1"/>
     <w:rsid w:val="00CD0D6D"/>
+    <w:rsid w:val="00CD6867"/>
     <w:rsid w:val="00CD730A"/>
     <w:rsid w:val="00CF20CC"/>
     <w:rsid w:val="00CF25C4"/>
+    <w:rsid w:val="00CF2D80"/>
     <w:rsid w:val="00CF5675"/>
     <w:rsid w:val="00CF6E59"/>
     <w:rsid w:val="00D05BC5"/>
     <w:rsid w:val="00D10AFD"/>
     <w:rsid w:val="00D14DE5"/>
     <w:rsid w:val="00D21851"/>
     <w:rsid w:val="00D22080"/>
     <w:rsid w:val="00D24700"/>
     <w:rsid w:val="00D24A3E"/>
     <w:rsid w:val="00D26C7A"/>
+    <w:rsid w:val="00D26D58"/>
     <w:rsid w:val="00D36B03"/>
+    <w:rsid w:val="00D36F85"/>
     <w:rsid w:val="00D3712A"/>
     <w:rsid w:val="00D424B2"/>
     <w:rsid w:val="00D431F7"/>
-    <w:rsid w:val="00D50D21"/>
     <w:rsid w:val="00D51362"/>
     <w:rsid w:val="00D53198"/>
     <w:rsid w:val="00D54E2C"/>
     <w:rsid w:val="00D608FA"/>
+    <w:rsid w:val="00D610A7"/>
     <w:rsid w:val="00D62083"/>
+    <w:rsid w:val="00D63EA7"/>
     <w:rsid w:val="00D65C6A"/>
     <w:rsid w:val="00D708BD"/>
     <w:rsid w:val="00D71789"/>
     <w:rsid w:val="00D805CF"/>
-    <w:rsid w:val="00D864A2"/>
     <w:rsid w:val="00D8683F"/>
     <w:rsid w:val="00D909FF"/>
     <w:rsid w:val="00D925AA"/>
     <w:rsid w:val="00DA06CE"/>
     <w:rsid w:val="00DA485F"/>
     <w:rsid w:val="00DA5431"/>
     <w:rsid w:val="00DA6AE1"/>
     <w:rsid w:val="00DA72AA"/>
     <w:rsid w:val="00DB285B"/>
     <w:rsid w:val="00DB44C1"/>
     <w:rsid w:val="00DB4E3D"/>
     <w:rsid w:val="00DB624D"/>
     <w:rsid w:val="00DB790D"/>
     <w:rsid w:val="00DB798B"/>
     <w:rsid w:val="00DC3A8B"/>
     <w:rsid w:val="00DD28DC"/>
     <w:rsid w:val="00DD4AB8"/>
     <w:rsid w:val="00DD603C"/>
     <w:rsid w:val="00DE12D4"/>
     <w:rsid w:val="00DE6D08"/>
     <w:rsid w:val="00DF08EE"/>
     <w:rsid w:val="00DF3483"/>
     <w:rsid w:val="00DF75BF"/>
-    <w:rsid w:val="00E01413"/>
     <w:rsid w:val="00E03BB1"/>
     <w:rsid w:val="00E04CC2"/>
     <w:rsid w:val="00E21462"/>
+    <w:rsid w:val="00E22B73"/>
     <w:rsid w:val="00E23CDB"/>
     <w:rsid w:val="00E3647E"/>
     <w:rsid w:val="00E416DA"/>
     <w:rsid w:val="00E431AB"/>
     <w:rsid w:val="00E44365"/>
     <w:rsid w:val="00E44BCC"/>
     <w:rsid w:val="00E462A2"/>
     <w:rsid w:val="00E53503"/>
+    <w:rsid w:val="00E6448F"/>
     <w:rsid w:val="00E7058A"/>
     <w:rsid w:val="00E769FB"/>
     <w:rsid w:val="00E776A4"/>
+    <w:rsid w:val="00E77D4F"/>
     <w:rsid w:val="00E83408"/>
     <w:rsid w:val="00E8455B"/>
     <w:rsid w:val="00E860A1"/>
     <w:rsid w:val="00E94E5D"/>
     <w:rsid w:val="00E956A3"/>
     <w:rsid w:val="00EA036C"/>
     <w:rsid w:val="00EA7D53"/>
     <w:rsid w:val="00EB1E20"/>
     <w:rsid w:val="00EB4425"/>
     <w:rsid w:val="00EB5731"/>
     <w:rsid w:val="00EC28E5"/>
     <w:rsid w:val="00EC2F88"/>
     <w:rsid w:val="00EC4716"/>
     <w:rsid w:val="00EC6F65"/>
     <w:rsid w:val="00ED02D3"/>
     <w:rsid w:val="00ED0A5A"/>
     <w:rsid w:val="00ED1EDE"/>
     <w:rsid w:val="00ED330C"/>
     <w:rsid w:val="00ED414E"/>
     <w:rsid w:val="00ED54B3"/>
     <w:rsid w:val="00EE067F"/>
     <w:rsid w:val="00EE2D07"/>
     <w:rsid w:val="00EE32D4"/>
     <w:rsid w:val="00EE3D17"/>
     <w:rsid w:val="00EE49F3"/>
     <w:rsid w:val="00EE4ECD"/>
     <w:rsid w:val="00EE694F"/>
     <w:rsid w:val="00EE6D3B"/>
     <w:rsid w:val="00EF2E5E"/>
     <w:rsid w:val="00EF37E1"/>
+    <w:rsid w:val="00EF49B4"/>
     <w:rsid w:val="00EF64B3"/>
     <w:rsid w:val="00F1012B"/>
     <w:rsid w:val="00F12B62"/>
     <w:rsid w:val="00F13F67"/>
-    <w:rsid w:val="00F2097A"/>
     <w:rsid w:val="00F209EC"/>
     <w:rsid w:val="00F23565"/>
     <w:rsid w:val="00F273E3"/>
     <w:rsid w:val="00F27BCA"/>
     <w:rsid w:val="00F322FD"/>
     <w:rsid w:val="00F32778"/>
     <w:rsid w:val="00F36763"/>
+    <w:rsid w:val="00F40492"/>
     <w:rsid w:val="00F42014"/>
     <w:rsid w:val="00F43CCA"/>
     <w:rsid w:val="00F4420A"/>
     <w:rsid w:val="00F47E42"/>
     <w:rsid w:val="00F51B14"/>
     <w:rsid w:val="00F5230F"/>
-    <w:rsid w:val="00F52F19"/>
     <w:rsid w:val="00F541BF"/>
     <w:rsid w:val="00F567F6"/>
     <w:rsid w:val="00F57948"/>
-    <w:rsid w:val="00F60993"/>
     <w:rsid w:val="00F63A1E"/>
     <w:rsid w:val="00F674DE"/>
     <w:rsid w:val="00F714A1"/>
     <w:rsid w:val="00F75655"/>
     <w:rsid w:val="00F75778"/>
     <w:rsid w:val="00F75CB6"/>
     <w:rsid w:val="00F83D6C"/>
     <w:rsid w:val="00F94EE6"/>
     <w:rsid w:val="00F95E6D"/>
     <w:rsid w:val="00F962C6"/>
-    <w:rsid w:val="00FA6F28"/>
     <w:rsid w:val="00FA736A"/>
     <w:rsid w:val="00FB152C"/>
     <w:rsid w:val="00FB3EF8"/>
     <w:rsid w:val="00FB587C"/>
-    <w:rsid w:val="00FC01E8"/>
+    <w:rsid w:val="00FB74BE"/>
     <w:rsid w:val="00FC21F1"/>
     <w:rsid w:val="00FC2742"/>
     <w:rsid w:val="00FD1CAE"/>
+    <w:rsid w:val="00FD5EC1"/>
     <w:rsid w:val="00FD7530"/>
+    <w:rsid w:val="00FD786D"/>
     <w:rsid w:val="00FE4FC4"/>
     <w:rsid w:val="00FE723D"/>
     <w:rsid w:val="00FF3318"/>
     <w:rsid w:val="00FF620E"/>
     <w:rsid w:val="00FF6EEF"/>
+    <w:rsid w:val="056F4CD3"/>
+    <w:rsid w:val="05E383A8"/>
+    <w:rsid w:val="082B1C8B"/>
+    <w:rsid w:val="08D33662"/>
+    <w:rsid w:val="09CB426A"/>
+    <w:rsid w:val="0C13DCA7"/>
+    <w:rsid w:val="112ABA82"/>
+    <w:rsid w:val="12028A2F"/>
+    <w:rsid w:val="1251E10D"/>
+    <w:rsid w:val="12CEC137"/>
+    <w:rsid w:val="148C7B30"/>
+    <w:rsid w:val="174380E2"/>
+    <w:rsid w:val="19D1717E"/>
+    <w:rsid w:val="1B81C21C"/>
+    <w:rsid w:val="1C07260A"/>
+    <w:rsid w:val="1DF5207B"/>
+    <w:rsid w:val="1FECAA9E"/>
+    <w:rsid w:val="247A35CF"/>
+    <w:rsid w:val="25F74927"/>
+    <w:rsid w:val="2919B24E"/>
+    <w:rsid w:val="2CE009E1"/>
+    <w:rsid w:val="2CEBD783"/>
+    <w:rsid w:val="2E4EBC77"/>
+    <w:rsid w:val="2F69258C"/>
+    <w:rsid w:val="2FD392D5"/>
+    <w:rsid w:val="3279496F"/>
+    <w:rsid w:val="34429F74"/>
+    <w:rsid w:val="34C3B910"/>
+    <w:rsid w:val="35180C5C"/>
+    <w:rsid w:val="3840BEA4"/>
+    <w:rsid w:val="38E2A1E6"/>
+    <w:rsid w:val="39AB682C"/>
+    <w:rsid w:val="3AE1A76E"/>
+    <w:rsid w:val="3D47DC7C"/>
+    <w:rsid w:val="3E0C12D7"/>
+    <w:rsid w:val="463C2E39"/>
+    <w:rsid w:val="465CFA70"/>
+    <w:rsid w:val="48168763"/>
+    <w:rsid w:val="4A28F47B"/>
+    <w:rsid w:val="501EFB43"/>
+    <w:rsid w:val="50BEAE7C"/>
+    <w:rsid w:val="51963E7C"/>
+    <w:rsid w:val="52C83E50"/>
+    <w:rsid w:val="52ED2F37"/>
+    <w:rsid w:val="534544FF"/>
+    <w:rsid w:val="54DEE456"/>
+    <w:rsid w:val="54FD047E"/>
+    <w:rsid w:val="55EA2090"/>
+    <w:rsid w:val="562E2FA0"/>
+    <w:rsid w:val="59AF536F"/>
+    <w:rsid w:val="5B4DCB5B"/>
+    <w:rsid w:val="5C1D1806"/>
+    <w:rsid w:val="5EB1E9A8"/>
+    <w:rsid w:val="60BB336B"/>
+    <w:rsid w:val="63859325"/>
+    <w:rsid w:val="665C3A20"/>
+    <w:rsid w:val="67304A72"/>
+    <w:rsid w:val="68FA0E63"/>
+    <w:rsid w:val="69A6DEE1"/>
+    <w:rsid w:val="6CCC9DE8"/>
+    <w:rsid w:val="6DB52F2A"/>
+    <w:rsid w:val="6E2DD1FC"/>
+    <w:rsid w:val="6EC55850"/>
+    <w:rsid w:val="6FD472E7"/>
+    <w:rsid w:val="6FFF98AB"/>
+    <w:rsid w:val="73A54E11"/>
+    <w:rsid w:val="77CD9258"/>
+    <w:rsid w:val="78AFA8F3"/>
+    <w:rsid w:val="7D5FB6C3"/>
+    <w:rsid w:val="7DD4BC0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="540851E7"/>
-  <w15:docId w15:val="{416E3E48-7E37-44C8-AD7E-AF8DB81400AA}"/>
+  <w14:docId w14:val="6C1FDFB4"/>
+  <w15:docId w15:val="{862530E9-B396-4175-A15E-9F89230DD2DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8603,55 +4772,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004B1643"/>
+    <w:rsid w:val="000C72F0"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A36BC4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="336699"/>
@@ -8915,99 +5089,132 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D7B1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00667DDE"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00667DDE"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00667DDE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00667DDE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00667DDE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00670FCE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00025975"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0811"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="361709887">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="970012628">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9032,57 +5239,70 @@
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1853103767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1925456104">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesterstudentsunion.com/advice" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/bmh/teaching/teaching-activity/fitness-to-practise/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oiahe.org.uk/resources-and-publications/good-practice-framework/fitness-to-practise/good-fitness-to-practise-procedures/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tld-acd@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fbmhappealsandcomplaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesterstudentsunion.com/advice" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=73712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9335,119 +5555,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81210A26-1F86-48A0-9715-2228B1EDA4BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB7ABE58-3C8D-4EA4-97EB-1BD3357DEEAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2988</Characters>
+  <Pages>4</Pages>
+  <Words>957</Words>
+  <Characters>5456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3505</CharactersWithSpaces>
+  <CharactersWithSpaces>6401</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>MWWSSEJW</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>