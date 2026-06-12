--- v0 (2025-10-07)
+++ v1 (2026-06-12)
@@ -10820,158 +10820,170 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003890FCEEF31B114094938ED373BA2245" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7015698f103f0a620df1622f7fc9a17d">
-[...2 lines deleted...]
-    <xsd:import namespace="ce77b506-f453-4d71-892d-b0af93e47805"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D1FE417A7F31B248966EF3BA947A5CAA" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea2df482ba35a345657725e444f02c4e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9b001e5-9702-4da1-8294-a0209d26d545" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8703546e18d6bc689a8182246977dc19" ns2:_="" ns3:_="">
+    <xsd:import namespace="d9b001e5-9702-4da1-8294-a0209d26d545"/>
+    <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3adc53d9-8fbd-427e-bc68-e124dc7a04a2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9b001e5-9702-4da1-8294-a0209d26d545" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce77b506-f453-4d71-892d-b0af93e47805" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f82b4a4-79e2-4023-8e0e-141192a79318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{56fe9443-933c-4c1b-aa75-fa5101a5cb6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9f82b4a4-79e2-4023-8e0e-141192a79318">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11036,79 +11048,69 @@
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9b001e5-9702-4da1-8294-a0209d26d545">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAECEEF-428D-434F-98B8-A035DC6FD6F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7B4166F-61AC-43FE-881D-BF4BD282C1BD}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D68EE860-8A13-4E8E-A8DF-A163871091C2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6882F187-3AB5-43B7-AF7D-C469D2A09D42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8E0BEF-73F3-4DE9-8FD5-A687A87494FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ce77b506-f453-4d71-892d-b0af93e47805"/>
     <ds:schemaRef ds:uri="3adc53d9-8fbd-427e-bc68-e124dc7a04a2"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
@@ -11143,29 +11145,29 @@
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>16641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Genevieve Pridham</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003890FCEEF31B114094938ED373BA2245</vt:lpwstr>
+    <vt:lpwstr>0x010100D1FE417A7F31B248966EF3BA947A5CAA</vt:lpwstr>
   </property>
 </Properties>
 </file>