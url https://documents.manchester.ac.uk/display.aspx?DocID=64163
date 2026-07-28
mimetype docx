--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -9,62 +9,62 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BF9742F" w14:textId="4421216B" w:rsidR="0028450F" w:rsidRDefault="009E4252" w:rsidP="009E4252">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D4F47DA" wp14:editId="2BC3DF30">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D4F47DA" wp14:editId="2BC3DF30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-581025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>380365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6934200" cy="6410325"/>
                 <wp:effectExtent l="57150" t="38100" r="76200" b="104775"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="2670" y="-128"/>
                     <wp:lineTo x="831" y="0"/>
                     <wp:lineTo x="831" y="1027"/>
                     <wp:lineTo x="119" y="1027"/>
                     <wp:lineTo x="119" y="2054"/>
                     <wp:lineTo x="-178" y="2054"/>
                     <wp:lineTo x="-178" y="19450"/>
                     <wp:lineTo x="59" y="19514"/>
                     <wp:lineTo x="59" y="19899"/>
                     <wp:lineTo x="653" y="20541"/>
                     <wp:lineTo x="653" y="20798"/>
                     <wp:lineTo x="1958" y="21568"/>
                     <wp:lineTo x="3026" y="21825"/>
                     <wp:lineTo x="3086" y="21889"/>
@@ -220,72 +220,85 @@
                               <w:t>Please note, using the incorrect template will result in delays in obtaining ethical approval.</w:t>
                             </w:r>
                             <w:r w:rsidR="00705BCA">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="11279A6F" w14:textId="29520B35" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:t>It is recommended that you add screening questions to the beginning of your survey/questionnaire that verify any essential inclusion/exclusion criteria.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4B107B21" w14:textId="3A68EA74" w:rsidR="00A10D74" w:rsidRDefault="00884C04" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:t>This template</w:t>
                             </w:r>
                             <w:r w:rsidR="0022783A">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="0028450F" w:rsidRPr="00993185">
-                              <w:t>includes all essential information that you are obliged to provide to participants</w:t>
+                              <w:t xml:space="preserve">includes all essential information that you are obliged to provide to </w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="0028450F" w:rsidRPr="00993185">
+                              <w:t>participants</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidR="0022783A">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="0022783A" w:rsidRPr="0022783A">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>and i</w:t>
                             </w:r>
                             <w:r w:rsidR="00993185" w:rsidRPr="0022783A">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>t</w:t>
                             </w:r>
                             <w:r w:rsidR="00993185" w:rsidRPr="00993185">
-                              <w:t xml:space="preserve"> is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
+                              <w:t xml:space="preserve"> is recommended that you use the same section and sub-headings for your sheet(s</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                              <w:t xml:space="preserve"> but you may add sections and change the order as appropriate for your study.</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>Please note th</w:t>
                             </w:r>
                             <w:r w:rsidR="00006137">
                               <w:t>at we suggest you include the information related to data protection and confidentiality as a separate hyperlinked page.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0CE75AEF" w14:textId="20D4BAA1" w:rsidR="0028450F" w:rsidRPr="00993185" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -376,51 +389,71 @@
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">We have provided guidance notes in </w:t>
                             </w:r>
                             <w:r w:rsidR="00DF5AA1" w:rsidRPr="00DF5AA1">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="7030A0"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>purple</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> for you to consider, please ensure you </w:t>
+                              <w:t xml:space="preserve"> for you to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00993185">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>consider,</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00993185">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> please ensure you </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00416411">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>replace these</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> with your own text or delete sections if not appropriate to your projec</w:t>
                             </w:r>
                             <w:r w:rsidR="00BF6055">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
@@ -734,51 +767,51 @@
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="6D4F47DA" id="Rounded Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-45.75pt;margin-top:29.95pt;width:546pt;height:504.75pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgzN88aQIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1r2zAQ/j7YfxD6vjpJ02w1dUpI6RiE&#10;trQd/azIUmxq67STEjv79TvJLy1dYWPsi9Dp3p97TheXbV2xg0JXgsn49GTCmTIS8tLsMv798frT&#10;F86cFyYXFRiV8aNy/HL58cNFY1M1gwKqXCGjIMaljc144b1Nk8TJQtXCnYBVhpQasBaeRNwlOYqG&#10;otdVMptMFkkDmFsEqZyj16tOyZcxvtZK+lutnfKsyjjV5uOJ8dyGM1leiHSHwhal7MsQ/1BFLUpD&#10;ScdQV8ILtsfyt1B1KREcaH8ioU5A61Kq2AN1M5286eahEFbFXggcZ0eY3P8LK28OD/YOQ+nObkA+&#10;O2ZgXQizUytnCT4aagApaaxLR+MguN6t1VgHd+qFtRHY4wisaj2T9Lg4P53TtDiTpFvMp5PT2VmM&#10;KtLB3aLzXxXULFwyjrA3+T3lj6iKw8b5UIVIB7u+pK6KWI8/VioUUpl7pVmZU95p9I5kUusK2UEQ&#10;DYSUyvhFnz9aBzddVtXoOPuzY28fXFUk2uj8F1lHj5gZjB+d69IAvpc9f+4GQZV29gMCXd8BAt9u&#10;W0IpXLeQH++QIXSMd1ZelwTsRjh/J5AoTsOgtfW3dOgKmoxDf+OsAPz53nuwJ+aRlrOGVibj7sde&#10;oOKs+maIk+fT+TzsWBTmZ59nJOBrzfa1xuzrNdA4pvRBWBmvwd5Xw1Uj1E+03auQlVTCSMqdcelx&#10;ENa+W2X6H6RaraIZ7ZUVfmMerBwIEDjz2D4JtD27PBHzBob1EukbfnW2YTQGVnsPuozke8G1h552&#10;MnKy/z/C0r+Wo9XLL7f8BQAA//8DAFBLAwQUAAYACAAAACEAItLGGOIAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVIbKrWLqIVDnEqhNoFEgI1gNg68TSJiMchdtP07+usYDeP&#10;oztn0s1oWzZg7xtHCpYLAQypdKahSsHnx27+AMwHTUa3jlDBGT1ssuurVCfGnWiPQx4qFkPIJ1pB&#10;HUKXcO7LGq32C9chxd3B9VaH2PYVN70+xXDb8jsh1tzqhuKFWnf4XGP5kx+tgpfqd/817ESRy+12&#10;1r99H2b4+q7U7c349Ags4Bj+YJj0ozpk0alwRzKetQrmcrmKqIKVlMAmQAgRJ8VUreU98Czl/5/I&#10;LgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgzN88aQIAAC0FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAi0sYY4gAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="#fbcaa2 [1625]" strokecolor="#f68c36 [3049]">
+              <v:roundrect w14:anchorId="6D4F47DA" id="Rounded Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-45.75pt;margin-top:29.95pt;width:546pt;height:504.75pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgzN88aQIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1r2zAQ/j7YfxD6vjpJ02w1dUpI6RiE&#10;trQd/azIUmxq67STEjv79TvJLy1dYWPsi9Dp3p97TheXbV2xg0JXgsn49GTCmTIS8tLsMv798frT&#10;F86cFyYXFRiV8aNy/HL58cNFY1M1gwKqXCGjIMaljc144b1Nk8TJQtXCnYBVhpQasBaeRNwlOYqG&#10;otdVMptMFkkDmFsEqZyj16tOyZcxvtZK+lutnfKsyjjV5uOJ8dyGM1leiHSHwhal7MsQ/1BFLUpD&#10;ScdQV8ILtsfyt1B1KREcaH8ioU5A61Kq2AN1M5286eahEFbFXggcZ0eY3P8LK28OD/YOQ+nObkA+&#10;O2ZgXQizUytnCT4aagApaaxLR+MguN6t1VgHd+qFtRHY4wisaj2T9Lg4P53TtDiTpFvMp5PT2VmM&#10;KtLB3aLzXxXULFwyjrA3+T3lj6iKw8b5UIVIB7u+pK6KWI8/VioUUpl7pVmZU95p9I5kUusK2UEQ&#10;DYSUyvhFnz9aBzddVtXoOPuzY28fXFUk2uj8F1lHj5gZjB+d69IAvpc9f+4GQZV29gMCXd8BAt9u&#10;W0IpXLeQH++QIXSMd1ZelwTsRjh/J5AoTsOgtfW3dOgKmoxDf+OsAPz53nuwJ+aRlrOGVibj7sde&#10;oOKs+maIk+fT+TzsWBTmZ59nJOBrzfa1xuzrNdA4pvRBWBmvwd5Xw1Uj1E+03auQlVTCSMqdcelx&#10;ENa+W2X6H6RaraIZ7ZUVfmMerBwIEDjz2D4JtD27PBHzBob1EukbfnW2YTQGVnsPuozke8G1h552&#10;MnKy/z/C0r+Wo9XLL7f8BQAA//8DAFBLAwQUAAYACAAAACEAItLGGOIAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVIbKrWLqIVDnEqhNoFEgI1gNg68TSJiMchdtP07+usYDeP&#10;oztn0s1oWzZg7xtHCpYLAQypdKahSsHnx27+AMwHTUa3jlDBGT1ssuurVCfGnWiPQx4qFkPIJ1pB&#10;HUKXcO7LGq32C9chxd3B9VaH2PYVN70+xXDb8jsh1tzqhuKFWnf4XGP5kx+tgpfqd/817ESRy+12&#10;1r99H2b4+q7U7c349Ags4Bj+YJj0ozpk0alwRzKetQrmcrmKqIKVlMAmQAgRJ8VUreU98Czl/5/I&#10;LgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgzN88aQIAAC0FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAi0sYY4gAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="#fbcaa2 [1625]" strokecolor="#f68c36 [3049]">
                 <v:fill color2="#fdefe3 [505]" rotate="t" angle="180" colors="0 #ffbe86;22938f #ffd0aa;1 #ffebdb" focus="100%" type="gradient"/>
                 <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4758A958" w14:textId="140FE22A" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009E4252">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>UoM Template for Research Participant Information Sheets</w:t>
                       </w:r>
                       <w:r w:rsidR="00215115">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
@@ -863,72 +896,85 @@
                         <w:t>Please note, using the incorrect template will result in delays in obtaining ethical approval.</w:t>
                       </w:r>
                       <w:r w:rsidR="00705BCA">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="11279A6F" w14:textId="29520B35" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:t>It is recommended that you add screening questions to the beginning of your survey/questionnaire that verify any essential inclusion/exclusion criteria.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4B107B21" w14:textId="3A68EA74" w:rsidR="00A10D74" w:rsidRDefault="00884C04" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:t>This template</w:t>
                       </w:r>
                       <w:r w:rsidR="0022783A">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="0028450F" w:rsidRPr="00993185">
-                        <w:t>includes all essential information that you are obliged to provide to participants</w:t>
+                        <w:t xml:space="preserve">includes all essential information that you are obliged to provide to </w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="0028450F" w:rsidRPr="00993185">
+                        <w:t>participants</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidR="0022783A">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="0022783A" w:rsidRPr="0022783A">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>and i</w:t>
                       </w:r>
                       <w:r w:rsidR="00993185" w:rsidRPr="0022783A">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>t</w:t>
                       </w:r>
                       <w:r w:rsidR="00993185" w:rsidRPr="00993185">
-                        <w:t xml:space="preserve"> is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
+                        <w:t xml:space="preserve"> is recommended that you use the same section and sub-headings for your sheet(s</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                        <w:t xml:space="preserve"> but you may add sections and change the order as appropriate for your study.</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>Please note th</w:t>
                       </w:r>
                       <w:r w:rsidR="00006137">
                         <w:t>at we suggest you include the information related to data protection and confidentiality as a separate hyperlinked page.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0CE75AEF" w14:textId="20D4BAA1" w:rsidR="0028450F" w:rsidRPr="00993185" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1019,51 +1065,71 @@
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">We have provided guidance notes in </w:t>
                       </w:r>
                       <w:r w:rsidR="00DF5AA1" w:rsidRPr="00DF5AA1">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="7030A0"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>purple</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> for you to consider, please ensure you </w:t>
+                        <w:t xml:space="preserve"> for you to </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00993185">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>consider,</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00993185">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> please ensure you </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00416411">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>replace these</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> with your own text or delete sections if not appropriate to your projec</w:t>
                       </w:r>
                       <w:r w:rsidR="00BF6055">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -1374,51 +1440,51 @@
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0028450F" w:rsidRPr="00432B30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06FCD4D7" wp14:editId="3F847F28">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06FCD4D7" wp14:editId="3F847F28">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542232</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-500553</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1160780" cy="491490"/>
             <wp:effectExtent l="0" t="0" r="1270" b="3810"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 0" descr="TAB_col_white_background.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TAB_col_white_background.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -1477,1937 +1543,1938 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Title of Research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D15CCC" w14:textId="77777777" w:rsidR="0028450F" w:rsidRDefault="0028450F" w:rsidP="0028450F">
+    <w:p w14:paraId="6B5409BF" w14:textId="16F3FB56" w:rsidR="4C182B18" w:rsidRDefault="0028450F" w:rsidP="52EDD153">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="52EDD153">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="35E1F16D" w14:textId="017AB16B" w:rsidR="0028450F" w:rsidRDefault="0028450F" w:rsidP="0028450F">
+        <w:t>Participant Information Sheet (PIS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528FF3AB" w14:textId="0FB4EEBD" w:rsidR="015F55A3" w:rsidRDefault="018E7567" w:rsidP="2640AEF3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">My name is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="329F96D8" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>researcher/student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at UoM. You are invited to complete an online questionnaire/survey about [</w:t>
+      </w:r>
+      <w:r w:rsidR="5DE38140" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="5DE38140" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsert a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brief description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]. Please read the information below to understand your part in the study</w:t>
+      </w:r>
+      <w:r w:rsidR="5049AFE6" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="703592C5" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hank you for considering taking part.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C31E0FF" w14:textId="7DDE21B5" w:rsidR="4C182B18" w:rsidRDefault="4C182B18" w:rsidP="067DCF87">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4881F5CB" w14:textId="6EEE6061" w:rsidR="00913D7D" w:rsidRPr="0006013F" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...204 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">About the </w:t>
       </w:r>
       <w:r w:rsidR="00E22DFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>esearch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F7AB0E" w14:textId="77777777" w:rsidR="0028450F" w:rsidRPr="00685985" w:rsidRDefault="0028450F" w:rsidP="00361915">
+    <w:p w14:paraId="5083630A" w14:textId="62FD8D29" w:rsidR="00913D7D" w:rsidRPr="00685985" w:rsidRDefault="5B14639D" w:rsidP="52EDD153">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685985">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="2640AEF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Who has reviewed the research project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABC8B28" w14:textId="64E8C935" w:rsidR="00913D7D" w:rsidRPr="00AD4A60" w:rsidRDefault="00913D7D" w:rsidP="2920F1F0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate that the project has been reviewed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00336D66" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he University of Manchester Research Ethics Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EF6" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="4C66AE9C" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Division/School </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committee or the name of the Division/School Ethics Committee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A891CA" w14:textId="321FF706" w:rsidR="5958F51A" w:rsidRDefault="00AC00AB" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For studies approved by an NHS REC, provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81C2B" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A049C6" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>full name of the NHS REC and reference.</w:t>
+      </w:r>
+      <w:r w:rsidR="72D391A2" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336A045D" w14:textId="03FC03A4" w:rsidR="0028450F" w:rsidRPr="00AD4A60" w:rsidRDefault="0028450F" w:rsidP="0028450F">
+    <w:p w14:paraId="160559D8" w14:textId="1576DA2C" w:rsidR="5958F51A" w:rsidRDefault="5958F51A" w:rsidP="2920F1F0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD4A60">
-[...70 lines deleted...]
-    <w:p w14:paraId="05363A2E" w14:textId="3166476B" w:rsidR="0028450F" w:rsidRPr="00685985" w:rsidRDefault="0028450F" w:rsidP="00361915">
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the study was deemed ethically exempt, state this clearly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB94EBE" w14:textId="0DAD5AD3" w:rsidR="00A049C6" w:rsidRPr="007F590B" w:rsidRDefault="00A049C6" w:rsidP="00A049C6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="29292784" w14:textId="6E115F5B" w:rsidR="00316514" w:rsidRPr="00AD4A60" w:rsidRDefault="0028450F" w:rsidP="0028450F">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F590B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Who is funding the research project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AC49E0" w14:textId="77777777" w:rsidR="0075306C" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:iCs/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Details of external funding should be provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D94AA40" w14:textId="23901D6E" w:rsidR="00A049C6" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="067DCF87">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is no external </w:t>
+      </w:r>
+      <w:r w:rsidR="591FFAA1" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>funding,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then this section can be removed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038B0667" w14:textId="6241C92D" w:rsidR="0028450F" w:rsidRDefault="0028450F" w:rsidP="0028450F">
+    <w:p w14:paraId="7582E876" w14:textId="00E8BB51" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:color w:val="7030A0"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5083630A" w14:textId="77777777" w:rsidR="00913D7D" w:rsidRPr="00685985" w:rsidRDefault="00913D7D" w:rsidP="00361915">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC06A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ould my </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC06A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nvolvement</w:t>
+      </w:r>
+      <w:r w:rsidR="00336D66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07814B5A" w14:textId="5E336A53" w:rsidR="0028450F" w:rsidRPr="00685985" w:rsidRDefault="0028450F" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Who has reviewed the research project?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6ABC8B28" w14:textId="04888CA1" w:rsidR="00913D7D" w:rsidRPr="00AD4A60" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
+        <w:t>What would I be asked to do if I took part?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06347C70" w14:textId="6FCB6E18" w:rsidR="0028450F" w:rsidRPr="00AD4A60" w:rsidRDefault="006F640F" w:rsidP="067DCF87">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would be asked to complete an </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE596C" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anonymous </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="007B3658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="007B3658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hosted on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>insert name of platform].</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A1E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="46CEC200" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="7E57274F" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make a </w:t>
+      </w:r>
+      <w:r w:rsidR="46CEC200" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>note</w:t>
+      </w:r>
+      <w:r w:rsidR="4786A92B" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> here that</w:t>
+      </w:r>
+      <w:r w:rsidR="46CEC200" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="46CEC200" w:rsidRPr="64D5C161">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>UoM approved platform</w:t>
+        </w:r>
+        <w:r w:rsidR="1BD0F4BA" w:rsidRPr="64D5C161">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="46CEC200" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be used</w:t>
+      </w:r>
+      <w:r w:rsidR="5E263F5C" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693CBE8F" w14:textId="60D4BE77" w:rsidR="00003EE1" w:rsidRDefault="00003EE1" w:rsidP="00793598">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indicate that the project has been reviewed by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00336D66" w:rsidRPr="00AD4A60">
+        <w:t>Provide details o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>T</w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>he University of Manchester Research Ethics Committee 1/2/3/5/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C21EF6" w:rsidRPr="00AD4A60">
+        <w:t xml:space="preserve"> the duration </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7FF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">and content </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proportionate Research Ethics Committee or the name of the Division/School Ethics Committee. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="324EBB2C" w14:textId="05E3C1F6" w:rsidR="00AC00AB" w:rsidRPr="00AD4A60" w:rsidRDefault="00AC00AB" w:rsidP="0028450F">
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000528A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>questionnaire/survey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will take approximately 10-15 mins to complete</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7FF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ask questions about XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F65D75A" w14:textId="63260F9A" w:rsidR="000B7FF3" w:rsidRDefault="000B7FF3" w:rsidP="00793598">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD4A60">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7FF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
-          <w:color w:val="7030A0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A049C6" w:rsidRPr="00AD4A60">
+        <w:t>questionnaire/survey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">full name of the NHS REC and reference. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BB94EBE" w14:textId="0DAD5AD3" w:rsidR="00A049C6" w:rsidRPr="007F590B" w:rsidRDefault="00A049C6" w:rsidP="00A049C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7FF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will not collect your IP address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7FED13" w14:textId="1F8D17A5" w:rsidR="00AA4CF9" w:rsidRPr="00AA4CF9" w:rsidRDefault="00AA4CF9" w:rsidP="00793598">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4CF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The collection of IP addresses must be manually deactivated in Qualtrics and if using other platforms, you should check the settings for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A593BF4" w14:textId="04856B48" w:rsidR="00A93FF5" w:rsidRPr="009B7B49" w:rsidRDefault="00A93FF5" w:rsidP="00E04D91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="30AC49E0" w14:textId="77777777" w:rsidR="0075306C" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="0028450F">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7B49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Will I be compensated for taking part?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B96C531" w14:textId="05560B35" w:rsidR="00003EE1" w:rsidRPr="00AD4A60" w:rsidRDefault="00003EE1" w:rsidP="00793598">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:color w:val="7030A0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0D94AA40" w14:textId="52CA29A4" w:rsidR="00A049C6" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="0028450F">
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a clear statement of payment arrangements for compensation for the participant’s time and inconvenience </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course credits, if applicable.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F04A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please note,</w:t>
+      </w:r>
+      <w:r w:rsidR="000528A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payment </w:t>
+      </w:r>
+      <w:r w:rsidR="009F04A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must be delivered</w:t>
+      </w:r>
+      <w:r w:rsidR="000528A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via the hosting platform’s website</w:t>
+      </w:r>
+      <w:r w:rsidR="00662330">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. Prolific or similar). If payment will involve the collection of any personal information</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86CD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the research team</w:t>
+      </w:r>
+      <w:r w:rsidR="00662330">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, including an email address, you cannot use this PIS template</w:t>
+      </w:r>
+      <w:r w:rsidR="000528A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E2E0BC" w14:textId="0B1F8BCB" w:rsidR="00453D90" w:rsidRPr="00AD4A60" w:rsidRDefault="00453D90" w:rsidP="00793598">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:b/>
-[...110 lines deleted...]
-    <w:p w14:paraId="07814B5A" w14:textId="5E336A53" w:rsidR="0028450F" w:rsidRPr="00685985" w:rsidRDefault="0028450F" w:rsidP="00361915">
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>If no compensation will be offered</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6252E" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, this must be clarified here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD29AA6" w14:textId="77777777" w:rsidR="00003EE1" w:rsidRPr="00685985" w:rsidRDefault="00003EE1" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>What would I be asked to do if I took part?</w:t>
+        <w:t>What happens if I do not want to take part or if I change my mind?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06347C70" w14:textId="146152CF" w:rsidR="0028450F" w:rsidRPr="00AD4A60" w:rsidRDefault="006F640F" w:rsidP="00793598">
+    <w:p w14:paraId="2CB01B47" w14:textId="3BBE3E17" w:rsidR="00AE557E" w:rsidRDefault="4C068A8A" w:rsidP="2920F1F0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:color w:val="7030A0"/>
-[...79 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do decide to take part </w:t>
+      </w:r>
+      <w:r w:rsidR="7871A1EE" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>after reading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this information sheet </w:t>
+      </w:r>
+      <w:r w:rsidR="1D5EF523" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>you will</w:t>
+      </w:r>
+      <w:r w:rsidR="436C6221" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be asked to </w:t>
+      </w:r>
+      <w:r w:rsidR="436C6221" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tick a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="436C6221" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>box</w:t>
+      </w:r>
+      <w:r w:rsidR="5CBCF68B" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/boxes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="436C6221" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6A1E" w:rsidRPr="00CD6A1E">
-[...34 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="436C6221" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to confirm consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="624160AF" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou are still free to withdraw at any time without giving a reason and without detriment to yourself</w:t>
+      </w:r>
+      <w:r w:rsidR="6368DFF3" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up until the point that you submit your online responses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="6368DFF3" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t will not be possible to remove your data from the project once </w:t>
+      </w:r>
+      <w:r w:rsidR="6368DFF3" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you have submitted your responses as they are collected anonymously and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we will not be able to identify your specific data. This does not affect your data protection rights. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1D04BB" w14:textId="08C36BAD" w:rsidR="000E5A25" w:rsidRDefault="000E5A25" w:rsidP="067DCF87">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="236" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For detailed information about how we plan to use and store the information that you share with us, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00973670" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">read our </w:t>
+      </w:r>
+      <w:r w:rsidR="00973670" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Data Protection, Confidentiality and Further Details page</w:t>
+      </w:r>
+      <w:r w:rsidR="00973670" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="693CBE8F" w14:textId="60D4BE77" w:rsidR="00003EE1" w:rsidRDefault="00003EE1" w:rsidP="00793598">
+      <w:r w:rsidR="00973670" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[it is suggested that you add this information to a new page and insert a hyperlink here</w:t>
+      </w:r>
+      <w:r w:rsidR="0037277A" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5700F425" w14:textId="5F3188C5" w:rsidR="727A8DE6" w:rsidRDefault="727A8DE6" w:rsidP="067DCF87">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:iCs/>
-[...664 lines deleted...]
-        <w:t>]</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you decide not to take </w:t>
+      </w:r>
+      <w:r w:rsidR="6ACA79FD" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you do not need to do anything further.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1B4435" w14:textId="5FA5EA90" w:rsidR="00913D7D" w:rsidRPr="00361915" w:rsidRDefault="00937021" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contact Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7113A8B4" w14:textId="5D05E88F" w:rsidR="00BF0391" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
-[...5 lines deleted...]
-          <w:color w:val="7030A0"/>
+    <w:p w14:paraId="7113A8B4" w14:textId="4BEBCF75" w:rsidR="00BF0391" w:rsidRDefault="00A87CE5" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685985">
-[...8 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any queries about the study or if you are interested in taking </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then please contact the researcher(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT</w:t>
       </w:r>
-      <w:r w:rsidR="00937021" w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="00937021" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact details must include email and </w:t>
       </w:r>
-      <w:r w:rsidR="000F53EF">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="000F53EF" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>where possible</w:t>
       </w:r>
-      <w:r w:rsidR="00520A1A" w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="00520A1A" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>telephone numbers</w:t>
       </w:r>
-      <w:r w:rsidR="00937021" w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="00937021" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> these contact points should be professional</w:t>
       </w:r>
-      <w:r w:rsidR="00360B0E" w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="00360B0E" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or project specific</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> personal. Please ensure they are live </w:t>
-[...6 lines deleted...]
-          <w:color w:val="7030A0"/>
+        <w:t xml:space="preserve"> personal. Please ensure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">contact details </w:t>
-[...6 lines deleted...]
-          <w:color w:val="7030A0"/>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> are live </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13C75" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:r w:rsidR="6B659E85" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>details,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13C75" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>and phone numbers have voicemail that is regularly checked.</w:t>
       </w:r>
-      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="002E6887" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidR="002E6887" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This section MUST appear last on the PIS as it will be the first place participants look to locate your contact details.</w:t>
-[...6 lines deleted...]
-          <w:color w:val="7030A0"/>
+        <w:t xml:space="preserve">This section MUST appear last on the PIS as it will be the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E6887" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>first place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E6887" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participants look to locate your contact details.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6887" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6C8525" w14:textId="77777777" w:rsidR="00006137" w:rsidRDefault="00006137" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CEF81E" w14:textId="77777777" w:rsidR="00B23332" w:rsidRPr="00DC4314" w:rsidRDefault="00B23332" w:rsidP="00B23332">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7914650B" w14:textId="1E75479E" w:rsidR="00B607F2" w:rsidRDefault="00B607F2" w:rsidP="00B23332">
@@ -3418,477 +3485,490 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14492C2D" w14:textId="5C0BD780" w:rsidR="00B607F2" w:rsidRDefault="00B607F2" w:rsidP="00B23332">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="525151BD" w14:textId="6FA81638" w:rsidR="00B607F2" w:rsidRDefault="00B607F2" w:rsidP="00B23332">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077320EB" w14:textId="77777777" w:rsidR="00515648" w:rsidRDefault="00515648" w:rsidP="00EF26A5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:sectPr w:rsidR="00515648" w:rsidSect="00692712">
-          <w:headerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D3F0C1" w14:textId="7AB70A34" w:rsidR="00241E26" w:rsidRPr="004C701E" w:rsidRDefault="0037277A" w:rsidP="009D4F66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C701E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Data Protection, Confidentiality and Further Details information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5121F8B7" w14:textId="338AB396" w:rsidR="009D4F66" w:rsidRDefault="00241E26" w:rsidP="00241E26">
       <w:r>
-        <w:t>[note: you need to provide a mechanism for participants to download a copy of this information if they wish]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>note: you need to provide a mechanism for participants to download a copy of this information if they wish</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB2D9C7" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00913D7D" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Data Protection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E596DCC" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Will my participation in the study be confidential? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D62863" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="77D62863" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="000F1865">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with data protection law, The University of Manchester is the Data Controller for this project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If UoM is not the sole Data Controller this will need to be revised and the other data controller added and you should seek further advice from the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="64D5C161">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Information Governance Office</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regarding these arrangements] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This means that we are responsible for making sure your information is kept secure, confidential and used only in the way you have been told it will be used.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0006013F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All researchers are trained with this in mind, and your data will be looked after in the following way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD852C7" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information gathered for this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>questionnaire/survey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is anonymous and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D517F9">
-[...3 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[insert details from list below]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEC7D07" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="1EEC7D07" w14:textId="6E413863" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="71853C33" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Where data will be held and when/how it will be transferred between UoM and other sites or devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71853C33" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How long data will be stored**</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F635562" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="1F635562" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If data are transferred outside the EU or to any cloud services, what will happen to the data at the end of the study</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF56F6" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="40CF56F6" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you will be sharing the data with any other organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D47E458" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00FE596C" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="6D47E458" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00FE596C" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you will be archiving the data in a repository</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A100105" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="7A100105" w14:textId="4068EB94" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="3825AF1D" w:rsidP="067DCF87">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>**Important note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...13 lines deleted...]
-        <w:t>The standard retention period for data once anonymised is 5 years unless funders or regulators have specified longer retention requirements.</w:t>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The standard retention period for </w:t>
+      </w:r>
+      <w:r w:rsidR="1365A5A4" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>data is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 years unless funders or regulators have specified longer retention requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53042329" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0084B">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The study team at The University of Manchester will have access to your anonymous information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF16E6F" w14:textId="77777777" w:rsidR="008D4486" w:rsidRPr="00685985" w:rsidRDefault="008D4486" w:rsidP="008D4486">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Will the outcomes of the research be published?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3903,2876 +3983,2894 @@
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide details of anticipated outcomes and if participants will be informed of the findings or if they will be published in journals, in a student thesis or online (i.e. blogs, websites or social media).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503BC534" w14:textId="4D9217AA" w:rsidR="008D4486" w:rsidRPr="008D4486" w:rsidRDefault="008D4486" w:rsidP="008D4486">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>my information be shared with others</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C5CFF5" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="560BDE45" w14:textId="56130E88" w:rsidR="3825AF1D" w:rsidRDefault="3825AF1D" w:rsidP="2640AEF3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="7030A0"/>
-[...84 lines deleted...]
-      <w:r w:rsidRPr="00F0084B">
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If sharing data (example):</w:t>
+      </w:r>
+      <w:r w:rsidR="078D5A22" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please amend to fit your study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4706DD5B" w14:textId="47C65463" w:rsidR="009F0A4B" w:rsidRDefault="078D5A22" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...98 lines deleted...]
-        <w:spacing w:line="236" w:lineRule="atLeast"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>With your informed consent, your anonym</w:t>
+      </w:r>
+      <w:r w:rsidR="162B8D2C" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data may be shared with researchers at this or other organisations (will be deposited at the end of the project in [insert repository, e.g. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figshare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the University of Manchester Library] for permanent storage and use in further research or to verify our findings), in accordance with The University of Manchester’s Research Privacy Notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD0A8A5" w14:textId="7239F74F" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4E4F3D" w14:textId="66CBC451" w:rsidR="009F0A4B" w:rsidRDefault="3825AF1D" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For NHS REC studies, please refer to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00F0084B">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="64D5C161">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="7030A0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>UK Policy Framework for Health and Social Care Research</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F0084B">
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> instead of the Research Privacy Notice in the paragraph above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AAB198" w14:textId="288ED942" w:rsidR="008D4486" w:rsidRPr="008D4486" w:rsidRDefault="008D4486" w:rsidP="009F0A4B">
+    <w:p w14:paraId="0DFB90F2" w14:textId="46BD4EF1" w:rsidR="008D4486" w:rsidRPr="008D4486" w:rsidRDefault="008D4486" w:rsidP="067DCF87">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685985">
-[...139 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="067DCF87">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Auditing and Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D53DAA" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="004239AE" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
-      <w:r w:rsidRPr="004239AE">
+    <w:p w14:paraId="43D53DAA" w14:textId="01307CB7" w:rsidR="009F0A4B" w:rsidRPr="004239AE" w:rsidRDefault="3825AF1D" w:rsidP="64D5C161">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:iCs/>
-[...36 lines deleted...]
-        <w:t>ll individuals involved in auditing and monitoring the study will have a strict duty of confidentiality to you as a research participant.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also note that individuals from The University of Manchester or regulatory authorities may need to look at the data collected for this study to make sure the project is being carried out as planned. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AB84E9" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00913D7D" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">What if I have a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>omplaint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D16DCE6" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
-[...11 lines deleted...]
-          <w:color w:val="7030A0"/>
+    <w:p w14:paraId="5D16DCE6" w14:textId="31286B07" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You must include a way for the participants to contact someone if they have any complaints. If participants wish to direct their complaint to someone within the research team, they should be directed to yourself (staff projects) or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your supervisor (student projects)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...20 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="581F948A" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If they wish to direct their complaint to someone independent of the research team, this should be the RGEI Manager as listed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51253FDE" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For international studies, it may be appropriate to provide details of a local contact who participants can speak with initially. However, you must also have a plan in place for how such complaints will be forwarded back to the research team and details of this should be included in your ethics application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0FF919" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00361915" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Contact details for complaints</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D3F892" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="08D3F892" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685985">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>If you have a</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">If you have a complaint that you wish to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complaint that you wish to direct to members of the research team, please contact: </w:t>
-[...6 lines deleted...]
-          <w:color w:val="7030A0"/>
+        <w:t>direct to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT. Contact details must include email and telephone numbers; these contact points should be professional or project specific email and phone numbers </w:t>
-[...6 lines deleted...]
-          <w:color w:val="7030A0"/>
+        <w:t xml:space="preserve"> members of the research team, please contact: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT. Contact details must include email and telephone numbers; these contact points should be professional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific email and phone numbers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal ones. Please ensure they are live contact points and that phone numbers have voicemail that is regularly checked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F3AD44" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="46F3AD44" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0084B">
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>STUDENTS CANNOT BE LISTED IN THE COMPLAINTS SECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4AD456" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0D4AD456" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you wish to make a formal complaint to someone independent of the research team or if you are not satisfied with the response you have gained from the researchers in the first </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>instance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then please contact </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC0976D" w14:textId="5AFB03F1" w:rsidR="009F0A4B" w:rsidRDefault="21A8C94A" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research Governance, Ethics and Integrity Team</w:t>
+      </w:r>
+      <w:r w:rsidR="3825AF1D" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="3825AF1D" w:rsidRPr="64D5C161">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>research.complaints@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="3825AF1D" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>  or by telephoning 0161 306 8089.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197DDC35" w14:textId="01BE3EA4" w:rsidR="009F0A4B" w:rsidRPr="00685985" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you wish to contact us about your data protection rights, please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="64D5C161">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>dataprotection@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C75AC28" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You also have a right to complain to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="64D5C161">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Information Commissioner’s Office</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about complaints relating to your personal identifiable information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel 0303 123 1113  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195A3846" w14:textId="4FB65499" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If using a hard copy version of the PIS with participants, you must ensure the full URL of the ICO’s complaints procedure is listed </w:t>
+      </w:r>
+      <w:r w:rsidR="68781632" w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>here,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64D5C161">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a hard copy is printed and appended with the information sheet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E8DC7A" w14:textId="7C3DB4CC" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC234EE" w14:textId="3E2A5C8B" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F97437E" w14:textId="300B0164" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A209676" w14:textId="607DCC63" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1B074B" w14:textId="1C78CBC2" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F71464B" w14:textId="076514B8" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505A4DDF" w14:textId="321B1AE2" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CCFE2C" w14:textId="12291D49" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555A7336" w14:textId="67362667" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48712EFA" w14:textId="51352FEF" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB6B4C2" w14:textId="74789FB1" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059B2000" w14:textId="4F78E0B6" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425125C8" w14:textId="2C8E491B" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318328BD" w14:textId="7D48BAE7" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4EC953" w14:textId="212EB9F4" w:rsidR="64D5C161" w:rsidRDefault="64D5C161" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FD0BEE" w14:textId="552022A7" w:rsidR="00EF26A5" w:rsidRPr="006D6A28" w:rsidRDefault="00EF26A5" w:rsidP="00EF26A5">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 1: Example PIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1B9A14" w14:textId="43646969" w:rsidR="00352BF6" w:rsidRDefault="00352BF6" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E7D4A9" w14:textId="08D4AFC0" w:rsidR="00C36CCC" w:rsidRPr="006D6A28" w:rsidRDefault="00C23111" w:rsidP="006D6A28">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before and After: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27C3E" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>The Impact of COVID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A830A25" w14:textId="6914BE9A" w:rsidR="001E5471" w:rsidRPr="006D6A28" w:rsidRDefault="001E5471" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are being invited to take part in a research study looking at </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27C3E" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the impact of the COVID-19 pandemic on our lifestyles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00763074" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before you decide whether to take part, it’s important for you to understand why the research is being conducted and what it will involve. Please take time to read the following information carefully before deciding whether to take part and discuss it with others if you wish. Please ask if there </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36CCC" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is anything that is not clear or if you would like more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA6AD95" w14:textId="3AB76BEB" w:rsidR="00C36CCC" w:rsidRPr="006D6A28" w:rsidRDefault="00C27C3E" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Who is carrying out this research study?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B3FA67" w14:textId="0D69D307" w:rsidR="00C27C3E" w:rsidRPr="006D6A28" w:rsidRDefault="004E0453" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93AF4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Scarlet O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Dr Norbert Minion who are </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0B11" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>researchers in clinical psychology at the University of Manchester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB43C9D" w14:textId="0245B2C3" w:rsidR="00AD0B11" w:rsidRPr="006D6A28" w:rsidRDefault="00AD0B11" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What is the purpose of the study?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E7968A" w14:textId="33DA1563" w:rsidR="00AD0B11" w:rsidRDefault="00C02DAA" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The COVID-19 pandemic forced us to make many changes to how we conduct our everyday lives, including what we do in our free time. We want to find out </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0666E" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">how significant these changes are and what improvements they have made to </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1A67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0666E" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lives as a result.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5E002D" w14:textId="4802AA75" w:rsidR="00155305" w:rsidRPr="006D6A28" w:rsidRDefault="00155305" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You have been </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6E83">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>invited to take part in this study as you have an account with Prolific and this research may be of interest to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331C3870" w14:textId="582891CE" w:rsidR="006D4A4C" w:rsidRPr="006D6A28" w:rsidRDefault="006D4A4C" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What will I be asked to do if I take part?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276E7B42" w14:textId="18D6D1AD" w:rsidR="00E22E80" w:rsidRPr="006D6A28" w:rsidRDefault="00E22E80" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Take part in a</w:t>
+      </w:r>
+      <w:r w:rsidR="004F227F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n online questionnaire, hosted on the Qualtrics platform and answer questions about </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2118" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">your lifestyle both before and after the COVID-19 pandemic. </w:t>
+      </w:r>
+      <w:r w:rsidR="00153FB4" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="004F227F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>online questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00153FB4" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="004F227F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ill take </w:t>
+      </w:r>
+      <w:r w:rsidR="00153FB4" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 minutes to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D0329D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D47AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we will not be collecting </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6E83">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">any personal information, including </w:t>
+      </w:r>
+      <w:r w:rsidR="003D47AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>your IP address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A4F192" w14:textId="617BFEF3" w:rsidR="00A217A4" w:rsidRPr="006D6A28" w:rsidRDefault="00A217A4" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Will I be compensated for taking part?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF0ADEE" w14:textId="6BF33861" w:rsidR="00A217A4" w:rsidRPr="006D6A28" w:rsidRDefault="00A217A4" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, you’ll receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2DF9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>£5 via your Prolific account</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91CD3" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2524B42B" w14:textId="0F31E52B" w:rsidR="00F91CD3" w:rsidRPr="006D6A28" w:rsidRDefault="00F91CD3" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What are the risks if I take part?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0831677C" w14:textId="6F6D403E" w:rsidR="00F91CD3" w:rsidRPr="006D6A28" w:rsidRDefault="005D1A09" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Although many people report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positive changes over the past 18 months, t</w:t>
+      </w:r>
+      <w:r w:rsidR="0015735C" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">he pandemic impacted everyone differently </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5404F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">we recognise that </w:t>
+      </w:r>
+      <w:r w:rsidR="0036636A" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>this might include things that didn’t go so well</w:t>
+      </w:r>
+      <w:r w:rsidR="0018661F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In sharing your story with us, </w:t>
+      </w:r>
+      <w:r w:rsidR="00574FE0" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r w:rsidR="003F69D4" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>will ask you</w:t>
+      </w:r>
+      <w:r w:rsidR="0018661F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about things that </w:t>
+      </w:r>
+      <w:r w:rsidR="0036636A" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">were difficult </w:t>
+      </w:r>
+      <w:r w:rsidR="0018661F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">or made you feel sad. We </w:t>
+      </w:r>
+      <w:r w:rsidR="003F69D4" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="0018661F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="003F69D4" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ask you</w:t>
+      </w:r>
+      <w:r w:rsidR="0018661F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about </w:t>
+      </w:r>
+      <w:r w:rsidR="00574FE0" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the impact on your family, friends, loved ones or pets. We understand that </w:t>
+      </w:r>
+      <w:r w:rsidR="0018661F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00574FE0" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> might be difficult</w:t>
+      </w:r>
+      <w:r w:rsidR="00D363E7" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and potentially upsetting</w:t>
+      </w:r>
+      <w:r w:rsidR="00574FE0" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to talk </w:t>
+      </w:r>
+      <w:r w:rsidR="0036636A" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:r w:rsidR="0018661F" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r w:rsidR="00D363E7" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> things</w:t>
+      </w:r>
+      <w:r w:rsidR="00C174CB" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If you begin to feel this way, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6FF1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you can access</w:t>
+      </w:r>
+      <w:r w:rsidR="00704256">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact details of a variety of support services and helpful organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6FF1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91C43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>at the end of the questionnaire or at the end of the Participant Information Sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="0015735C" w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCD1547" w14:textId="58700BDA" w:rsidR="0007253B" w:rsidRPr="005E7E17" w:rsidRDefault="0007253B" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Who has reviewed this study?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D839617" w14:textId="4641CA0C" w:rsidR="0007253B" w:rsidRPr="005E7E17" w:rsidRDefault="0007253B" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>This study has been reviewed by the University of Manchester Research Ethics Committee 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F0F65D" w14:textId="40D3F354" w:rsidR="0007253B" w:rsidRPr="005E7E17" w:rsidRDefault="0007253B" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Who is funding this study?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2AB1D0" w14:textId="7B86F533" w:rsidR="0007253B" w:rsidRPr="005E7E17" w:rsidRDefault="0007253B" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Medical Research Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03799AF2" w14:textId="6A9D4ACC" w:rsidR="004F237C" w:rsidRPr="005E7E17" w:rsidRDefault="004F237C" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What happens if I don’t want to take part or change my mind?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4B6D6B" w14:textId="74AAD683" w:rsidR="004F237C" w:rsidRPr="005E7E17" w:rsidRDefault="00047D75" w:rsidP="006D4A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is up to you to decide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to take part. If you do decide to take part, you will be given this information sheet to keep and will be asked to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91C43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tick a box to confirm consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If you decide to take part, you are still free to withdraw at any time </w:t>
+      </w:r>
+      <w:r w:rsidR="004D55CE" w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>without giving a reason and without detriment to yourself</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91C43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up until the point that you submit your answers to the questionnaire. As all responses are anonymous, we will not be able to identify your answers once you have submitted them through the online platform. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D55CE" w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This does not affect your data protection rights. If you do decide not to take part, you do not need to do anything further.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCA0733" w14:textId="0FFEB846" w:rsidR="00C70AC3" w:rsidRDefault="00F61796" w:rsidP="005E7E17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For detailed information about how we plan to use and store the information that you share with us, please read our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973670">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Data Protection, Confidentiality and Further Details page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4FB2E3" w14:textId="77777777" w:rsidR="00F61796" w:rsidRPr="005E7E17" w:rsidRDefault="00F61796" w:rsidP="005E7E17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A44E80" w14:textId="22A9896E" w:rsidR="004171F7" w:rsidRPr="005E7E17" w:rsidRDefault="00E21A05" w:rsidP="00894A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What do I do now?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1C9246" w14:textId="77777777" w:rsidR="008E47BE" w:rsidRDefault="008E47BE" w:rsidP="00894A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E47BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Click here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to access the online questionnaire or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0A060B" w14:textId="0C245655" w:rsidR="00E21A05" w:rsidRDefault="00E21A05" w:rsidP="00894A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3C92">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Scarlet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Norbert if you have any questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30928B26" w14:textId="2D289E9F" w:rsidR="00C70AC3" w:rsidRDefault="00E77190" w:rsidP="00894A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Scarlet O</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70AC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>/Norbert Minion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150AEEA0" w14:textId="2A0C858B" w:rsidR="00C36CCC" w:rsidRDefault="00AB3238" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Email:lifeafterCOVID@manchester.ac.uk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="38837D85" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FE368E" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775F09A3" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFE9D73" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D492A7" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9D5F65" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF5E41B" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7641654F" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="00B23332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560BE537" w14:textId="1565380A" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="64D5C161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBD0601" w14:textId="77777777" w:rsidR="0097374D" w:rsidRPr="005E7E17" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Data Protection and Confidentiality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319C2A02" w14:textId="77777777" w:rsidR="0097374D" w:rsidRPr="005E7E17" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Will my participation in the study be confidential?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0459CE" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with data protection law, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00855E3B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University of Manchester is the Data Controller for this project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6B9E">
+        <w:t xml:space="preserve">This means that we are responsible for making sure your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316514">
+        <w:t>information is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6B9E">
+        <w:t xml:space="preserve"> kept </w:t>
+      </w:r>
+      <w:r>
+        <w:t>secure, confidential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6B9E">
+        <w:t xml:space="preserve"> and used only in the way you have been told it will be used.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All researchers are trained with this in mind, and your data will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006013F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>looked</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after in the following way:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F60DD2" w14:textId="286C06A7" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="067DCF87">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The study team will store your anonym</w:t>
+      </w:r>
+      <w:r w:rsidR="31E629E1" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data for 5 years after the end of the study on encrypted and secure University storage systems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7D3743" w14:textId="36858489" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="067DCF87">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In accordance with the University of Manchester’s Research Privacy notice and with your consent, we would like to be able to share your anony</w:t>
+      </w:r>
+      <w:r w:rsidR="3B219B1C" w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data with other University of Manchester researchers who are doing studies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="067DCF87">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BDD67D" w14:textId="19CFD3A3" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="067DCF87">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">At the end of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> we would like to deposit a fully anonym</w:t>
+      </w:r>
+      <w:r w:rsidR="17610F14">
+        <w:t>ous</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dataset in an open data repository where it will be permanently stored. We will use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Figshare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at the University of Manchester Library. Researchers at other institutions and others can access the anonym</w:t>
+      </w:r>
+      <w:r w:rsidR="0F43CEE5">
+        <w:t>ous</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> data directly from the repository and use it for further research or to check our analysis and results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DA4863" w14:textId="77777777" w:rsidR="0097374D" w:rsidRPr="005E7E17" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Will the outcomes be published?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E17C2AC" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The outcomes will be reported at scientific conferences and in peer-reviewed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>journals</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but you won’t be identifiable in any of these.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20942FFB" w14:textId="3C38FEB5" w:rsidR="0097374D" w:rsidRPr="005E7E17" w:rsidRDefault="005B6E83" w:rsidP="0097374D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Auditing and Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70016E72" w14:textId="77777777" w:rsidR="0097374D" w:rsidRPr="004239AE" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="004239AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also note that individuals from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004239AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>he Univ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersity of Manchester </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004239AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>or regulatory authorities may need to look at the data collected for this study to make sure the project is being carried out as planned. This may involve looking at identifiable data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004239AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ll individuals involved in auditing and monitoring the study will have a strict duty of confidentiality to you as a research participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F70973" w14:textId="77777777" w:rsidR="0097374D" w:rsidRPr="00CE5F35" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5F35">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What if I want to make a complaint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3221F8" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If you have a complaint that you wish to direct to members of the research team, please contact Scarlet or Norbert (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lifeafterCOVID@manchester.ac.uk )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074E12D9" w14:textId="77777777" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you wish to make a formal complaint to someone independent of the research team or if you are not satisfied with the response you have gained from the researcher in the first </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>instance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then please contact:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5935BAAA" w14:textId="4748032E" w:rsidR="0097374D" w:rsidRDefault="0097374D" w:rsidP="0097374D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you wish to make a formal complaint </w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">to someone independent of the research team </w:t>
-[...65 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t xml:space="preserve">Ethics Manager </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00685985">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>research.complaints@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>  or by telephoning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">0161 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>306 8089</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197DDC35" w14:textId="01BE3EA4" w:rsidR="009F0A4B" w:rsidRPr="00685985" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="7D46EF8F" w14:textId="30AECDFC" w:rsidR="0097374D" w:rsidRPr="00685985" w:rsidRDefault="0097374D" w:rsidP="0097374D">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t>f you wish to contact us</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> about your data protection rights</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">, please email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00647C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>dataprotection@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C75AC28" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
+    <w:p w14:paraId="495367AC" w14:textId="3288EAE0" w:rsidR="0097374D" w:rsidRPr="0097374D" w:rsidRDefault="0097374D" w:rsidP="0097374D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You also have a right to complain to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00325B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Information Commissioner’s Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> about complaints relating to your personal identifiable information </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel 0303 123 1113  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195A3846" w14:textId="77777777" w:rsidR="009F0A4B" w:rsidRPr="00F0084B" w:rsidRDefault="009F0A4B" w:rsidP="009F0A4B">
-[...1670 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="0097374D" w:rsidRPr="0097374D" w:rsidSect="00692712">
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="782DC259" w14:textId="77777777" w:rsidR="00616E40" w:rsidRDefault="00616E40">
+    <w:p w14:paraId="454DEC02" w14:textId="77777777" w:rsidR="008D201C" w:rsidRDefault="008D201C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A8D5855" w14:textId="77777777" w:rsidR="00616E40" w:rsidRDefault="00616E40">
+    <w:p w14:paraId="69FD0F11" w14:textId="77777777" w:rsidR="008D201C" w:rsidRDefault="008D201C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D74858F" w14:textId="00DFF39F" w:rsidR="00C9481A" w:rsidRDefault="005950BC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D74858F" w14:textId="00DFF39F" w:rsidR="00E37E1B" w:rsidRDefault="005950BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00416411">
       <w:t xml:space="preserve">Version X; Date </w:t>
     </w:r>
     <w:r w:rsidR="00E22DFC" w:rsidRPr="00416411">
-      <w:t>dd/mm/yyyy</w:t>
+      <w:t>dd/mm/</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00E22DFC" w:rsidRPr="00416411">
+      <w:t>yyyy</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="006E14D8">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t>ADD YOUR OWN VERSION NUMBER AND DATE</w:t>
     </w:r>
     <w:r w:rsidR="00A87CE5">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A87CE5">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38E44E07" w14:textId="292489D9" w:rsidR="00515648" w:rsidRDefault="00515648">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16497578" w14:textId="00DFF39F" w:rsidR="00515648" w:rsidRDefault="64D5C161">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00416411">
-      <w:t xml:space="preserve">Version </w:t>
+    <w:r>
+      <w:t>Version X; Date dd/mm/</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t>1</w:t>
+      <w:t>yyyy</w:t>
     </w:r>
-    <w:r w:rsidRPr="00416411">
-[...4 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="64D5C161">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7030A0"/>
+      </w:rPr>
+      <w:t>ADD YOUR OWN VERSION NUMBER AND DATE</w:t>
+    </w:r>
+    <w:r w:rsidR="00515648">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00515648">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00515648">
-[...7 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="38E44E07" w14:textId="390C455E" w:rsidR="00515648" w:rsidRDefault="00515648">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A8B3978" w14:textId="77777777" w:rsidR="00616E40" w:rsidRDefault="00616E40">
+    <w:p w14:paraId="0FB1F530" w14:textId="77777777" w:rsidR="008D201C" w:rsidRDefault="008D201C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="055B5C10" w14:textId="77777777" w:rsidR="00616E40" w:rsidRDefault="00616E40">
+    <w:p w14:paraId="650451DE" w14:textId="77777777" w:rsidR="008D201C" w:rsidRDefault="008D201C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F32745D" w14:textId="77777777" w:rsidR="006768FA" w:rsidRDefault="00A87CE5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F32745D" w14:textId="77777777" w:rsidR="00E37E1B" w:rsidRDefault="00A87CE5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06FB7D8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8724E720"/>
+    <w:lvl w:ilvl="0" w:tplc="42CC039E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="157483F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0750F424">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C388B064">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="85BAA4DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D07A50C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4A8C5F2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="63FE9200">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AD74B7F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07224E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A2206DA"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000B">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6837,51 +6935,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08393439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B6079E2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6950,51 +7048,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE735FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66C40BA8"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7063,51 +7161,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="110F26FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDB67DA8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7176,51 +7274,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B30B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="295C324A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7289,51 +7387,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186045E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B55C375A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7402,51 +7500,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="277E4816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="908CEDB6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7515,51 +7613,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0805D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03BEEE9C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7628,51 +7726,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35CB7A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14E88514"/>
     <w:lvl w:ilvl="0" w:tplc="2884BA34">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7741,51 +7839,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A36953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47504860"/>
     <w:lvl w:ilvl="0" w:tplc="F41A1490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7855,51 +7953,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B20103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04AED5C4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7968,51 +8066,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62582113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07B298C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8081,51 +8179,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C4725F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D77067BC"/>
     <w:lvl w:ilvl="0" w:tplc="5EBCBF42">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8193,51 +8291,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D372090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDB82B10"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8306,51 +8404,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D93684E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7D4D50C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8419,51 +8517,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78AB1682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C6E0D08"/>
     <w:lvl w:ilvl="0" w:tplc="4AAAB73C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8531,578 +8629,742 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1408453804">
+  <w:num w:numId="1" w16cid:durableId="1652518006">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1408453804">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1543135216">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="681587685">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1879203378">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1543135216">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="6" w16cid:durableId="2062703964">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="681587685">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="7" w16cid:durableId="256403814">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1879203378">
+  <w:num w:numId="8" w16cid:durableId="53433563">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="654728550">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1515918522">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1648781138">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="41826610">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1795715768">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1044714044">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2062703964">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="654728550">
+  <w:num w:numId="15" w16cid:durableId="853423981">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1515918522">
-[...5 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="41826610">
+  <w:num w:numId="16" w16cid:durableId="171915156">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1795715768">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="17" w16cid:durableId="389234475">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0028450F"/>
     <w:rsid w:val="0000187B"/>
     <w:rsid w:val="00003EE1"/>
     <w:rsid w:val="000059A7"/>
     <w:rsid w:val="00005F12"/>
     <w:rsid w:val="00006137"/>
     <w:rsid w:val="00006BDC"/>
     <w:rsid w:val="00007879"/>
     <w:rsid w:val="0002530C"/>
     <w:rsid w:val="0003180E"/>
     <w:rsid w:val="00043A6E"/>
     <w:rsid w:val="00043F97"/>
     <w:rsid w:val="00044380"/>
     <w:rsid w:val="000474A7"/>
     <w:rsid w:val="00047D75"/>
     <w:rsid w:val="000509F3"/>
     <w:rsid w:val="00050BF0"/>
     <w:rsid w:val="000528A5"/>
+    <w:rsid w:val="00055692"/>
     <w:rsid w:val="0006013F"/>
     <w:rsid w:val="0007253B"/>
     <w:rsid w:val="000851E1"/>
     <w:rsid w:val="00090F28"/>
     <w:rsid w:val="00091509"/>
     <w:rsid w:val="00097AF6"/>
     <w:rsid w:val="000A609B"/>
     <w:rsid w:val="000B0C18"/>
+    <w:rsid w:val="000B4AC7"/>
     <w:rsid w:val="000B7FF3"/>
     <w:rsid w:val="000D4495"/>
     <w:rsid w:val="000E22B0"/>
     <w:rsid w:val="000E5A25"/>
+    <w:rsid w:val="000F038E"/>
     <w:rsid w:val="000F1FB6"/>
     <w:rsid w:val="000F2E98"/>
     <w:rsid w:val="000F3DF4"/>
     <w:rsid w:val="000F53EF"/>
     <w:rsid w:val="000F5FC7"/>
     <w:rsid w:val="0010117F"/>
     <w:rsid w:val="00104762"/>
     <w:rsid w:val="0011457D"/>
     <w:rsid w:val="00117D20"/>
     <w:rsid w:val="00132148"/>
     <w:rsid w:val="00134658"/>
+    <w:rsid w:val="001357CB"/>
     <w:rsid w:val="0013780A"/>
     <w:rsid w:val="00143521"/>
+    <w:rsid w:val="001440C5"/>
     <w:rsid w:val="00153FB4"/>
     <w:rsid w:val="00155305"/>
     <w:rsid w:val="00156663"/>
     <w:rsid w:val="0015735C"/>
     <w:rsid w:val="00161873"/>
     <w:rsid w:val="001627DD"/>
     <w:rsid w:val="00186138"/>
     <w:rsid w:val="001864DE"/>
     <w:rsid w:val="0018661F"/>
     <w:rsid w:val="001872A9"/>
     <w:rsid w:val="001A1A6A"/>
     <w:rsid w:val="001A6169"/>
     <w:rsid w:val="001B1B75"/>
     <w:rsid w:val="001B2725"/>
     <w:rsid w:val="001C02AD"/>
     <w:rsid w:val="001C4DEF"/>
     <w:rsid w:val="001D1A67"/>
     <w:rsid w:val="001D2A89"/>
     <w:rsid w:val="001D4C2E"/>
     <w:rsid w:val="001E5471"/>
     <w:rsid w:val="001F0ADD"/>
     <w:rsid w:val="001F3155"/>
     <w:rsid w:val="00215115"/>
     <w:rsid w:val="002207CE"/>
     <w:rsid w:val="002240A0"/>
     <w:rsid w:val="0022783A"/>
     <w:rsid w:val="00230A3D"/>
     <w:rsid w:val="00233675"/>
     <w:rsid w:val="0023633B"/>
     <w:rsid w:val="00241E26"/>
     <w:rsid w:val="00245EF6"/>
     <w:rsid w:val="002500F5"/>
     <w:rsid w:val="0025714B"/>
     <w:rsid w:val="0028450F"/>
     <w:rsid w:val="00296507"/>
     <w:rsid w:val="00297289"/>
+    <w:rsid w:val="002B45EF"/>
     <w:rsid w:val="002C2410"/>
     <w:rsid w:val="002D68F7"/>
     <w:rsid w:val="002D6FF1"/>
     <w:rsid w:val="002E4D71"/>
     <w:rsid w:val="002E6887"/>
     <w:rsid w:val="002F2118"/>
     <w:rsid w:val="002F5E28"/>
     <w:rsid w:val="0030112A"/>
     <w:rsid w:val="00303A78"/>
     <w:rsid w:val="00305FD4"/>
     <w:rsid w:val="00316514"/>
     <w:rsid w:val="00320F2D"/>
     <w:rsid w:val="003315DC"/>
     <w:rsid w:val="00336D66"/>
     <w:rsid w:val="00352BF6"/>
     <w:rsid w:val="003576CC"/>
     <w:rsid w:val="00357C36"/>
     <w:rsid w:val="00360B0E"/>
     <w:rsid w:val="00361915"/>
     <w:rsid w:val="0036636A"/>
     <w:rsid w:val="003722F6"/>
     <w:rsid w:val="0037262F"/>
     <w:rsid w:val="0037277A"/>
     <w:rsid w:val="003A5825"/>
     <w:rsid w:val="003D47AB"/>
     <w:rsid w:val="003D4FFF"/>
     <w:rsid w:val="003E1956"/>
     <w:rsid w:val="003E789B"/>
     <w:rsid w:val="003F69D4"/>
     <w:rsid w:val="003F7D01"/>
     <w:rsid w:val="004055B9"/>
     <w:rsid w:val="00416411"/>
     <w:rsid w:val="004171F7"/>
     <w:rsid w:val="00421362"/>
     <w:rsid w:val="004239AE"/>
     <w:rsid w:val="00425535"/>
     <w:rsid w:val="0043318C"/>
     <w:rsid w:val="004368B8"/>
     <w:rsid w:val="00453D90"/>
     <w:rsid w:val="00454DA1"/>
     <w:rsid w:val="004658E2"/>
     <w:rsid w:val="00496BD2"/>
     <w:rsid w:val="004A350F"/>
     <w:rsid w:val="004B2799"/>
     <w:rsid w:val="004B5B65"/>
     <w:rsid w:val="004C701E"/>
     <w:rsid w:val="004D1755"/>
+    <w:rsid w:val="004D1A7B"/>
     <w:rsid w:val="004D55CE"/>
     <w:rsid w:val="004E0453"/>
     <w:rsid w:val="004E1B4C"/>
     <w:rsid w:val="004E6B9E"/>
     <w:rsid w:val="004F227F"/>
     <w:rsid w:val="004F237C"/>
+    <w:rsid w:val="004F5C17"/>
     <w:rsid w:val="0050000E"/>
     <w:rsid w:val="00515648"/>
     <w:rsid w:val="00515B96"/>
     <w:rsid w:val="00516A07"/>
     <w:rsid w:val="00520A1A"/>
     <w:rsid w:val="0052499A"/>
     <w:rsid w:val="00530176"/>
     <w:rsid w:val="005331A6"/>
     <w:rsid w:val="00564C55"/>
+    <w:rsid w:val="00566BA2"/>
     <w:rsid w:val="00574FE0"/>
     <w:rsid w:val="005864CD"/>
     <w:rsid w:val="0059186F"/>
     <w:rsid w:val="00591E63"/>
     <w:rsid w:val="005932B9"/>
     <w:rsid w:val="005950BC"/>
     <w:rsid w:val="005B50C8"/>
     <w:rsid w:val="005B6E83"/>
     <w:rsid w:val="005C01AC"/>
     <w:rsid w:val="005D1A09"/>
     <w:rsid w:val="005D2C86"/>
     <w:rsid w:val="005D65C8"/>
+    <w:rsid w:val="005DCBFC"/>
     <w:rsid w:val="005E4D99"/>
     <w:rsid w:val="005E7E17"/>
     <w:rsid w:val="005F068C"/>
+    <w:rsid w:val="005F5DB1"/>
     <w:rsid w:val="00605952"/>
     <w:rsid w:val="00616E40"/>
     <w:rsid w:val="006209E6"/>
+    <w:rsid w:val="00622B5D"/>
     <w:rsid w:val="00622FB9"/>
     <w:rsid w:val="0062527A"/>
     <w:rsid w:val="00633BE0"/>
     <w:rsid w:val="00637A05"/>
     <w:rsid w:val="00640009"/>
     <w:rsid w:val="00662330"/>
     <w:rsid w:val="00670633"/>
     <w:rsid w:val="00676968"/>
     <w:rsid w:val="006857D7"/>
     <w:rsid w:val="00686D4B"/>
     <w:rsid w:val="0069177A"/>
     <w:rsid w:val="006A2645"/>
     <w:rsid w:val="006A45AE"/>
     <w:rsid w:val="006A49C6"/>
     <w:rsid w:val="006C0C83"/>
     <w:rsid w:val="006D4A4C"/>
     <w:rsid w:val="006D6A28"/>
     <w:rsid w:val="006E14D8"/>
     <w:rsid w:val="006F3C12"/>
     <w:rsid w:val="006F640F"/>
     <w:rsid w:val="00702B39"/>
     <w:rsid w:val="00704070"/>
     <w:rsid w:val="00704256"/>
     <w:rsid w:val="00705BCA"/>
     <w:rsid w:val="00710787"/>
     <w:rsid w:val="00711104"/>
     <w:rsid w:val="0074190A"/>
     <w:rsid w:val="00741BF8"/>
     <w:rsid w:val="00741DAB"/>
+    <w:rsid w:val="00743A80"/>
     <w:rsid w:val="0075306C"/>
     <w:rsid w:val="00753735"/>
     <w:rsid w:val="0075397A"/>
     <w:rsid w:val="00763074"/>
     <w:rsid w:val="00774D3C"/>
     <w:rsid w:val="00777357"/>
     <w:rsid w:val="00793598"/>
+    <w:rsid w:val="00794C28"/>
     <w:rsid w:val="007A095F"/>
     <w:rsid w:val="007A65A8"/>
+    <w:rsid w:val="007B3658"/>
     <w:rsid w:val="007B3EFA"/>
     <w:rsid w:val="007C153D"/>
     <w:rsid w:val="007C66E6"/>
     <w:rsid w:val="007E46F3"/>
     <w:rsid w:val="007F590B"/>
     <w:rsid w:val="007F62F7"/>
     <w:rsid w:val="00804CC9"/>
     <w:rsid w:val="008072FF"/>
     <w:rsid w:val="00823526"/>
     <w:rsid w:val="00855E3B"/>
     <w:rsid w:val="00856094"/>
     <w:rsid w:val="00857669"/>
     <w:rsid w:val="008606A8"/>
     <w:rsid w:val="008665B6"/>
     <w:rsid w:val="008826FB"/>
     <w:rsid w:val="00884B97"/>
     <w:rsid w:val="00884C04"/>
     <w:rsid w:val="008872C4"/>
     <w:rsid w:val="00887FC0"/>
     <w:rsid w:val="00892542"/>
     <w:rsid w:val="00894A11"/>
     <w:rsid w:val="0089514F"/>
     <w:rsid w:val="00897144"/>
     <w:rsid w:val="008A3C92"/>
     <w:rsid w:val="008B58BC"/>
     <w:rsid w:val="008B638D"/>
     <w:rsid w:val="008C02CE"/>
     <w:rsid w:val="008C0D72"/>
     <w:rsid w:val="008C241C"/>
     <w:rsid w:val="008C7676"/>
     <w:rsid w:val="008D0316"/>
     <w:rsid w:val="008D1B0B"/>
+    <w:rsid w:val="008D201C"/>
     <w:rsid w:val="008D4486"/>
     <w:rsid w:val="008D4C58"/>
     <w:rsid w:val="008E2F79"/>
     <w:rsid w:val="008E47BE"/>
     <w:rsid w:val="008E5A02"/>
     <w:rsid w:val="008F66C5"/>
     <w:rsid w:val="00910CB7"/>
     <w:rsid w:val="00910E52"/>
     <w:rsid w:val="0091208F"/>
     <w:rsid w:val="00913D7D"/>
     <w:rsid w:val="00937021"/>
+    <w:rsid w:val="00952BB8"/>
     <w:rsid w:val="00953605"/>
     <w:rsid w:val="00957A3B"/>
     <w:rsid w:val="00962B0B"/>
     <w:rsid w:val="00973670"/>
     <w:rsid w:val="0097374D"/>
     <w:rsid w:val="00982EA7"/>
     <w:rsid w:val="009840FF"/>
     <w:rsid w:val="00991BA8"/>
     <w:rsid w:val="00993185"/>
     <w:rsid w:val="009A095B"/>
     <w:rsid w:val="009A3D9B"/>
     <w:rsid w:val="009A688C"/>
     <w:rsid w:val="009B7B49"/>
     <w:rsid w:val="009C0564"/>
     <w:rsid w:val="009D24F2"/>
     <w:rsid w:val="009D4F66"/>
     <w:rsid w:val="009E02C1"/>
     <w:rsid w:val="009E4252"/>
     <w:rsid w:val="009E73E5"/>
     <w:rsid w:val="009F04A4"/>
     <w:rsid w:val="009F0A4B"/>
     <w:rsid w:val="009F1BCB"/>
     <w:rsid w:val="009F3CD7"/>
     <w:rsid w:val="00A033FB"/>
     <w:rsid w:val="00A049C6"/>
     <w:rsid w:val="00A10D74"/>
     <w:rsid w:val="00A160BF"/>
     <w:rsid w:val="00A217A4"/>
     <w:rsid w:val="00A21B22"/>
     <w:rsid w:val="00A33B42"/>
     <w:rsid w:val="00A37D4B"/>
     <w:rsid w:val="00A41542"/>
     <w:rsid w:val="00A460D1"/>
     <w:rsid w:val="00A64D42"/>
     <w:rsid w:val="00A81C2B"/>
     <w:rsid w:val="00A86CD0"/>
     <w:rsid w:val="00A87CE5"/>
     <w:rsid w:val="00A93FF5"/>
     <w:rsid w:val="00A9541F"/>
     <w:rsid w:val="00AA4CF9"/>
     <w:rsid w:val="00AB3238"/>
     <w:rsid w:val="00AB4B79"/>
     <w:rsid w:val="00AC00AB"/>
     <w:rsid w:val="00AD0B11"/>
+    <w:rsid w:val="00AD35E0"/>
     <w:rsid w:val="00AD4A60"/>
     <w:rsid w:val="00AE22E6"/>
     <w:rsid w:val="00AE557E"/>
     <w:rsid w:val="00AF25A4"/>
     <w:rsid w:val="00AF2DF9"/>
     <w:rsid w:val="00AF78D6"/>
     <w:rsid w:val="00B008B2"/>
     <w:rsid w:val="00B030CB"/>
     <w:rsid w:val="00B20548"/>
     <w:rsid w:val="00B23332"/>
     <w:rsid w:val="00B261C6"/>
     <w:rsid w:val="00B5404F"/>
     <w:rsid w:val="00B57F4C"/>
     <w:rsid w:val="00B607F2"/>
     <w:rsid w:val="00B6252E"/>
     <w:rsid w:val="00B86CE5"/>
     <w:rsid w:val="00B91C43"/>
     <w:rsid w:val="00BA4424"/>
     <w:rsid w:val="00BB262B"/>
     <w:rsid w:val="00BB3504"/>
     <w:rsid w:val="00BC315F"/>
     <w:rsid w:val="00BD4125"/>
     <w:rsid w:val="00BD6511"/>
     <w:rsid w:val="00BE5C1F"/>
     <w:rsid w:val="00BE61A2"/>
+    <w:rsid w:val="00BE70F9"/>
     <w:rsid w:val="00BF0391"/>
     <w:rsid w:val="00BF6055"/>
     <w:rsid w:val="00C02031"/>
     <w:rsid w:val="00C02957"/>
     <w:rsid w:val="00C02DAA"/>
     <w:rsid w:val="00C03EFF"/>
     <w:rsid w:val="00C13288"/>
     <w:rsid w:val="00C160F2"/>
     <w:rsid w:val="00C174CB"/>
     <w:rsid w:val="00C21EF6"/>
     <w:rsid w:val="00C23111"/>
     <w:rsid w:val="00C27C3E"/>
     <w:rsid w:val="00C30EB3"/>
     <w:rsid w:val="00C31671"/>
     <w:rsid w:val="00C34723"/>
+    <w:rsid w:val="00C349AD"/>
     <w:rsid w:val="00C36CCC"/>
     <w:rsid w:val="00C51138"/>
     <w:rsid w:val="00C5122F"/>
     <w:rsid w:val="00C70AC3"/>
     <w:rsid w:val="00C70C46"/>
     <w:rsid w:val="00C7116C"/>
     <w:rsid w:val="00C74370"/>
     <w:rsid w:val="00C74A64"/>
     <w:rsid w:val="00CA011F"/>
     <w:rsid w:val="00CA264B"/>
     <w:rsid w:val="00CA703F"/>
     <w:rsid w:val="00CA727D"/>
     <w:rsid w:val="00CB4C57"/>
     <w:rsid w:val="00CD10ED"/>
     <w:rsid w:val="00CD6A1E"/>
     <w:rsid w:val="00CD6ADA"/>
     <w:rsid w:val="00CD7929"/>
     <w:rsid w:val="00CE5B60"/>
     <w:rsid w:val="00CE5F35"/>
     <w:rsid w:val="00D0329D"/>
     <w:rsid w:val="00D1411D"/>
     <w:rsid w:val="00D157FF"/>
     <w:rsid w:val="00D15E2A"/>
     <w:rsid w:val="00D23BA4"/>
+    <w:rsid w:val="00D23E7B"/>
     <w:rsid w:val="00D27941"/>
     <w:rsid w:val="00D27D00"/>
     <w:rsid w:val="00D363E7"/>
     <w:rsid w:val="00D3733D"/>
     <w:rsid w:val="00D517F9"/>
+    <w:rsid w:val="00D52206"/>
     <w:rsid w:val="00D56025"/>
     <w:rsid w:val="00D63E6A"/>
     <w:rsid w:val="00D65068"/>
     <w:rsid w:val="00D739A5"/>
     <w:rsid w:val="00D84290"/>
     <w:rsid w:val="00D93AF4"/>
     <w:rsid w:val="00DA1BAA"/>
     <w:rsid w:val="00DA6DF1"/>
     <w:rsid w:val="00DB1B4F"/>
     <w:rsid w:val="00DB6E7C"/>
     <w:rsid w:val="00DE2108"/>
     <w:rsid w:val="00DF5AA1"/>
     <w:rsid w:val="00E04D91"/>
     <w:rsid w:val="00E0666E"/>
     <w:rsid w:val="00E13C75"/>
+    <w:rsid w:val="00E200A4"/>
     <w:rsid w:val="00E21A05"/>
     <w:rsid w:val="00E22DFC"/>
     <w:rsid w:val="00E22E80"/>
+    <w:rsid w:val="00E22F2A"/>
+    <w:rsid w:val="00E232F3"/>
     <w:rsid w:val="00E36008"/>
     <w:rsid w:val="00E37348"/>
+    <w:rsid w:val="00E37E1B"/>
     <w:rsid w:val="00E41718"/>
     <w:rsid w:val="00E453BF"/>
     <w:rsid w:val="00E55180"/>
     <w:rsid w:val="00E74512"/>
     <w:rsid w:val="00E77190"/>
     <w:rsid w:val="00E77400"/>
     <w:rsid w:val="00E77C44"/>
     <w:rsid w:val="00E8534D"/>
     <w:rsid w:val="00E9103F"/>
     <w:rsid w:val="00E93B9E"/>
     <w:rsid w:val="00E95633"/>
     <w:rsid w:val="00E959B7"/>
     <w:rsid w:val="00EA021C"/>
     <w:rsid w:val="00EA0FA3"/>
     <w:rsid w:val="00EA257C"/>
     <w:rsid w:val="00EA6B24"/>
     <w:rsid w:val="00EA7793"/>
     <w:rsid w:val="00EB3479"/>
     <w:rsid w:val="00EB40B9"/>
     <w:rsid w:val="00EB6FC9"/>
     <w:rsid w:val="00EC72BA"/>
     <w:rsid w:val="00EE1DB8"/>
     <w:rsid w:val="00EE201A"/>
     <w:rsid w:val="00EF26A5"/>
     <w:rsid w:val="00EF3FF4"/>
     <w:rsid w:val="00F0084B"/>
     <w:rsid w:val="00F01E4D"/>
     <w:rsid w:val="00F02156"/>
     <w:rsid w:val="00F02C5F"/>
     <w:rsid w:val="00F53FEB"/>
     <w:rsid w:val="00F55756"/>
     <w:rsid w:val="00F61796"/>
     <w:rsid w:val="00F61E22"/>
     <w:rsid w:val="00F8457C"/>
     <w:rsid w:val="00F874DF"/>
     <w:rsid w:val="00F91CD3"/>
     <w:rsid w:val="00F938EF"/>
     <w:rsid w:val="00FA6A3F"/>
     <w:rsid w:val="00FB3774"/>
     <w:rsid w:val="00FB45F2"/>
     <w:rsid w:val="00FB7E1F"/>
     <w:rsid w:val="00FC06A1"/>
+    <w:rsid w:val="00FD21DD"/>
     <w:rsid w:val="00FE596C"/>
     <w:rsid w:val="00FE6F80"/>
     <w:rsid w:val="00FF364A"/>
     <w:rsid w:val="00FF54D1"/>
     <w:rsid w:val="00FF7F7E"/>
+    <w:rsid w:val="015F55A3"/>
+    <w:rsid w:val="018E7567"/>
+    <w:rsid w:val="0206062A"/>
+    <w:rsid w:val="067DCF87"/>
+    <w:rsid w:val="06F26803"/>
+    <w:rsid w:val="078D5A22"/>
+    <w:rsid w:val="09BDF892"/>
+    <w:rsid w:val="0A4478A6"/>
+    <w:rsid w:val="0D593F5B"/>
+    <w:rsid w:val="0D61D1BF"/>
+    <w:rsid w:val="0F43CEE5"/>
+    <w:rsid w:val="117DADFF"/>
+    <w:rsid w:val="1365A5A4"/>
+    <w:rsid w:val="137F6CDF"/>
+    <w:rsid w:val="154EBECA"/>
+    <w:rsid w:val="15F932C5"/>
+    <w:rsid w:val="162B8D2C"/>
+    <w:rsid w:val="16D809FB"/>
+    <w:rsid w:val="17610F14"/>
+    <w:rsid w:val="1BD0F4BA"/>
+    <w:rsid w:val="1D0FF7A5"/>
+    <w:rsid w:val="1D1DBF65"/>
+    <w:rsid w:val="1D2A456F"/>
+    <w:rsid w:val="1D5EF523"/>
+    <w:rsid w:val="1E4575FF"/>
+    <w:rsid w:val="1EBAF5FD"/>
+    <w:rsid w:val="20FF6791"/>
+    <w:rsid w:val="21A8C94A"/>
+    <w:rsid w:val="24EEBE71"/>
+    <w:rsid w:val="2624CB9A"/>
+    <w:rsid w:val="2640AEF3"/>
+    <w:rsid w:val="26743C01"/>
+    <w:rsid w:val="2920F1F0"/>
+    <w:rsid w:val="29805CF3"/>
+    <w:rsid w:val="29AED8D2"/>
+    <w:rsid w:val="2BBD6337"/>
+    <w:rsid w:val="2BCCB0AF"/>
+    <w:rsid w:val="2D0E0507"/>
+    <w:rsid w:val="2EF443CF"/>
+    <w:rsid w:val="2FD644C4"/>
+    <w:rsid w:val="312F8E80"/>
+    <w:rsid w:val="31E629E1"/>
+    <w:rsid w:val="31F0BE07"/>
+    <w:rsid w:val="329F96D8"/>
+    <w:rsid w:val="33633CC1"/>
+    <w:rsid w:val="345E184F"/>
+    <w:rsid w:val="377D8475"/>
+    <w:rsid w:val="380A0957"/>
+    <w:rsid w:val="3825AF1D"/>
+    <w:rsid w:val="3905BD72"/>
+    <w:rsid w:val="398138F7"/>
+    <w:rsid w:val="3B219B1C"/>
+    <w:rsid w:val="3BAEF78B"/>
+    <w:rsid w:val="3D47B0AE"/>
+    <w:rsid w:val="3F9263FE"/>
+    <w:rsid w:val="41549D10"/>
+    <w:rsid w:val="41933E27"/>
+    <w:rsid w:val="422D660C"/>
+    <w:rsid w:val="436C6221"/>
+    <w:rsid w:val="43FFF41A"/>
+    <w:rsid w:val="4456A33C"/>
+    <w:rsid w:val="44BF90B1"/>
+    <w:rsid w:val="45EFB903"/>
+    <w:rsid w:val="464E3156"/>
+    <w:rsid w:val="46684BF2"/>
+    <w:rsid w:val="46CEC200"/>
+    <w:rsid w:val="474A7D0C"/>
+    <w:rsid w:val="4786A92B"/>
+    <w:rsid w:val="4B9CC1C4"/>
+    <w:rsid w:val="4C068A8A"/>
+    <w:rsid w:val="4C182B18"/>
+    <w:rsid w:val="4C66AE9C"/>
+    <w:rsid w:val="4D5E6278"/>
+    <w:rsid w:val="4D9456E5"/>
+    <w:rsid w:val="4E80E1FD"/>
+    <w:rsid w:val="4F2E957E"/>
+    <w:rsid w:val="5049AFE6"/>
+    <w:rsid w:val="516B15CD"/>
+    <w:rsid w:val="523041AE"/>
+    <w:rsid w:val="52D4A913"/>
+    <w:rsid w:val="52EDD153"/>
+    <w:rsid w:val="52F352A7"/>
+    <w:rsid w:val="55D40BF7"/>
+    <w:rsid w:val="5783335F"/>
+    <w:rsid w:val="581F948A"/>
+    <w:rsid w:val="58CE1302"/>
+    <w:rsid w:val="591FFAA1"/>
+    <w:rsid w:val="5958F51A"/>
+    <w:rsid w:val="59FEED98"/>
+    <w:rsid w:val="5ADC4E4C"/>
+    <w:rsid w:val="5AFB2D45"/>
+    <w:rsid w:val="5B14639D"/>
+    <w:rsid w:val="5BCB4A91"/>
+    <w:rsid w:val="5CBCF68B"/>
+    <w:rsid w:val="5DE38140"/>
+    <w:rsid w:val="5E263F5C"/>
+    <w:rsid w:val="5E5FC19F"/>
+    <w:rsid w:val="5F09B24B"/>
+    <w:rsid w:val="611B3E8C"/>
+    <w:rsid w:val="624160AF"/>
+    <w:rsid w:val="62AC72CE"/>
+    <w:rsid w:val="6368DFF3"/>
+    <w:rsid w:val="64D5C161"/>
+    <w:rsid w:val="662F1D2E"/>
+    <w:rsid w:val="670C205E"/>
+    <w:rsid w:val="67AC4B65"/>
+    <w:rsid w:val="68781632"/>
+    <w:rsid w:val="69B62922"/>
+    <w:rsid w:val="6ACA79FD"/>
+    <w:rsid w:val="6AF12129"/>
+    <w:rsid w:val="6B659E85"/>
+    <w:rsid w:val="6D8A6C35"/>
+    <w:rsid w:val="6FD7651A"/>
+    <w:rsid w:val="703592C5"/>
+    <w:rsid w:val="716150E3"/>
+    <w:rsid w:val="717A14B6"/>
+    <w:rsid w:val="72236F63"/>
+    <w:rsid w:val="727A8DE6"/>
+    <w:rsid w:val="72D391A2"/>
+    <w:rsid w:val="76206CC7"/>
+    <w:rsid w:val="7871A1EE"/>
+    <w:rsid w:val="789733A3"/>
+    <w:rsid w:val="78FB62EE"/>
+    <w:rsid w:val="79CE72BF"/>
+    <w:rsid w:val="79E21CC5"/>
+    <w:rsid w:val="7B47F322"/>
+    <w:rsid w:val="7C3255E8"/>
+    <w:rsid w:val="7C3EA674"/>
+    <w:rsid w:val="7C686047"/>
+    <w:rsid w:val="7E57274F"/>
+    <w:rsid w:val="7EB17A4C"/>
+    <w:rsid w:val="7F6D2E39"/>
+    <w:rsid w:val="7F8F62C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C010C4F"/>
   <w15:docId w15:val="{53602C41-0EF5-4BD6-9B31-031506934F83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10324,55 +10586,66 @@
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F53FEB"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E21A05"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00794C28"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="55014773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="301540658">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10506,51 +10779,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2059817670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/policies-standards-legislation/uk-policy-framework-health-social-care-research/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.governance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=36536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/policies-standards-legislation/uk-policy-framework-health-social-care-research/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.governance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10811,59 +11084,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D1FE417A7F31B248966EF3BA947A5CAA" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea2df482ba35a345657725e444f02c4e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9b001e5-9702-4da1-8294-a0209d26d545" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8703546e18d6bc689a8182246977dc19" ns2:_="" ns3:_="">
     <xsd:import namespace="d9b001e5-9702-4da1-8294-a0209d26d545"/>
     <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11042,132 +11306,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9b001e5-9702-4da1-8294-a0209d26d545">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAECEEF-428D-434F-98B8-A035DC6FD6F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{642DB74A-C662-4B86-AC92-59636BF8C2BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
+    <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D68EE860-8A13-4E8E-A8DF-A163871091C2}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6882F187-3AB5-43B7-AF7D-C469D2A09D42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8E0BEF-73F3-4DE9-8FD5-A687A87494FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="ce77b506-f453-4d71-892d-b0af93e47805"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
+    <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAECEEF-428D-434F-98B8-A035DC6FD6F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>14186</Characters>
+  <Pages>9</Pages>
+  <Words>2234</Words>
+  <Characters>12734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16641</CharactersWithSpaces>
+  <CharactersWithSpaces>14939</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Genevieve Pridham</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D1FE417A7F31B248966EF3BA947A5CAA</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>