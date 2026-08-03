--- v0 (2025-10-01)
+++ v1 (2026-08-03)
@@ -31,82 +31,85 @@
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5889B1BD" w:rsidR="00355EE2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C9601C" w:rsidR="00355EE2" w:rsidP="504FF873" w:rsidRDefault="00355EE2" w14:paraId="4E10E2F4" w14:textId="3B2F5717">
+    <w:p w:rsidRPr="00C9601C" w:rsidR="00355EE2" w:rsidP="2B2381A7" w:rsidRDefault="00355EE2" w14:paraId="4E10E2F4" w14:textId="3F40CFA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="504FF873" w:rsidR="00355EE2">
+      <w:r w:rsidRPr="2B2381A7" w:rsidR="2A0AE52C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="504FF873" w:rsidR="069CE21E">
+      <w:r w:rsidRPr="2B2381A7" w:rsidR="2BFD8574">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C9601C" w:rsidR="00355EE2" w:rsidP="504FF873" w:rsidRDefault="00355EE2" w14:paraId="25EBF1B8" w14:textId="33C40E57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="504FF873" w:rsidR="00355EE2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
@@ -125,55 +128,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Visual Anthropology</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009702D0" w:rsidR="004C5E27" w:rsidP="504FF873" w:rsidRDefault="004C5E27" w14:paraId="4DDB68C7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14056" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2811"/>
         <w:gridCol w:w="1613"/>
-        <w:gridCol w:w="2820"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3842"/>
+        <w:gridCol w:w="2655"/>
+        <w:gridCol w:w="2955"/>
+        <w:gridCol w:w="4022"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00805E5F" w:rsidTr="3BF2B70E" w14:paraId="658365BF" w14:textId="77777777">
+      <w:tr w:rsidR="00805E5F" w:rsidTr="142E7C0F" w14:paraId="658365BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="3E026704" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -207,208 +210,216 @@
           <w:p w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="7D36EA47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="504FF873" w:rsidR="00805E5F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="2655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="3EC6A03A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="504FF873" w:rsidR="00805E5F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00805E5F" w:rsidP="30EB5A81" w:rsidRDefault="00805E5F" w14:paraId="64FDA36A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30EB5A81" w:rsidR="00805E5F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="4022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="71730B3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="504FF873" w:rsidR="00805E5F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805E5F" w:rsidTr="3BF2B70E" w14:paraId="5FE55815" w14:textId="77777777">
+      <w:tr w:rsidR="00805E5F" w:rsidTr="142E7C0F" w14:paraId="5FE55815" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="593E6CCA" w14:paraId="7CE345F2" w14:textId="009067A0">
+          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="593E6CCA" w14:paraId="7CE345F2" w14:textId="1632DD6E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="593E6CCA">
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="4B3260C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="34BB822E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="46F04E82">
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="335F5D19">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="4FEBCA9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="756D9429">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="00805E5F">
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="0923BF3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00B11ACA" w14:paraId="35FF54E4" w14:textId="69E948BA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -416,1061 +427,1281 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="504FF873" w:rsidR="00B11ACA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:00</w:t>
             </w:r>
             <w:r w:rsidRPr="504FF873" w:rsidR="000B0722">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="2655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="1F6891F6" w14:textId="256E809C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="504FF873" w:rsidR="00805E5F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
             <w:r w:rsidRPr="504FF873" w:rsidR="00C9601C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Visual Anthropology</w:t>
             </w:r>
             <w:r w:rsidRPr="504FF873" w:rsidR="00805E5F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Induction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="203C71CB" w:rsidP="46773109" w:rsidRDefault="203C71CB" w14:paraId="2FB624B4" w14:textId="1A77DD55">
+          <w:p w:rsidR="203C71CB" w:rsidP="142E7C0F" w:rsidRDefault="203C71CB" w14:paraId="2FB624B4" w14:textId="15FA239C">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="46773109" w:rsidR="203C71CB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="142E7C0F" w:rsidR="4B67DB1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Uni</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve">Arthur Lewis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="142E7C0F" w:rsidR="5016F371">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>versity</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve">Building, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="142E7C0F" w:rsidR="4B67DB1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Place</w:t>
-[...31 lines deleted...]
-              <w:t>2.217</w:t>
+              <w:t>G.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="4022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="647E6493" w14:textId="6B9BF4C8">
+          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="647E6493" w14:textId="5AA6B7F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7765CE46" w:rsidR="00805E5F">
+            <w:r w:rsidRPr="33B1F75C" w:rsidR="01603738">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome </w:t>
             </w:r>
-            <w:r w:rsidRPr="7765CE46" w:rsidR="00C9601C">
+            <w:r w:rsidRPr="33B1F75C" w:rsidR="0432D9A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>talk with the Programme Director</w:t>
             </w:r>
-            <w:r w:rsidRPr="7765CE46" w:rsidR="00AC5A8F">
+            <w:r w:rsidRPr="33B1F75C" w:rsidR="10CC0D11">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> an</w:t>
             </w:r>
-            <w:r w:rsidRPr="7765CE46" w:rsidR="00AC5A8F">
+            <w:r w:rsidRPr="33B1F75C" w:rsidR="10CC0D11">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
-            <w:r w:rsidRPr="7765CE46" w:rsidR="00AC5A8F">
+            <w:r w:rsidRPr="33B1F75C" w:rsidR="10CC0D11">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teaching staff</w:t>
             </w:r>
-            <w:r w:rsidRPr="7765CE46" w:rsidR="2374918E">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="7765CE46" w:rsidR="3B2AF640">
+            <w:r w:rsidRPr="33B1F75C" w:rsidR="18E9BF17">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7E60D0CE" w:rsidTr="3BF2B70E" w14:paraId="43C8E101" w14:textId="77777777">
+      <w:tr w:rsidR="00805E5F" w:rsidTr="142E7C0F" w14:paraId="6CF74387" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1011"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="7C71010E" w14:textId="66BF8F63">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="0923BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="792CBA8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="49812FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="0923BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="5B3CAA7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="164277B7" w14:textId="6DF87247">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="174E6F2E" w:rsidR="1F0EB0AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="174E6F2E" w:rsidR="65C2EBA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="174E6F2E" w:rsidR="1F0EB0AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00 – 17:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00805E5F" w14:paraId="0EF76440" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="504FF873" w:rsidR="00805E5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yarning About Anthropology: Stories from the Field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2955" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="5B13484C" w:rsidP="16EC28CC" w:rsidRDefault="5B13484C" w14:paraId="1E079527" w14:textId="7AE8D323">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0389F19C" w:rsidR="4EE72755">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Humanities Bridgeford Street, Room G32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF679C" w:rsidR="00805E5F" w:rsidP="504FF873" w:rsidRDefault="00AC5A8F" w14:paraId="441822AE" w14:textId="53ACA0C6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="479AAE3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Social Anthropology lecturers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="479AAE3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="479AAE3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>talk about their experiences in the field,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="479AAE3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="479AAE3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="304C5236">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>or all Postgraduate Anthropology students</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="3D0B93F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="7E60D0CE" w:rsidTr="142E7C0F" w14:paraId="43C8E101" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="72806BE8" w:rsidP="3E690EDB" w:rsidRDefault="72806BE8" w14:paraId="0CF01C2A" w14:textId="0B2BA046">
+          <w:p w:rsidR="72806BE8" w:rsidP="2B2381A7" w:rsidRDefault="72806BE8" w14:paraId="0CF01C2A" w14:textId="05133723">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="72806BE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="5A62B594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Wednesday 24 September</w:t>
+              <w:t>Wednesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="56A8673F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="5A62B594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="72806BE8" w:rsidP="3E690EDB" w:rsidRDefault="72806BE8" w14:paraId="5677B673" w14:textId="6F0ABA58">
+          <w:p w:rsidR="72806BE8" w:rsidP="4B7D8A00" w:rsidRDefault="72806BE8" w14:paraId="5677B673" w14:textId="6F0ABA58">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="5310465C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="4B7D8A00" w:rsidR="5310465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="72806BE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="4B7D8A00" w:rsidR="72806BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="446E5B9E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="4B7D8A00" w:rsidR="446E5B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="72806BE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="4B7D8A00" w:rsidR="72806BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0 – 19:</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="4D4B1CC8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="4B7D8A00" w:rsidR="4D4B1CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="2655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="72806BE8" w:rsidP="3E690EDB" w:rsidRDefault="72806BE8" w14:paraId="3C40C753" w14:textId="6E6E9915">
+          <w:p w:rsidR="72806BE8" w:rsidP="72806BE8" w:rsidRDefault="72806BE8" w14:paraId="3C40C753" w14:textId="6E6E9915">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="72806BE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="72806BE8" w:rsidR="72806BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Social Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="72806BE8" w:rsidP="3E690EDB" w:rsidRDefault="72806BE8" w14:paraId="24EEE6E3" w14:textId="360554FA">
+          <w:p w:rsidR="72806BE8" w:rsidP="4B7D8A00" w:rsidRDefault="72806BE8" w14:paraId="24EEE6E3" w14:textId="360554FA">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="722C80B2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="722C80B2">
+              <w:t>The Grosvenor, corner of Oxford R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="6C8EBF8C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The Grosvenor, corner of Oxford R</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="6C8EBF8C">
+              <w:t>oa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="722C80B2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>oa</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="722C80B2">
+              <w:t>d and Grosvenor St</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="41B95C29">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>reet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="4022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="72806BE8" w:rsidP="3E690EDB" w:rsidRDefault="72806BE8" w14:paraId="2F627D0B" w14:textId="523306B8">
+          <w:p w:rsidR="72806BE8" w:rsidP="203C71CB" w:rsidRDefault="72806BE8" w14:paraId="2F627D0B" w14:textId="523306B8">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="72806BE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="203C71CB" w:rsidR="72806BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PGT students in MASA, MAVA and MAAR will share </w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="6E678373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="203C71CB" w:rsidR="6E678373">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>pizza and drinks</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="72806BE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="203C71CB" w:rsidR="72806BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provided) with programme directors and lecturers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5A778E4A" w:rsidTr="3BF2B70E" w14:paraId="3697BCB9" w14:textId="77777777">
+      <w:tr w:rsidR="5A778E4A" w:rsidTr="142E7C0F" w14:paraId="3697BCB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="549034A3" w:rsidP="3E690EDB" w:rsidRDefault="549034A3" w14:paraId="1629D074" w14:textId="48BC75CF">
+          <w:p w:rsidR="549034A3" w:rsidP="2B2381A7" w:rsidRDefault="549034A3" w14:paraId="1629D074" w14:textId="2812D92A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="549034A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="4D9475AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friday 26 September </w:t>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="2EF23D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B2381A7" w:rsidR="4D9475AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="549034A3" w:rsidP="3E690EDB" w:rsidRDefault="549034A3" w14:paraId="512E2B4E" w14:textId="59D65ED3">
+          <w:p w:rsidR="549034A3" w:rsidP="45BBD52E" w:rsidRDefault="549034A3" w14:paraId="512E2B4E" w14:textId="416C3FFC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="549034A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="45BBD52E" w:rsidR="5A59124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>14:00 – 15:00</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="45BBD52E" w:rsidR="0525B1D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="45BBD52E" w:rsidR="5A59124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:00 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="45BBD52E" w:rsidR="42BB0F47">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="45BBD52E" w:rsidR="5A59124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="2655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="549034A3" w:rsidP="3E690EDB" w:rsidRDefault="549034A3" w14:paraId="68A44870" w14:textId="5FDAFF60">
+          <w:p w:rsidR="549034A3" w:rsidP="549034A3" w:rsidRDefault="549034A3" w14:paraId="68A44870" w14:textId="5FDAFF60">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="549034A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="549034A3" w:rsidR="549034A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PG general course unit selection drop-in session for queries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="549034A3" w:rsidP="46773109" w:rsidRDefault="549034A3" w14:paraId="2D1C911A" w14:textId="6D137D96">
+          <w:p w:rsidR="549034A3" w:rsidP="0389F19C" w:rsidRDefault="549034A3" w14:paraId="2D1C911A" w14:textId="1642D44C">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0389F19C" w:rsidR="6E90100A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...117 lines deleted...]
-              <w:t xml:space="preserve"> Cluster</w:t>
+              <w:t>Simon Building, Computer Cluster 6.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="4022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="549034A3" w:rsidP="3E690EDB" w:rsidRDefault="549034A3" w14:paraId="1C8912D6" w14:textId="2CF5EEF0">
+          <w:p w:rsidR="549034A3" w:rsidP="7765CE46" w:rsidRDefault="549034A3" w14:paraId="1C8912D6" w14:textId="2CF5EEF0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3E690EDB" w:rsidR="549034A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="7765CE46" w:rsidR="549034A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This drop-in session is to support students with course unit selection queries and does not need to be attended by all students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="5932E7BF" w:rsidP="06568E8D" w:rsidRDefault="5932E7BF" w14:paraId="393E3F16" w14:textId="3C9ED327">
-[...8 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="006B788D" w:rsidSect="003E211D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1735,217 +1966,311 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC6863"/>
     <w:rsid w:val="000A0BA2"/>
     <w:rsid w:val="000B0722"/>
     <w:rsid w:val="00102726"/>
     <w:rsid w:val="00200568"/>
     <w:rsid w:val="00355EE2"/>
     <w:rsid w:val="003E211D"/>
     <w:rsid w:val="00496868"/>
     <w:rsid w:val="004C5E27"/>
     <w:rsid w:val="006B788D"/>
     <w:rsid w:val="00735D6F"/>
     <w:rsid w:val="00805E5F"/>
     <w:rsid w:val="00AC2C56"/>
     <w:rsid w:val="00AC5A8F"/>
     <w:rsid w:val="00AF679C"/>
     <w:rsid w:val="00B11ACA"/>
     <w:rsid w:val="00B43C0F"/>
     <w:rsid w:val="00C724A2"/>
     <w:rsid w:val="00C9601C"/>
     <w:rsid w:val="00C96073"/>
     <w:rsid w:val="00DC6863"/>
     <w:rsid w:val="00E15522"/>
     <w:rsid w:val="00F62BA0"/>
+    <w:rsid w:val="01603738"/>
     <w:rsid w:val="02294999"/>
     <w:rsid w:val="0293B9C2"/>
+    <w:rsid w:val="02E84BC8"/>
+    <w:rsid w:val="03385B95"/>
+    <w:rsid w:val="0389F19C"/>
     <w:rsid w:val="03B8C3DA"/>
+    <w:rsid w:val="0432D9A7"/>
     <w:rsid w:val="0467E6AA"/>
     <w:rsid w:val="046FF0A9"/>
+    <w:rsid w:val="0525B1D5"/>
+    <w:rsid w:val="0527373A"/>
     <w:rsid w:val="056C5A00"/>
-    <w:rsid w:val="06568E8D"/>
+    <w:rsid w:val="06010619"/>
     <w:rsid w:val="069CE21E"/>
+    <w:rsid w:val="0799F982"/>
     <w:rsid w:val="07A2DC9A"/>
     <w:rsid w:val="086AE3FE"/>
     <w:rsid w:val="08CAE56D"/>
     <w:rsid w:val="08ED829D"/>
+    <w:rsid w:val="0923BF3F"/>
     <w:rsid w:val="0957FE03"/>
     <w:rsid w:val="09A62C81"/>
     <w:rsid w:val="0A03868F"/>
     <w:rsid w:val="0A4B04FD"/>
     <w:rsid w:val="0A54DCA3"/>
     <w:rsid w:val="0B162537"/>
+    <w:rsid w:val="0B34C6DF"/>
+    <w:rsid w:val="0B4E1CB0"/>
+    <w:rsid w:val="0C04A59E"/>
+    <w:rsid w:val="0C5CF16D"/>
     <w:rsid w:val="0F64536A"/>
     <w:rsid w:val="10186158"/>
+    <w:rsid w:val="10CC0D11"/>
     <w:rsid w:val="11841847"/>
     <w:rsid w:val="125C4E58"/>
     <w:rsid w:val="13C7FB26"/>
     <w:rsid w:val="141CF1C9"/>
+    <w:rsid w:val="142E7C0F"/>
+    <w:rsid w:val="1504C0C5"/>
     <w:rsid w:val="159E6DCC"/>
     <w:rsid w:val="166BF43A"/>
     <w:rsid w:val="1698D92F"/>
+    <w:rsid w:val="16EC28CC"/>
     <w:rsid w:val="174E6F2E"/>
+    <w:rsid w:val="17632A01"/>
+    <w:rsid w:val="18831473"/>
+    <w:rsid w:val="18E9BF17"/>
+    <w:rsid w:val="1987A9A3"/>
     <w:rsid w:val="19D819A3"/>
     <w:rsid w:val="19E2F43D"/>
     <w:rsid w:val="1A1C5852"/>
     <w:rsid w:val="1A4969CE"/>
     <w:rsid w:val="1A4E7BAF"/>
+    <w:rsid w:val="1B642B05"/>
     <w:rsid w:val="1C11F80A"/>
     <w:rsid w:val="1CB1359B"/>
     <w:rsid w:val="1D69EFC9"/>
     <w:rsid w:val="1D88C8F4"/>
     <w:rsid w:val="1DCC989B"/>
     <w:rsid w:val="1DF26055"/>
     <w:rsid w:val="1F0EB0AF"/>
     <w:rsid w:val="1F2B7D61"/>
     <w:rsid w:val="1F4BE5DF"/>
     <w:rsid w:val="203C71CB"/>
     <w:rsid w:val="20F292D6"/>
+    <w:rsid w:val="21D45228"/>
     <w:rsid w:val="21E10EBE"/>
+    <w:rsid w:val="21E387D9"/>
+    <w:rsid w:val="21EBAD4A"/>
+    <w:rsid w:val="223C07B4"/>
     <w:rsid w:val="236EE229"/>
     <w:rsid w:val="2374918E"/>
-    <w:rsid w:val="23C11994"/>
     <w:rsid w:val="241CA7FE"/>
+    <w:rsid w:val="253D8777"/>
+    <w:rsid w:val="2561C367"/>
     <w:rsid w:val="278DCF72"/>
+    <w:rsid w:val="28322387"/>
     <w:rsid w:val="286842CC"/>
+    <w:rsid w:val="28DB4320"/>
     <w:rsid w:val="28EC977C"/>
+    <w:rsid w:val="2A0AE52C"/>
     <w:rsid w:val="2A958316"/>
     <w:rsid w:val="2AB58539"/>
     <w:rsid w:val="2AD20795"/>
+    <w:rsid w:val="2B1460FE"/>
+    <w:rsid w:val="2B2381A7"/>
     <w:rsid w:val="2B5C232A"/>
+    <w:rsid w:val="2BB8FCED"/>
+    <w:rsid w:val="2BFD8574"/>
+    <w:rsid w:val="2C3014E7"/>
     <w:rsid w:val="2C597FF3"/>
+    <w:rsid w:val="2CD2318B"/>
+    <w:rsid w:val="2D99ACE4"/>
     <w:rsid w:val="2E1A080F"/>
+    <w:rsid w:val="2E809691"/>
+    <w:rsid w:val="2EA61A07"/>
+    <w:rsid w:val="2EC3A24C"/>
+    <w:rsid w:val="2EF23D72"/>
     <w:rsid w:val="304C5236"/>
     <w:rsid w:val="30EB5A81"/>
+    <w:rsid w:val="3156E823"/>
+    <w:rsid w:val="322EEB5F"/>
     <w:rsid w:val="33466204"/>
+    <w:rsid w:val="335F5D19"/>
     <w:rsid w:val="336676BB"/>
+    <w:rsid w:val="3397FFA1"/>
+    <w:rsid w:val="33B1F75C"/>
+    <w:rsid w:val="347A890A"/>
     <w:rsid w:val="34BB822E"/>
+    <w:rsid w:val="34D9F341"/>
     <w:rsid w:val="3512EF19"/>
+    <w:rsid w:val="35DE7189"/>
     <w:rsid w:val="36097C3C"/>
+    <w:rsid w:val="363539E0"/>
+    <w:rsid w:val="363F5CCD"/>
     <w:rsid w:val="36623FFE"/>
+    <w:rsid w:val="37471D22"/>
     <w:rsid w:val="375D9326"/>
     <w:rsid w:val="3847B5D7"/>
+    <w:rsid w:val="38A370EC"/>
+    <w:rsid w:val="39707E42"/>
     <w:rsid w:val="39A992ED"/>
     <w:rsid w:val="3ACAD6A2"/>
     <w:rsid w:val="3B2AF640"/>
     <w:rsid w:val="3B6CD8E2"/>
-    <w:rsid w:val="3BF2B70E"/>
     <w:rsid w:val="3C871CB2"/>
-    <w:rsid w:val="3C91ABA4"/>
+    <w:rsid w:val="3CE9DC4D"/>
     <w:rsid w:val="3D0B93F8"/>
     <w:rsid w:val="3DE7DC4E"/>
-    <w:rsid w:val="3E690EDB"/>
+    <w:rsid w:val="3E6EB8A4"/>
     <w:rsid w:val="40A1B306"/>
+    <w:rsid w:val="40C68C7D"/>
     <w:rsid w:val="41B95C29"/>
     <w:rsid w:val="41BD7768"/>
     <w:rsid w:val="42329324"/>
     <w:rsid w:val="427D34AF"/>
+    <w:rsid w:val="42BB0F47"/>
+    <w:rsid w:val="43689158"/>
     <w:rsid w:val="446E5B9E"/>
     <w:rsid w:val="4510F69D"/>
-    <w:rsid w:val="46773109"/>
+    <w:rsid w:val="45BBD52E"/>
     <w:rsid w:val="46F04E82"/>
     <w:rsid w:val="46F32153"/>
+    <w:rsid w:val="4739BFE2"/>
+    <w:rsid w:val="47529EFC"/>
     <w:rsid w:val="479AAE3A"/>
     <w:rsid w:val="4805F4DE"/>
     <w:rsid w:val="4890C7D6"/>
     <w:rsid w:val="48C319AD"/>
+    <w:rsid w:val="49812FB8"/>
     <w:rsid w:val="49CF714B"/>
     <w:rsid w:val="4A8144D6"/>
+    <w:rsid w:val="4B30FA4C"/>
+    <w:rsid w:val="4B3260C1"/>
+    <w:rsid w:val="4B67DB1C"/>
     <w:rsid w:val="4B7D8A00"/>
     <w:rsid w:val="4D4B1CC8"/>
+    <w:rsid w:val="4D9475AB"/>
     <w:rsid w:val="4E4A6C4C"/>
     <w:rsid w:val="4E50F2C1"/>
     <w:rsid w:val="4E612F5B"/>
+    <w:rsid w:val="4EE72755"/>
     <w:rsid w:val="4F25510E"/>
     <w:rsid w:val="4FD786E5"/>
+    <w:rsid w:val="4FEBCA9F"/>
+    <w:rsid w:val="5016F371"/>
     <w:rsid w:val="504FF873"/>
     <w:rsid w:val="51B26A3F"/>
     <w:rsid w:val="51FC6AEC"/>
+    <w:rsid w:val="5216A253"/>
+    <w:rsid w:val="52AA0250"/>
     <w:rsid w:val="52F2C747"/>
     <w:rsid w:val="5310465C"/>
     <w:rsid w:val="53D4EF2B"/>
     <w:rsid w:val="5421E2CC"/>
     <w:rsid w:val="547C18D2"/>
     <w:rsid w:val="549034A3"/>
     <w:rsid w:val="5542AEB7"/>
     <w:rsid w:val="55573EA4"/>
+    <w:rsid w:val="55AC258F"/>
     <w:rsid w:val="55BC6178"/>
+    <w:rsid w:val="5682CFB6"/>
+    <w:rsid w:val="56A8673F"/>
     <w:rsid w:val="57F52C61"/>
     <w:rsid w:val="5889B1BD"/>
     <w:rsid w:val="58A811DC"/>
+    <w:rsid w:val="591E7A2C"/>
     <w:rsid w:val="5932E7BF"/>
     <w:rsid w:val="593E6CCA"/>
     <w:rsid w:val="595B7FAA"/>
+    <w:rsid w:val="5A59124A"/>
+    <w:rsid w:val="5A62B594"/>
     <w:rsid w:val="5A778E4A"/>
     <w:rsid w:val="5B13484C"/>
+    <w:rsid w:val="5B3CAA7F"/>
     <w:rsid w:val="5BEC7372"/>
+    <w:rsid w:val="5EFF4D28"/>
+    <w:rsid w:val="5F7465D8"/>
     <w:rsid w:val="60D6122B"/>
     <w:rsid w:val="616AFA50"/>
     <w:rsid w:val="61EFCE7B"/>
     <w:rsid w:val="61FC9497"/>
+    <w:rsid w:val="624ACDF6"/>
     <w:rsid w:val="62BB1DE2"/>
     <w:rsid w:val="6353D7E3"/>
     <w:rsid w:val="637BCF3A"/>
     <w:rsid w:val="64E13A3D"/>
+    <w:rsid w:val="6545E103"/>
     <w:rsid w:val="656D7EB3"/>
     <w:rsid w:val="656ED579"/>
     <w:rsid w:val="65C2EBA6"/>
     <w:rsid w:val="66EE988B"/>
     <w:rsid w:val="671C9E5C"/>
     <w:rsid w:val="674E960A"/>
     <w:rsid w:val="689E887D"/>
     <w:rsid w:val="68AF0D66"/>
     <w:rsid w:val="690F9D5B"/>
+    <w:rsid w:val="6938B9CA"/>
     <w:rsid w:val="698E88C8"/>
-    <w:rsid w:val="6BE924B2"/>
+    <w:rsid w:val="6A54B2D9"/>
     <w:rsid w:val="6C8EBF8C"/>
     <w:rsid w:val="6C9C0EEA"/>
     <w:rsid w:val="6CFA6B1B"/>
+    <w:rsid w:val="6DDAD353"/>
     <w:rsid w:val="6DF58216"/>
     <w:rsid w:val="6E678373"/>
+    <w:rsid w:val="6E90100A"/>
     <w:rsid w:val="6F161871"/>
     <w:rsid w:val="6F27D30A"/>
     <w:rsid w:val="70601EAF"/>
     <w:rsid w:val="714BD523"/>
     <w:rsid w:val="71C4CC4C"/>
     <w:rsid w:val="7205C54F"/>
     <w:rsid w:val="722C80B2"/>
     <w:rsid w:val="722F7A30"/>
     <w:rsid w:val="72806BE8"/>
+    <w:rsid w:val="72BAAE96"/>
+    <w:rsid w:val="734D3042"/>
     <w:rsid w:val="73B00D8C"/>
     <w:rsid w:val="740E75EC"/>
+    <w:rsid w:val="74833E6B"/>
+    <w:rsid w:val="756D9429"/>
+    <w:rsid w:val="766C214E"/>
     <w:rsid w:val="76A4A105"/>
     <w:rsid w:val="76B1CD9B"/>
+    <w:rsid w:val="7710D24F"/>
     <w:rsid w:val="7755F6E7"/>
     <w:rsid w:val="7765CE46"/>
     <w:rsid w:val="77F9F825"/>
     <w:rsid w:val="789DDB03"/>
     <w:rsid w:val="78B76D9E"/>
     <w:rsid w:val="7901EC8E"/>
+    <w:rsid w:val="7907ED9A"/>
+    <w:rsid w:val="792CBA8E"/>
     <w:rsid w:val="798213C4"/>
+    <w:rsid w:val="7A224B2A"/>
+    <w:rsid w:val="7A6DF3F0"/>
+    <w:rsid w:val="7B9C5925"/>
     <w:rsid w:val="7CB0B787"/>
+    <w:rsid w:val="7DB1C700"/>
     <w:rsid w:val="7E60D0CE"/>
     <w:rsid w:val="7F0130E3"/>
     <w:rsid w:val="7FFF0382"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2966,52 +3291,52 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -3129,93 +3454,96 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CDB42C7-96F0-458A-9E78-A2F5DD72FC1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{476A7286-D955-4D37-9F28-A92DDEDAC8CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{089A643B-8F88-49F2-B255-3254EA00599F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F76F872-8F66-4F5A-A712-2455A61F70FE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>.~WRD0003</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Charlotte Stibbs</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>49</revision>
+  <lastModifiedBy>Daniel Orechoff</lastModifiedBy>
+  <revision>56</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>267;#Angela De Souza Torresan;#60;#Karen Sykes;#94;#Gillian Evans</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>