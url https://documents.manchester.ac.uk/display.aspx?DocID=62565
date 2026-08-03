--- v0 (2025-10-01)
+++ v1 (2026-08-03)
@@ -1,1815 +1,1551 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:body>
-    <w:p w:rsidRPr="00C20396" w:rsidR="00246DDC" w:rsidP="3C656E39" w:rsidRDefault="00246DDC" w14:paraId="1D70C4AD" w14:textId="71DC354A">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1F805FBF" wp14:paraId="5D951036" wp14:textId="33916B5D">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F805FBF" w:rsidR="5D0878E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C20396" w:rsidR="00246DDC" w:rsidP="27404942" w:rsidRDefault="00246DDC" w14:paraId="0A35CF9B" w14:textId="0FE70873">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1F805FBF" wp14:paraId="33A90DE1" wp14:textId="742CA531">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:color w:val="2F5496"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27404942" w:rsidR="00246DDC">
+      <w:r w:rsidRPr="1F805FBF" w:rsidR="5D0878E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1F805FBF" wp14:paraId="38947994" wp14:textId="446E4E2C">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6672F47E" w:rsidR="6BACD135">
+      <w:r w:rsidRPr="1F805FBF" w:rsidR="5D0878E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>MA/PG Dip</w:t>
+        <w:t>MA/PG Diploma</w:t>
       </w:r>
-      <w:r w:rsidRPr="6672F47E" w:rsidR="3BD35891">
+      <w:r w:rsidRPr="1F805FBF" w:rsidR="5D0878E2">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>loma</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6672F47E" w:rsidR="6BACD135">
+      <w:r w:rsidRPr="1F805FBF" w:rsidR="5D0878E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Social Anthropology</w:t>
+        <w:t>Social Anthropology</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A330FA" w:rsidP="27404942" w:rsidRDefault="00A330FA" w14:paraId="761A51EB" w14:textId="7D84E486" w14:noSpellErr="1">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1F805FBF" wp14:paraId="19964151" wp14:textId="3E68E6C1">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="13948" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6"/>
+          <w:left w:val="single" w:sz="6"/>
+          <w:bottom w:val="single" w:sz="6"/>
+          <w:right w:val="single" w:sz="6"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2115"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5398"/>
+        <w:gridCol w:w="2220"/>
+        <w:gridCol w:w="1470"/>
+        <w:gridCol w:w="1665"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C0896" w:rsidTr="3A1B6A37" w14:paraId="570EB79D" w14:textId="77777777">
+      <w:tr w:rsidR="1F805FBF" w:rsidTr="1F805FBF" w14:paraId="1D7735A3">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005C0896" w:rsidP="27404942" w:rsidRDefault="005C0896" w14:paraId="2288B270" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="6C535DCB" w14:textId="2CEA2F1D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005C0896" w:rsidP="27404942" w:rsidRDefault="005C0896" w14:paraId="7132348C" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="0CA83417" w14:textId="62864245">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005C0896" w:rsidP="27404942" w:rsidRDefault="005C0896" w14:paraId="2E16D21A" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="5D7CF028" w14:textId="3BD63BCA">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005C0896" w:rsidP="0D2BD86D" w:rsidRDefault="005C0896" w14:paraId="3C86F102" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="65B2E5E9" w14:textId="771ACE8B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005C0896" w:rsidP="27404942" w:rsidRDefault="005C0896" w14:paraId="1FD8B118" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="3AF216E5" w14:textId="3F185279">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0896" w:rsidTr="3A1B6A37" w14:paraId="2A9B5CD7" w14:textId="77777777">
+      <w:tr w:rsidR="1F805FBF" w:rsidTr="1F805FBF" w14:paraId="3F861E4F">
         <w:trPr>
-          <w:trHeight w:val="1389"/>
+          <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246DDC" w:rsidR="005C0896" w:rsidP="27404942" w:rsidRDefault="005C0896" w14:paraId="6AA6F054" w14:textId="0C949519">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="3601F280" w14:textId="0C80A03C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="005C0896">
-[...37 lines deleted...]
-              <w:t>September</w:t>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Wednesday 23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="71DD0243">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246DDC" w:rsidR="005C0896" w:rsidP="236B1DC2" w:rsidRDefault="005C0896" w14:paraId="215EAEBE" w14:textId="77BA8613" w14:noSpellErr="1">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="6842C3D1" w14:textId="403BA0A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="236B1DC2" w:rsidR="005C0896">
-[...24 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10:00 – 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246DDC" w:rsidR="005C0896" w:rsidP="27404942" w:rsidRDefault="005C0896" w14:paraId="48627BE6" w14:textId="60B15CAF" w14:noSpellErr="1">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="456C17F2" w14:textId="345BD70C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27404942" w:rsidR="005C0896">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Welcome Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="2077BEA5" w:rsidP="00EFF778" w:rsidRDefault="2077BEA5" w14:paraId="4F25F8C1" w14:textId="5B0FC159">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="747C27BB" w14:textId="06EC3D2A">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...95 lines deleted...]
-              <w:t>6.208</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Williamson Building, Room 2.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246DDC" w:rsidR="005C0896" w:rsidP="2077BEA5" w:rsidRDefault="005C0896" w14:paraId="528A9C4F" w14:textId="1142CE8D">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="21C0C317" w14:textId="566C40D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5A5B4F17" w:rsidR="005C0896">
-[...109 lines deleted...]
-              <w:t>E.</w:t>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For MA/PG Diploma Social Anthropology students. A welcome talk from your Programme Director, with introductory sessions from the University Centre for Academic English (UCAE), Library, Careers, and TLSE. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="271CE246" w:rsidTr="3A1B6A37" w14:paraId="4B6CBC21" w14:textId="77777777">
+      <w:tr w:rsidR="1F805FBF" w:rsidTr="1F805FBF" w14:paraId="4EC3D94E">
         <w:trPr>
-          <w:trHeight w:val="1113"/>
+          <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="14081C88" w:rsidP="741E86FF" w:rsidRDefault="14081C88" w14:paraId="58BC3727" w14:textId="07228AF1">
+          <w:p w:rsidR="71F2CF30" w:rsidP="1F805FBF" w:rsidRDefault="71F2CF30" w14:paraId="2C010AC0" w14:textId="1D5C2592">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="14081C88">
-[...6 lines deleted...]
-              <w:t>Wednesday 24 September</w:t>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="71F2CF30">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Wednesday 23 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="14081C88" w:rsidP="741E86FF" w:rsidRDefault="14081C88" w14:paraId="0E28A25C" w14:textId="14BDFC93">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="536BC211" w14:textId="6C44C3D0">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="14081C88">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">17:30 – 19:30 </w:t>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15:00 – 17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="14081C88" w:rsidP="741E86FF" w:rsidRDefault="14081C88" w14:paraId="59B47205" w14:textId="71038ECF">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="58C4FB07" w14:textId="6743372C">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="14081C88">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Social Event </w:t>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Yarning About Anthropology: Stories from the Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6672F47E" w:rsidP="741E86FF" w:rsidRDefault="6672F47E" w14:paraId="5CAC3A0F" w14:textId="2C6A5295">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="3DA5DF07" w14:textId="2B861A8C">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...34 lines deleted...]
-              <w:t>reet</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Humanities Bridgeford Street, Room G32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6672F47E" w:rsidP="741E86FF" w:rsidRDefault="6672F47E" w14:paraId="0C6E5246" w14:textId="59CA6BD0">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="7E951D2C" w14:textId="695CD5D0">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="6672F47E">
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PGT students in MASA, MAVA and MAAR will share pizza and drinks (provided) with programme directors and lecturers.</w:t>
+              <w:t>Social Anthropology lecturers talk about their experiences in the field,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>for all Postgraduate Anthropology students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="43C945D8" w:rsidTr="3A1B6A37" w14:paraId="000D11DE" w14:textId="77777777">
+      <w:tr w:rsidR="1F805FBF" w:rsidTr="1F805FBF" w14:paraId="682558D3">
         <w:trPr>
-          <w:trHeight w:val="1390"/>
+          <w:trHeight w:val="1110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="60B73B08" w:rsidP="741E86FF" w:rsidRDefault="60B73B08" w14:paraId="65426A24" w14:textId="2BDEFEC2">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="31032DEF" w14:textId="783E08D7">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="60B73B08">
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Friday 26 September</w:t>
+              <w:t xml:space="preserve">Wednesday 23 September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="60B73B08" w:rsidP="741E86FF" w:rsidRDefault="60B73B08" w14:paraId="2BE1CF62" w14:textId="1F1C5845">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="6F7D079D" w14:textId="78EC7D55">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="60B73B08">
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>14:00 – 15:00</w:t>
+              <w:t xml:space="preserve">17:30 – 19:30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="60B73B08" w:rsidP="741E86FF" w:rsidRDefault="60B73B08" w14:paraId="6F41111D" w14:textId="4D2DD1DA">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="3B8C014D" w14:textId="501531BF">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="60B73B08">
-[...7 lines deleted...]
-                <w:smallCaps w:val="0"/>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PG general course unit selection drop-in session for queries</w:t>
+              <w:t xml:space="preserve">Social Event </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6672F47E" w:rsidP="00EFF778" w:rsidRDefault="6672F47E" w14:paraId="1E8F2824" w14:textId="782298F2">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="2AF4C53A" w14:textId="46DFF7A8">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...47 lines deleted...]
-              <w:t>6.004 Computer Cluster</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The Grosvenor, corner of Oxford Road and Grosvenor Street</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6672F47E" w:rsidP="741E86FF" w:rsidRDefault="6672F47E" w14:paraId="51DE4FC5" w14:textId="4BF9DDE6">
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="5E5277FB" w14:textId="002462D0">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PGT students in MASA, MAVA and MAAR will share pizza and drinks (provided) with programme directors and lecturers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1F805FBF" w:rsidTr="1F805FBF" w14:paraId="42AEFBB0">
+        <w:trPr>
+          <w:trHeight w:val="1380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="6D680A10" w14:textId="09D4D3A3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="741E86FF" w:rsidR="6672F47E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Friday 25 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="7B5AE34A" w14:textId="3071DE8C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>14:00 – 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="783297D7" w14:textId="120A6EF9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PG general course unit selection drop-in session for queries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="1932C737" w14:textId="5BE4BB6D">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Simon Building, Computer Cluster 6.004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1F805FBF" w:rsidP="1F805FBF" w:rsidRDefault="1F805FBF" w14:paraId="3C237CDB" w14:textId="0FFE9129">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F805FBF" w:rsidR="1F805FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This drop-in session is to support students with course unit selection queries and does not need to be attended by all students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="5D9C6125" w:rsidP="5D9C6125" w:rsidRDefault="5D9C6125" w14:noSpellErr="1" w14:paraId="102708C1" w14:textId="45E6B4B2">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1F805FBF" wp14:paraId="5E5787A5" wp14:textId="40581C8C">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="004F5C3A" w:rsidR="004F5C3A" w:rsidSect="005C0896">
+    <w:sectPr>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...40 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...123 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005C0896"/>
-[...240 lines deleted...]
-    <w:rsid w:val="7FEA8526"/>
+    <w:rsidRoot w:val="62128534"/>
+    <w:rsid w:val="1F805FBF"/>
+    <w:rsid w:val="32CD2EB5"/>
+    <w:rsid w:val="5D0878E2"/>
+    <w:rsid w:val="61CCE229"/>
+    <w:rsid w:val="62128534"/>
+    <w:rsid w:val="64ED21FB"/>
+    <w:rsid w:val="66E0FA19"/>
+    <w:rsid w:val="71DD0243"/>
+    <w:rsid w:val="71F2CF30"/>
+    <w:rsid w:val="765AF1C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38A10BAC"/>
+  <w14:docId w14:val="5ABF1578"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{66E1326F-4B1F-4740-A154-5F0B2DDEC17E}"/>
+  <w15:docId w15:val="{13B82124-D386-4E58-BB24-49BFDDD6D211}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2137,661 +1873,243 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...41 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="true">
+    <w:uiPriority w:val="1"/>
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C0896"/>
+    <w:rsid w:val="32CD2EB5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-[...41 lines deleted...]
-    <w:pPr>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...27 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...274 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rcb8cb240bab741d9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R88c7779fac3f4617" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R033e0998192d4426" /></Relationships>
+<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2911,67 +2229,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -3069,113 +2372,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D816F4CE-2C8C-4C0D-9FEC-DFB90E86745B}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E750A676-3511-489F-BC21-E58E825B7EFA}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C18DF732-0FC3-42F8-9361-2C45EF597ABC}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DF43C79-EFDE-4C05-8A11-817CDED03DFB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C9C981-0DAB-410B-8956-F1FF336B1543}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D08EF99-82F8-43B0-9EAC-6E54EB34C1B8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:Company>University of Manchester</ap:Company>
+  <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:Template>Normal.dotm</ap:Template>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Charlotte Stibbs</dc:creator>
+  <dc:creator>Daniel Orechoff</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>51</revision>
+  <lastModifiedBy>Daniel Orechoff</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...28 lines deleted...]
-  </property>
 </Properties>
 </file>