--- v1 (2026-01-25)
+++ v2 (2026-04-20)
@@ -3981,73 +3981,64 @@
             <w:r w:rsidR="006F1F95">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, CDA, dual or split-site PhD), you must have sought prior approval from the collaborative partner. Please confirm that </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:r w:rsidRPr="00807D6C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>have provided evidence that they have agreed to the proposed change</w:t>
+              <w:t xml:space="preserve"> have provided evidence that they have agreed to the proposed change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A86283" w14:textId="4D0DA9F4" w:rsidR="006F1F95" w:rsidRPr="00C93DAE" w:rsidRDefault="006F1F95" w:rsidP="00F62094">
+          <w:p w14:paraId="18A86283" w14:textId="75900EB0" w:rsidR="006F1F95" w:rsidRPr="00C93DAE" w:rsidRDefault="006F1F95" w:rsidP="00F62094">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -4139,58 +4130,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
-            <w:r w:rsidR="00807D6C">
-[...6 lines deleted...]
-              <w:t>ot applicable</w:t>
+            <w:r w:rsidR="004B3EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445D71" w:rsidRPr="004E5746" w14:paraId="352C505E" w14:textId="77777777" w:rsidTr="00B95F6A">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="pct"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2312DD1A" w14:textId="77777777" w:rsidR="00670CDB" w:rsidRPr="00C93DAE" w:rsidRDefault="00670CDB" w:rsidP="00670CDB">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -4474,83 +4465,688 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00EF2ECE" w:rsidRPr="00783E69" w14:paraId="0AAE50C5" w14:textId="77777777" w:rsidTr="00AC284D">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BA9F88" w14:textId="5C028CDE" w:rsidR="00EF2ECE" w:rsidRPr="00783E69" w:rsidRDefault="00EF2ECE" w:rsidP="004B3EE1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you </w:t>
+            </w:r>
+            <w:r w:rsidR="008F4527" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>submitting this</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE687D" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application </w:t>
+            </w:r>
+            <w:r w:rsidR="008F4527" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>becau</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96144" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>se your studies are</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE687D" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> impacted by DASS-related issues</w:t>
+            </w:r>
+            <w:r w:rsidR="00352A4C" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or support needs?  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70871E9D" w14:textId="77777777" w:rsidR="00EF2ECE" w:rsidRPr="00980107" w:rsidRDefault="00EF2ECE" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:ind w:firstLine="322"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B913F1" w:rsidRPr="00783E69" w14:paraId="5384DDCA" w14:textId="77777777" w:rsidTr="00AC284D">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="631456F5" w14:textId="721576DE" w:rsidR="00B913F1" w:rsidRDefault="00B913F1" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you registered with DASS?  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>You can self-refer to the Disability Advisory and Support Service (DASS) if you are not already registered with them.</w:t>
+            </w:r>
+            <w:r w:rsidR="002265DA" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Please refer to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="002265DA" w:rsidRPr="002265DA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Disability Advisory and Support Service website</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E618B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E618B9" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for more information.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661C8F1F" w14:textId="77777777" w:rsidR="005A74C7" w:rsidRPr="00980107" w:rsidRDefault="005A74C7" w:rsidP="005A74C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A1E7FEF" w14:textId="61B7E016" w:rsidR="00B913F1" w:rsidRPr="00980107" w:rsidRDefault="00B913F1" w:rsidP="005A74C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3EE1" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6FC50B" w14:textId="77777777" w:rsidR="004B3EE1" w:rsidRPr="00980107" w:rsidRDefault="004B3EE1" w:rsidP="005A74C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E58E639" w14:textId="26F37793" w:rsidR="004B3EE1" w:rsidRPr="00980107" w:rsidRDefault="004B3EE1" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:ind w:firstLine="322"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="004C68F7" w:rsidRPr="004E5746" w14:paraId="326698F4" w14:textId="77777777" w:rsidTr="00B95F6A">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="pct"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0013E817" w14:textId="77777777" w:rsidR="004C68F7" w:rsidRPr="00C76E02" w:rsidRDefault="004C68F7" w:rsidP="004C68F7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76E02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Do you have work commitments/employment in addition to your programme of study? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BB67D7" w14:textId="77777777" w:rsidR="004C68F7" w:rsidRPr="00C76E02" w:rsidRDefault="004C68F7" w:rsidP="004C68F7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76E02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If so, please state whether </w:t>
             </w:r>
             <w:r w:rsidR="00C03BE1">
@@ -4889,51 +5485,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59B904A3" w14:textId="62956F08" w:rsidR="00445D71" w:rsidRPr="00C93DAE" w:rsidRDefault="00445D71" w:rsidP="00445D71">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Have you been granted previous interruptions/extensions during your programme?</w:t>
             </w:r>
             <w:r w:rsidR="00300C97">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If s</w:t>
             </w:r>
             <w:r w:rsidR="001254EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -5620,50 +6215,302 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00783E69" w:rsidRPr="00783E69" w14:paraId="3D3232F7" w14:textId="77777777" w:rsidTr="00EE03BB">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0328D84C" w14:textId="6B4D71AE" w:rsidR="00783E69" w:rsidRDefault="00783E69" w:rsidP="00EE03BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you considered referral for Completion Support? </w:t>
+            </w:r>
+            <w:r w:rsidR="009522E2" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D1F4D" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can find details of the benefits of Completion Support and what it entails in the Faculty of Humanities PGR Handbook at: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="004D1F4D" w:rsidRPr="002265DA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Completion support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5295BBB7" w14:textId="77777777" w:rsidR="00783E69" w:rsidRDefault="00783E69" w:rsidP="00EE03BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C5284F" w14:textId="69D3B848" w:rsidR="00783E69" w:rsidRPr="00783E69" w:rsidRDefault="00783E69" w:rsidP="00EE03BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA828CE" w14:textId="77777777" w:rsidR="00783E69" w:rsidRPr="00783E69" w:rsidRDefault="00783E69" w:rsidP="00EE03BB">
+            <w:pPr>
+              <w:ind w:firstLine="322"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0043219E" w:rsidRPr="00445D71" w14:paraId="59AF2C50" w14:textId="77777777" w:rsidTr="004868D0">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D810524" w14:textId="77777777" w:rsidR="0043219E" w:rsidRPr="00445D71" w:rsidRDefault="0043219E" w:rsidP="00540229">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5913,51 +6760,51 @@
               </w:rPr>
               <w:t>governing the studentship/award</w:t>
             </w:r>
             <w:r w:rsidR="006D1A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">. If you have any questions, please </w:t>
             </w:r>
             <w:r w:rsidR="006D1A2A" w:rsidRPr="004A3C80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">contact </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="004A3C80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Doctoral Academy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E7DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>in the first instance.</w:t>
@@ -7061,51 +7908,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000A95FA" w14:textId="1E7811B1" w:rsidR="005E1BA5" w:rsidRPr="008715B5" w:rsidRDefault="00D44F9E" w:rsidP="00D44F9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00D44F9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Presentation of Theses Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> for thesis word limits for different degree types. </w:t>
             </w:r>
             <w:r w:rsidR="00FD301A" w:rsidRPr="008715B5">
@@ -8440,51 +9287,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date change is to be effective from: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD0EB5E" w14:textId="77777777" w:rsidR="008D7881" w:rsidRPr="008715B5" w:rsidRDefault="00807D6C" w:rsidP="0027384E">
+          <w:p w14:paraId="3AD0EB5E" w14:textId="77777777" w:rsidR="008D7881" w:rsidRPr="008715B5" w:rsidRDefault="00911E0E" w:rsidP="0027384E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1684481430"/>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
@@ -8787,50 +9634,51 @@
           <w:trHeight w:val="772"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B99FC1A" w14:textId="3C1730C3" w:rsidR="00C055DB" w:rsidRPr="008715B5" w:rsidRDefault="00F416DA" w:rsidP="00C055DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Please provide</w:t>
             </w:r>
             <w:r w:rsidR="002C6305">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D693C38" w14:textId="77777777" w:rsidR="00C055DB" w:rsidRPr="00A20E1D" w:rsidRDefault="00C055DB" w:rsidP="00C055DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9185,51 +10033,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, it is recommended that</w:t>
             </w:r>
             <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Fit Note’ (Statement of Fitness for Work)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is provided.</w:t>
             </w:r>
             <w:r w:rsidR="00670CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -9254,51 +10102,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Information on file encryption at the University can be found</w:t>
             </w:r>
             <w:r w:rsidR="001B63FB" w:rsidRPr="006433EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006433EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">on the University </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="006433EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:t>website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006433EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                 <w:b/>
                 <w:color w:val="444444"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4FA323" w14:textId="77777777" w:rsidR="0084158D" w:rsidRPr="008715B5" w:rsidRDefault="0084158D" w:rsidP="00670CDB">
@@ -9332,51 +10180,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AC00BAC" w14:textId="03FD184D" w:rsidR="00F416DA" w:rsidRPr="008715B5" w:rsidRDefault="00C055DB" w:rsidP="006E0A94">
             <w:pPr>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="004E5746" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>f you are applying for an</w:t>
             </w:r>
             <w:r w:rsidR="00677E8A" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> interruption </w:t>
             </w:r>
             <w:r w:rsidR="004E5746" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -10649,113 +11496,1352 @@
               <w:p w14:paraId="10F9B0A4" w14:textId="77777777" w:rsidR="002C2130" w:rsidRPr="00C93DAE" w:rsidRDefault="002C2130" w:rsidP="00DC5E55">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00FC2C8B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EE1DA6E" w14:textId="77777777" w:rsidR="00E066BE" w:rsidRPr="00C93DAE" w:rsidRDefault="00E066BE">
+    <w:p w14:paraId="7EE1DA6E" w14:textId="77777777" w:rsidR="00E066BE" w:rsidRDefault="00E066BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2660"/>
+        <w:gridCol w:w="4108"/>
+        <w:gridCol w:w="31"/>
+        <w:gridCol w:w="1106"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC67BB" w:rsidRPr="00DC67BB" w14:paraId="0A006C7C" w14:textId="77777777" w:rsidTr="00AC284D">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655F099B" w14:textId="5235C8C3" w:rsidR="00115799" w:rsidRPr="00980107" w:rsidRDefault="00115799" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SECTION 5:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">TO BE COMPLETED BY </w:t>
+            </w:r>
+            <w:r w:rsidR="0035530D" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DOCTORAL ACADEMY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006869FA" w:rsidRPr="006869FA" w14:paraId="563C5180" w14:textId="77777777" w:rsidTr="006D73CC">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB4A211" w14:textId="5DAB8F1C" w:rsidR="00C5422C" w:rsidRPr="00980107" w:rsidRDefault="00C5422C" w:rsidP="00C5422C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 Year Completion Date</w:t>
+            </w:r>
+            <w:r w:rsidR="006869FA" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e. 5 years from ‘Start Date of Programme’)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-941289200"/>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3232" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D4E771C" w14:textId="3AB1CD65" w:rsidR="00C5422C" w:rsidRPr="00980107" w:rsidRDefault="00C5422C" w:rsidP="00C5422C">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00980107">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click here to enter a date.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A57E5F" w:rsidRPr="006869FA" w14:paraId="19BCD7CA" w14:textId="77777777" w:rsidTr="006D73CC">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E6D8EC" w14:textId="2F5BC1AD" w:rsidR="00A57E5F" w:rsidRPr="00980107" w:rsidRDefault="00A57E5F" w:rsidP="00C5422C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is the Application Complete (i.e. form co</w:t>
+            </w:r>
+            <w:r w:rsidR="006D73CC" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mpleted correctly, evidence provided, Workplan provided if applicable)?  If not, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F616C2" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>return to applicant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1C9640" w14:textId="4F85D891" w:rsidR="00A57E5F" w:rsidRPr="00980107" w:rsidRDefault="006D73CC" w:rsidP="00C5422C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes                                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00062E39" w:rsidRPr="006E6ADB" w14:paraId="64546DEC" w14:textId="77777777" w:rsidTr="006D73CC">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E316572" w14:textId="60C9997E" w:rsidR="00062E39" w:rsidRPr="00980107" w:rsidRDefault="006D73CC" w:rsidP="006D73CC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F85F2C" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
+            <w:r w:rsidR="00062E39" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meet </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidR="00062E39" w:rsidRPr="00980107">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F85F2C" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:anchor="d.en.866087" w:history="1">
+              <w:r w:rsidR="00F85F2C" w:rsidRPr="00980107">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630F7DA7" w14:textId="64DCE0D7" w:rsidR="00062E39" w:rsidRPr="00980107" w:rsidRDefault="00F85F2C" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes                                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00963C6E" w:rsidRPr="00963C6E" w14:paraId="29507D2A" w14:textId="77777777" w:rsidTr="00AC284D">
+        <w:trPr>
+          <w:trHeight w:val="476"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16467DB0" w14:textId="4BCCAB09" w:rsidR="00115799" w:rsidRPr="00980107" w:rsidRDefault="00292974" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide </w:t>
+            </w:r>
+            <w:r w:rsidR="0043273E" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00E23ED0" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">brief </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">timeline and details of any previously approved requests for </w:t>
+            </w:r>
+            <w:r w:rsidR="00B92E44" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Interruption, Extension</w:t>
+            </w:r>
+            <w:r w:rsidR="00963C6E" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to Programme/Submission Deadline</w:t>
+            </w:r>
+            <w:r w:rsidR="00B92E44" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00963C6E" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Change to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B92E44" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mode of Attendance</w:t>
+            </w:r>
+            <w:r w:rsidR="0043273E" w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00115799" w:rsidRPr="006E6ADB" w14:paraId="2A4B9BB3" w14:textId="77777777" w:rsidTr="00AC284D">
+        <w:trPr>
+          <w:trHeight w:val="923"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDE7EE4" w14:textId="77777777" w:rsidR="00115799" w:rsidRPr="00980107" w:rsidRDefault="00115799" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65B6A101" w14:textId="77777777" w:rsidR="00115799" w:rsidRPr="00980107" w:rsidRDefault="00115799" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text67"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980107">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00115799" w:rsidRPr="006E6ADB" w14:paraId="5D1D6D11" w14:textId="77777777" w:rsidTr="00AC284D">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A0F0EE" w14:textId="3443DF80" w:rsidR="00115799" w:rsidRPr="006678D8" w:rsidRDefault="0035530D" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral Academy </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0119">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06479835" w14:textId="77777777" w:rsidR="00115799" w:rsidRPr="00C93DAE" w:rsidRDefault="00115799" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text96"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A6D025" w14:textId="77777777" w:rsidR="00115799" w:rsidRPr="00C93DAE" w:rsidRDefault="00115799" w:rsidP="00AC284D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-938211184"/>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2126" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="318BD955" w14:textId="77777777" w:rsidR="00115799" w:rsidRPr="006E6ADB" w:rsidRDefault="00115799" w:rsidP="00AC284D">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC2C8B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click here to enter a date.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0972B269" w14:textId="77777777" w:rsidR="00115799" w:rsidRDefault="00115799">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130BDEB4" w14:textId="77777777" w:rsidR="00115799" w:rsidRDefault="00115799">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38679D04" w14:textId="77777777" w:rsidR="00115799" w:rsidRDefault="00115799">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575ED14A" w14:textId="77777777" w:rsidR="00115799" w:rsidRDefault="00115799">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CECE63" w14:textId="77777777" w:rsidR="00115799" w:rsidRPr="00C93DAE" w:rsidRDefault="00115799">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="4108"/>
         <w:gridCol w:w="1137"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C7C01" w:rsidRPr="006E6ADB" w14:paraId="587A32CD" w14:textId="77777777" w:rsidTr="001B04E1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3985AE3D" w14:textId="77777777" w:rsidR="006C7C01" w:rsidRPr="00C93DAE" w:rsidRDefault="00741EF5" w:rsidP="004960B4">
+          <w:p w14:paraId="3985AE3D" w14:textId="7DF6AFBA" w:rsidR="006C7C01" w:rsidRPr="00C93DAE" w:rsidRDefault="00741EF5" w:rsidP="004960B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>SECTION 5:</w:t>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0119">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">TO BE COMPLETED </w:t>
             </w:r>
             <w:r w:rsidR="004960B4">
@@ -10812,75 +12898,51 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">As Chair of the School PGR Committee, </w:t>
             </w:r>
             <w:r w:rsidR="006C7C01" w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">I have considered this </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> and the decision is to:</w:t>
+              <w:t>I have considered this application and the decision is to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7C01" w:rsidRPr="006E6ADB" w14:paraId="1CF74CCC" w14:textId="77777777" w:rsidTr="00176C8C">
         <w:trPr>
           <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="306B3C5B" w14:textId="5630EE8A" w:rsidR="004E5746" w:rsidRPr="00C93DAE" w:rsidRDefault="001C5F4B" w:rsidP="00970C1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -12035,71 +14097,82 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="4108"/>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C47EB" w:rsidRPr="006E6ADB" w14:paraId="1F8C7624" w14:textId="77777777" w:rsidTr="001B04E1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A65D440" w14:textId="77777777" w:rsidR="006C47EB" w:rsidRPr="00C93DAE" w:rsidRDefault="004E5746" w:rsidP="004960B4">
+          <w:p w14:paraId="2A65D440" w14:textId="20986C56" w:rsidR="006C47EB" w:rsidRPr="00C93DAE" w:rsidRDefault="004E5746" w:rsidP="004960B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>SECTION 6</w:t>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0119">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="006C47EB" w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="006C47EB" w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006C47EB" w:rsidRPr="00C93DAE">
               <w:rPr>
@@ -12156,75 +14229,51 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">As Chair of the Faculty PGR Committee, </w:t>
             </w:r>
             <w:r w:rsidR="006C47EB" w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">I have considered this </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> and the decision is to:</w:t>
+              <w:t>I have considered this application and the decision is to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C47EB" w:rsidRPr="006E6ADB" w14:paraId="1847EEA5" w14:textId="77777777" w:rsidTr="00970C1A">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7386DFE3" w14:textId="77777777" w:rsidR="006C47EB" w:rsidRPr="00C93DAE" w:rsidRDefault="00970C1A" w:rsidP="001F5DFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -19063,74 +21112,74 @@
         </w:rPr>
         <w:t>nd provide alternative documentation,</w:t>
       </w:r>
       <w:r w:rsidRPr="006B128A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> where possible.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1661F468" w14:textId="77777777" w:rsidR="00383EF4" w:rsidRPr="004D15B3" w:rsidRDefault="00383EF4" w:rsidP="00383EF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EA089B" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00902BBE" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00231DB8" w:rsidRPr="00902BBE" w:rsidSect="003004C6">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="227" w:right="851" w:bottom="238" w:left="851" w:header="709" w:footer="471" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49BA7A19" w14:textId="77777777" w:rsidR="007E2676" w:rsidRDefault="007E2676">
+    <w:p w14:paraId="257D5D2A" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AC202BC" w14:textId="77777777" w:rsidR="007E2676" w:rsidRDefault="007E2676">
+    <w:p w14:paraId="256C8B5B" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19210,58 +21259,58 @@
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27CE5BD0" w14:textId="0175DDC4" w:rsidR="0060310F" w:rsidRPr="00265587" w:rsidRDefault="0060310F" w:rsidP="00E736A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9180"/>
       </w:tabs>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4615691C" w14:textId="77777777" w:rsidR="007E2676" w:rsidRDefault="007E2676">
+    <w:p w14:paraId="7078D84D" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="255246A4" w14:textId="77777777" w:rsidR="007E2676" w:rsidRDefault="007E2676">
+    <w:p w14:paraId="428BEFDC" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C231EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBBC978E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -20275,494 +22324,530 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1219242569">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1856380511">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="633874580">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C73CBB"/>
     <w:rsid w:val="0000553C"/>
     <w:rsid w:val="00006EF6"/>
     <w:rsid w:val="00007AF1"/>
     <w:rsid w:val="00015B68"/>
     <w:rsid w:val="00016CD2"/>
     <w:rsid w:val="00026C61"/>
     <w:rsid w:val="0003001A"/>
     <w:rsid w:val="00030A04"/>
     <w:rsid w:val="0003525A"/>
     <w:rsid w:val="00035B2A"/>
     <w:rsid w:val="00041702"/>
     <w:rsid w:val="00050522"/>
     <w:rsid w:val="000569ED"/>
     <w:rsid w:val="00060A72"/>
+    <w:rsid w:val="00062E39"/>
     <w:rsid w:val="00084B93"/>
     <w:rsid w:val="0008642B"/>
     <w:rsid w:val="00090232"/>
     <w:rsid w:val="00092469"/>
     <w:rsid w:val="000B34A1"/>
     <w:rsid w:val="000B7346"/>
     <w:rsid w:val="000C38B3"/>
     <w:rsid w:val="000C426B"/>
     <w:rsid w:val="000D341D"/>
     <w:rsid w:val="000D4A63"/>
     <w:rsid w:val="000D6AA1"/>
     <w:rsid w:val="000F1655"/>
     <w:rsid w:val="00103831"/>
     <w:rsid w:val="00105F24"/>
     <w:rsid w:val="001063BA"/>
+    <w:rsid w:val="00110EBB"/>
     <w:rsid w:val="00114E6B"/>
+    <w:rsid w:val="00115799"/>
     <w:rsid w:val="0012436E"/>
     <w:rsid w:val="001254EE"/>
     <w:rsid w:val="00126023"/>
     <w:rsid w:val="00130E7B"/>
     <w:rsid w:val="00131ECC"/>
     <w:rsid w:val="001323C9"/>
     <w:rsid w:val="001405DC"/>
     <w:rsid w:val="00151002"/>
     <w:rsid w:val="001510DB"/>
+    <w:rsid w:val="001613A2"/>
     <w:rsid w:val="00161AAB"/>
     <w:rsid w:val="0016353E"/>
     <w:rsid w:val="00167F71"/>
     <w:rsid w:val="0017137E"/>
     <w:rsid w:val="0017200F"/>
     <w:rsid w:val="00172B09"/>
     <w:rsid w:val="00172C96"/>
     <w:rsid w:val="00173EBC"/>
     <w:rsid w:val="00175BB0"/>
     <w:rsid w:val="00175DBA"/>
     <w:rsid w:val="00176C8C"/>
     <w:rsid w:val="001844EC"/>
     <w:rsid w:val="001853AF"/>
     <w:rsid w:val="00185A70"/>
     <w:rsid w:val="00185C2B"/>
     <w:rsid w:val="00192943"/>
     <w:rsid w:val="00196ED2"/>
     <w:rsid w:val="00197331"/>
     <w:rsid w:val="001A069B"/>
     <w:rsid w:val="001A0EA5"/>
     <w:rsid w:val="001A53D0"/>
     <w:rsid w:val="001A58BD"/>
     <w:rsid w:val="001B04E1"/>
     <w:rsid w:val="001B5193"/>
     <w:rsid w:val="001B5FE7"/>
     <w:rsid w:val="001B63FB"/>
     <w:rsid w:val="001C0F0F"/>
     <w:rsid w:val="001C5F4B"/>
     <w:rsid w:val="001D153A"/>
     <w:rsid w:val="001D3B04"/>
     <w:rsid w:val="001D571E"/>
     <w:rsid w:val="001E2394"/>
     <w:rsid w:val="001E2432"/>
     <w:rsid w:val="001E426E"/>
     <w:rsid w:val="001F5DFC"/>
     <w:rsid w:val="00202EC2"/>
     <w:rsid w:val="002036CB"/>
     <w:rsid w:val="002170A8"/>
     <w:rsid w:val="0021734E"/>
     <w:rsid w:val="002173BA"/>
     <w:rsid w:val="00220B2E"/>
     <w:rsid w:val="00225286"/>
     <w:rsid w:val="00225C2A"/>
+    <w:rsid w:val="002265DA"/>
     <w:rsid w:val="00231DB8"/>
     <w:rsid w:val="00232C40"/>
     <w:rsid w:val="002333E0"/>
     <w:rsid w:val="0023647C"/>
     <w:rsid w:val="002377DF"/>
     <w:rsid w:val="00251F98"/>
     <w:rsid w:val="00257EDD"/>
     <w:rsid w:val="002604FF"/>
     <w:rsid w:val="00265587"/>
     <w:rsid w:val="00265C9F"/>
     <w:rsid w:val="00267109"/>
     <w:rsid w:val="0027118F"/>
+    <w:rsid w:val="00271B81"/>
     <w:rsid w:val="00273D9E"/>
     <w:rsid w:val="00275158"/>
     <w:rsid w:val="00280F6D"/>
+    <w:rsid w:val="00281579"/>
     <w:rsid w:val="002821BC"/>
     <w:rsid w:val="00282363"/>
     <w:rsid w:val="00283545"/>
     <w:rsid w:val="002920EE"/>
     <w:rsid w:val="0029246E"/>
+    <w:rsid w:val="00292974"/>
     <w:rsid w:val="002953FA"/>
     <w:rsid w:val="0029706D"/>
     <w:rsid w:val="00297A53"/>
     <w:rsid w:val="002A08EE"/>
     <w:rsid w:val="002A0AD3"/>
     <w:rsid w:val="002A49C6"/>
     <w:rsid w:val="002A4DE3"/>
     <w:rsid w:val="002A59AC"/>
     <w:rsid w:val="002B2F6F"/>
     <w:rsid w:val="002C16F6"/>
     <w:rsid w:val="002C2130"/>
     <w:rsid w:val="002C6305"/>
     <w:rsid w:val="002C731B"/>
     <w:rsid w:val="002D2E72"/>
     <w:rsid w:val="002D7DD4"/>
     <w:rsid w:val="003004C6"/>
     <w:rsid w:val="00300959"/>
     <w:rsid w:val="00300C97"/>
     <w:rsid w:val="00304946"/>
     <w:rsid w:val="0030633E"/>
     <w:rsid w:val="00314880"/>
     <w:rsid w:val="0031557E"/>
     <w:rsid w:val="00317E6F"/>
     <w:rsid w:val="00322AA8"/>
     <w:rsid w:val="00327124"/>
     <w:rsid w:val="00327DFC"/>
     <w:rsid w:val="003433CC"/>
     <w:rsid w:val="00343D31"/>
+    <w:rsid w:val="00352A4C"/>
+    <w:rsid w:val="0035530D"/>
     <w:rsid w:val="00355B61"/>
     <w:rsid w:val="00357164"/>
     <w:rsid w:val="0036068F"/>
     <w:rsid w:val="00362034"/>
     <w:rsid w:val="0036265B"/>
     <w:rsid w:val="00366665"/>
     <w:rsid w:val="00367859"/>
     <w:rsid w:val="00370A8D"/>
     <w:rsid w:val="00370E69"/>
     <w:rsid w:val="0037581A"/>
     <w:rsid w:val="00383EF4"/>
     <w:rsid w:val="003842E1"/>
     <w:rsid w:val="00396335"/>
     <w:rsid w:val="003A2890"/>
     <w:rsid w:val="003A28A9"/>
     <w:rsid w:val="003A3F1B"/>
+    <w:rsid w:val="003A44C8"/>
     <w:rsid w:val="003A5F8E"/>
     <w:rsid w:val="003A6E7B"/>
     <w:rsid w:val="003A7869"/>
     <w:rsid w:val="003A7F4F"/>
     <w:rsid w:val="003B0BAC"/>
     <w:rsid w:val="003B2C0D"/>
     <w:rsid w:val="003B60A2"/>
     <w:rsid w:val="003C026D"/>
     <w:rsid w:val="003C0BE1"/>
     <w:rsid w:val="003C3811"/>
     <w:rsid w:val="003C708E"/>
+    <w:rsid w:val="003D0119"/>
     <w:rsid w:val="003D0FC8"/>
     <w:rsid w:val="003D2711"/>
     <w:rsid w:val="003D2EF4"/>
     <w:rsid w:val="003F2350"/>
     <w:rsid w:val="003F2B8D"/>
     <w:rsid w:val="003F3358"/>
     <w:rsid w:val="003F78D3"/>
     <w:rsid w:val="00401EFB"/>
     <w:rsid w:val="004071EF"/>
     <w:rsid w:val="0041093A"/>
     <w:rsid w:val="0041285A"/>
     <w:rsid w:val="0041486D"/>
     <w:rsid w:val="00415B58"/>
     <w:rsid w:val="00416B43"/>
     <w:rsid w:val="00420145"/>
     <w:rsid w:val="00420EC7"/>
     <w:rsid w:val="0042360D"/>
     <w:rsid w:val="0043150E"/>
     <w:rsid w:val="0043219E"/>
+    <w:rsid w:val="0043273E"/>
     <w:rsid w:val="00436E22"/>
     <w:rsid w:val="004428E6"/>
     <w:rsid w:val="00445D71"/>
     <w:rsid w:val="00447FC8"/>
     <w:rsid w:val="00452637"/>
     <w:rsid w:val="004601EF"/>
     <w:rsid w:val="004658D3"/>
     <w:rsid w:val="00466337"/>
     <w:rsid w:val="004765F2"/>
     <w:rsid w:val="004868D0"/>
     <w:rsid w:val="004872BC"/>
     <w:rsid w:val="004960B4"/>
     <w:rsid w:val="004A3C80"/>
     <w:rsid w:val="004A4DA7"/>
     <w:rsid w:val="004A75D8"/>
     <w:rsid w:val="004B209E"/>
+    <w:rsid w:val="004B3EE1"/>
     <w:rsid w:val="004B49D8"/>
     <w:rsid w:val="004C0C02"/>
+    <w:rsid w:val="004C5789"/>
     <w:rsid w:val="004C68F7"/>
     <w:rsid w:val="004D14D0"/>
     <w:rsid w:val="004D15B3"/>
+    <w:rsid w:val="004D1F4D"/>
     <w:rsid w:val="004E55A0"/>
     <w:rsid w:val="004E5746"/>
     <w:rsid w:val="004E5C50"/>
     <w:rsid w:val="004F3258"/>
     <w:rsid w:val="00504380"/>
     <w:rsid w:val="0050470E"/>
     <w:rsid w:val="0050718D"/>
     <w:rsid w:val="005205B5"/>
+    <w:rsid w:val="00530860"/>
     <w:rsid w:val="005321E2"/>
     <w:rsid w:val="005344EA"/>
     <w:rsid w:val="00535B44"/>
     <w:rsid w:val="00540229"/>
     <w:rsid w:val="00542544"/>
     <w:rsid w:val="0054264F"/>
     <w:rsid w:val="00544980"/>
     <w:rsid w:val="00545A88"/>
     <w:rsid w:val="00545B09"/>
     <w:rsid w:val="00545B3C"/>
     <w:rsid w:val="00547B0C"/>
     <w:rsid w:val="005509C3"/>
     <w:rsid w:val="00551720"/>
     <w:rsid w:val="00555ADE"/>
     <w:rsid w:val="00564ECB"/>
     <w:rsid w:val="0057047F"/>
     <w:rsid w:val="00570ECC"/>
     <w:rsid w:val="0058406B"/>
     <w:rsid w:val="00591B2A"/>
     <w:rsid w:val="00592457"/>
     <w:rsid w:val="00592648"/>
     <w:rsid w:val="00594ECD"/>
     <w:rsid w:val="00595022"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2AEC"/>
     <w:rsid w:val="005A6722"/>
+    <w:rsid w:val="005A74C7"/>
     <w:rsid w:val="005A7705"/>
+    <w:rsid w:val="005B6551"/>
     <w:rsid w:val="005C3A1F"/>
     <w:rsid w:val="005C63D3"/>
     <w:rsid w:val="005E1BA5"/>
     <w:rsid w:val="005F3039"/>
+    <w:rsid w:val="005F4059"/>
     <w:rsid w:val="005F54C1"/>
     <w:rsid w:val="005F5DA6"/>
     <w:rsid w:val="005F642B"/>
     <w:rsid w:val="005F7463"/>
     <w:rsid w:val="006012D9"/>
     <w:rsid w:val="0060310F"/>
     <w:rsid w:val="00610EC1"/>
     <w:rsid w:val="00612C89"/>
+    <w:rsid w:val="006144BD"/>
     <w:rsid w:val="006176DE"/>
     <w:rsid w:val="006207BD"/>
     <w:rsid w:val="00625A69"/>
     <w:rsid w:val="006305E8"/>
     <w:rsid w:val="00630FBA"/>
     <w:rsid w:val="00632757"/>
     <w:rsid w:val="00634F29"/>
     <w:rsid w:val="00636F6F"/>
     <w:rsid w:val="006433EB"/>
     <w:rsid w:val="0064378E"/>
     <w:rsid w:val="0064520E"/>
     <w:rsid w:val="00652763"/>
     <w:rsid w:val="006538D4"/>
     <w:rsid w:val="00655356"/>
     <w:rsid w:val="00664761"/>
     <w:rsid w:val="006678D8"/>
     <w:rsid w:val="00670CDB"/>
     <w:rsid w:val="006768CE"/>
     <w:rsid w:val="00676AF0"/>
     <w:rsid w:val="0067772F"/>
     <w:rsid w:val="00677E8A"/>
     <w:rsid w:val="00680E32"/>
     <w:rsid w:val="0068267E"/>
     <w:rsid w:val="00683CF3"/>
     <w:rsid w:val="0068419B"/>
     <w:rsid w:val="0068656D"/>
+    <w:rsid w:val="006869FA"/>
     <w:rsid w:val="00690DD3"/>
     <w:rsid w:val="0069161E"/>
+    <w:rsid w:val="00697ED5"/>
     <w:rsid w:val="006A598D"/>
     <w:rsid w:val="006A5C25"/>
     <w:rsid w:val="006B128A"/>
     <w:rsid w:val="006B2982"/>
     <w:rsid w:val="006B2E94"/>
     <w:rsid w:val="006B41E6"/>
     <w:rsid w:val="006B6D78"/>
     <w:rsid w:val="006C4728"/>
     <w:rsid w:val="006C47EB"/>
     <w:rsid w:val="006C7C01"/>
     <w:rsid w:val="006D1A2A"/>
     <w:rsid w:val="006D517F"/>
     <w:rsid w:val="006D6548"/>
+    <w:rsid w:val="006D73CC"/>
     <w:rsid w:val="006E04F6"/>
     <w:rsid w:val="006E0A94"/>
     <w:rsid w:val="006E147C"/>
     <w:rsid w:val="006E6ADB"/>
     <w:rsid w:val="006E7DD0"/>
     <w:rsid w:val="006F1F95"/>
     <w:rsid w:val="006F4040"/>
     <w:rsid w:val="006F4122"/>
     <w:rsid w:val="006F488D"/>
     <w:rsid w:val="006F7D01"/>
     <w:rsid w:val="00703FAC"/>
     <w:rsid w:val="00706C4F"/>
     <w:rsid w:val="00706E08"/>
     <w:rsid w:val="007122FA"/>
     <w:rsid w:val="007149CA"/>
     <w:rsid w:val="00722935"/>
     <w:rsid w:val="007256B2"/>
     <w:rsid w:val="00741EF5"/>
     <w:rsid w:val="00745079"/>
     <w:rsid w:val="00751094"/>
     <w:rsid w:val="00753500"/>
     <w:rsid w:val="0076297C"/>
     <w:rsid w:val="007673D6"/>
+    <w:rsid w:val="00772467"/>
+    <w:rsid w:val="0077500A"/>
     <w:rsid w:val="007756DB"/>
     <w:rsid w:val="0077614C"/>
     <w:rsid w:val="00777229"/>
     <w:rsid w:val="007801B5"/>
     <w:rsid w:val="00780E96"/>
     <w:rsid w:val="007827B1"/>
+    <w:rsid w:val="00783E69"/>
     <w:rsid w:val="00796460"/>
     <w:rsid w:val="007A4F64"/>
     <w:rsid w:val="007B09F7"/>
     <w:rsid w:val="007B345D"/>
     <w:rsid w:val="007B3664"/>
     <w:rsid w:val="007B5638"/>
     <w:rsid w:val="007C0A77"/>
     <w:rsid w:val="007C2E7F"/>
     <w:rsid w:val="007D53AF"/>
     <w:rsid w:val="007D5547"/>
     <w:rsid w:val="007D5665"/>
+    <w:rsid w:val="007E1452"/>
     <w:rsid w:val="007E1E35"/>
     <w:rsid w:val="007E2676"/>
+    <w:rsid w:val="007E3099"/>
     <w:rsid w:val="007E3C27"/>
     <w:rsid w:val="007E4C7E"/>
     <w:rsid w:val="007E5422"/>
     <w:rsid w:val="007F1278"/>
     <w:rsid w:val="00802E65"/>
+    <w:rsid w:val="0080500C"/>
     <w:rsid w:val="00805791"/>
     <w:rsid w:val="00807D6C"/>
     <w:rsid w:val="00810DA0"/>
     <w:rsid w:val="0081437A"/>
     <w:rsid w:val="00831A4B"/>
     <w:rsid w:val="008326E3"/>
     <w:rsid w:val="008408A3"/>
     <w:rsid w:val="0084158D"/>
     <w:rsid w:val="00851D74"/>
     <w:rsid w:val="0085231C"/>
     <w:rsid w:val="00854ACA"/>
     <w:rsid w:val="00860DA0"/>
     <w:rsid w:val="00862989"/>
     <w:rsid w:val="00864F2F"/>
     <w:rsid w:val="008715B5"/>
     <w:rsid w:val="00871D27"/>
     <w:rsid w:val="00872680"/>
     <w:rsid w:val="008763C4"/>
     <w:rsid w:val="0087659D"/>
     <w:rsid w:val="00877951"/>
     <w:rsid w:val="00881135"/>
     <w:rsid w:val="00884C94"/>
     <w:rsid w:val="008900B6"/>
     <w:rsid w:val="0089225D"/>
     <w:rsid w:val="008A3F28"/>
     <w:rsid w:val="008A4FB6"/>
     <w:rsid w:val="008B30AA"/>
     <w:rsid w:val="008C0AC9"/>
     <w:rsid w:val="008C34F4"/>
     <w:rsid w:val="008D0253"/>
     <w:rsid w:val="008D19FF"/>
     <w:rsid w:val="008D7881"/>
     <w:rsid w:val="008E77BC"/>
     <w:rsid w:val="008F1794"/>
+    <w:rsid w:val="008F4527"/>
     <w:rsid w:val="00902BBE"/>
     <w:rsid w:val="00912CA6"/>
     <w:rsid w:val="00914AC3"/>
     <w:rsid w:val="00920413"/>
     <w:rsid w:val="00926AEA"/>
+    <w:rsid w:val="00930429"/>
     <w:rsid w:val="00930EF2"/>
     <w:rsid w:val="00930FC2"/>
     <w:rsid w:val="009338F2"/>
     <w:rsid w:val="009367A2"/>
     <w:rsid w:val="009410D8"/>
     <w:rsid w:val="00947C0F"/>
     <w:rsid w:val="009510AE"/>
+    <w:rsid w:val="009522E2"/>
     <w:rsid w:val="0095587C"/>
     <w:rsid w:val="00961D61"/>
     <w:rsid w:val="00961EDD"/>
+    <w:rsid w:val="00963C6E"/>
     <w:rsid w:val="0096670B"/>
     <w:rsid w:val="00970C1A"/>
     <w:rsid w:val="00971AAD"/>
     <w:rsid w:val="0097371C"/>
     <w:rsid w:val="00977168"/>
     <w:rsid w:val="00977F82"/>
+    <w:rsid w:val="00980107"/>
     <w:rsid w:val="009803B1"/>
     <w:rsid w:val="00982FAC"/>
     <w:rsid w:val="0098330F"/>
     <w:rsid w:val="009847E4"/>
     <w:rsid w:val="0099366A"/>
     <w:rsid w:val="009942C3"/>
     <w:rsid w:val="00996DC3"/>
     <w:rsid w:val="009B076F"/>
     <w:rsid w:val="009B0934"/>
     <w:rsid w:val="009B2919"/>
     <w:rsid w:val="009B3250"/>
     <w:rsid w:val="009B6F61"/>
     <w:rsid w:val="009B7CD5"/>
     <w:rsid w:val="009C2AF8"/>
     <w:rsid w:val="009C4E60"/>
     <w:rsid w:val="009D13BC"/>
     <w:rsid w:val="009D2157"/>
     <w:rsid w:val="009D38BF"/>
     <w:rsid w:val="009E05D4"/>
     <w:rsid w:val="009E1610"/>
     <w:rsid w:val="00A03F20"/>
     <w:rsid w:val="00A04E8F"/>
     <w:rsid w:val="00A10477"/>
     <w:rsid w:val="00A114AA"/>
     <w:rsid w:val="00A12ED1"/>
     <w:rsid w:val="00A20E1D"/>
     <w:rsid w:val="00A31197"/>
     <w:rsid w:val="00A320A2"/>
     <w:rsid w:val="00A32693"/>
     <w:rsid w:val="00A336FA"/>
     <w:rsid w:val="00A34466"/>
     <w:rsid w:val="00A417F2"/>
     <w:rsid w:val="00A45CA5"/>
     <w:rsid w:val="00A52610"/>
     <w:rsid w:val="00A536A8"/>
     <w:rsid w:val="00A56E1D"/>
+    <w:rsid w:val="00A57E5F"/>
     <w:rsid w:val="00A6071D"/>
     <w:rsid w:val="00A607B3"/>
     <w:rsid w:val="00A60800"/>
     <w:rsid w:val="00A64290"/>
     <w:rsid w:val="00A70577"/>
     <w:rsid w:val="00A80209"/>
     <w:rsid w:val="00A81D38"/>
     <w:rsid w:val="00A833AF"/>
     <w:rsid w:val="00A853E1"/>
     <w:rsid w:val="00AA0C5D"/>
     <w:rsid w:val="00AA55FF"/>
     <w:rsid w:val="00AB7AC8"/>
     <w:rsid w:val="00AC2E10"/>
     <w:rsid w:val="00AC2E68"/>
     <w:rsid w:val="00AC6BCE"/>
     <w:rsid w:val="00AC7EBD"/>
     <w:rsid w:val="00AD4052"/>
     <w:rsid w:val="00AD40F2"/>
     <w:rsid w:val="00AD5269"/>
     <w:rsid w:val="00AD6910"/>
     <w:rsid w:val="00AE0F02"/>
     <w:rsid w:val="00AE7D16"/>
     <w:rsid w:val="00AF1E35"/>
     <w:rsid w:val="00AF2176"/>
     <w:rsid w:val="00AF7B35"/>
@@ -20771,224 +22856,241 @@
     <w:rsid w:val="00B1529A"/>
     <w:rsid w:val="00B22A09"/>
     <w:rsid w:val="00B26A01"/>
     <w:rsid w:val="00B27959"/>
     <w:rsid w:val="00B32037"/>
     <w:rsid w:val="00B3259E"/>
     <w:rsid w:val="00B338E9"/>
     <w:rsid w:val="00B34883"/>
     <w:rsid w:val="00B3532F"/>
     <w:rsid w:val="00B35488"/>
     <w:rsid w:val="00B3786D"/>
     <w:rsid w:val="00B37E9C"/>
     <w:rsid w:val="00B41EFE"/>
     <w:rsid w:val="00B44359"/>
     <w:rsid w:val="00B46CDB"/>
     <w:rsid w:val="00B50526"/>
     <w:rsid w:val="00B63D36"/>
     <w:rsid w:val="00B66324"/>
     <w:rsid w:val="00B66AC0"/>
     <w:rsid w:val="00B678C1"/>
     <w:rsid w:val="00B72112"/>
     <w:rsid w:val="00B721D0"/>
     <w:rsid w:val="00B74A85"/>
     <w:rsid w:val="00B808BD"/>
     <w:rsid w:val="00B861E2"/>
+    <w:rsid w:val="00B87713"/>
+    <w:rsid w:val="00B913F1"/>
     <w:rsid w:val="00B91C6A"/>
+    <w:rsid w:val="00B92E44"/>
     <w:rsid w:val="00B9492A"/>
     <w:rsid w:val="00B95F6A"/>
     <w:rsid w:val="00BA463C"/>
     <w:rsid w:val="00BB0C53"/>
     <w:rsid w:val="00BC1515"/>
     <w:rsid w:val="00BC378C"/>
     <w:rsid w:val="00BC4143"/>
     <w:rsid w:val="00BD4788"/>
+    <w:rsid w:val="00BD5428"/>
     <w:rsid w:val="00BD5F87"/>
     <w:rsid w:val="00BE0BDD"/>
     <w:rsid w:val="00BE464A"/>
+    <w:rsid w:val="00BE687D"/>
     <w:rsid w:val="00BF5FC7"/>
     <w:rsid w:val="00BF6C9A"/>
     <w:rsid w:val="00C03BE1"/>
     <w:rsid w:val="00C047F8"/>
     <w:rsid w:val="00C04CC9"/>
     <w:rsid w:val="00C055DB"/>
     <w:rsid w:val="00C136E8"/>
     <w:rsid w:val="00C217BF"/>
     <w:rsid w:val="00C231C6"/>
     <w:rsid w:val="00C254D4"/>
     <w:rsid w:val="00C27BD9"/>
     <w:rsid w:val="00C35096"/>
     <w:rsid w:val="00C42899"/>
     <w:rsid w:val="00C46597"/>
     <w:rsid w:val="00C47822"/>
     <w:rsid w:val="00C5172E"/>
+    <w:rsid w:val="00C5422C"/>
     <w:rsid w:val="00C61A6A"/>
     <w:rsid w:val="00C73CBB"/>
     <w:rsid w:val="00C76E02"/>
+    <w:rsid w:val="00C814A4"/>
     <w:rsid w:val="00C85563"/>
     <w:rsid w:val="00C919AC"/>
     <w:rsid w:val="00C93DAE"/>
     <w:rsid w:val="00C96052"/>
+    <w:rsid w:val="00C96144"/>
     <w:rsid w:val="00CA4121"/>
     <w:rsid w:val="00CA5441"/>
     <w:rsid w:val="00CB05EE"/>
     <w:rsid w:val="00CB25A0"/>
     <w:rsid w:val="00CB5576"/>
     <w:rsid w:val="00CB5DB1"/>
     <w:rsid w:val="00CB6B94"/>
     <w:rsid w:val="00CC0244"/>
     <w:rsid w:val="00CC0CCD"/>
     <w:rsid w:val="00CC69B3"/>
     <w:rsid w:val="00CC78EB"/>
     <w:rsid w:val="00CD458D"/>
     <w:rsid w:val="00CD4738"/>
     <w:rsid w:val="00CD4F63"/>
     <w:rsid w:val="00CE0D49"/>
     <w:rsid w:val="00CF0C92"/>
     <w:rsid w:val="00D0197D"/>
     <w:rsid w:val="00D04432"/>
     <w:rsid w:val="00D05828"/>
     <w:rsid w:val="00D2717D"/>
     <w:rsid w:val="00D37E1C"/>
     <w:rsid w:val="00D401D8"/>
     <w:rsid w:val="00D40865"/>
     <w:rsid w:val="00D4214B"/>
     <w:rsid w:val="00D44C3B"/>
     <w:rsid w:val="00D44F9E"/>
     <w:rsid w:val="00D45A13"/>
     <w:rsid w:val="00D46CF5"/>
     <w:rsid w:val="00D50E3A"/>
     <w:rsid w:val="00D57C98"/>
     <w:rsid w:val="00D630B0"/>
     <w:rsid w:val="00D634E5"/>
     <w:rsid w:val="00D6605D"/>
     <w:rsid w:val="00D66AF4"/>
     <w:rsid w:val="00D67355"/>
     <w:rsid w:val="00D75F3F"/>
     <w:rsid w:val="00D92DF2"/>
     <w:rsid w:val="00D93996"/>
     <w:rsid w:val="00DA49D6"/>
     <w:rsid w:val="00DB0299"/>
     <w:rsid w:val="00DC30DD"/>
+    <w:rsid w:val="00DC67BB"/>
     <w:rsid w:val="00DD2A90"/>
     <w:rsid w:val="00DD5744"/>
     <w:rsid w:val="00DD64CE"/>
     <w:rsid w:val="00DD7D38"/>
     <w:rsid w:val="00DE0BDE"/>
     <w:rsid w:val="00DE254D"/>
     <w:rsid w:val="00DF2514"/>
+    <w:rsid w:val="00E03774"/>
     <w:rsid w:val="00E066BE"/>
     <w:rsid w:val="00E07C56"/>
     <w:rsid w:val="00E10A89"/>
     <w:rsid w:val="00E126B9"/>
     <w:rsid w:val="00E177E4"/>
+    <w:rsid w:val="00E23ED0"/>
     <w:rsid w:val="00E27527"/>
     <w:rsid w:val="00E35DA3"/>
+    <w:rsid w:val="00E3611A"/>
     <w:rsid w:val="00E361A7"/>
     <w:rsid w:val="00E36461"/>
     <w:rsid w:val="00E473B5"/>
     <w:rsid w:val="00E532C2"/>
     <w:rsid w:val="00E542B1"/>
     <w:rsid w:val="00E5502A"/>
+    <w:rsid w:val="00E618B9"/>
     <w:rsid w:val="00E736A9"/>
     <w:rsid w:val="00E7461F"/>
     <w:rsid w:val="00E8514B"/>
     <w:rsid w:val="00E85BAE"/>
     <w:rsid w:val="00E90D57"/>
     <w:rsid w:val="00E946E1"/>
     <w:rsid w:val="00E9653F"/>
     <w:rsid w:val="00EA1A2C"/>
     <w:rsid w:val="00EA7740"/>
     <w:rsid w:val="00EB23A9"/>
     <w:rsid w:val="00EC126D"/>
     <w:rsid w:val="00EC2857"/>
     <w:rsid w:val="00EC3BF1"/>
     <w:rsid w:val="00EC5305"/>
     <w:rsid w:val="00EC7201"/>
     <w:rsid w:val="00ED55EB"/>
     <w:rsid w:val="00EE50BB"/>
     <w:rsid w:val="00EE5F29"/>
+    <w:rsid w:val="00EF2ECE"/>
     <w:rsid w:val="00EF6211"/>
     <w:rsid w:val="00F019AB"/>
     <w:rsid w:val="00F047C8"/>
     <w:rsid w:val="00F0626C"/>
     <w:rsid w:val="00F121ED"/>
     <w:rsid w:val="00F139C8"/>
     <w:rsid w:val="00F34B5C"/>
     <w:rsid w:val="00F40CB6"/>
     <w:rsid w:val="00F416DA"/>
     <w:rsid w:val="00F5231B"/>
     <w:rsid w:val="00F53734"/>
     <w:rsid w:val="00F5675D"/>
+    <w:rsid w:val="00F56AB8"/>
     <w:rsid w:val="00F61324"/>
+    <w:rsid w:val="00F616C2"/>
     <w:rsid w:val="00F62094"/>
     <w:rsid w:val="00F75872"/>
     <w:rsid w:val="00F75CE2"/>
     <w:rsid w:val="00F763FD"/>
     <w:rsid w:val="00F768F9"/>
     <w:rsid w:val="00F8287F"/>
     <w:rsid w:val="00F82AC7"/>
     <w:rsid w:val="00F8510E"/>
+    <w:rsid w:val="00F85F2C"/>
     <w:rsid w:val="00F955F0"/>
     <w:rsid w:val="00F97CBA"/>
     <w:rsid w:val="00FA01EF"/>
     <w:rsid w:val="00FA19A8"/>
     <w:rsid w:val="00FA3BD7"/>
     <w:rsid w:val="00FA451D"/>
     <w:rsid w:val="00FA74F7"/>
     <w:rsid w:val="00FB1D6C"/>
     <w:rsid w:val="00FB79E5"/>
     <w:rsid w:val="00FB7E79"/>
     <w:rsid w:val="00FC0FF9"/>
     <w:rsid w:val="00FC588C"/>
     <w:rsid w:val="00FD2ED5"/>
     <w:rsid w:val="00FD301A"/>
     <w:rsid w:val="00FD6478"/>
     <w:rsid w:val="00FE1246"/>
     <w:rsid w:val="00FF4C86"/>
     <w:rsid w:val="00FF72D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="589B4A31"/>
   <w15:docId w15:val="{0620BF61-F3E2-41E6-B0B5-40A38EABE3F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21388,50 +23490,51 @@
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0085231C"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -21656,51 +23759,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1824589652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HUMS.doctoralacademy.support@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Contact-us.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=6514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.doctoralacademy.cdt@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgr-validation@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/immigration-and-visas/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/data-collection-notice/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.decp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/fit-note" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=8162" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/finances/tuition-fees/payments/interruptions-and-withdrawals/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Changes-programme.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.dcp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HUMS.doctoralacademy.support@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=6514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.doctoralacademy.cdt@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/fit-note" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgr-validation@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/immigration-and-visas/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/data-collection-notice/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7420" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.decp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Contact-us.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/code/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=8162" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/finances/tuition-fees/payments/interruptions-and-withdrawals/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Changes-programme.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.dcp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Completion-support.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/ordinancesandregulations/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21965,75 +24068,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6E2FC3-804D-4F13-AA84-74981F5212AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1703</Words>
-  <Characters>12767</Characters>
+  <Words>2501</Words>
+  <Characters>13809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>491</Lines>
-  <Paragraphs>301</Paragraphs>
+  <Lines>531</Lines>
+  <Paragraphs>332</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester [work-at-home copy]</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14169</CharactersWithSpaces>
+  <CharactersWithSpaces>15978</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>2818164</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.uk/government/collections/fit-note</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852042</vt:i4>
       </vt:variant>
       <vt:variant>