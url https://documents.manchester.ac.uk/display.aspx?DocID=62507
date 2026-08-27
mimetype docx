--- v2 (2026-04-20)
+++ v3 (2026-08-27)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3CD56207" w14:textId="77777777" w:rsidR="0068267E" w:rsidRDefault="004960B4" w:rsidP="009D2157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B58FF72" wp14:editId="404C89C9">
             <wp:extent cx="1359674" cy="611972"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="logo"/>
             <wp:cNvGraphicFramePr>
@@ -265,58 +265,60 @@
       </w:r>
       <w:r w:rsidR="0012436E" w:rsidRPr="0041093A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="007E1E35" w:rsidRPr="0041093A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ed to </w:t>
       </w:r>
       <w:r w:rsidR="0097371C" w:rsidRPr="0041093A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">apply to the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002A4DE3" w:rsidRPr="0041093A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0068656D" w:rsidRPr="0041093A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or</w:t>
       </w:r>
       <w:r w:rsidR="00175DBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E1BA5" w:rsidRPr="0041093A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
       <w:r w:rsidR="00175DBA">
@@ -1810,69 +1812,87 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00630FBA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="112EE728" w14:textId="638C5822" w:rsidR="00690DD3" w:rsidRPr="00630FBA" w:rsidRDefault="00690DD3" w:rsidP="00B95F6A">
+          <w:p w14:paraId="112EE728" w14:textId="44F80363" w:rsidR="00690DD3" w:rsidRPr="00630FBA" w:rsidRDefault="00690DD3" w:rsidP="00B95F6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Check43"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof doc  </w:t>
+              <w:t xml:space="preserve">Prof </w:t>
+            </w:r>
+            <w:r w:rsidR="006970EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oc  </w:t>
             </w:r>
             <w:r w:rsidRPr="00630FBA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00630FBA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -3860,84 +3880,981 @@
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93DAE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="105C28F9" w14:textId="77777777" w:rsidR="00445D71" w:rsidRPr="00C93DAE" w:rsidRDefault="00445D71" w:rsidP="00172C96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00687057" w:rsidRPr="004E5746" w14:paraId="3468E86B" w14:textId="77777777" w:rsidTr="00D52FAD">
+        <w:trPr>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F6D4D7" w14:textId="77777777" w:rsidR="00687057" w:rsidRPr="006954C8" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006954C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If your study is funded by a funding body, please indicate the funding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the list below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006954C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Please note that some studentships/awards may be specific to school/department/programme/mode of study/project/supervisor and any changes to these may impact on the funding eligibility and may invalidate the studentships/award. You must seek advice from your supervisory team, Doctoral Academy and funding body in such cases.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195030B2" w14:textId="77777777" w:rsidR="00687057" w:rsidRPr="00C93DAE" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00687057" w:rsidRPr="004E5746" w14:paraId="3007B529" w14:textId="77777777" w:rsidTr="00D52FAD">
+        <w:trPr>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="3405A643" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57C82657" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AHRC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Doctoral Landscape Award</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AHRC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focal Award    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AHRC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NWCDTP CDA     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3473B4D1" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55EC8E44" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SRC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NWSSDTP CASE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Manchester Bicentenary Award </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F1AA675" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C70DBF3" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>University of Manchester President’s Doctoral Scholar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Award     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B2E673" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A3F9648" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDT Award (e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006954C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Artificial Intelligence, Biosocial Science, Data Analytics and Society)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64750D17" w14:textId="77777777" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00D52FAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59691998" w14:textId="5F38AE6A" w:rsidR="00687057" w:rsidRDefault="00687057" w:rsidP="00687057">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other, please state</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text31"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93DAE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F1F95" w:rsidRPr="004E5746" w14:paraId="0ED80B9E" w14:textId="77777777" w:rsidTr="00B95F6A">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="pct"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58679412" w14:textId="10A3A66D" w:rsidR="006F1F95" w:rsidRDefault="00807D6C" w:rsidP="00670CDB">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Is your</w:t>
             </w:r>
             <w:r w:rsidR="006F1F95">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> programme </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006F1F95">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="006F1F95">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -5102,51 +6019,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0013E817" w14:textId="77777777" w:rsidR="004C68F7" w:rsidRPr="00C76E02" w:rsidRDefault="004C68F7" w:rsidP="004C68F7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76E02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Do you have work commitments/employment in addition to your programme of study? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BB67D7" w14:textId="77777777" w:rsidR="004C68F7" w:rsidRPr="00C76E02" w:rsidRDefault="004C68F7" w:rsidP="004C68F7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76E02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If so, please state whether </w:t>
             </w:r>
             <w:r w:rsidR="00C03BE1">
@@ -6888,71 +7804,488 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidR="00A81D38" w:rsidRPr="00630FBA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00630FBA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">nterruption </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7F01D8" w14:textId="322BDD6E" w:rsidR="006E7DD0" w:rsidRPr="009D2157" w:rsidRDefault="009D2157" w:rsidP="00CD4F63">
+          <w:p w14:paraId="64F27F71" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRDefault="009D2157" w:rsidP="00CD4F63">
             <w:pPr>
               <w:spacing w:before="-1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Please note that interruptions during the submission pending period are not permitted.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0C96A4" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="00CD4F63">
+            <w:pPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F1FD7C2" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Maternity leave and risk assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="711B91DF" w14:textId="51B36A43" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PGRs applying for maternity leave should carry out a risk assessment for the period that they are pregnant or breastfeeding and inform their supervisory team and Doctoral Academy of the completed risk assessment </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure that support is made available where necessary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Your School Safety Advisor (email address below) will be able to provide guidance on risk assessment if required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B80D33" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DF3AAA" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>AMBS: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="000F45E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>AMBS-Compliance.Estates@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="72DA5D21" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SALC: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="000F45E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>Compliance.SALC@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3E339EDE" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Website: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="000F45E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>SALC Health and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5D62896E" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SEED: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="000F45E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>SEEDestates@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="283F388C" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Website: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="000F45E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>SEED Health and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1C6928CE" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SoSS: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="000F45E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>SoSS.risk@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094F276E" w14:textId="77777777" w:rsidR="000F45E8" w:rsidRPr="000F45E8" w:rsidRDefault="000F45E8" w:rsidP="000F45E8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F45E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Website: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="000F45E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>SoSS Health and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="2D7F01D8" w14:textId="322BDD6E" w:rsidR="000F45E8" w:rsidRPr="009D2157" w:rsidRDefault="000F45E8" w:rsidP="00CD4F63">
+            <w:pPr>
+              <w:spacing w:before="-1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C76868B" w14:textId="4C744EF8" w:rsidR="005E1BA5" w:rsidRPr="008715B5" w:rsidRDefault="005E1BA5" w:rsidP="00AD6910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7908,51 +9241,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000A95FA" w14:textId="1E7811B1" w:rsidR="005E1BA5" w:rsidRPr="008715B5" w:rsidRDefault="00D44F9E" w:rsidP="00D44F9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00D44F9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Presentation of Theses Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> for thesis word limits for different degree types. </w:t>
             </w:r>
             <w:r w:rsidR="00FD301A" w:rsidRPr="008715B5">
@@ -8309,50 +9642,51 @@
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14C43061" w14:textId="77777777" w:rsidR="00FD301A" w:rsidRPr="008715B5" w:rsidRDefault="00FD301A" w:rsidP="00FD301A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mode of Attendance</w:t>
             </w:r>
             <w:r w:rsidR="00C04CC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Change</w:t>
             </w:r>
             <w:r w:rsidR="00592457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Part-Time/Full-</w:t>
             </w:r>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -9287,51 +10621,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date change is to be effective from: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD0EB5E" w14:textId="77777777" w:rsidR="008D7881" w:rsidRPr="008715B5" w:rsidRDefault="00911E0E" w:rsidP="0027384E">
+          <w:p w14:paraId="3AD0EB5E" w14:textId="77777777" w:rsidR="008D7881" w:rsidRPr="008715B5" w:rsidRDefault="00DF10C0" w:rsidP="0027384E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1684481430"/>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
@@ -9634,51 +10968,50 @@
           <w:trHeight w:val="772"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B99FC1A" w14:textId="3C1730C3" w:rsidR="00C055DB" w:rsidRPr="008715B5" w:rsidRDefault="00F416DA" w:rsidP="00C055DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Please provide</w:t>
             </w:r>
             <w:r w:rsidR="002C6305">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D693C38" w14:textId="77777777" w:rsidR="00C055DB" w:rsidRPr="00A20E1D" w:rsidRDefault="00C055DB" w:rsidP="00C055DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10033,51 +11366,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, it is recommended that</w:t>
             </w:r>
             <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Fit Note’ (Statement of Fitness for Work)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00670CDB" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is provided.</w:t>
             </w:r>
             <w:r w:rsidR="00670CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -10102,51 +11435,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Information on file encryption at the University can be found</w:t>
             </w:r>
             <w:r w:rsidR="001B63FB" w:rsidRPr="006433EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006433EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">on the University </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="006433EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:t>website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006433EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
                 <w:b/>
                 <w:color w:val="444444"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4FA323" w14:textId="77777777" w:rsidR="0084158D" w:rsidRPr="008715B5" w:rsidRDefault="0084158D" w:rsidP="00670CDB">
@@ -11963,75 +13296,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the </w:t>
             </w:r>
             <w:r w:rsidR="00F85F2C" w:rsidRPr="00980107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Application </w:t>
             </w:r>
             <w:r w:rsidR="00062E39" w:rsidRPr="00980107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Meet </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="00062E39" w:rsidRPr="00980107">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Regulations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F85F2C" w:rsidRPr="00980107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:anchor="d.en.866087" w:history="1">
+            <w:hyperlink r:id="rId35" w:anchor="d.en.866087" w:history="1">
               <w:r w:rsidR="00F85F2C" w:rsidRPr="00980107">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00980107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15076,6110 +16409,6993 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="680A418D" w14:textId="77777777" w:rsidR="00652763" w:rsidRDefault="00B27959" w:rsidP="00B27959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DDDF81" w14:textId="77777777" w:rsidR="00652763" w:rsidRDefault="00652763" w:rsidP="00B27959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0962744B" w14:textId="6C81B3DC" w:rsidR="00AC6BCE" w:rsidRPr="008A3F28" w:rsidRDefault="00B27959" w:rsidP="00B27959">
+    <w:p w14:paraId="0962744B" w14:textId="6C81B3DC" w:rsidR="00AC6BCE" w:rsidRPr="00F94F54" w:rsidRDefault="00B27959" w:rsidP="00B27959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Appendix 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21141BC4" w14:textId="77777777" w:rsidR="00B27959" w:rsidRDefault="00B27959" w:rsidP="00B27959">
+    <w:p w14:paraId="21141BC4" w14:textId="77777777" w:rsidR="00B27959" w:rsidRPr="00F94F54" w:rsidRDefault="00B27959" w:rsidP="00B27959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7A02BA" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00231DB8" w:rsidRDefault="00231DB8" w:rsidP="00B27959">
+    <w:p w14:paraId="1B7A02BA" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00231DB8" w:rsidP="00B27959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00231DB8">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Extension work plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C748DA" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="008A3F28" w:rsidRDefault="00231DB8" w:rsidP="00B27959">
+    <w:p w14:paraId="32C748DA" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00231DB8" w:rsidP="00B27959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22429E47" w14:textId="77777777" w:rsidR="00544980" w:rsidRPr="008A3F28" w:rsidRDefault="00B27959" w:rsidP="009C2AF8">
+    <w:p w14:paraId="22429E47" w14:textId="47657F0D" w:rsidR="00544980" w:rsidRPr="00F94F54" w:rsidRDefault="00B27959" w:rsidP="009C2AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="00AE0F02">
+      <w:r w:rsidR="00AE0F02" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>extension application</w:t>
       </w:r>
-      <w:r w:rsidR="00961D61">
+      <w:r w:rsidR="00961D61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, additional information regarding</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> your pro</w:t>
       </w:r>
-      <w:r w:rsidR="00961D61">
+      <w:r w:rsidR="00961D61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gress on the thesis to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">date and </w:t>
       </w:r>
-      <w:r w:rsidR="00961D61">
+      <w:r w:rsidR="00961D61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>work plan for the requ</w:t>
       </w:r>
-      <w:r w:rsidR="00961D61">
+      <w:r w:rsidR="00961D61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ested period of extension must</w:t>
       </w:r>
-      <w:r w:rsidR="00225286">
+      <w:r w:rsidR="00225286" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be provided. You must</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicate how much work you have completed</w:t>
       </w:r>
-      <w:r w:rsidR="00225286">
+      <w:r w:rsidR="00225286" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00961D61">
+      <w:r w:rsidR="00961D61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with regards to </w:t>
       </w:r>
-      <w:r w:rsidR="00AE0F02">
+      <w:r w:rsidR="00AE0F02" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">both </w:t>
       </w:r>
-      <w:r w:rsidR="00961D61">
+      <w:r w:rsidR="00961D61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">research and </w:t>
       </w:r>
-      <w:r w:rsidR="00961D61">
+      <w:r w:rsidR="00961D61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>writing</w:t>
       </w:r>
-      <w:r w:rsidR="00225286">
+      <w:r w:rsidR="00225286" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00AE0F02">
+      <w:r w:rsidR="00AE0F02" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a timeline indicating what</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> remains to be completed</w:t>
       </w:r>
-      <w:r w:rsidR="00AE0F02">
+      <w:r w:rsidR="00AE0F02" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and when you will complete it</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3F28">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="006970EC" w:rsidRPr="00F94F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You must also include details and timescale for receiving and acting on feedback from your supervisors leading up to thesis submission.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70BEBD6A" w14:textId="77777777" w:rsidR="00544980" w:rsidRPr="008A3F28" w:rsidRDefault="00544980" w:rsidP="009C2AF8">
+    <w:p w14:paraId="70BEBD6A" w14:textId="77777777" w:rsidR="00544980" w:rsidRPr="00F94F54" w:rsidRDefault="00544980" w:rsidP="009C2AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6075917A" w14:textId="77777777" w:rsidR="00B27959" w:rsidRPr="008A3F28" w:rsidRDefault="00447FC8" w:rsidP="009C2AF8">
+    <w:p w14:paraId="6075917A" w14:textId="77777777" w:rsidR="00B27959" w:rsidRPr="00F94F54" w:rsidRDefault="00447FC8" w:rsidP="009C2AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidR="00B27959" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00B27959" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">use the form below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195AECD5" w14:textId="77777777" w:rsidR="00B27959" w:rsidRPr="008A3F28" w:rsidRDefault="00B27959" w:rsidP="009C2AF8">
+    <w:p w14:paraId="195AECD5" w14:textId="77777777" w:rsidR="00B27959" w:rsidRPr="00F94F54" w:rsidRDefault="00B27959" w:rsidP="009C2AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503C765A" w14:textId="77777777" w:rsidR="00B27959" w:rsidRPr="008A3F28" w:rsidRDefault="00961D61" w:rsidP="009C2AF8">
+    <w:p w14:paraId="3A9545C5" w14:textId="3B2B81A1" w:rsidR="00B27959" w:rsidRPr="00F94F54" w:rsidRDefault="00961D61" w:rsidP="009C2AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisors must </w:t>
       </w:r>
-      <w:r w:rsidR="00B27959" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00B27959" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provide their assessment of the feasibility of your proposed work plan</w:t>
       </w:r>
-      <w:r w:rsidR="002377DF">
+      <w:r w:rsidR="002377DF" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in S</w:t>
       </w:r>
-      <w:r w:rsidR="00610EC1" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00610EC1" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ection 4 above. </w:t>
       </w:r>
+      <w:r w:rsidR="00AC1B7E" w:rsidRPr="00F94F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A9545C5" w14:textId="77777777" w:rsidR="00B27959" w:rsidRPr="008A3F28" w:rsidRDefault="00B27959" w:rsidP="009C2AF8">
+    <w:p w14:paraId="4DC386E2" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8977" w:type="dxa"/>
+        <w:tblW w:w="9549" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1940"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="2183"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="5F91C05D" w14:textId="77777777" w:rsidTr="00130E7B">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="0264126B" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F3E144A" w14:textId="77777777" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="00130E7B" w:rsidP="007149CA">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="396CEADF" w14:textId="77777777" w:rsidR="00CD24D6" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="00824678">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time Period </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FCB7867" w14:textId="560C8591" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="00824678">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(please plan out your activities in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2-3 week</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blocks)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C779328" w14:textId="7528BBEE" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="00824678">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...119 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0772F0EF" w14:textId="77777777" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="00130E7B" w:rsidP="009803B1">
+          <w:p w14:paraId="285394E1" w14:textId="3673E680" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="00824678">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-              <w:t>Anticipated due date for completion</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Primary Focus</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="758D8AD2" w14:textId="77777777" w:rsidR="00130E7B" w:rsidRDefault="00130E7B" w:rsidP="007149CA">
-[...10 lines deleted...]
-              <w:t>Data collection (if applicable)</w:t>
+          <w:p w14:paraId="298347A4" w14:textId="3B1E0007" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="00824678">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Key Tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52138EBA" w14:textId="0BC6F707" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="00E36461" w:rsidP="00E36461">
+          <w:p w14:paraId="39C2A02C" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="00824678">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Measurables</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C60387E" w14:textId="7A878395" w:rsidR="00CD24D6" w:rsidRPr="00F94F54" w:rsidRDefault="00CD24D6" w:rsidP="00824678">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(e.g. number of words) drafted/completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="44A3ABF3" w14:textId="77777777" w:rsidTr="00CD24D6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D00ECF7" w14:textId="7A237A4C" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Example: 1 July – 14 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="578FB751" w14:textId="5E66CFF4" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chapter 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74940805" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="00CD24D6" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Re-draft research questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAEEF18" w14:textId="77777777" w:rsidR="00CD24D6" w:rsidRPr="00F94F54" w:rsidRDefault="00CD24D6" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thesis structure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F78745E" w14:textId="75D999DB" w:rsidR="00CD24D6" w:rsidRPr="00F94F54" w:rsidRDefault="00CD24D6" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B15211A" w14:textId="548C91A9" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="00CD24D6" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approx. 5000 words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="6F39BB6F" w14:textId="77777777" w:rsidTr="00CD24D6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10820C35" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008715B5">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008715B5">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542341C6" w14:textId="681B0779" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="512F2DBD" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="21445E5C" w14:textId="77777777" w:rsidR="00CD24D6" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data collection </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6316596C" w14:textId="5F1E1CD1" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B717F44" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="535759E6" w14:textId="19FA9683" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C2C3748" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D6CD3D1" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4751AE6E" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="5920AEB6" w14:textId="1306C38F" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239D93BF" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A320A2" w:rsidRPr="008A3F28" w14:paraId="33ADA941" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="75000A85" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A32AD09" w14:textId="77777777" w:rsidR="00A320A2" w:rsidRDefault="00A320A2" w:rsidP="007149CA">
-[...39 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6FFA8BF7" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="65252A14" w14:textId="7230C4F5" w:rsidR="00A320A2" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D8823E" w14:textId="79D868DB" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5400E044" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="20B99025" w14:textId="77777777" w:rsidR="00CD24D6" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data analysis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DEEF90B" w14:textId="56E4C07E" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D50BC4" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="5DCC2C1D" w14:textId="40A874E2" w:rsidR="00A320A2" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F311FEB" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1998D653" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3AA23950" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="7CC52F1F" w14:textId="1762E7ED" w:rsidR="00A320A2" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7D7BB7" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="77721129" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="31695FC9" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2842F928" w14:textId="77777777" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="00130E7B" w:rsidP="007149CA">
-[...39 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E3B8993" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="2C5D4581" w14:textId="5E455019" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA09804" w14:textId="4D19BB85" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241EBCC7" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2357733D" w14:textId="18726B1F" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CECB45D" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="114034C4" w14:textId="4A3CF522" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD03F62" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F950733" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="031C6627" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="673500F1" w14:textId="3341EDF2" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73878795" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="6BCF3E90" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="079A4AAB" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03521C28" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F3BC58A" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="782EE8ED" w14:textId="000EE9B3" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="328C67C7" w14:textId="6316325F" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5728303A" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="01005DEA" w14:textId="04B12FF2" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chapter 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="061F908F" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="3AAAB61F" w14:textId="3BCEF463" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F97A6C" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D824246" w14:textId="77777777" w:rsidR="006E7DD0" w:rsidRPr="00C93DAE" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="14DA3040" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="42199E00" w14:textId="593535C5" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="006E7DD0" w:rsidP="006E7DD0">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1179C57F" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="0EBFD1D8" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="12DF146C" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74032092" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="65974E6F" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="7F6B5F9D" w14:textId="37056FA2" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452F3812" w14:textId="78A8F60D" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A622DB7" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="33B23D65" w14:textId="5191224A" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chapter 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57EA2647" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="553FFF39" w14:textId="73807DD3" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CCB62C9" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2367F846" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="31998F90" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="132F0AD9" w14:textId="66AC4934" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B255948" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="64D98BB6" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="7FE3BBCC" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A813D6F" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04F448FD" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="4D7F8A41" w14:textId="4B1EBA98" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="131F310E" w14:textId="2AA0B38E" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74E92904" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3A9D64AF" w14:textId="12FDC50D" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chapter 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="432C6923" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="30E7D03B" w14:textId="2FD76974" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19CA3C35" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F5494D" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E748495" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="482C417F" w14:textId="5E09F7B9" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570F4555" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="4FD04849" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="2925B5DD" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F714BA6" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7215176A" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="70A02293" w14:textId="786FF82B" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA86CDB" w14:textId="2E302CA1" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A9073CB" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0138F848" w14:textId="5A2BB7AA" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chapter 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01998EBE" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="4A5B48F4" w14:textId="12B71B6D" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B05C56B" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15A3CEA3" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2773A0A1" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="2B0A93AE" w14:textId="483AF2DE" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E60A4C" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="461248BB" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="149AF953" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18841C92" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="092CDE5B" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="23F83340" w14:textId="1F48D26D" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BEB83A" w14:textId="195AEF93" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47BD5AB7" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23D39050" w14:textId="45E07D75" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chapter 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="065416DF" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="03D2D806" w14:textId="464E0462" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62FE1944" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A0AFEA4" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="491C1EA5" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="4AB61361" w14:textId="52D7A7A7" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D06AB8" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="01188535" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="4C3CFFC6" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="364795D9" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="50A59BD0" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="42DA088C" w14:textId="734C7A0C" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185BAEE2" w14:textId="7C576A5A" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57F324DB" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0A3E19D1" w14:textId="558271E5" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chapter 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B710AF8" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="4186AA57" w14:textId="25D9C133" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ABE8DBC" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DD57AA0" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4B501D45" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="6641B062" w14:textId="71CE0F55" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7FADD7" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="1BF0E51C" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="482E0119" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24BB016C" w14:textId="77777777" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="00130E7B" w:rsidP="007149CA">
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4097FF33" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...62 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2D33A2" w14:textId="22260EC9" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="176B5431" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7D3FFAB1" w14:textId="3FAEAB6F" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conclusion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A815D00" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="64781E24" w14:textId="0B899D11" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD996D9" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="395B50AB" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="097CF879" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="6F293C08" w14:textId="7F329280" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A54F454" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="153C0165" w14:textId="77777777" w:rsidTr="00A320A2">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="5E2B4804" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="039233B9" w14:textId="77777777" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="00130E7B" w:rsidP="007149CA">
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="291204E5" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...62 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27ECF9F8" w14:textId="335290CC" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03AFD486" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7A5F3543" w14:textId="5F8BA0CE" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(continue if needed)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="318B5429" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="44D360C9" w14:textId="0B78D29A" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49287672" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35342115" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3054CD2E" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="7C34EB83" w14:textId="2BE5F2E1" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4050286A" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130E7B" w:rsidRPr="008A3F28" w14:paraId="754AB38E" w14:textId="77777777" w:rsidTr="00130E7B">
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="5CA4D47E" w14:textId="77777777" w:rsidTr="00CD24D6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A0E3C75" w14:textId="77777777" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="00130E7B" w:rsidP="007149CA">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0189A027" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...62 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D76B5AB" w14:textId="17D1BAEF" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FA8CFFD" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1D617347" w14:textId="756904DB" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Finalising thesis for submission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E902370" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="54F1C314" w14:textId="3A400570" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AAC65D1" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="451D5C26" w14:textId="77777777" w:rsidR="004765F2" w:rsidRPr="00C93DAE" w:rsidRDefault="004765F2" w:rsidP="004765F2">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="02CACC82" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C93DAE">
-[...50 lines deleted...]
-          <w:p w14:paraId="59D5AC95" w14:textId="1264FC11" w:rsidR="00130E7B" w:rsidRPr="008A3F28" w:rsidRDefault="004765F2" w:rsidP="004765F2">
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391458F0" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008800DC" w:rsidRPr="00F94F54" w14:paraId="0B0BD04B" w14:textId="77777777" w:rsidTr="00CD24D6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63FD103B" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text67"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A78C66E" w14:textId="7E648F9E" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E448C32" w14:textId="79BBECEA" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Submission of thesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C3241E" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text67"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474D7774" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01EC6DD8" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text67"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663E9CA2" w14:textId="77777777" w:rsidR="008800DC" w:rsidRPr="00F94F54" w:rsidRDefault="008800DC" w:rsidP="008800DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94F54">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DD75036" w14:textId="77777777" w:rsidR="00B27959" w:rsidRDefault="00B27959" w:rsidP="00B27959"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="63BE9D52" w14:textId="77777777" w:rsidR="003F2B8D" w:rsidRDefault="003F2B8D">
+    <w:p w14:paraId="5D416031" w14:textId="3EACB2FD" w:rsidR="003F2B8D" w:rsidRPr="00F94F54" w:rsidRDefault="003F2B8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D416031" w14:textId="77777777" w:rsidR="003F2B8D" w:rsidRDefault="003F2B8D">
-[...6 lines deleted...]
-    <w:p w14:paraId="53022723" w14:textId="77777777" w:rsidR="008900B6" w:rsidRDefault="00231DB8" w:rsidP="00A80209">
+    <w:p w14:paraId="53022723" w14:textId="77777777" w:rsidR="008900B6" w:rsidRPr="00F94F54" w:rsidRDefault="00231DB8" w:rsidP="00A80209">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A45D2F" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRDefault="00231DB8" w:rsidP="00A80209">
+    <w:p w14:paraId="14A45D2F" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00231DB8" w:rsidP="00A80209">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00978408" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="008A3F28" w:rsidRDefault="00130E7B" w:rsidP="00231DB8">
+    <w:p w14:paraId="00978408" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00130E7B" w:rsidP="00231DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supporting Documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB0E3F9" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="008A3F28" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
+    <w:p w14:paraId="4FB0E3F9" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5026A2B8" w14:textId="14909997" w:rsidR="00231DB8" w:rsidRDefault="00AF7B35" w:rsidP="00231DB8">
+    <w:p w14:paraId="5026A2B8" w14:textId="14909997" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00AF7B35" w:rsidP="00231DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidR="00F955F0">
+      <w:r w:rsidR="00F955F0" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must provide documentation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to support your</w:t>
       </w:r>
-      <w:r w:rsidR="00231DB8" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00231DB8" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
-      <w:r w:rsidR="00355B61">
+      <w:r w:rsidR="00355B61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> where applicable. </w:t>
       </w:r>
-      <w:r w:rsidR="00265C9F">
+      <w:r w:rsidR="00265C9F" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>The t</w:t>
       </w:r>
-      <w:r w:rsidR="00130E7B">
+      <w:r w:rsidR="00130E7B" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>ype of documentation</w:t>
       </w:r>
-      <w:r w:rsidR="00231DB8" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00231DB8" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F955F0">
+      <w:r w:rsidR="00F955F0" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>will depend</w:t>
       </w:r>
-      <w:r w:rsidR="00231DB8" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00231DB8" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the nature of </w:t>
       </w:r>
-      <w:r w:rsidR="0064378E">
+      <w:r w:rsidR="0064378E" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00355B61">
+      <w:r w:rsidR="00355B61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">circumstances. </w:t>
       </w:r>
-      <w:r w:rsidR="00231DB8" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00231DB8" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Exa</w:t>
       </w:r>
-      <w:r w:rsidR="00130E7B">
+      <w:r w:rsidR="00130E7B" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>mples of supporting documentation</w:t>
       </w:r>
-      <w:r w:rsidR="00265C9F">
+      <w:r w:rsidR="00265C9F" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
-      <w:r w:rsidR="00231DB8" w:rsidRPr="008A3F28">
+      <w:r w:rsidR="00231DB8" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753D5B49" w14:textId="77777777" w:rsidR="00265C9F" w:rsidRPr="008A3F28" w:rsidRDefault="00265C9F" w:rsidP="00231DB8">
+    <w:p w14:paraId="753D5B49" w14:textId="77777777" w:rsidR="00265C9F" w:rsidRPr="00F94F54" w:rsidRDefault="00265C9F" w:rsidP="00231DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE3F5AE" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="006B128A" w:rsidRDefault="002170A8" w:rsidP="00231DB8">
+    <w:p w14:paraId="4DE3F5AE" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="002170A8" w:rsidP="00231DB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Statement of fitness for</w:t>
       </w:r>
-      <w:r w:rsidR="00231DB8" w:rsidRPr="006B128A">
+      <w:r w:rsidR="00231DB8" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> work (available from GP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D54FF49" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="006B128A" w:rsidRDefault="00383EF4" w:rsidP="00383EF4">
+    <w:p w14:paraId="3D54FF49" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00383EF4" w:rsidP="00383EF4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Doctor’s note/hospital letter.</w:t>
       </w:r>
-      <w:r w:rsidR="00026C61" w:rsidRPr="006B128A">
+      <w:r w:rsidR="00026C61" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>This should state</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the illness/co</w:t>
       </w:r>
-      <w:r w:rsidR="00BF6C9A">
+      <w:r w:rsidR="00BF6C9A" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ndition is likely to affect the</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ability to work and provide a clear time frame. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D25CA7" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="006B128A" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
+    <w:p w14:paraId="00D25CA7" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Maternity certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213930F0" w14:textId="77777777" w:rsidR="00383EF4" w:rsidRDefault="00383EF4" w:rsidP="00231DB8">
+    <w:p w14:paraId="213930F0" w14:textId="77777777" w:rsidR="00383EF4" w:rsidRPr="00F94F54" w:rsidRDefault="00383EF4" w:rsidP="00231DB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Death certificate</w:t>
       </w:r>
-      <w:r w:rsidR="00B66AC0">
+      <w:r w:rsidR="00B66AC0" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>/Order of Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A17187E" w14:textId="77777777" w:rsidR="0041093A" w:rsidRPr="00AF7B35" w:rsidRDefault="0041093A" w:rsidP="0041093A">
+    <w:p w14:paraId="2A17187E" w14:textId="77777777" w:rsidR="0041093A" w:rsidRPr="00F94F54" w:rsidRDefault="0041093A" w:rsidP="0041093A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7B35">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Letter from an appropriate/independent third party</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53136CAE" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="006B128A" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
+    <w:p w14:paraId="53136CAE" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Police incident report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3D3BAC" w14:textId="31F2FD09" w:rsidR="00231DB8" w:rsidRPr="006B128A" w:rsidRDefault="00AF7B35" w:rsidP="00231DB8">
+    <w:p w14:paraId="2B3D3BAC" w14:textId="31F2FD09" w:rsidR="00231DB8" w:rsidRPr="00F94F54" w:rsidRDefault="00AF7B35" w:rsidP="00231DB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Statement/l</w:t>
       </w:r>
-      <w:r w:rsidR="00231DB8" w:rsidRPr="006B128A">
+      <w:r w:rsidR="00231DB8" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">etter from supervisor confirming delays/problems in research that are beyond </w:t>
       </w:r>
-      <w:r w:rsidR="00357164">
+      <w:r w:rsidR="00357164" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the control of the </w:t>
       </w:r>
-      <w:r w:rsidR="00570ECC">
+      <w:r w:rsidR="00570ECC" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>PGR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6726F938" w14:textId="2FD33529" w:rsidR="00383EF4" w:rsidRPr="006B128A" w:rsidRDefault="00AF7B35" w:rsidP="00383EF4">
+    <w:p w14:paraId="6726F938" w14:textId="2FD33529" w:rsidR="00383EF4" w:rsidRPr="00F94F54" w:rsidRDefault="00AF7B35" w:rsidP="00383EF4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Statement/l</w:t>
       </w:r>
-      <w:r w:rsidR="00383EF4" w:rsidRPr="006B128A">
+      <w:r w:rsidR="00383EF4" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>etter from employer confirming changes to employment</w:t>
       </w:r>
-      <w:r w:rsidR="009367A2">
+      <w:r w:rsidR="009367A2" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for cases relating to employment, this is applicable to students on part-time programmes only).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D33BAF9" w14:textId="77777777" w:rsidR="00383EF4" w:rsidRPr="006B128A" w:rsidRDefault="00383EF4" w:rsidP="00383EF4">
+    <w:p w14:paraId="5D33BAF9" w14:textId="77777777" w:rsidR="00383EF4" w:rsidRPr="00F94F54" w:rsidRDefault="00383EF4" w:rsidP="00383EF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2498D64C" w14:textId="2A377BD3" w:rsidR="00383EF4" w:rsidRPr="006B128A" w:rsidRDefault="00383EF4" w:rsidP="00383EF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>All supporting documentation will be treated as confi</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7B35">
+      <w:r w:rsidR="00AF7B35" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>dential. However, if you do</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> not wish to provide certain</w:t>
       </w:r>
-      <w:r w:rsidR="006538D4">
+      <w:r w:rsidR="006538D4" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> documentation</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7B35">
+      <w:r w:rsidR="00AF7B35" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, please </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B128A">
+      <w:r w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>state the reason a</w:t>
       </w:r>
-      <w:r w:rsidR="006538D4">
+      <w:r w:rsidR="006538D4" w:rsidRPr="00F94F54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>nd provide alternative documentation,</w:t>
       </w:r>
+      <w:r w:rsidRPr="00F94F54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where possible.</w:t>
+      </w:r>
       <w:r w:rsidRPr="006B128A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where possible.  </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1661F468" w14:textId="77777777" w:rsidR="00383EF4" w:rsidRPr="004D15B3" w:rsidRDefault="00383EF4" w:rsidP="00383EF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EA089B" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00902BBE" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00231DB8" w:rsidRPr="00902BBE" w:rsidSect="003004C6">
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="227" w:right="851" w:bottom="238" w:left="851" w:header="709" w:footer="471" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="257D5D2A" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
+    <w:p w14:paraId="33892E72" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="256C8B5B" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
+    <w:p w14:paraId="74891263" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21235,92 +23451,92 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27CE5BD0" w14:textId="0175DDC4" w:rsidR="0060310F" w:rsidRPr="00265587" w:rsidRDefault="0060310F" w:rsidP="00E736A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9180"/>
       </w:tabs>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7078D84D" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
+    <w:p w14:paraId="405A7FBB" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="428BEFDC" w14:textId="77777777" w:rsidR="001613A2" w:rsidRDefault="001613A2">
+    <w:p w14:paraId="23FC3FF0" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C231EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBBC978E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21853,50 +24069,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B2C604D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5DCCD698"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E843041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE46F810"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21965,51 +24330,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DAA5CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEA04E94"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22078,51 +24443,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70C470D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="262229DA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -22167,51 +24532,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78AB0CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9A690C6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22284,85 +24649,88 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="25910388">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="588469687">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1981883864">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="991518001">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="227303672">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1620868102">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1755472070">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1219242569">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1856380511">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="633874580">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="577516212">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -22372,88 +24740,91 @@
     <w:rsid w:val="00007AF1"/>
     <w:rsid w:val="00015B68"/>
     <w:rsid w:val="00016CD2"/>
     <w:rsid w:val="00026C61"/>
     <w:rsid w:val="0003001A"/>
     <w:rsid w:val="00030A04"/>
     <w:rsid w:val="0003525A"/>
     <w:rsid w:val="00035B2A"/>
     <w:rsid w:val="00041702"/>
     <w:rsid w:val="00050522"/>
     <w:rsid w:val="000569ED"/>
     <w:rsid w:val="00060A72"/>
     <w:rsid w:val="00062E39"/>
     <w:rsid w:val="00084B93"/>
     <w:rsid w:val="0008642B"/>
     <w:rsid w:val="00090232"/>
     <w:rsid w:val="00092469"/>
     <w:rsid w:val="000B34A1"/>
     <w:rsid w:val="000B7346"/>
     <w:rsid w:val="000C38B3"/>
     <w:rsid w:val="000C426B"/>
     <w:rsid w:val="000D341D"/>
     <w:rsid w:val="000D4A63"/>
     <w:rsid w:val="000D6AA1"/>
     <w:rsid w:val="000F1655"/>
+    <w:rsid w:val="000F45E8"/>
     <w:rsid w:val="00103831"/>
     <w:rsid w:val="00105F24"/>
     <w:rsid w:val="001063BA"/>
     <w:rsid w:val="00110EBB"/>
     <w:rsid w:val="00114E6B"/>
     <w:rsid w:val="00115799"/>
     <w:rsid w:val="0012436E"/>
     <w:rsid w:val="001254EE"/>
     <w:rsid w:val="00126023"/>
     <w:rsid w:val="00130E7B"/>
     <w:rsid w:val="00131ECC"/>
     <w:rsid w:val="001323C9"/>
     <w:rsid w:val="001405DC"/>
     <w:rsid w:val="00151002"/>
     <w:rsid w:val="001510DB"/>
     <w:rsid w:val="001613A2"/>
     <w:rsid w:val="00161AAB"/>
     <w:rsid w:val="0016353E"/>
     <w:rsid w:val="00167F71"/>
     <w:rsid w:val="0017137E"/>
     <w:rsid w:val="0017200F"/>
     <w:rsid w:val="00172B09"/>
     <w:rsid w:val="00172C96"/>
     <w:rsid w:val="00173EBC"/>
+    <w:rsid w:val="00174059"/>
     <w:rsid w:val="00175BB0"/>
     <w:rsid w:val="00175DBA"/>
     <w:rsid w:val="00176C8C"/>
     <w:rsid w:val="001844EC"/>
     <w:rsid w:val="001853AF"/>
     <w:rsid w:val="00185A70"/>
     <w:rsid w:val="00185C2B"/>
     <w:rsid w:val="00192943"/>
     <w:rsid w:val="00196ED2"/>
     <w:rsid w:val="00197331"/>
     <w:rsid w:val="001A069B"/>
     <w:rsid w:val="001A0EA5"/>
     <w:rsid w:val="001A53D0"/>
     <w:rsid w:val="001A58BD"/>
+    <w:rsid w:val="001A6EB2"/>
     <w:rsid w:val="001B04E1"/>
     <w:rsid w:val="001B5193"/>
     <w:rsid w:val="001B5FE7"/>
     <w:rsid w:val="001B63FB"/>
     <w:rsid w:val="001C0F0F"/>
     <w:rsid w:val="001C5F4B"/>
     <w:rsid w:val="001D153A"/>
     <w:rsid w:val="001D3B04"/>
     <w:rsid w:val="001D571E"/>
     <w:rsid w:val="001E2394"/>
     <w:rsid w:val="001E2432"/>
     <w:rsid w:val="001E426E"/>
     <w:rsid w:val="001F5DFC"/>
     <w:rsid w:val="00202EC2"/>
     <w:rsid w:val="002036CB"/>
     <w:rsid w:val="002170A8"/>
     <w:rsid w:val="0021734E"/>
     <w:rsid w:val="002173BA"/>
     <w:rsid w:val="00220B2E"/>
     <w:rsid w:val="00225286"/>
     <w:rsid w:val="00225C2A"/>
     <w:rsid w:val="002265DA"/>
     <w:rsid w:val="00231DB8"/>
     <w:rsid w:val="00232C40"/>
     <w:rsid w:val="002333E0"/>
@@ -22464,50 +24835,51 @@
     <w:rsid w:val="002604FF"/>
     <w:rsid w:val="00265587"/>
     <w:rsid w:val="00265C9F"/>
     <w:rsid w:val="00267109"/>
     <w:rsid w:val="0027118F"/>
     <w:rsid w:val="00271B81"/>
     <w:rsid w:val="00273D9E"/>
     <w:rsid w:val="00275158"/>
     <w:rsid w:val="00280F6D"/>
     <w:rsid w:val="00281579"/>
     <w:rsid w:val="002821BC"/>
     <w:rsid w:val="00282363"/>
     <w:rsid w:val="00283545"/>
     <w:rsid w:val="002920EE"/>
     <w:rsid w:val="0029246E"/>
     <w:rsid w:val="00292974"/>
     <w:rsid w:val="002953FA"/>
     <w:rsid w:val="0029706D"/>
     <w:rsid w:val="00297A53"/>
     <w:rsid w:val="002A08EE"/>
     <w:rsid w:val="002A0AD3"/>
     <w:rsid w:val="002A49C6"/>
     <w:rsid w:val="002A4DE3"/>
     <w:rsid w:val="002A59AC"/>
     <w:rsid w:val="002B2F6F"/>
+    <w:rsid w:val="002B6525"/>
     <w:rsid w:val="002C16F6"/>
     <w:rsid w:val="002C2130"/>
     <w:rsid w:val="002C6305"/>
     <w:rsid w:val="002C731B"/>
     <w:rsid w:val="002D2E72"/>
     <w:rsid w:val="002D7DD4"/>
     <w:rsid w:val="003004C6"/>
     <w:rsid w:val="00300959"/>
     <w:rsid w:val="00300C97"/>
     <w:rsid w:val="00304946"/>
     <w:rsid w:val="0030633E"/>
     <w:rsid w:val="00314880"/>
     <w:rsid w:val="0031557E"/>
     <w:rsid w:val="00317E6F"/>
     <w:rsid w:val="00322AA8"/>
     <w:rsid w:val="00327124"/>
     <w:rsid w:val="00327DFC"/>
     <w:rsid w:val="003433CC"/>
     <w:rsid w:val="00343D31"/>
     <w:rsid w:val="00352A4C"/>
     <w:rsid w:val="0035530D"/>
     <w:rsid w:val="00355B61"/>
     <w:rsid w:val="00357164"/>
     <w:rsid w:val="0036068F"/>
     <w:rsid w:val="00362034"/>
@@ -22528,50 +24900,51 @@
     <w:rsid w:val="003A6E7B"/>
     <w:rsid w:val="003A7869"/>
     <w:rsid w:val="003A7F4F"/>
     <w:rsid w:val="003B0BAC"/>
     <w:rsid w:val="003B2C0D"/>
     <w:rsid w:val="003B60A2"/>
     <w:rsid w:val="003C026D"/>
     <w:rsid w:val="003C0BE1"/>
     <w:rsid w:val="003C3811"/>
     <w:rsid w:val="003C708E"/>
     <w:rsid w:val="003D0119"/>
     <w:rsid w:val="003D0FC8"/>
     <w:rsid w:val="003D2711"/>
     <w:rsid w:val="003D2EF4"/>
     <w:rsid w:val="003F2350"/>
     <w:rsid w:val="003F2B8D"/>
     <w:rsid w:val="003F3358"/>
     <w:rsid w:val="003F78D3"/>
     <w:rsid w:val="00401EFB"/>
     <w:rsid w:val="004071EF"/>
     <w:rsid w:val="0041093A"/>
     <w:rsid w:val="0041285A"/>
     <w:rsid w:val="0041486D"/>
     <w:rsid w:val="00415B58"/>
     <w:rsid w:val="00416B43"/>
+    <w:rsid w:val="00416B7B"/>
     <w:rsid w:val="00420145"/>
     <w:rsid w:val="00420EC7"/>
     <w:rsid w:val="0042360D"/>
     <w:rsid w:val="0043150E"/>
     <w:rsid w:val="0043219E"/>
     <w:rsid w:val="0043273E"/>
     <w:rsid w:val="00436E22"/>
     <w:rsid w:val="004428E6"/>
     <w:rsid w:val="00445D71"/>
     <w:rsid w:val="00447FC8"/>
     <w:rsid w:val="00452637"/>
     <w:rsid w:val="004601EF"/>
     <w:rsid w:val="004658D3"/>
     <w:rsid w:val="00466337"/>
     <w:rsid w:val="004765F2"/>
     <w:rsid w:val="004868D0"/>
     <w:rsid w:val="004872BC"/>
     <w:rsid w:val="004960B4"/>
     <w:rsid w:val="004A3C80"/>
     <w:rsid w:val="004A4DA7"/>
     <w:rsid w:val="004A75D8"/>
     <w:rsid w:val="004B209E"/>
     <w:rsid w:val="004B3EE1"/>
     <w:rsid w:val="004B49D8"/>
     <w:rsid w:val="004C0C02"/>
@@ -22637,52 +25010,54 @@
     <w:rsid w:val="00625A69"/>
     <w:rsid w:val="006305E8"/>
     <w:rsid w:val="00630FBA"/>
     <w:rsid w:val="00632757"/>
     <w:rsid w:val="00634F29"/>
     <w:rsid w:val="00636F6F"/>
     <w:rsid w:val="006433EB"/>
     <w:rsid w:val="0064378E"/>
     <w:rsid w:val="0064520E"/>
     <w:rsid w:val="00652763"/>
     <w:rsid w:val="006538D4"/>
     <w:rsid w:val="00655356"/>
     <w:rsid w:val="00664761"/>
     <w:rsid w:val="006678D8"/>
     <w:rsid w:val="00670CDB"/>
     <w:rsid w:val="006768CE"/>
     <w:rsid w:val="00676AF0"/>
     <w:rsid w:val="0067772F"/>
     <w:rsid w:val="00677E8A"/>
     <w:rsid w:val="00680E32"/>
     <w:rsid w:val="0068267E"/>
     <w:rsid w:val="00683CF3"/>
     <w:rsid w:val="0068419B"/>
     <w:rsid w:val="0068656D"/>
     <w:rsid w:val="006869FA"/>
+    <w:rsid w:val="00687057"/>
     <w:rsid w:val="00690DD3"/>
     <w:rsid w:val="0069161E"/>
+    <w:rsid w:val="006970EC"/>
     <w:rsid w:val="00697ED5"/>
     <w:rsid w:val="006A598D"/>
     <w:rsid w:val="006A5C25"/>
     <w:rsid w:val="006B128A"/>
     <w:rsid w:val="006B2982"/>
     <w:rsid w:val="006B2E94"/>
     <w:rsid w:val="006B41E6"/>
     <w:rsid w:val="006B6D78"/>
     <w:rsid w:val="006C4728"/>
     <w:rsid w:val="006C47EB"/>
     <w:rsid w:val="006C7C01"/>
     <w:rsid w:val="006D1A2A"/>
     <w:rsid w:val="006D517F"/>
     <w:rsid w:val="006D6548"/>
     <w:rsid w:val="006D73CC"/>
     <w:rsid w:val="006E04F6"/>
     <w:rsid w:val="006E0A94"/>
     <w:rsid w:val="006E147C"/>
     <w:rsid w:val="006E6ADB"/>
     <w:rsid w:val="006E7DD0"/>
     <w:rsid w:val="006F1F95"/>
     <w:rsid w:val="006F4040"/>
     <w:rsid w:val="006F4122"/>
     <w:rsid w:val="006F488D"/>
     <w:rsid w:val="006F7D01"/>
@@ -22727,139 +25102,145 @@
     <w:rsid w:val="007E4C7E"/>
     <w:rsid w:val="007E5422"/>
     <w:rsid w:val="007F1278"/>
     <w:rsid w:val="00802E65"/>
     <w:rsid w:val="0080500C"/>
     <w:rsid w:val="00805791"/>
     <w:rsid w:val="00807D6C"/>
     <w:rsid w:val="00810DA0"/>
     <w:rsid w:val="0081437A"/>
     <w:rsid w:val="00831A4B"/>
     <w:rsid w:val="008326E3"/>
     <w:rsid w:val="008408A3"/>
     <w:rsid w:val="0084158D"/>
     <w:rsid w:val="00851D74"/>
     <w:rsid w:val="0085231C"/>
     <w:rsid w:val="00854ACA"/>
     <w:rsid w:val="00860DA0"/>
     <w:rsid w:val="00862989"/>
     <w:rsid w:val="00864F2F"/>
     <w:rsid w:val="008715B5"/>
     <w:rsid w:val="00871D27"/>
     <w:rsid w:val="00872680"/>
     <w:rsid w:val="008763C4"/>
     <w:rsid w:val="0087659D"/>
     <w:rsid w:val="00877951"/>
+    <w:rsid w:val="008800DC"/>
     <w:rsid w:val="00881135"/>
     <w:rsid w:val="00884C94"/>
     <w:rsid w:val="008900B6"/>
     <w:rsid w:val="0089225D"/>
     <w:rsid w:val="008A3F28"/>
     <w:rsid w:val="008A4FB6"/>
     <w:rsid w:val="008B30AA"/>
     <w:rsid w:val="008C0AC9"/>
     <w:rsid w:val="008C34F4"/>
     <w:rsid w:val="008D0253"/>
     <w:rsid w:val="008D19FF"/>
+    <w:rsid w:val="008D39DC"/>
     <w:rsid w:val="008D7881"/>
     <w:rsid w:val="008E77BC"/>
     <w:rsid w:val="008F1794"/>
     <w:rsid w:val="008F4527"/>
     <w:rsid w:val="00902BBE"/>
     <w:rsid w:val="00912CA6"/>
     <w:rsid w:val="00914AC3"/>
     <w:rsid w:val="00920413"/>
     <w:rsid w:val="00926AEA"/>
     <w:rsid w:val="00930429"/>
     <w:rsid w:val="00930EF2"/>
     <w:rsid w:val="00930FC2"/>
     <w:rsid w:val="009338F2"/>
     <w:rsid w:val="009367A2"/>
     <w:rsid w:val="009410D8"/>
     <w:rsid w:val="00947C0F"/>
     <w:rsid w:val="009510AE"/>
     <w:rsid w:val="009522E2"/>
     <w:rsid w:val="0095587C"/>
     <w:rsid w:val="00961D61"/>
     <w:rsid w:val="00961EDD"/>
     <w:rsid w:val="00963C6E"/>
     <w:rsid w:val="0096670B"/>
     <w:rsid w:val="00970C1A"/>
     <w:rsid w:val="00971AAD"/>
     <w:rsid w:val="0097371C"/>
     <w:rsid w:val="00977168"/>
     <w:rsid w:val="00977F82"/>
     <w:rsid w:val="00980107"/>
     <w:rsid w:val="009803B1"/>
     <w:rsid w:val="00982FAC"/>
     <w:rsid w:val="0098330F"/>
     <w:rsid w:val="009847E4"/>
     <w:rsid w:val="0099366A"/>
     <w:rsid w:val="009942C3"/>
     <w:rsid w:val="00996DC3"/>
     <w:rsid w:val="009B076F"/>
     <w:rsid w:val="009B0934"/>
     <w:rsid w:val="009B2919"/>
     <w:rsid w:val="009B3250"/>
     <w:rsid w:val="009B6F61"/>
     <w:rsid w:val="009B7CD5"/>
     <w:rsid w:val="009C2AF8"/>
     <w:rsid w:val="009C4E60"/>
     <w:rsid w:val="009D13BC"/>
     <w:rsid w:val="009D2157"/>
     <w:rsid w:val="009D38BF"/>
     <w:rsid w:val="009E05D4"/>
     <w:rsid w:val="009E1610"/>
     <w:rsid w:val="00A03F20"/>
+    <w:rsid w:val="00A042DE"/>
     <w:rsid w:val="00A04E8F"/>
     <w:rsid w:val="00A10477"/>
     <w:rsid w:val="00A114AA"/>
     <w:rsid w:val="00A12ED1"/>
     <w:rsid w:val="00A20E1D"/>
+    <w:rsid w:val="00A21C29"/>
     <w:rsid w:val="00A31197"/>
     <w:rsid w:val="00A320A2"/>
     <w:rsid w:val="00A32693"/>
     <w:rsid w:val="00A336FA"/>
     <w:rsid w:val="00A34466"/>
     <w:rsid w:val="00A417F2"/>
     <w:rsid w:val="00A45CA5"/>
+    <w:rsid w:val="00A47596"/>
     <w:rsid w:val="00A52610"/>
     <w:rsid w:val="00A536A8"/>
     <w:rsid w:val="00A56E1D"/>
     <w:rsid w:val="00A57E5F"/>
     <w:rsid w:val="00A6071D"/>
     <w:rsid w:val="00A607B3"/>
     <w:rsid w:val="00A60800"/>
     <w:rsid w:val="00A64290"/>
     <w:rsid w:val="00A70577"/>
     <w:rsid w:val="00A80209"/>
     <w:rsid w:val="00A81D38"/>
     <w:rsid w:val="00A833AF"/>
     <w:rsid w:val="00A853E1"/>
     <w:rsid w:val="00AA0C5D"/>
     <w:rsid w:val="00AA55FF"/>
     <w:rsid w:val="00AB7AC8"/>
+    <w:rsid w:val="00AC1B7E"/>
     <w:rsid w:val="00AC2E10"/>
     <w:rsid w:val="00AC2E68"/>
     <w:rsid w:val="00AC6BCE"/>
     <w:rsid w:val="00AC7EBD"/>
     <w:rsid w:val="00AD4052"/>
     <w:rsid w:val="00AD40F2"/>
     <w:rsid w:val="00AD5269"/>
     <w:rsid w:val="00AD6910"/>
     <w:rsid w:val="00AE0F02"/>
     <w:rsid w:val="00AE7D16"/>
     <w:rsid w:val="00AF1E35"/>
     <w:rsid w:val="00AF2176"/>
     <w:rsid w:val="00AF7B35"/>
     <w:rsid w:val="00B00999"/>
     <w:rsid w:val="00B041A8"/>
     <w:rsid w:val="00B1529A"/>
     <w:rsid w:val="00B22A09"/>
     <w:rsid w:val="00B26A01"/>
     <w:rsid w:val="00B27959"/>
     <w:rsid w:val="00B32037"/>
     <w:rsid w:val="00B3259E"/>
     <w:rsid w:val="00B338E9"/>
     <w:rsid w:val="00B34883"/>
     <w:rsid w:val="00B3532F"/>
     <w:rsid w:val="00B35488"/>
@@ -22910,164 +25291,173 @@
     <w:rsid w:val="00C42899"/>
     <w:rsid w:val="00C46597"/>
     <w:rsid w:val="00C47822"/>
     <w:rsid w:val="00C5172E"/>
     <w:rsid w:val="00C5422C"/>
     <w:rsid w:val="00C61A6A"/>
     <w:rsid w:val="00C73CBB"/>
     <w:rsid w:val="00C76E02"/>
     <w:rsid w:val="00C814A4"/>
     <w:rsid w:val="00C85563"/>
     <w:rsid w:val="00C919AC"/>
     <w:rsid w:val="00C93DAE"/>
     <w:rsid w:val="00C96052"/>
     <w:rsid w:val="00C96144"/>
     <w:rsid w:val="00CA4121"/>
     <w:rsid w:val="00CA5441"/>
     <w:rsid w:val="00CB05EE"/>
     <w:rsid w:val="00CB25A0"/>
     <w:rsid w:val="00CB5576"/>
     <w:rsid w:val="00CB5DB1"/>
     <w:rsid w:val="00CB6B94"/>
     <w:rsid w:val="00CC0244"/>
     <w:rsid w:val="00CC0CCD"/>
     <w:rsid w:val="00CC69B3"/>
     <w:rsid w:val="00CC78EB"/>
+    <w:rsid w:val="00CD24D6"/>
     <w:rsid w:val="00CD458D"/>
     <w:rsid w:val="00CD4738"/>
     <w:rsid w:val="00CD4F63"/>
     <w:rsid w:val="00CE0D49"/>
     <w:rsid w:val="00CF0C92"/>
     <w:rsid w:val="00D0197D"/>
     <w:rsid w:val="00D04432"/>
     <w:rsid w:val="00D05828"/>
     <w:rsid w:val="00D2717D"/>
     <w:rsid w:val="00D37E1C"/>
     <w:rsid w:val="00D401D8"/>
     <w:rsid w:val="00D40865"/>
     <w:rsid w:val="00D4214B"/>
     <w:rsid w:val="00D44C3B"/>
     <w:rsid w:val="00D44F9E"/>
     <w:rsid w:val="00D45A13"/>
     <w:rsid w:val="00D46CF5"/>
     <w:rsid w:val="00D50E3A"/>
     <w:rsid w:val="00D57C98"/>
     <w:rsid w:val="00D630B0"/>
     <w:rsid w:val="00D634E5"/>
     <w:rsid w:val="00D6605D"/>
     <w:rsid w:val="00D66AF4"/>
     <w:rsid w:val="00D67355"/>
     <w:rsid w:val="00D75F3F"/>
     <w:rsid w:val="00D92DF2"/>
     <w:rsid w:val="00D93996"/>
     <w:rsid w:val="00DA49D6"/>
     <w:rsid w:val="00DB0299"/>
     <w:rsid w:val="00DC30DD"/>
     <w:rsid w:val="00DC67BB"/>
     <w:rsid w:val="00DD2A90"/>
     <w:rsid w:val="00DD5744"/>
     <w:rsid w:val="00DD64CE"/>
     <w:rsid w:val="00DD7D38"/>
     <w:rsid w:val="00DE0BDE"/>
     <w:rsid w:val="00DE254D"/>
+    <w:rsid w:val="00DF10C0"/>
     <w:rsid w:val="00DF2514"/>
     <w:rsid w:val="00E03774"/>
     <w:rsid w:val="00E066BE"/>
     <w:rsid w:val="00E07C56"/>
     <w:rsid w:val="00E10A89"/>
     <w:rsid w:val="00E126B9"/>
     <w:rsid w:val="00E177E4"/>
     <w:rsid w:val="00E23ED0"/>
     <w:rsid w:val="00E27527"/>
     <w:rsid w:val="00E35DA3"/>
     <w:rsid w:val="00E3611A"/>
     <w:rsid w:val="00E361A7"/>
     <w:rsid w:val="00E36461"/>
     <w:rsid w:val="00E473B5"/>
     <w:rsid w:val="00E532C2"/>
     <w:rsid w:val="00E542B1"/>
     <w:rsid w:val="00E5502A"/>
     <w:rsid w:val="00E618B9"/>
+    <w:rsid w:val="00E72848"/>
     <w:rsid w:val="00E736A9"/>
     <w:rsid w:val="00E7461F"/>
+    <w:rsid w:val="00E803BA"/>
     <w:rsid w:val="00E8514B"/>
     <w:rsid w:val="00E85BAE"/>
     <w:rsid w:val="00E90D57"/>
     <w:rsid w:val="00E946E1"/>
     <w:rsid w:val="00E9653F"/>
     <w:rsid w:val="00EA1A2C"/>
     <w:rsid w:val="00EA7740"/>
     <w:rsid w:val="00EB23A9"/>
+    <w:rsid w:val="00EB2B25"/>
     <w:rsid w:val="00EC126D"/>
     <w:rsid w:val="00EC2857"/>
     <w:rsid w:val="00EC3BF1"/>
     <w:rsid w:val="00EC5305"/>
     <w:rsid w:val="00EC7201"/>
     <w:rsid w:val="00ED55EB"/>
     <w:rsid w:val="00EE50BB"/>
     <w:rsid w:val="00EE5F29"/>
     <w:rsid w:val="00EF2ECE"/>
     <w:rsid w:val="00EF6211"/>
     <w:rsid w:val="00F019AB"/>
     <w:rsid w:val="00F047C8"/>
     <w:rsid w:val="00F0626C"/>
     <w:rsid w:val="00F121ED"/>
     <w:rsid w:val="00F139C8"/>
     <w:rsid w:val="00F34B5C"/>
     <w:rsid w:val="00F40CB6"/>
     <w:rsid w:val="00F416DA"/>
     <w:rsid w:val="00F5231B"/>
+    <w:rsid w:val="00F52F5F"/>
     <w:rsid w:val="00F53734"/>
     <w:rsid w:val="00F5675D"/>
     <w:rsid w:val="00F56AB8"/>
     <w:rsid w:val="00F61324"/>
     <w:rsid w:val="00F616C2"/>
     <w:rsid w:val="00F62094"/>
     <w:rsid w:val="00F75872"/>
     <w:rsid w:val="00F75CE2"/>
     <w:rsid w:val="00F763FD"/>
     <w:rsid w:val="00F768F9"/>
     <w:rsid w:val="00F8287F"/>
     <w:rsid w:val="00F82AC7"/>
     <w:rsid w:val="00F8510E"/>
     <w:rsid w:val="00F85F2C"/>
+    <w:rsid w:val="00F94F54"/>
     <w:rsid w:val="00F955F0"/>
     <w:rsid w:val="00F97CBA"/>
     <w:rsid w:val="00FA01EF"/>
     <w:rsid w:val="00FA19A8"/>
     <w:rsid w:val="00FA3BD7"/>
     <w:rsid w:val="00FA451D"/>
     <w:rsid w:val="00FA74F7"/>
     <w:rsid w:val="00FB1D6C"/>
+    <w:rsid w:val="00FB43C1"/>
     <w:rsid w:val="00FB79E5"/>
     <w:rsid w:val="00FB7E79"/>
     <w:rsid w:val="00FC0FF9"/>
     <w:rsid w:val="00FC588C"/>
     <w:rsid w:val="00FD2ED5"/>
     <w:rsid w:val="00FD301A"/>
     <w:rsid w:val="00FD6478"/>
     <w:rsid w:val="00FE1246"/>
+    <w:rsid w:val="00FF3E17"/>
     <w:rsid w:val="00FF4C86"/>
     <w:rsid w:val="00FF72D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -23759,51 +26149,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1824589652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HUMS.doctoralacademy.support@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=6514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.doctoralacademy.cdt@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/fit-note" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgr-validation@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/immigration-and-visas/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/data-collection-notice/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7420" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.decp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Contact-us.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/code/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=8162" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/finances/tuition-fees/payments/interruptions-and-withdrawals/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Changes-programme.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.dcp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Completion-support.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/ordinancesandregulations/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HUMS.doctoralacademy.support@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/salc/policies-guidance/health-safety-and-risk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/ordinancesandregulations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=6514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.doctoralacademy.cdt@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Compliance.SALC@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/cybersecurity/advice/encryption/file/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgr-validation@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/immigration-and-visas/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SoSS.risk@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/data-collection-notice/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMBS-Compliance.Estates@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/fit-note" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.decp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Contact-us.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/seed/resources/health-and-safety/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=8162" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studentsupport.manchester.ac.uk/finances/tuition-fees/payments/interruptions-and-withdrawals/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7420" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Changes-programme.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hums.dcp@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUM-DA/PGR-Handbook/SitePages/Completion-support.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SEEDestates@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/social-sciences/policies-guidance/health-safety" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/code/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24067,76 +26457,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6E2FC3-804D-4F13-AA84-74981F5212AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13809</Characters>
+  <Pages>7</Pages>
+  <Words>2868</Words>
+  <Characters>15918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>531</Lines>
-  <Paragraphs>332</Paragraphs>
+  <Lines>589</Lines>
+  <Paragraphs>391</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester [work-at-home copy]</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15978</CharactersWithSpaces>
+  <CharactersWithSpaces>18395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>2818164</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.uk/government/collections/fit-note</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852042</vt:i4>
       </vt:variant>
       <vt:variant>