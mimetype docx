--- v3 (2026-08-27)
+++ v4 (2026-10-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3CD56207" w14:textId="77777777" w:rsidR="0068267E" w:rsidRDefault="004960B4" w:rsidP="009D2157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B58FF72" wp14:editId="404C89C9">
             <wp:extent cx="1359674" cy="611972"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="logo"/>
             <wp:cNvGraphicFramePr>
@@ -4840,91 +4840,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> programme </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006F1F95">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="006F1F95">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> part of a collaborative agreement (</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, CDA, dual or split-site PhD), you must have sought prior approval from the collaborative partner. Please confirm that </w:t>
+              <w:t xml:space="preserve"> part of a collaborative agreement (eg CASE, iCASE, CDA, dual or split-site PhD), you must have sought prior approval from the collaborative partner. Please confirm that </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:r w:rsidRPr="00807D6C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> have provided evidence that they have agreed to the proposed change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="pct"/>
             <w:gridSpan w:val="3"/>
@@ -10133,283 +10093,219 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E1BA5" w:rsidRPr="00445D71" w14:paraId="30CB5998" w14:textId="77777777" w:rsidTr="00B95F6A">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2669E668" w14:textId="77777777" w:rsidR="005E1BA5" w:rsidRDefault="004C0C02" w:rsidP="004C0C02">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3E4E8D8A" w14:textId="77777777" w:rsidR="00C04CC9" w:rsidRDefault="004C0C02" w:rsidP="004B0ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0ACE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Change to </w:t>
             </w:r>
-            <w:r w:rsidR="004D15B3">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="004D15B3" w:rsidRPr="004B0ACE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Thesis Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489692CC" w14:textId="77777777" w:rsidR="00015B68" w:rsidRDefault="00015B68" w:rsidP="004C0C02">
-[...67 lines deleted...]
-          <w:p w14:paraId="64C62F0F" w14:textId="77777777" w:rsidR="00C04CC9" w:rsidRPr="008715B5" w:rsidRDefault="00C04CC9" w:rsidP="004C0C02">
+          <w:p w14:paraId="64C62F0F" w14:textId="24AB556C" w:rsidR="004B0ACE" w:rsidRPr="008715B5" w:rsidRDefault="004B0ACE" w:rsidP="004B0ACE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004B0ACE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Please provide your former thesis title and the new thesis title in Section 3 below.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22083AFA" w14:textId="77777777" w:rsidR="005E1BA5" w:rsidRPr="008715B5" w:rsidRDefault="005E1BA5" w:rsidP="002A4DE3">
+          <w:p w14:paraId="22083AFA" w14:textId="0053DF6C" w:rsidR="005E1BA5" w:rsidRPr="008715B5" w:rsidRDefault="005E1BA5" w:rsidP="002A4DE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008715B5">
+            <w:r w:rsidR="004B0ACE" w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF72D5" w:rsidRPr="00445D71" w14:paraId="5D73485D" w14:textId="77777777" w:rsidTr="00B95F6A">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0438EEB8" w14:textId="7F42C536" w:rsidR="00FF72D5" w:rsidRPr="008715B5" w:rsidRDefault="00FF72D5" w:rsidP="00090232">
+          <w:p w14:paraId="0438EEB8" w14:textId="370AAF64" w:rsidR="00FF72D5" w:rsidRPr="008715B5" w:rsidRDefault="00FF72D5" w:rsidP="00090232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Change to Supervisory </w:t>
             </w:r>
             <w:r w:rsidR="00C04CC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Team</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="172ABBCC" w14:textId="77777777" w:rsidR="00FF72D5" w:rsidRPr="008715B5" w:rsidRDefault="00090232" w:rsidP="002A4DE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10456,51 +10352,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7F4F" w:rsidRPr="00445D71" w14:paraId="7D227154" w14:textId="77777777" w:rsidTr="00D44F9E">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="849"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26BAFFC8" w14:textId="379805CD" w:rsidR="003A7F4F" w:rsidRDefault="003A7F4F" w:rsidP="00090232">
+          <w:p w14:paraId="26BAFFC8" w14:textId="79546A5E" w:rsidR="003A7F4F" w:rsidRDefault="003A7F4F" w:rsidP="00090232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
             <w:r w:rsidR="00D44F9E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -10516,51 +10412,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00D44F9E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lease state below</w:t>
             </w:r>
-            <w:r w:rsidR="00D44F9E">
+            <w:r w:rsidR="004B0ACE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="436B809D" w14:textId="77777777" w:rsidR="00322AA8" w:rsidRDefault="00322AA8" w:rsidP="00090232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2878FAF9" w14:textId="77777777" w:rsidR="00322AA8" w:rsidRDefault="00322AA8" w:rsidP="00090232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -10621,51 +10517,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008715B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date change is to be effective from: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD0EB5E" w14:textId="77777777" w:rsidR="008D7881" w:rsidRPr="008715B5" w:rsidRDefault="00DF10C0" w:rsidP="0027384E">
+          <w:p w14:paraId="3AD0EB5E" w14:textId="77777777" w:rsidR="008D7881" w:rsidRPr="008715B5" w:rsidRDefault="00CC340B" w:rsidP="0027384E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1684481430"/>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
@@ -23342,60 +23238,60 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EA089B" w14:textId="77777777" w:rsidR="00231DB8" w:rsidRPr="00902BBE" w:rsidRDefault="00231DB8" w:rsidP="00231DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00231DB8" w:rsidRPr="00902BBE" w:rsidSect="003004C6">
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="227" w:right="851" w:bottom="238" w:left="851" w:header="709" w:footer="471" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33892E72" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
+    <w:p w14:paraId="6C7A6DD5" w14:textId="77777777" w:rsidR="00CC340B" w:rsidRDefault="00CC340B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74891263" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
+    <w:p w14:paraId="030F6692" w14:textId="77777777" w:rsidR="00CC340B" w:rsidRDefault="00CC340B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -23451,92 +23347,92 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27CE5BD0" w14:textId="0175DDC4" w:rsidR="0060310F" w:rsidRPr="00265587" w:rsidRDefault="0060310F" w:rsidP="00E736A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9180"/>
       </w:tabs>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="405A7FBB" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
+    <w:p w14:paraId="533DFF53" w14:textId="77777777" w:rsidR="00CC340B" w:rsidRDefault="00CC340B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23FC3FF0" w14:textId="77777777" w:rsidR="00DF10C0" w:rsidRDefault="00DF10C0">
+    <w:p w14:paraId="18E31E86" w14:textId="77777777" w:rsidR="00CC340B" w:rsidRDefault="00CC340B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C231EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBBC978E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24686,51 +24582,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1755472070">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1219242569">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1856380511">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="633874580">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="577516212">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -24922,50 +24818,51 @@
     <w:rsid w:val="0041486D"/>
     <w:rsid w:val="00415B58"/>
     <w:rsid w:val="00416B43"/>
     <w:rsid w:val="00416B7B"/>
     <w:rsid w:val="00420145"/>
     <w:rsid w:val="00420EC7"/>
     <w:rsid w:val="0042360D"/>
     <w:rsid w:val="0043150E"/>
     <w:rsid w:val="0043219E"/>
     <w:rsid w:val="0043273E"/>
     <w:rsid w:val="00436E22"/>
     <w:rsid w:val="004428E6"/>
     <w:rsid w:val="00445D71"/>
     <w:rsid w:val="00447FC8"/>
     <w:rsid w:val="00452637"/>
     <w:rsid w:val="004601EF"/>
     <w:rsid w:val="004658D3"/>
     <w:rsid w:val="00466337"/>
     <w:rsid w:val="004765F2"/>
     <w:rsid w:val="004868D0"/>
     <w:rsid w:val="004872BC"/>
     <w:rsid w:val="004960B4"/>
     <w:rsid w:val="004A3C80"/>
     <w:rsid w:val="004A4DA7"/>
     <w:rsid w:val="004A75D8"/>
+    <w:rsid w:val="004B0ACE"/>
     <w:rsid w:val="004B209E"/>
     <w:rsid w:val="004B3EE1"/>
     <w:rsid w:val="004B49D8"/>
     <w:rsid w:val="004C0C02"/>
     <w:rsid w:val="004C5789"/>
     <w:rsid w:val="004C68F7"/>
     <w:rsid w:val="004D14D0"/>
     <w:rsid w:val="004D15B3"/>
     <w:rsid w:val="004D1F4D"/>
     <w:rsid w:val="004E55A0"/>
     <w:rsid w:val="004E5746"/>
     <w:rsid w:val="004E5C50"/>
     <w:rsid w:val="004F3258"/>
     <w:rsid w:val="00504380"/>
     <w:rsid w:val="0050470E"/>
     <w:rsid w:val="0050718D"/>
     <w:rsid w:val="005205B5"/>
     <w:rsid w:val="00530860"/>
     <w:rsid w:val="005321E2"/>
     <w:rsid w:val="005344EA"/>
     <w:rsid w:val="00535B44"/>
     <w:rsid w:val="00540229"/>
     <w:rsid w:val="00542544"/>
     <w:rsid w:val="0054264F"/>
     <w:rsid w:val="00544980"/>
@@ -25069,50 +24966,51 @@
     <w:rsid w:val="00722935"/>
     <w:rsid w:val="007256B2"/>
     <w:rsid w:val="00741EF5"/>
     <w:rsid w:val="00745079"/>
     <w:rsid w:val="00751094"/>
     <w:rsid w:val="00753500"/>
     <w:rsid w:val="0076297C"/>
     <w:rsid w:val="007673D6"/>
     <w:rsid w:val="00772467"/>
     <w:rsid w:val="0077500A"/>
     <w:rsid w:val="007756DB"/>
     <w:rsid w:val="0077614C"/>
     <w:rsid w:val="00777229"/>
     <w:rsid w:val="007801B5"/>
     <w:rsid w:val="00780E96"/>
     <w:rsid w:val="007827B1"/>
     <w:rsid w:val="00783E69"/>
     <w:rsid w:val="00796460"/>
     <w:rsid w:val="007A4F64"/>
     <w:rsid w:val="007B09F7"/>
     <w:rsid w:val="007B345D"/>
     <w:rsid w:val="007B3664"/>
     <w:rsid w:val="007B5638"/>
     <w:rsid w:val="007C0A77"/>
     <w:rsid w:val="007C2E7F"/>
+    <w:rsid w:val="007D4C7E"/>
     <w:rsid w:val="007D53AF"/>
     <w:rsid w:val="007D5547"/>
     <w:rsid w:val="007D5665"/>
     <w:rsid w:val="007E1452"/>
     <w:rsid w:val="007E1E35"/>
     <w:rsid w:val="007E2676"/>
     <w:rsid w:val="007E3099"/>
     <w:rsid w:val="007E3C27"/>
     <w:rsid w:val="007E4C7E"/>
     <w:rsid w:val="007E5422"/>
     <w:rsid w:val="007F1278"/>
     <w:rsid w:val="00802E65"/>
     <w:rsid w:val="0080500C"/>
     <w:rsid w:val="00805791"/>
     <w:rsid w:val="00807D6C"/>
     <w:rsid w:val="00810DA0"/>
     <w:rsid w:val="0081437A"/>
     <w:rsid w:val="00831A4B"/>
     <w:rsid w:val="008326E3"/>
     <w:rsid w:val="008408A3"/>
     <w:rsid w:val="0084158D"/>
     <w:rsid w:val="00851D74"/>
     <w:rsid w:val="0085231C"/>
     <w:rsid w:val="00854ACA"/>
     <w:rsid w:val="00860DA0"/>
@@ -25289,50 +25187,51 @@
     <w:rsid w:val="00C27BD9"/>
     <w:rsid w:val="00C35096"/>
     <w:rsid w:val="00C42899"/>
     <w:rsid w:val="00C46597"/>
     <w:rsid w:val="00C47822"/>
     <w:rsid w:val="00C5172E"/>
     <w:rsid w:val="00C5422C"/>
     <w:rsid w:val="00C61A6A"/>
     <w:rsid w:val="00C73CBB"/>
     <w:rsid w:val="00C76E02"/>
     <w:rsid w:val="00C814A4"/>
     <w:rsid w:val="00C85563"/>
     <w:rsid w:val="00C919AC"/>
     <w:rsid w:val="00C93DAE"/>
     <w:rsid w:val="00C96052"/>
     <w:rsid w:val="00C96144"/>
     <w:rsid w:val="00CA4121"/>
     <w:rsid w:val="00CA5441"/>
     <w:rsid w:val="00CB05EE"/>
     <w:rsid w:val="00CB25A0"/>
     <w:rsid w:val="00CB5576"/>
     <w:rsid w:val="00CB5DB1"/>
     <w:rsid w:val="00CB6B94"/>
     <w:rsid w:val="00CC0244"/>
     <w:rsid w:val="00CC0CCD"/>
+    <w:rsid w:val="00CC340B"/>
     <w:rsid w:val="00CC69B3"/>
     <w:rsid w:val="00CC78EB"/>
     <w:rsid w:val="00CD24D6"/>
     <w:rsid w:val="00CD458D"/>
     <w:rsid w:val="00CD4738"/>
     <w:rsid w:val="00CD4F63"/>
     <w:rsid w:val="00CE0D49"/>
     <w:rsid w:val="00CF0C92"/>
     <w:rsid w:val="00D0197D"/>
     <w:rsid w:val="00D04432"/>
     <w:rsid w:val="00D05828"/>
     <w:rsid w:val="00D2717D"/>
     <w:rsid w:val="00D37E1C"/>
     <w:rsid w:val="00D401D8"/>
     <w:rsid w:val="00D40865"/>
     <w:rsid w:val="00D4214B"/>
     <w:rsid w:val="00D44C3B"/>
     <w:rsid w:val="00D44F9E"/>
     <w:rsid w:val="00D45A13"/>
     <w:rsid w:val="00D46CF5"/>
     <w:rsid w:val="00D50E3A"/>
     <w:rsid w:val="00D57C98"/>
     <w:rsid w:val="00D630B0"/>
     <w:rsid w:val="00D634E5"/>
     <w:rsid w:val="00D6605D"/>
@@ -26458,75 +26357,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6E2FC3-804D-4F13-AA84-74981F5212AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2868</Words>
-  <Characters>15918</Characters>
+  <Words>2870</Words>
+  <Characters>15961</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>589</Lines>
-  <Paragraphs>391</Paragraphs>
+  <Lines>591</Lines>
+  <Paragraphs>384</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester [work-at-home copy]</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18395</CharactersWithSpaces>
+  <CharactersWithSpaces>18447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>2818164</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.uk/government/collections/fit-note</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852042</vt:i4>
       </vt:variant>
       <vt:variant>