--- v0 (2025-10-15)
+++ v1 (2026-04-11)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14038" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="136"/>
         <w:gridCol w:w="2011"/>
         <w:gridCol w:w="115"/>
         <w:gridCol w:w="1667"/>
         <w:gridCol w:w="1452"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2228"/>
         <w:gridCol w:w="324"/>
@@ -91,128 +91,136 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="672A6659" w14:textId="48E9B51B" w:rsidR="00C02EFD" w:rsidRPr="00BD6676" w:rsidRDefault="00A810D8" w:rsidP="00BD6676">
+          <w:p w14:paraId="672A6659" w14:textId="3038F419" w:rsidR="00C02EFD" w:rsidRPr="00BD6676" w:rsidRDefault="00A810D8" w:rsidP="00BD6676">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Feb 2024</w:t>
+              <w:t>Feb 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A255D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3164D457" w14:textId="2B0CD21F" w:rsidR="008D0D40" w:rsidRPr="00793661" w:rsidRDefault="008F47E5" w:rsidP="008D0D40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessed by:</w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A37501D" w14:textId="0432E414" w:rsidR="00C02EFD" w:rsidRPr="00BD6676" w:rsidRDefault="008D0D40" w:rsidP="008D0D40">
-[...13 lines deleted...]
-              <w:t>Heather Richards</w:t>
+          <w:p w14:paraId="0A37501D" w14:textId="769F96C7" w:rsidR="00C02EFD" w:rsidRPr="00BD6676" w:rsidRDefault="00A255D6" w:rsidP="008D0D40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Phoebe Blakeley-Crewe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="57C3E7D3" w14:textId="665EA1B7" w:rsidR="00B613A2" w:rsidRDefault="00896503" w:rsidP="00EF7311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -589,73 +597,81 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Review date:</w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0B940D" w14:textId="1EF9B0F5" w:rsidR="00EF7311" w:rsidRPr="00EF4553" w:rsidRDefault="00A810D8">
+          <w:p w14:paraId="0D0B940D" w14:textId="5C4C93C6" w:rsidR="00EF7311" w:rsidRPr="00EF4553" w:rsidRDefault="00A810D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aug</w:t>
             </w:r>
             <w:r w:rsidR="00637CE8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2025</w:t>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A255D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B613A2" w:rsidRPr="00E52FCF" w14:paraId="16F612AC" w14:textId="77777777" w:rsidTr="00E66B4A">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14038" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="71D153DA" w14:textId="77777777" w:rsidR="002218A5" w:rsidRDefault="002218A5" w:rsidP="00416118">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="534E4715" w14:textId="026B84C6" w:rsidR="00416118" w:rsidRDefault="00416118" w:rsidP="00416118">
@@ -2275,51 +2291,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32F18D62" w14:textId="3A7A9459" w:rsidR="00793661" w:rsidRPr="00B66BFC" w:rsidRDefault="00793661" w:rsidP="00793661">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>University’s reputation might be damaged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34704E78" w14:textId="2A664F5C" w:rsidR="00831983" w:rsidRPr="00E632F0" w:rsidRDefault="00831983" w:rsidP="00793661">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="366"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E632F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Read through the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00E632F0">
@@ -2481,51 +2496,69 @@
               <w:t>venues</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00793661" w:rsidRPr="00E632F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">they must </w:t>
             </w:r>
             <w:r w:rsidR="00793661" w:rsidRPr="00E632F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">be a University approved supplier. </w:t>
+              <w:t xml:space="preserve">be a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00793661" w:rsidRPr="00E632F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00793661" w:rsidRPr="00E632F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approved supplier. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36A89F55" w14:textId="77777777" w:rsidR="00734DEA" w:rsidRPr="007711DA" w:rsidRDefault="00734DEA" w:rsidP="007711DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77C9BF24" w14:textId="6190695E" w:rsidR="00734DEA" w:rsidRPr="00E632F0" w:rsidRDefault="00734DEA" w:rsidP="00734DEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -3308,61 +3341,61 @@
           </w:p>
           <w:p w14:paraId="5B368512" w14:textId="0406C7BE" w:rsidR="001521AF" w:rsidRPr="0004531A" w:rsidRDefault="001521AF" w:rsidP="001521AF">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="366"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004531A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Any faults, repairs or maintenance issues identified should be reported immediately to Estates Helpdesk for repair/replacement for on campus, or event venue staff if off-</w:t>
+              <w:t xml:space="preserve">Any faults, repairs or maintenance issues identified should be reported immediately to Estates Helpdesk for repair/replacement for on campus, or event venue staff if </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0004531A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>campus</w:t>
+              <w:t>off-campus</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0884672C" w14:textId="77777777" w:rsidR="00793661" w:rsidRPr="0004531A" w:rsidRDefault="00793661" w:rsidP="00793661">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="366"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004531A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4045,69 +4078,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>niversity first aid trained staff required to attend event or if sufficient first aid help available in venue’s staff and emergency services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD04000" w14:textId="77777777" w:rsidR="00793661" w:rsidRDefault="00793661" w:rsidP="00793661">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777851">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Event organisers check if defibrillator available nearby for public </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Event organisers check if defibrillator available nearby for public use </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="477926C5" w14:textId="3E70FE15" w:rsidR="008B333B" w:rsidRPr="008B333B" w:rsidRDefault="008B333B" w:rsidP="008B333B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0DD1338E" w14:textId="228CC14C" w:rsidR="00793661" w:rsidRPr="00B66BFC" w:rsidRDefault="00793661" w:rsidP="00793661">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5708,62 +5723,52 @@
               </w:rPr>
               <w:t xml:space="preserve">campus </w:t>
             </w:r>
             <w:r w:rsidR="00172187">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>venue</w:t>
             </w:r>
             <w:r w:rsidR="00494079">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00494079">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> maintained by </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> maintained by Estates</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6576C0B6" w14:textId="77777777" w:rsidR="00793661" w:rsidRDefault="00793661" w:rsidP="00793661">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777851">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Building defects should be reported to </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
@@ -5901,62 +5906,52 @@
               </w:rPr>
               <w:t xml:space="preserve"> venue</w:t>
             </w:r>
             <w:r w:rsidRPr="00494079">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00453239">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00494079">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">rganisers to consult with venue contact if issue arises during </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>rganisers to consult with venue contact if issue arises during activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2BC29B9A" w14:textId="7B95BB70" w:rsidR="001F77AF" w:rsidRPr="002218A5" w:rsidRDefault="001F77AF" w:rsidP="002218A5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="63D8210F" w14:textId="54546FA2" w:rsidR="00793661" w:rsidRPr="00B66BFC" w:rsidRDefault="00793661" w:rsidP="00793661">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6893,62 +6888,52 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff trained in correct manual handling techniques </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60DA922A" w14:textId="1FE26EBE" w:rsidR="006F4E1F" w:rsidRDefault="006F4E1F" w:rsidP="006F4E1F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4E1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equipment and literature used for the event should be displayed and stored in an orderly </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Equipment and literature used for the event should be displayed and stored in an orderly fashion</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4CBF38AD" w14:textId="77777777" w:rsidR="008B333B" w:rsidRDefault="008B333B" w:rsidP="008B333B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B12E477" w14:textId="77777777" w:rsidR="002218A5" w:rsidRDefault="00ED796D" w:rsidP="00ED796D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494079">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -6996,62 +6981,52 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4E1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Untrained staff to contact </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>House Services</w:t>
             </w:r>
             <w:r w:rsidRPr="006F4E1F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to arrange for items to be </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> to arrange for items to be moved</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="332B1BE7" w14:textId="2EB70C03" w:rsidR="00ED796D" w:rsidRPr="00ED796D" w:rsidRDefault="00ED796D" w:rsidP="00ED796D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17DA4EA1" w14:textId="367C861E" w:rsidR="00793661" w:rsidRPr="00B66BFC" w:rsidRDefault="00793661" w:rsidP="00793661">
             <w:pPr>
@@ -7483,62 +7458,52 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="71E50A4B" w14:textId="77777777" w:rsidR="00472267" w:rsidRDefault="00472267" w:rsidP="00472267">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66BFC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Must not enter any area </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Must not enter any area unauthorised</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1A1C5077" w14:textId="0CBAC87C" w:rsidR="00472267" w:rsidRPr="00472267" w:rsidRDefault="00472267" w:rsidP="00472267">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472267">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do not allow any one you do not know to follow you into </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7555,62 +7520,52 @@
               </w:rPr>
               <w:t xml:space="preserve">building out of hours. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5621DEF4" w14:textId="0216F772" w:rsidR="008B333B" w:rsidRDefault="00472267" w:rsidP="008B333B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66BFC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">When entering and exiting the building, keep to well-lit area and be vigilant of </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>When entering and exiting the building, keep to well-lit area and be vigilant of surroundings</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="724C3814" w14:textId="3B5A8E30" w:rsidR="005B4680" w:rsidRDefault="005B4680" w:rsidP="005B4680">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494079">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>On</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7663,62 +7618,52 @@
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>participants</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66BFC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> see any suspicious activities in and around the premises, get to a safe place and call Campus Security immediately on 0161 3069966</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> or Police</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="74A9FE02" w14:textId="77777777" w:rsidR="005B4680" w:rsidRPr="00472267" w:rsidRDefault="005B4680" w:rsidP="005B4680">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472267">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All building occupants must use their ID cards to gain access.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16C9017D" w14:textId="77777777" w:rsidR="005B4680" w:rsidRPr="00494079" w:rsidRDefault="005B4680" w:rsidP="005B4680">
             <w:pPr>
@@ -7805,62 +7750,52 @@
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>participants</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66BFC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> see any suspicious activities in and around the premises, get to a safe place and call </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">venue security or </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>venue security or Police</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6EE91309" w14:textId="588A7121" w:rsidR="008B333B" w:rsidRPr="008B333B" w:rsidRDefault="008B333B" w:rsidP="008B333B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E8C305C" w14:textId="1424B027" w:rsidR="00472267" w:rsidRPr="00B66BFC" w:rsidRDefault="00472267" w:rsidP="00472267">
@@ -12823,73 +12758,73 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the requirements of the information in Section 11 ‘Existing measures to control the risk’. Identify someone who </w:t>
       </w:r>
       <w:r w:rsidRPr="0082346E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">will be responsible for ensuring the action is taken and the date by which this should be completed. Put the date when the action has been completed in the final column. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E01D5E" w:rsidRPr="0082346E" w:rsidSect="00EF7311">
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43E868C8" w14:textId="77777777" w:rsidR="004E62F3" w:rsidRDefault="004E62F3">
+    <w:p w14:paraId="60D2D083" w14:textId="77777777" w:rsidR="004C3859" w:rsidRDefault="004C3859">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53388A84" w14:textId="77777777" w:rsidR="004E62F3" w:rsidRDefault="004E62F3">
+    <w:p w14:paraId="24F02237" w14:textId="77777777" w:rsidR="004C3859" w:rsidRDefault="004C3859">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58B39A1B" w14:textId="77777777" w:rsidR="004E62F3" w:rsidRDefault="004E62F3"/>
+    <w:p w14:paraId="397A2742" w14:textId="77777777" w:rsidR="004C3859" w:rsidRDefault="004C3859"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -12907,72 +12842,72 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-929891015"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="00565D65" w14:textId="2BED1338" w:rsidR="00EF4553" w:rsidRDefault="00EF4553">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -12981,88 +12916,97 @@
         </w:r>
         <w:r w:rsidR="00561A0B">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="65194BFC" w14:textId="77777777" w:rsidR="00EF4553" w:rsidRDefault="00EF4553">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="410F610F" w14:textId="786A5861" w:rsidR="00EF4553" w:rsidRDefault="00EF4553">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">SoSS Event Risk Assessment </w:t>
+      <w:t>SoSS</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Event Risk Assessment </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D9F994F" w14:textId="22844D02" w:rsidR="00EF4553" w:rsidRDefault="00EF4553" w:rsidP="002A1E6F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Created 18/01/2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B273A5E" w14:textId="77777777" w:rsidR="00EF4553" w:rsidRDefault="00EF4553">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>University Safety Services risk assessment form</w:t>
     </w:r>
     <w:r w:rsidRPr="001D5D34">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> and guidance notes.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C9B9BDD" w14:textId="77777777" w:rsidR="00EF4553" w:rsidRDefault="00EF4553" w:rsidP="002A1E6F">
     <w:pPr>
@@ -13076,95 +13020,97 @@
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Revised March 2015</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42C09A1C" w14:textId="77777777" w:rsidR="004E62F3" w:rsidRDefault="004E62F3">
+    <w:p w14:paraId="6AEBAEC9" w14:textId="77777777" w:rsidR="004C3859" w:rsidRDefault="004C3859">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="792DE80B" w14:textId="77777777" w:rsidR="004E62F3" w:rsidRDefault="004E62F3">
+    <w:p w14:paraId="223D7BAA" w14:textId="77777777" w:rsidR="004C3859" w:rsidRDefault="004C3859">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3BD6FDDD" w14:textId="77777777" w:rsidR="004E62F3" w:rsidRDefault="004E62F3"/>
+    <w:p w14:paraId="2FEA221F" w14:textId="77777777" w:rsidR="004C3859" w:rsidRDefault="004C3859"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CF4E3DB" w14:textId="4CC38932" w:rsidR="00EF4553" w:rsidRDefault="00BD6676" w:rsidP="00BD6676">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00BD6676">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>SoSS</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00BD6676">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Generic Risk Assessment (</w:t>
     </w:r>
     <w:r w:rsidR="00AB418E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
@@ -13199,112 +13145,124 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>vents</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3506FAC0" w14:textId="77777777" w:rsidR="0046518D" w:rsidRPr="00BD6676" w:rsidRDefault="0046518D" w:rsidP="00BD6676">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="198F309A" w14:textId="2F800A3E" w:rsidR="00EF4553" w:rsidRDefault="00EF4553" w:rsidP="00416118">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>SoSS Events r</w:t>
+      <w:t>SoSS</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Events r</w:t>
     </w:r>
     <w:r w:rsidRPr="007A52B5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve">isk </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
     <w:r w:rsidRPr="007A52B5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>ssessment</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve"> template </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D91571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA70F6A4"/>
     <w:lvl w:ilvl="0" w:tplc="41AA8FDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -18533,52 +18491,52 @@
   <w:num w:numId="38" w16cid:durableId="1361324815">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1195583522">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="7563207">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="665939519">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="866210733">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="217058476">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1986658832">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="6"/>
   <w:displayVerticalDrawingGridEvery w:val="6"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -18662,50 +18620,51 @@
     <w:rsid w:val="003D0139"/>
     <w:rsid w:val="003D3E8E"/>
     <w:rsid w:val="003E351A"/>
     <w:rsid w:val="003E7453"/>
     <w:rsid w:val="003F162E"/>
     <w:rsid w:val="003F37AB"/>
     <w:rsid w:val="00402C6D"/>
     <w:rsid w:val="004062C6"/>
     <w:rsid w:val="00415E59"/>
     <w:rsid w:val="00416118"/>
     <w:rsid w:val="00436232"/>
     <w:rsid w:val="00451401"/>
     <w:rsid w:val="0045283B"/>
     <w:rsid w:val="00452DA3"/>
     <w:rsid w:val="00453239"/>
     <w:rsid w:val="0046518D"/>
     <w:rsid w:val="00472267"/>
     <w:rsid w:val="00484F1E"/>
     <w:rsid w:val="00490280"/>
     <w:rsid w:val="004937AA"/>
     <w:rsid w:val="00494079"/>
     <w:rsid w:val="004A170A"/>
     <w:rsid w:val="004B1203"/>
     <w:rsid w:val="004B4554"/>
     <w:rsid w:val="004C18F9"/>
+    <w:rsid w:val="004C3859"/>
     <w:rsid w:val="004C78DD"/>
     <w:rsid w:val="004D7C37"/>
     <w:rsid w:val="004E268C"/>
     <w:rsid w:val="004E4731"/>
     <w:rsid w:val="004E62F3"/>
     <w:rsid w:val="004F4E57"/>
     <w:rsid w:val="00501ECC"/>
     <w:rsid w:val="005225C9"/>
     <w:rsid w:val="00554A7A"/>
     <w:rsid w:val="00555185"/>
     <w:rsid w:val="00561A0B"/>
     <w:rsid w:val="0056352B"/>
     <w:rsid w:val="00567462"/>
     <w:rsid w:val="00571DF9"/>
     <w:rsid w:val="005816CD"/>
     <w:rsid w:val="00584EF9"/>
     <w:rsid w:val="005B341E"/>
     <w:rsid w:val="005B4680"/>
     <w:rsid w:val="005C135F"/>
     <w:rsid w:val="005C1830"/>
     <w:rsid w:val="005C2721"/>
     <w:rsid w:val="005C61ED"/>
     <w:rsid w:val="005D1E61"/>
     <w:rsid w:val="005E68E8"/>
     <w:rsid w:val="00600E58"/>
@@ -18737,62 +18696,64 @@
     <w:rsid w:val="007A52B5"/>
     <w:rsid w:val="00800C82"/>
     <w:rsid w:val="008018B8"/>
     <w:rsid w:val="00822396"/>
     <w:rsid w:val="0082346E"/>
     <w:rsid w:val="00831983"/>
     <w:rsid w:val="00833A83"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="008458B3"/>
     <w:rsid w:val="00856A77"/>
     <w:rsid w:val="008708C0"/>
     <w:rsid w:val="0087764F"/>
     <w:rsid w:val="00882CF3"/>
     <w:rsid w:val="00887C1C"/>
     <w:rsid w:val="00896503"/>
     <w:rsid w:val="008A7589"/>
     <w:rsid w:val="008B333B"/>
     <w:rsid w:val="008C273E"/>
     <w:rsid w:val="008C5206"/>
     <w:rsid w:val="008C5C29"/>
     <w:rsid w:val="008D0D40"/>
     <w:rsid w:val="008D0FDB"/>
     <w:rsid w:val="008D5778"/>
     <w:rsid w:val="008D60F1"/>
     <w:rsid w:val="008E067B"/>
+    <w:rsid w:val="008F2572"/>
     <w:rsid w:val="008F47E5"/>
     <w:rsid w:val="00903660"/>
     <w:rsid w:val="0091361D"/>
     <w:rsid w:val="00923636"/>
     <w:rsid w:val="00945D8B"/>
     <w:rsid w:val="009538CF"/>
     <w:rsid w:val="00960298"/>
     <w:rsid w:val="00964569"/>
     <w:rsid w:val="00983EB7"/>
     <w:rsid w:val="009B292C"/>
     <w:rsid w:val="009E0F87"/>
     <w:rsid w:val="00A0432D"/>
+    <w:rsid w:val="00A255D6"/>
     <w:rsid w:val="00A36E86"/>
     <w:rsid w:val="00A45618"/>
     <w:rsid w:val="00A810D8"/>
     <w:rsid w:val="00A97EAB"/>
     <w:rsid w:val="00AA7E30"/>
     <w:rsid w:val="00AB3702"/>
     <w:rsid w:val="00AB418E"/>
     <w:rsid w:val="00AC5E6F"/>
     <w:rsid w:val="00AC7D5F"/>
     <w:rsid w:val="00AE0459"/>
     <w:rsid w:val="00AE1A75"/>
     <w:rsid w:val="00AE2E5C"/>
     <w:rsid w:val="00B00406"/>
     <w:rsid w:val="00B152D8"/>
     <w:rsid w:val="00B25E3C"/>
     <w:rsid w:val="00B31E99"/>
     <w:rsid w:val="00B35E07"/>
     <w:rsid w:val="00B44E71"/>
     <w:rsid w:val="00B52ECC"/>
     <w:rsid w:val="00B613A2"/>
     <w:rsid w:val="00B66BFC"/>
     <w:rsid w:val="00B953FA"/>
     <w:rsid w:val="00BA1127"/>
     <w:rsid w:val="00BB635E"/>
     <w:rsid w:val="00BC740F"/>
@@ -18890,51 +18851,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05A6595A"/>
   <w15:docId w15:val="{E013A232-5B55-4D97-BBE6-392ED121BCDB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19550,51 +19511,51 @@
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F4E1F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="813957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="32854353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20608,69 +20569,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002FFA9D3FCBA56E4A86FB58B00F669811" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e39ce76a52ee41c2bbf736fcf175f29c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a585b7927fee6d4a975fc235a8012d5" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002FFA9D3FCBA56E4A86FB58B00F669811" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e9d2e1bcdfa1929548b9d446168a1e6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6947124391993971f24e92d17dab165c" ns2:_="">
     <xsd:import namespace="bbd2b9c6-c414-4f93-99ac-1526bcef04e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -20768,137 +20735,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A3AAA7-DBF8-49EB-A085-C896E4F3E621}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34710321-FE0F-46DC-90E2-3F1CA67A3AEC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD147CD3-8230-4AC4-88BB-02F79B0D2257}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34710321-FE0F-46DC-90E2-3F1CA67A3AEC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A3AAA7-DBF8-49EB-A085-C896E4F3E621}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{652DB510-4DCF-416F-B8D5-77AFD9E76CC3}">
-[...16 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF2E295-A6CE-4EB8-A2C9-9D846B820EBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CE02EB5-5FCD-44DA-B1AE-7C4B655F9A65}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3965</Words>
-  <Characters>22039</Characters>
+  <Words>4134</Words>
+  <Characters>21875</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>51</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>841</Lines>
+  <Paragraphs>382</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>General Risk Assessment Form with guidance for use</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMIST, ISD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25953</CharactersWithSpaces>
+  <CharactersWithSpaces>25627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>General Risk Assessment Form with guidance for use</dc:title>
   <dc:creator>mprss02</dc:creator>
   <cp:keywords>form and guidance</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr>15;#form and guidance|a7f3781c-c779-4ea5-a384-0266687e86fb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">