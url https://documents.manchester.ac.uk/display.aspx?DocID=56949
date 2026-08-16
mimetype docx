--- v0 (2025-10-14)
+++ v1 (2026-08-16)
@@ -7,512 +7,499 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007E67D8" w:rsidR="00FD44FF" w:rsidP="4F9722B5" w:rsidRDefault="00FD44FF" w14:paraId="5AAF00B8" w14:textId="77EF0826">
+    <w:p w:rsidRPr="007E67D8" w:rsidR="00FD44FF" w:rsidP="01BA4770" w:rsidRDefault="00FD44FF" w14:paraId="6F65F60C" w14:textId="735E892A">
       <w:pPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4F9722B5" w:rsidR="1DD46D1E">
+      <w:r w:rsidRPr="01BA4770" w:rsidR="1DD46D1E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007E67D8" w:rsidR="00FD44FF" w:rsidP="4F9722B5" w:rsidRDefault="00FD44FF" w14:paraId="359D2013" w14:textId="3E2E2A8E">
+    <w:p w:rsidRPr="007E67D8" w:rsidR="00FD44FF" w:rsidP="731A5E9A" w:rsidRDefault="00FD44FF" w14:paraId="359D2013" w14:textId="5F5DE8A8">
       <w:pPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4F9722B5" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="3E10D082" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="4F9722B5" w:rsidR="35F0BDEC">
+      <w:r w:rsidRPr="3E10D082" w:rsidR="2F367285">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="4F9722B5" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="3E10D082" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007E67D8" w:rsidR="00FD44FF" w:rsidP="0C839709" w:rsidRDefault="00FD44FF" w14:paraId="67E43A2A" w14:textId="00D5DD7B">
+    <w:p w:rsidRPr="007E67D8" w:rsidR="00FD44FF" w:rsidP="731A5E9A" w:rsidRDefault="00FD44FF" w14:paraId="67E43A2A" w14:textId="48CC073C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0C839709" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="731A5E9A" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postgraduate </w:t>
+        <w:t>Postgraduate Taught (PGT) Criminology programmes (MA</w:t>
       </w:r>
-      <w:r w:rsidRPr="0C839709" w:rsidR="4537DF75">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="0C839709" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="731A5E9A" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0C839709" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="731A5E9A" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MRes</w:t>
       </w:r>
-      <w:r w:rsidRPr="0C839709" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="731A5E9A" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0C839709" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="731A5E9A" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0C839709" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="731A5E9A" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PGDip</w:t>
       </w:r>
-      <w:r w:rsidRPr="0C839709" w:rsidR="00FD44FF">
+      <w:r w:rsidRPr="731A5E9A" w:rsidR="00FD44FF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="5C863B9A" w:rsidP="731A5E9A" w:rsidRDefault="5C863B9A" w14:paraId="70EE2E54" w14:textId="0180F7C6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2520"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4273"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="2715"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="4291"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008010CB" w:rsidTr="4F9722B5" w14:paraId="34458CF7" w14:textId="77777777">
+      <w:tr w:rsidR="008010CB" w:rsidTr="3BC2DE00" w14:paraId="34458CF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="3BC25CCC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="008010CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="2A6EC84A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="008010CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="770691FA" w14:textId="3BB765AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="7E3AB631">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008010CB" w:rsidP="433EAD5E" w:rsidRDefault="008010CB" w14:paraId="521B0E84" w14:textId="54BD5EEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="433EAD5E" w:rsidR="7E3AB631">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4273" w:type="dxa"/>
+            <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008C4AF7" w14:paraId="7308D0F7" w14:textId="2D7E3B99">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="008C4AF7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4937" w:rsidTr="4F9722B5" w14:paraId="1E066A0F" w14:textId="77777777">
+      <w:tr w:rsidR="002F4937" w:rsidTr="3BC2DE00" w14:paraId="1E066A0F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="6B3DB5AC" w14:textId="67AB7BE7">
+          <w:p w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="6B3DB5AC" w14:textId="7FB8BB52">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="78536FB5" w:rsidR="002F4937">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="78536FB5" w:rsidR="45C2FC16">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="78536FB5" w:rsidR="002F4937">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="45C2FC16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="40F0A956">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="78536FB5" w:rsidR="002F4937">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="396F6E70" w14:textId="44D4B91E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -549,171 +536,160 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008134A5" w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="02EC8859" w14:textId="473779E8">
+          <w:p w:rsidRPr="008134A5" w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="02EC8859" w14:textId="45924199">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="137F48B8" w:rsidR="17F5FF9D">
-[...21 lines deleted...]
-              <w:t>epartment</w:t>
+            <w:r w:rsidRPr="731A5E9A" w:rsidR="17F5FF9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welcome to the Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="17F5FF9D" w:rsidP="4DDBF499" w:rsidRDefault="17F5FF9D" w14:paraId="5FA89129" w14:textId="0E848DB0">
+          <w:p w:rsidR="6D59C90F" w:rsidP="6D59C90F" w:rsidRDefault="6D59C90F" w14:paraId="56D2BC5E" w14:textId="47ED53BE">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C839709" w:rsidR="586FCBF0">
-[...42 lines deleted...]
-              <w:t>6.208</w:t>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Stopford</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="41455B43">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2.823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4273" w:type="dxa"/>
+            <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002F4937" w:rsidP="2E96A185" w:rsidRDefault="002F4937" w14:paraId="6C2E58D9" w14:textId="6979BC6C">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E96A185" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -813,75 +789,75 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="6D52D6C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="433EAD5E" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Teaching and Learning Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4937" w:rsidTr="4F9722B5" w14:paraId="4C012DAB" w14:textId="77777777">
+      <w:tr w:rsidR="002F4937" w:rsidTr="3BC2DE00" w14:paraId="4C012DAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="986"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002F4937" w:rsidP="007E67D8" w:rsidRDefault="002F4937" w14:paraId="771F8C4D" w14:textId="7536D59E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="1056516C" w14:textId="1B72C56B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -902,130 +878,114 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4"/>
               <w:left w:val="single" w:color="auto" w:sz="4"/>
               <w:right w:val="single" w:color="auto" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="298AC3ED" w:rsidP="731A5E9A" w:rsidRDefault="298AC3ED" w14:paraId="5C41E06D" w14:textId="08BF4075">
+          <w:p w:rsidR="298AC3ED" w:rsidP="731A5E9A" w:rsidRDefault="298AC3ED" w14:paraId="5C41E06D" w14:textId="4516C374">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="137F48B8" w:rsidR="298AC3ED">
-[...21 lines deleted...]
-              <w:t>rogramme</w:t>
+            <w:r w:rsidRPr="731A5E9A" w:rsidR="298AC3ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Introduction to the Programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="001322FC" w:rsidR="002F4937" w:rsidP="007E67D8" w:rsidRDefault="002F4937" w14:paraId="3D822B3C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D669C58">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to the Programme </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F4937" w:rsidP="007E67D8" w:rsidRDefault="002F4937" w14:paraId="45C16E18" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4273" w:type="dxa"/>
+            <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="086EF986" w14:textId="0DD70EDE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="433EAD5E" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1064,113 +1024,121 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F4937" w:rsidP="731A5E9A" w:rsidRDefault="002F4937" w14:paraId="0692E253" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="433EAD5E" w:rsidR="002F4937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PGT Programmes Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008010CB" w:rsidTr="4F9722B5" w14:paraId="1D8409FF" w14:textId="77777777">
+      <w:tr w:rsidR="008010CB" w:rsidTr="3BC2DE00" w14:paraId="1D8409FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="6441D6B4" w14:textId="4407129C">
+          <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="6441D6B4" w14:textId="17056AA5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="78536FB5" w:rsidR="008010CB">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="008010CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="78536FB5" w:rsidR="71D13240">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="78536FB5" w:rsidR="452C58C2">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="71D13240">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="7D7C8629">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="452C58C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="78536FB5" w:rsidR="008010CB">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="008010CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="4CD6B293" w14:textId="0446085D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01BA4770" w:rsidR="09C5733B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1207,1378 +1175,1357 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="01BA4770" w:rsidR="41355F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="01BA4770" w:rsidR="619C9AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D87495" w:rsidP="731A5E9A" w:rsidRDefault="00D87495" w14:paraId="638D7C8E" w14:textId="4C57F534">
+          <w:p w:rsidR="00D87495" w:rsidP="731A5E9A" w:rsidRDefault="00D87495" w14:paraId="638D7C8E" w14:textId="3E7C8DFD">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="137F48B8" w:rsidR="0657309A">
+            <w:r w:rsidRPr="01BA4770" w:rsidR="0657309A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to </w:t>
             </w:r>
-            <w:r w:rsidRPr="137F48B8" w:rsidR="357B9CB9">
-[...21 lines deleted...]
-              <w:t>ervices</w:t>
+            <w:r w:rsidRPr="01BA4770" w:rsidR="357B9CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>University Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="4DDBF499" w:rsidP="0C839709" w:rsidRDefault="4DDBF499" w14:paraId="5755814E" w14:textId="66F99198">
+          <w:p w:rsidR="6D59C90F" w:rsidP="6D59C90F" w:rsidRDefault="6D59C90F" w14:paraId="3FA48077" w14:textId="15255D57">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C839709" w:rsidR="4DDBF499">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Roscoe</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="11FB1A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Building</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>, Room</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve"> Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="78BAFF4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1.003</w:t>
+              <w:t>3.213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4273" w:type="dxa"/>
+            <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA7454" w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="00EA7454" w14:paraId="0265FC13" w14:textId="3AC72B6F">
+          <w:p w:rsidRPr="00EA7454" w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="00EA7454" w14:paraId="0265FC13" w14:textId="02604742">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="70F9491D">
+            <w:r w:rsidRPr="01973B14" w:rsidR="13698728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Find out more about the support provided by</w:t>
             </w:r>
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="70F9491D">
+            <w:r w:rsidRPr="01973B14" w:rsidR="13698728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="02A8DE6B">
+            <w:r w:rsidRPr="01973B14" w:rsidR="44B07269">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">TLSE, Careers, </w:t>
             </w:r>
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="70F9491D">
+            <w:r w:rsidRPr="01973B14" w:rsidR="13698728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Library,</w:t>
             </w:r>
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="4A8CA329">
+            <w:r w:rsidRPr="01973B14" w:rsidR="745EC2B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="355AFF9D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="70F9491D">
+            <w:r w:rsidRPr="01973B14" w:rsidR="13698728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IT </w:t>
             </w:r>
-            <w:r w:rsidRPr="4F9722B5" w:rsidR="70F9491D">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="01973B14" w:rsidR="13698728">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="707EE9FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s, and more.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008010CB" w:rsidTr="4F9722B5" w14:paraId="7B3F626A" w14:textId="77777777">
+      <w:tr w:rsidR="008010CB" w:rsidTr="3BC2DE00" w14:paraId="7B3F626A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="6D802BBE" w14:textId="065A9B4B">
+          <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="6D802BBE" w14:textId="05A80CBF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="01BA4770" w:rsidR="7E57B653">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="7E57B653">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
-            <w:r w:rsidRPr="01BA4770" w:rsidR="06323BC7">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="06323BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="01BA4770" w:rsidR="134FB209">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="01BA4770" w:rsidR="06323BC7">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="2EC047C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="06323BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="01BA4770" w:rsidR="09C5733B">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="09C5733B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008010CB" w:rsidP="731A5E9A" w:rsidRDefault="008010CB" w14:paraId="691AFA07" w14:textId="002E544C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="008010CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="00E51FBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="008010CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:00 – 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F250B7" w:rsidP="731A5E9A" w:rsidRDefault="00A8303F" w14:paraId="4AF6CEDC" w14:textId="5F70D51C">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="731A5E9A" w:rsidR="63A1D84E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Introduction to Data Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008010CB" w:rsidP="0C839709" w:rsidRDefault="008010CB" w14:paraId="796AB279" w14:textId="6BDF88A1">
+          <w:p w:rsidR="6D59C90F" w:rsidP="6D59C90F" w:rsidRDefault="6D59C90F" w14:paraId="4C6E0C31" w14:textId="53F3BFCB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C839709" w:rsidR="68C68FD0">
-[...99 lines deleted...]
-              <w:t>heatre B</w:t>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Sam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="3A58F702">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uel Alexander Building, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>A113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4273" w:type="dxa"/>
+            <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008010CB" w:rsidP="600828D4" w:rsidRDefault="008010CB" w14:paraId="0D4DC306" w14:textId="527A0BAD">
+          <w:p w:rsidR="008010CB" w:rsidP="01973B14" w:rsidRDefault="008010CB" w14:paraId="0D4DC306" w14:textId="28CC3680">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="600828D4" w:rsidR="093C9C47">
+            <w:r w:rsidRPr="01973B14" w:rsidR="18C627EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Presented by </w:t>
             </w:r>
-            <w:r w:rsidRPr="600828D4" w:rsidR="093C9C47">
+            <w:r w:rsidRPr="01973B14" w:rsidR="26AE67F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tomas Diviak</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="600828D4" w:rsidR="0E794D4F">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="3232AC2D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>. Fo</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="600828D4" w:rsidR="3EA47664">
+              <w:t>CRIM70821 Course Unit Direct</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="3232AC2D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">r PG Criminology, MSc </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="600828D4" w:rsidR="34CFC170">
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="1AF69F87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Digital Trust, Society a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="600828D4" w:rsidR="4202E2E4">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="1AF69F87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>nd Security</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="600828D4" w:rsidR="3EA47664">
+              <w:t>Fo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="7BE4A565">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="600828D4" w:rsidR="3EA47664">
+              <w:t>r P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="7BE4A565">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="313D3981">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="41818E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="7BE4A565">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="7BE4A565">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>riminology</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="09218EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="7BE4A565">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01973B14" w:rsidR="7BE4A565">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> MSc</w:t>
             </w:r>
-            <w:r w:rsidRPr="600828D4" w:rsidR="0E794D4F">
+            <w:r w:rsidRPr="01973B14" w:rsidR="1AF69F87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="600828D4" w:rsidR="6D45F5DE">
+            <w:r w:rsidRPr="01973B14" w:rsidR="58B4E9C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis </w:t>
             </w:r>
-            <w:r w:rsidRPr="600828D4" w:rsidR="0E794D4F">
+            <w:r w:rsidRPr="01973B14" w:rsidR="1AF69F87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="01BA4770" w:rsidTr="4F9722B5" w14:paraId="1FD78205">
+      <w:tr w:rsidR="01BA4770" w:rsidTr="3BC2DE00" w14:paraId="1FD78205">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6D16CFBB" w:rsidP="6D16CFBB" w:rsidRDefault="6D16CFBB" w14:paraId="5C03F0F1" w14:textId="2C008A6A">
+          <w:p w:rsidR="6D16CFBB" w:rsidP="3E10D082" w:rsidRDefault="6D16CFBB" w14:paraId="5C03F0F1" w14:textId="6C17ACBA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6D16CFBB" w:rsidR="6D16CFBB">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="6D16CFBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friday 26 September </w:t>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="1B5402C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="6D16CFBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6D16CFBB" w:rsidP="6D16CFBB" w:rsidRDefault="6D16CFBB" w14:paraId="65BC0BD6" w14:textId="6F6DC3CA">
+          <w:p w:rsidR="6D16CFBB" w:rsidP="25B94DD1" w:rsidRDefault="6D16CFBB" w14:paraId="65BC0BD6" w14:textId="35A6AB17">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6D16CFBB" w:rsidR="6D16CFBB">
+            <w:r w:rsidRPr="25B94DD1" w:rsidR="6D16CFBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>14:00 – 15:00</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B94DD1" w:rsidR="25B52F1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B94DD1" w:rsidR="6D16CFBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:00 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B94DD1" w:rsidR="1FD062DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B94DD1" w:rsidR="6D16CFBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6D16CFBB" w:rsidP="6D16CFBB" w:rsidRDefault="6D16CFBB" w14:paraId="043D066E" w14:textId="20FD279E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6D16CFBB" w:rsidR="6D16CFBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PG general course unit selection drop-in session for queries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6D16CFBB" w:rsidP="4DDBF499" w:rsidRDefault="6D16CFBB" w14:paraId="4E7E6803" w14:textId="18E424B7">
+          <w:p w:rsidR="6D59C90F" w:rsidP="6D59C90F" w:rsidRDefault="6D59C90F" w14:paraId="7B4DC049" w14:textId="201B052C">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
             </w:pPr>
-            <w:r w:rsidRPr="0C839709" w:rsidR="55E81469">
-[...12 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Simon</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C839709" w:rsidR="25457F3F">
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> Cluster</w:t>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="10C809A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building, Computer Cluster </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6D59C90F" w:rsidR="6D59C90F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>6.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4273" w:type="dxa"/>
+            <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6D16CFBB" w:rsidP="2E96A185" w:rsidRDefault="6D16CFBB" w14:paraId="5DBE872B" w14:textId="2346D41A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E96A185" w:rsidR="6D16CFBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This drop-in session is to support students with course unit selection queries and does not need to be attended by all students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008010CB" w:rsidTr="4F9722B5" w14:paraId="2AFBBF17" w14:textId="77777777">
+      <w:tr w:rsidR="008010CB" w:rsidTr="3BC2DE00" w14:paraId="2AFBBF17" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="2E96A185" w:rsidP="2E96A185" w:rsidRDefault="2E96A185" w14:paraId="4C5E1C7E" w14:textId="4808970E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6E29CE23" w:rsidP="2E96A185" w:rsidRDefault="6E29CE23" w14:paraId="2109EB67" w14:textId="019ED0F5">
+          <w:p w:rsidR="6E29CE23" w:rsidP="3E10D082" w:rsidRDefault="6E29CE23" w14:paraId="2109EB67" w14:textId="36D9348C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E96A185" w:rsidR="6E29CE23">
+            <w:r w:rsidRPr="3E10D082" w:rsidR="6E29CE23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Friday 26 September</w:t>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="60B22E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E10D082" w:rsidR="6E29CE23">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="6E29CE23" w:rsidP="6E29CE23" w:rsidRDefault="6E29CE23" w14:paraId="04B92D7C" w14:textId="1DE638C9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="6E29CE23" w:rsidP="2E96A185" w:rsidRDefault="6E29CE23" w14:paraId="47A2F179" w14:textId="71A0BCAB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E96A185" w:rsidR="6E29CE23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15:00 – 17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="6E29CE23" w:rsidP="2E96A185" w:rsidRDefault="6E29CE23" w14:paraId="7A9AB9CE" w14:textId="58B47DF5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E96A185" w:rsidR="6E29CE23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Criminology Social Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6E29CE23" w:rsidP="6E29CE23" w:rsidRDefault="6E29CE23" w14:paraId="2F78D720" w14:textId="4E9FAF18">
+          <w:p w:rsidR="6E29CE23" w:rsidP="15EBB824" w:rsidRDefault="6E29CE23" w14:paraId="53823533" w14:textId="7C287F5F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6E29CE23" w:rsidR="6E29CE23">
+            <w:r w:rsidRPr="15EBB824" w:rsidR="22FE6815">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The Beehive Restaurant Oddfellows Hall</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t xml:space="preserve">Williamson Common </w:t>
+            </w:r>
+            <w:r w:rsidRPr="15EBB824" w:rsidR="22FE6815">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...51 lines deleted...]
-              <w:t>M1 7HF</w:t>
+              <w:t>Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4273" w:type="dxa"/>
+            <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="6E29CE23" w:rsidP="2E96A185" w:rsidRDefault="6E29CE23" w14:paraId="72D7F811" w14:textId="1F8A8578">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E96A185" w:rsidR="6E29CE23">
@@ -3012,272 +2959,319 @@
     <w:rsid w:val="00A20EE7"/>
     <w:rsid w:val="00A7028C"/>
     <w:rsid w:val="00A8303F"/>
     <w:rsid w:val="00A84DCB"/>
     <w:rsid w:val="00B14102"/>
     <w:rsid w:val="00B474A4"/>
     <w:rsid w:val="00B560EA"/>
     <w:rsid w:val="00B725C6"/>
     <w:rsid w:val="00B8372D"/>
     <w:rsid w:val="00BA1049"/>
     <w:rsid w:val="00BB1D67"/>
     <w:rsid w:val="00CA61DD"/>
     <w:rsid w:val="00D604B3"/>
     <w:rsid w:val="00D87495"/>
     <w:rsid w:val="00DB2493"/>
     <w:rsid w:val="00E15522"/>
     <w:rsid w:val="00E5077C"/>
     <w:rsid w:val="00E51FBF"/>
     <w:rsid w:val="00EA7454"/>
     <w:rsid w:val="00F250B7"/>
     <w:rsid w:val="00F75C59"/>
     <w:rsid w:val="00FC6A57"/>
     <w:rsid w:val="00FD44FF"/>
     <w:rsid w:val="010FD0D2"/>
     <w:rsid w:val="014CF300"/>
+    <w:rsid w:val="01973B14"/>
     <w:rsid w:val="01BA4770"/>
     <w:rsid w:val="02A8DE6B"/>
     <w:rsid w:val="0381FFB0"/>
     <w:rsid w:val="04C6D074"/>
     <w:rsid w:val="0531D7D7"/>
     <w:rsid w:val="062047FF"/>
     <w:rsid w:val="06323BC7"/>
     <w:rsid w:val="0657309A"/>
     <w:rsid w:val="071B33E4"/>
     <w:rsid w:val="084D35F6"/>
+    <w:rsid w:val="088EE485"/>
     <w:rsid w:val="0914F01F"/>
+    <w:rsid w:val="09218EF6"/>
     <w:rsid w:val="093C9C47"/>
     <w:rsid w:val="09C5733B"/>
     <w:rsid w:val="0A09117B"/>
-    <w:rsid w:val="0ADD7833"/>
     <w:rsid w:val="0B03DA3E"/>
     <w:rsid w:val="0B994EFC"/>
     <w:rsid w:val="0C47B6A7"/>
-    <w:rsid w:val="0C839709"/>
     <w:rsid w:val="0C913ECF"/>
     <w:rsid w:val="0CFC8B88"/>
+    <w:rsid w:val="0D2CB84C"/>
     <w:rsid w:val="0D4588D3"/>
     <w:rsid w:val="0DCDFA5A"/>
     <w:rsid w:val="0E794D4F"/>
-    <w:rsid w:val="0EEAC888"/>
     <w:rsid w:val="106067AA"/>
     <w:rsid w:val="10884868"/>
+    <w:rsid w:val="10C809A6"/>
+    <w:rsid w:val="11FB1A09"/>
     <w:rsid w:val="12595D51"/>
     <w:rsid w:val="1281D5BC"/>
     <w:rsid w:val="12E6A038"/>
     <w:rsid w:val="134FB209"/>
-    <w:rsid w:val="137F48B8"/>
-    <w:rsid w:val="13C1771E"/>
+    <w:rsid w:val="13698728"/>
     <w:rsid w:val="13E7EE5B"/>
-    <w:rsid w:val="143F9F57"/>
     <w:rsid w:val="158D55D8"/>
     <w:rsid w:val="15B460EA"/>
-    <w:rsid w:val="15EA80D2"/>
+    <w:rsid w:val="15EBB824"/>
     <w:rsid w:val="16D7DA34"/>
+    <w:rsid w:val="17B158D4"/>
     <w:rsid w:val="17F5FF9D"/>
+    <w:rsid w:val="18C627EE"/>
     <w:rsid w:val="18CE9524"/>
     <w:rsid w:val="18F44AA9"/>
     <w:rsid w:val="18F44AA9"/>
+    <w:rsid w:val="191CB70D"/>
     <w:rsid w:val="1A08976D"/>
+    <w:rsid w:val="1AF69F87"/>
+    <w:rsid w:val="1B5402C5"/>
     <w:rsid w:val="1C537CA0"/>
     <w:rsid w:val="1D243728"/>
     <w:rsid w:val="1D909225"/>
     <w:rsid w:val="1DD46D1E"/>
     <w:rsid w:val="1E4DCD33"/>
     <w:rsid w:val="1E936F61"/>
     <w:rsid w:val="1F3B267E"/>
+    <w:rsid w:val="1FD062DB"/>
     <w:rsid w:val="1FEDAFCF"/>
+    <w:rsid w:val="207A9CF1"/>
     <w:rsid w:val="209481C2"/>
-    <w:rsid w:val="2199B12D"/>
     <w:rsid w:val="22AE27A2"/>
     <w:rsid w:val="22FA3C62"/>
+    <w:rsid w:val="22FE6815"/>
     <w:rsid w:val="23B16CA0"/>
     <w:rsid w:val="23DB5942"/>
     <w:rsid w:val="24D4D9DE"/>
     <w:rsid w:val="25457F3F"/>
+    <w:rsid w:val="25B52F1F"/>
+    <w:rsid w:val="25B94DD1"/>
     <w:rsid w:val="265919B1"/>
+    <w:rsid w:val="26AE67F6"/>
+    <w:rsid w:val="26E8154C"/>
+    <w:rsid w:val="2767B5C5"/>
     <w:rsid w:val="28BBB70B"/>
     <w:rsid w:val="298AC3ED"/>
     <w:rsid w:val="2A95F0F0"/>
+    <w:rsid w:val="2AB6BE84"/>
     <w:rsid w:val="2AE44C58"/>
     <w:rsid w:val="2B31F48F"/>
     <w:rsid w:val="2B4FD0E0"/>
     <w:rsid w:val="2B598501"/>
     <w:rsid w:val="2BC1084B"/>
     <w:rsid w:val="2BED6E5F"/>
     <w:rsid w:val="2BF334DE"/>
     <w:rsid w:val="2E96A185"/>
+    <w:rsid w:val="2EC047C5"/>
     <w:rsid w:val="2ED6F9DC"/>
+    <w:rsid w:val="2F06C937"/>
+    <w:rsid w:val="2F367285"/>
     <w:rsid w:val="3098CB58"/>
+    <w:rsid w:val="313D3981"/>
     <w:rsid w:val="31B85AE9"/>
+    <w:rsid w:val="3232AC2D"/>
     <w:rsid w:val="331318DD"/>
     <w:rsid w:val="3410C5EF"/>
     <w:rsid w:val="34CFC170"/>
     <w:rsid w:val="34D69E9A"/>
-    <w:rsid w:val="355AFF9D"/>
     <w:rsid w:val="357B9CB9"/>
-    <w:rsid w:val="357D0D35"/>
     <w:rsid w:val="35F0BDEC"/>
+    <w:rsid w:val="36842C37"/>
+    <w:rsid w:val="36CC5ED1"/>
+    <w:rsid w:val="37F1FCB8"/>
     <w:rsid w:val="37F929DB"/>
     <w:rsid w:val="3861FAC4"/>
     <w:rsid w:val="386A0EB7"/>
     <w:rsid w:val="38B13BF8"/>
     <w:rsid w:val="391226A2"/>
-    <w:rsid w:val="396801ED"/>
     <w:rsid w:val="397D31F8"/>
     <w:rsid w:val="399C1A37"/>
+    <w:rsid w:val="3A58F702"/>
     <w:rsid w:val="3A956CAF"/>
-    <w:rsid w:val="3AC8A550"/>
+    <w:rsid w:val="3BA8B3AD"/>
+    <w:rsid w:val="3BC2DE00"/>
     <w:rsid w:val="3C514AC3"/>
     <w:rsid w:val="3C60D14B"/>
     <w:rsid w:val="3C9A4AC4"/>
+    <w:rsid w:val="3C9FCF65"/>
     <w:rsid w:val="3CB5AC0A"/>
+    <w:rsid w:val="3D781849"/>
     <w:rsid w:val="3D82B6EE"/>
     <w:rsid w:val="3DCDE8BC"/>
+    <w:rsid w:val="3E10D082"/>
     <w:rsid w:val="3E19F8CB"/>
+    <w:rsid w:val="3E2F4821"/>
     <w:rsid w:val="3EA47664"/>
     <w:rsid w:val="3EEB0FBA"/>
+    <w:rsid w:val="40F0A956"/>
     <w:rsid w:val="41355F8A"/>
+    <w:rsid w:val="41455B43"/>
+    <w:rsid w:val="41818E83"/>
     <w:rsid w:val="4202E2E4"/>
-    <w:rsid w:val="42076DE3"/>
     <w:rsid w:val="4275C75D"/>
+    <w:rsid w:val="428A3EF2"/>
     <w:rsid w:val="433EAD5E"/>
     <w:rsid w:val="434E63A5"/>
-    <w:rsid w:val="43815268"/>
     <w:rsid w:val="4489D6C2"/>
+    <w:rsid w:val="44B07269"/>
     <w:rsid w:val="452C58C2"/>
-    <w:rsid w:val="4537DF75"/>
     <w:rsid w:val="45C2FC16"/>
     <w:rsid w:val="46B53EAE"/>
     <w:rsid w:val="46D60919"/>
     <w:rsid w:val="470702C3"/>
     <w:rsid w:val="471B6D02"/>
     <w:rsid w:val="479676E9"/>
     <w:rsid w:val="48060C64"/>
     <w:rsid w:val="48D1A961"/>
     <w:rsid w:val="48DF678A"/>
+    <w:rsid w:val="48E9016E"/>
     <w:rsid w:val="499F99DE"/>
     <w:rsid w:val="4A8CA329"/>
-    <w:rsid w:val="4AE9D66E"/>
     <w:rsid w:val="4C068E43"/>
     <w:rsid w:val="4CB935F2"/>
     <w:rsid w:val="4D481A9C"/>
     <w:rsid w:val="4DD3E154"/>
     <w:rsid w:val="4DDBF499"/>
+    <w:rsid w:val="4EBFBA22"/>
     <w:rsid w:val="4F45A72B"/>
     <w:rsid w:val="4F797C6C"/>
-    <w:rsid w:val="4F9722B5"/>
+    <w:rsid w:val="4FB12F52"/>
+    <w:rsid w:val="4FF8FA70"/>
     <w:rsid w:val="50AEA429"/>
     <w:rsid w:val="52CA1C30"/>
+    <w:rsid w:val="52FBD7C3"/>
     <w:rsid w:val="531868E3"/>
     <w:rsid w:val="538B0039"/>
     <w:rsid w:val="54DA0D19"/>
     <w:rsid w:val="55E81469"/>
     <w:rsid w:val="56DDF96D"/>
+    <w:rsid w:val="57E3E4F2"/>
     <w:rsid w:val="586FCBF0"/>
+    <w:rsid w:val="58B4E9C2"/>
     <w:rsid w:val="58B4F5E5"/>
     <w:rsid w:val="58C422FA"/>
     <w:rsid w:val="58C79B25"/>
-    <w:rsid w:val="592FF54D"/>
     <w:rsid w:val="5968552C"/>
+    <w:rsid w:val="59F3E3A5"/>
     <w:rsid w:val="5A0EE770"/>
     <w:rsid w:val="5B0DAAC6"/>
     <w:rsid w:val="5C863B9A"/>
     <w:rsid w:val="5C9CF714"/>
     <w:rsid w:val="5CC07C97"/>
     <w:rsid w:val="5D5F2AF7"/>
     <w:rsid w:val="5D669C58"/>
     <w:rsid w:val="5D686435"/>
     <w:rsid w:val="5E266FCA"/>
     <w:rsid w:val="5E660D2D"/>
     <w:rsid w:val="5E8E6E3F"/>
     <w:rsid w:val="5EADE753"/>
+    <w:rsid w:val="5EB07602"/>
     <w:rsid w:val="5F618CEB"/>
     <w:rsid w:val="5F6F3D29"/>
     <w:rsid w:val="5F95D4AB"/>
     <w:rsid w:val="5FE30A07"/>
     <w:rsid w:val="600828D4"/>
+    <w:rsid w:val="60B22E99"/>
     <w:rsid w:val="60EA701E"/>
     <w:rsid w:val="60FC8339"/>
     <w:rsid w:val="615DB652"/>
     <w:rsid w:val="618F471F"/>
     <w:rsid w:val="619C9AEC"/>
     <w:rsid w:val="61A0FBD3"/>
     <w:rsid w:val="61BE8B98"/>
     <w:rsid w:val="61D4E998"/>
     <w:rsid w:val="62E93CD4"/>
     <w:rsid w:val="63545F45"/>
     <w:rsid w:val="63688414"/>
     <w:rsid w:val="638F4C0F"/>
     <w:rsid w:val="63A1D84E"/>
+    <w:rsid w:val="6428D26E"/>
     <w:rsid w:val="649FBE06"/>
     <w:rsid w:val="6531FE74"/>
     <w:rsid w:val="65374E45"/>
     <w:rsid w:val="65A92609"/>
     <w:rsid w:val="669ABC1F"/>
     <w:rsid w:val="66CBB9CE"/>
     <w:rsid w:val="6737B252"/>
+    <w:rsid w:val="67E5F0B4"/>
     <w:rsid w:val="68307B60"/>
     <w:rsid w:val="68C68FD0"/>
     <w:rsid w:val="69186AF5"/>
     <w:rsid w:val="6990EBA5"/>
     <w:rsid w:val="69AC51C2"/>
+    <w:rsid w:val="6AE22725"/>
+    <w:rsid w:val="6B18C299"/>
     <w:rsid w:val="6B275AA3"/>
     <w:rsid w:val="6C5E587D"/>
     <w:rsid w:val="6D16CFBB"/>
     <w:rsid w:val="6D45F5DE"/>
+    <w:rsid w:val="6D59C90F"/>
     <w:rsid w:val="6E29CE23"/>
     <w:rsid w:val="6F181DBD"/>
     <w:rsid w:val="6F38949A"/>
     <w:rsid w:val="6F468F34"/>
+    <w:rsid w:val="707EE9FE"/>
     <w:rsid w:val="70F9491D"/>
     <w:rsid w:val="71B83552"/>
     <w:rsid w:val="71D13240"/>
     <w:rsid w:val="72A61A58"/>
     <w:rsid w:val="731A5E9A"/>
     <w:rsid w:val="73B5C2CA"/>
     <w:rsid w:val="73CFDAB7"/>
     <w:rsid w:val="74107D67"/>
     <w:rsid w:val="743D3D80"/>
+    <w:rsid w:val="745EC2B2"/>
     <w:rsid w:val="762C6871"/>
     <w:rsid w:val="771FE9D7"/>
     <w:rsid w:val="775C37F8"/>
     <w:rsid w:val="7839DABE"/>
     <w:rsid w:val="78536FB5"/>
+    <w:rsid w:val="78BAFF4A"/>
     <w:rsid w:val="78D75A95"/>
-    <w:rsid w:val="7A57DF8A"/>
+    <w:rsid w:val="790838AB"/>
+    <w:rsid w:val="7A52CAF2"/>
     <w:rsid w:val="7B4900EE"/>
+    <w:rsid w:val="7B8CC6A3"/>
     <w:rsid w:val="7BC340A1"/>
+    <w:rsid w:val="7BE4A565"/>
     <w:rsid w:val="7D687773"/>
-    <w:rsid w:val="7DD4943D"/>
+    <w:rsid w:val="7D7C8629"/>
     <w:rsid w:val="7E000AA0"/>
     <w:rsid w:val="7E3AB631"/>
     <w:rsid w:val="7E57B653"/>
+    <w:rsid w:val="7E5A84A4"/>
     <w:rsid w:val="7E87220E"/>
     <w:rsid w:val="7EE15534"/>
     <w:rsid w:val="7EECD93D"/>
     <w:rsid w:val="7FC0F25E"/>
+    <w:rsid w:val="7FEE21ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5562B720"/>
@@ -4338,52 +4332,52 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4501,93 +4495,96 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE4D5D27-F6B7-49C1-A95E-C5B14C7BF206}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0036677B-BB5E-4557-8EE8-7BA65C3FB2D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1A3D40A-EB31-4816-B23F-AF3BF0EF821D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DD4033D-0347-4038-98A8-24CD79F550B7}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Charlotte Stibbs</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Daniel Orechoff</lastModifiedBy>
-  <revision>80</revision>
+  <revision>85</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>74;#Nicholas Trajtenberg pareja</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>