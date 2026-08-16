--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -4,4068 +4,3662 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7123C698" w14:textId="039012AC" w:rsidR="003636C6" w:rsidRPr="00B51D76" w:rsidRDefault="003636C6" w:rsidP="6390A0DB">
+    <w:p w:rsidR="003636C6" w:rsidP="6390A0DB" w:rsidRDefault="003636C6" w14:paraId="7123C698" w14:textId="637B3D76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="6390A0DB">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Options Fair</w:t>
       </w:r>
-      <w:r w:rsidR="17E44436" w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="6390A0DB" w:rsidR="17E44436">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...39 lines deleted...]
-        <w:t>ersion</w:t>
+        <w:t xml:space="preserve"> – Finalised Version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D7E9D2" w14:textId="6AB86DFB" w:rsidR="00526CA5" w:rsidRPr="00B51D76" w:rsidRDefault="00526CA5" w:rsidP="16C41DE6">
+    <w:p w:rsidRPr="00F87F29" w:rsidR="00526CA5" w:rsidP="16C41DE6" w:rsidRDefault="00526CA5" w14:paraId="78D7E9D2" w14:textId="33A5527D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="6390A0DB">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Monday</w:t>
+        <w:t xml:space="preserve">Monday </w:t>
       </w:r>
-      <w:r w:rsidR="00B51D76" w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="6390A0DB" w:rsidR="7984782A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r w:rsidR="003702A7">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidR="7984782A" w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="6390A0DB">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidR="3AC989A0" w:rsidRPr="00B51D76">
+      <w:r w:rsidR="003702A7">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D910E1" w14:textId="54217F6C" w:rsidR="6390A0DB" w:rsidRPr="00B51D76" w:rsidRDefault="6E9BFF1A" w:rsidP="00B51D76">
+    <w:p w:rsidR="6E9BFF1A" w:rsidP="6390A0DB" w:rsidRDefault="003702A7" w14:paraId="15DFE540" w14:textId="4DDC1CD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Stopford Building, Theatre 3</w:t>
+        <w:t>Roscoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6390A0DB" w:rsidR="6E9BFF1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Malgun Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Building, Theatre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Malgun Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BB6D98" w14:textId="4FD26197" w:rsidR="00526CA5" w:rsidRPr="00B51D76" w:rsidRDefault="00500CA4" w:rsidP="00526CA5">
+    <w:p w:rsidR="6390A0DB" w:rsidP="6390A0DB" w:rsidRDefault="6390A0DB" w14:paraId="18D910E1" w14:textId="5012043D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F87F29" w:rsidR="00526CA5" w:rsidP="00526CA5" w:rsidRDefault="00500CA4" w14:paraId="17BB6D98" w14:textId="35708B3B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="00F87F29">
         <w:rPr>
-          <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Order of </w:t>
-[...17 lines deleted...]
-        <w:t>vents</w:t>
+        <w:t>Order of Events</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15026" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="6662"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F87F29" w:rsidRPr="00B51D76" w14:paraId="38C263E8" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00F87F29" w:rsidR="00F87F29" w:rsidTr="6E9BAC70" w14:paraId="38C263E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A4A7744" w14:textId="0B443FFA" w:rsidR="00F87F29" w:rsidRPr="00B51D76" w:rsidRDefault="00F87F29" w:rsidP="00F87F29">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00F87F29" w:rsidR="00F87F29" w:rsidP="00F87F29" w:rsidRDefault="00F87F29" w14:paraId="3A4A7744" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F87F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Course Code </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F87F29" w:rsidR="00F87F29" w:rsidP="00F87F29" w:rsidRDefault="00F87F29" w14:paraId="55CE2F96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>c</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F87F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">ode </w:t>
-[...10 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t xml:space="preserve"> Course Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55CE2F96" w14:textId="29CB781D" w:rsidR="00F87F29" w:rsidRPr="00B51D76" w:rsidRDefault="00F87F29" w:rsidP="00F87F29">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00F87F29" w:rsidR="00F87F29" w:rsidP="00F87F29" w:rsidRDefault="00F87F29" w14:paraId="62047D0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F87F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+              <w:t>Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F87F29" w:rsidR="00F87F29" w:rsidP="00F87F29" w:rsidRDefault="00F87F29" w14:paraId="613E940B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F87F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>ame</w:t>
-[...105 lines deleted...]
-              <w:t>lot</w:t>
+              <w:t>Time Slot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="0F71C615" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="0F71C615" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="147F8311" w14:textId="05642E12" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="147F8311" w14:textId="05642E12">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446424">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>LAWS72021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD3D719" w14:textId="6F482647" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="7AD3D719" w14:textId="6F482647">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446424">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>International Law and Practice of Securities Markets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEFD591" w14:textId="3DF16568" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="2BEFD591" w14:textId="3DF16568">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00446424">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Vincenzo Bavoso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AE0DC57" w14:textId="0F27E5E3" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="2AE0DC57" w14:textId="4330D3B1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...27 lines deleted...]
-              <w:t>05</w:t>
+            <w:r w:rsidRPr="00446424">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 1:05 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="7051EF48" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="7051EF48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3157F31B" w14:textId="6C69912C" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="3157F31B" w14:textId="6C69912C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>LAWS70352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16162861" w14:textId="28F33229" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="16162861" w14:textId="28F33229">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The Regulation of International Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B17D559" w14:textId="14D80BF7" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="6B17D559" w14:textId="14D80BF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Vincenzo Bavoso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C609572" w14:textId="20AE4F84" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="0C609572" w14:textId="3E0D8A89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...27 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 1:10 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="559E0E3D" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="559E0E3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC8CA41" w14:textId="15D3063E" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="1AC8CA41" w14:textId="15D3063E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>LAWS63051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2403E30D" w14:textId="5BA3482C" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="2403E30D" w14:textId="5BA3482C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>International Sale of Goods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442A2F7B" w14:textId="22149D0C" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="442A2F7B" w14:textId="22149D0C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Abubakri Yekini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216C5FA5" w14:textId="7A33E62D" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="216C5FA5" w14:textId="28887C0B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...27 lines deleted...]
-              <w:t>15</w:t>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 1:15 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="3FD820D4" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="3FD820D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B951713" w14:textId="6977E2DE" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="2B951713" w14:textId="6977E2DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>LAWS63071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A2F05F" w14:textId="37474C6B" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="11A2F05F" w14:textId="37474C6B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>International Banking Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32EC3664" w14:textId="454B82AE" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="6E9BAC70" w:rsidRDefault="0050329E" w14:paraId="32EC3664" w14:textId="18959F98">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="1F8191BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Abubakri Yekini</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="1EEF4861" w14:paraId="2AEF77EA" w14:textId="5E89159A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...36 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0050329E" w:rsidRPr="00B51D76">
-[...27 lines deleted...]
-              <w:t>20</w:t>
+            <w:r w:rsidRPr="6390A0DB" w:rsidR="0050329E">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1:20 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="13FCD82C" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="144057CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6170302B" w14:textId="1903D7AE" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="65FDC029" w14:textId="753E6C80">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>LAWS70101</w:t>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS7026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702A7" w:rsidR="009F3829">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27F4C295" w14:textId="4375FB9D" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="52C1DD3B" w14:textId="6230D4D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>Intellectual Property Law</w:t>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Trade</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702A7" w:rsidR="040DD489">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ark Law and Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D98340" w14:textId="204281DD" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>Pinar Oruc</w:t>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="6E9BAC70" w:rsidRDefault="0050329E" w14:paraId="7250EF55" w14:textId="5494E159">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="348DB97E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Qinqing Xu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A8D2622" w14:textId="71C38A5B" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...32 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="25FA73FC" w14:textId="69497BE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 1:</w:t>
+            </w:r>
+            <w:r w:rsidR="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="144057CD" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="41DFB060" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65FDC029" w14:textId="327CCE3B" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...4 lines deleted...]
-                <w:strike/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="0375115E" w14:textId="531192A5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS70271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="3D27F7F9" w14:textId="6433A7BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Patent Law and Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="00E66ACC" w14:paraId="4160E778" w14:textId="5F9EF2F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...13 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Amanda Odell-West</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...93 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25FA73FC" w14:textId="5984606A" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...38 lines deleted...]
-              <w:t>:30</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="2673E9E5" w:rsidRDefault="0050329E" w14:paraId="3D9CC288" w14:textId="14D4D6C7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 1:3</w:t>
+            </w:r>
+            <w:r w:rsidR="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="41DFB060" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="706C0768" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0375115E" w14:textId="531192A5" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>LAWS70271</w:t>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="0050329E" w14:paraId="3D7E2BF7" w14:textId="6E1767A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS7029</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702A7" w:rsidR="00376248">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D27F7F9" w14:textId="6433A7BE" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>Patent Law and Policy</w:t>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="0050329E" w14:paraId="2C697B72" w14:textId="40F13B79">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Copyright Law and Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4160E778" w14:textId="5F9EF2F8" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="00E66ACC" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="0050329E" w14:paraId="65B1A0A6" w14:textId="4D65076B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>Amanda Odell-West</w:t>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="23D9A667">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Alan Cunningham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D9CC288" w14:textId="429D13CF" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="2673E9E5">
-[...38 lines deleted...]
-              <w:t>:35</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="0050329E" w14:paraId="6A6CF125" w14:textId="16D9F0E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 1:</w:t>
+            </w:r>
+            <w:r w:rsidR="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="706C0768" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="571BA019" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7E2BF7" w14:textId="08A51A5E" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="0050329E">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="46507D5F" w14:paraId="3B5BD5C2" w14:textId="0C22F180">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>LAWS70292</w:t>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS7008</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702A7" w:rsidR="00B743F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C697B72" w14:textId="40F13B79" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="0050329E">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="0050329E" w14:paraId="4D244B11" w14:textId="343A6789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>Copyright Law and Policy</w:t>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Transnational Corporate and Capital Markets Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...36 lines deleted...]
-              <w:t>/Pinar Oruc</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="46507D5F" w14:paraId="0460B1FB" w14:textId="5EFF318F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Michael Galanis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702A7" w:rsidR="5F8202DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>/ Kyriaki Vasileiou</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...47 lines deleted...]
-              <w:t>:40</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="49F66E7C" w14:paraId="0C98A5C1" w14:textId="6D543B2C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6390A0DB" w:rsidR="0050329E">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1:4</w:t>
+            </w:r>
+            <w:r w:rsidR="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6390A0DB" w:rsidR="0050329E">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="571BA019" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidTr="6E9BAC70" w14:paraId="7D0D7374" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5BD5C2" w14:textId="6AC07440" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="46507D5F" w:rsidP="0050329E">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="46507D5F" w14:paraId="55C4ADC3" w14:textId="0B3BA686">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS7036</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702A7" w:rsidR="00D05204">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D244B11" w14:textId="343A6789" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="0050329E">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="0050329E" w14:paraId="754B084C" w14:textId="43239F6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>Transnational Corporate and Capital Markets Law</w:t>
+            <w:r w:rsidRPr="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>The Principles and Practice of Corporate Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0460B1FB" w14:textId="5EFF318F" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="46507D5F" w:rsidP="0050329E">
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidRPr="003702A7" w:rsidR="0050329E" w:rsidP="6E9BAC70" w:rsidRDefault="00DC6355" w14:paraId="5A8A527B" w14:textId="6AF8D67B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="14C401AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Michael Galanis</w:t>
             </w:r>
-            <w:r w:rsidR="5F8202DD" w:rsidRPr="00B51D76">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C98A5C1" w14:textId="66AACE84" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="49F66E7C" w:rsidP="0050329E">
-[...48 lines deleted...]
-              <w:t>:45</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="0050329E" w:rsidP="0050329E" w:rsidRDefault="0050329E" w14:paraId="078B10BA" w14:textId="3D3E6D4F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 1:</w:t>
+            </w:r>
+            <w:r w:rsidR="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050329E" w:rsidRPr="00B51D76" w14:paraId="7D0D7374" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidR="5B186946" w:rsidTr="6E9BAC70" w14:paraId="5438D0D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55C4ADC3" w14:textId="010D0DFA" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="46507D5F" w:rsidP="0050329E">
-[...28 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="5B186946" w:rsidP="5B186946" w:rsidRDefault="5B186946" w14:paraId="14B5F7B8" w14:textId="5A06D77A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5B186946">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS77082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="754B084C" w14:textId="43239F6F" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="0050329E">
-[...18 lines deleted...]
-              <w:t>The Principles and Practice of Corporate Governance</w:t>
+          <w:p w:rsidR="5B186946" w:rsidP="5B186946" w:rsidRDefault="5B186946" w14:paraId="6BD6C55D" w14:textId="538553C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5B186946">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>International Commercial Arbitration and Mediation Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8A527B" w14:textId="48A84C0D" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="0050329E">
-[...18 lines deleted...]
-              <w:t>Rachael Ntongho</w:t>
+          <w:p w:rsidR="748741FC" w:rsidP="5B186946" w:rsidRDefault="748741FC" w14:paraId="0F2EA635" w14:textId="19FA6E32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5B186946">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Nicolette Butler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="078B10BA" w14:textId="0485B93E" w:rsidR="0050329E" w:rsidRPr="00B51D76" w:rsidRDefault="0050329E" w:rsidP="0050329E">
-[...177 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="5B186946" w:rsidP="5B186946" w:rsidRDefault="5B186946" w14:paraId="5898C976" w14:textId="1AA7FC79">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5B186946">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="2341016B" w:rsidRPr="00B51D76">
-[...27 lines deleted...]
-              <w:t>:55</w:t>
+            <w:r w:rsidRPr="5B186946" w:rsidR="2341016B">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1:5</w:t>
+            </w:r>
+            <w:r w:rsidR="003702A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B186946">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36F902C3" w14:textId="77777777" w:rsidR="004E4331" w:rsidRPr="00B51D76" w:rsidRDefault="004E4331" w:rsidP="6390A0DB">
+    <w:p w:rsidRPr="00446424" w:rsidR="004E4331" w:rsidP="6390A0DB" w:rsidRDefault="004E4331" w14:paraId="36F902C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3208D8A5" w14:textId="77777777" w:rsidR="00B51D76" w:rsidRPr="00B51D76" w:rsidRDefault="002172B7" w:rsidP="16C41DE6">
+    <w:p w:rsidRPr="00446424" w:rsidR="0039709C" w:rsidP="16C41DE6" w:rsidRDefault="002172B7" w14:paraId="09EBB501" w14:textId="396488C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5987"/>
           <w:tab w:val="center" w:pos="7699"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="00446424">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="00446424">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="16C41DE6" w:rsidR="189C180C">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>BREAK</w:t>
       </w:r>
-      <w:r w:rsidR="002172B7" w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="16C41DE6" w:rsidR="0B77798D">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B51D76" w:rsidRPr="00B51D76">
+      <w:r w:rsidR="3C9517DD">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>14:00 -</w:t>
+        <w:t>1.50</w:t>
       </w:r>
-      <w:r w:rsidR="002172B7" w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="16C41DE6" w:rsidR="0B77798D">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>pm - 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="16C41DE6" w:rsidR="68B087EB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E9BAC70" w:rsidR="78BD19B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E9BAC70" w:rsidR="672F6268">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B51D76" w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="6E9BAC70" w:rsidR="0B77798D">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (15 minutes)</w:t>
+        <w:t>pm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328BA9C0" w14:textId="77777777" w:rsidR="004E4331" w:rsidRPr="00B51D76" w:rsidRDefault="004E4331" w:rsidP="6390A0DB">
+    <w:p w:rsidRPr="00446424" w:rsidR="004E4331" w:rsidP="6390A0DB" w:rsidRDefault="004E4331" w14:paraId="328BA9C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15026" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="6662"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0039709C" w:rsidRPr="00B51D76" w14:paraId="4AF0346E" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="0039709C" w:rsidTr="5783D667" w14:paraId="4AF0346E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32FC020B" w14:textId="3703377A" w:rsidR="0039709C" w:rsidRPr="00B51D76" w:rsidRDefault="0039709C" w:rsidP="00E66ACC">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0039709C" w:rsidP="00E66ACC" w:rsidRDefault="0039709C" w14:paraId="32FC020B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ode </w:t>
+              <w:t xml:space="preserve">Course Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08E72AEE" w14:textId="2B8D223A" w:rsidR="0039709C" w:rsidRPr="00B51D76" w:rsidRDefault="0039709C" w:rsidP="00E66ACC">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0039709C" w:rsidP="00E66ACC" w:rsidRDefault="0039709C" w14:paraId="08E72AEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Course </w:t>
-[...23 lines deleted...]
-              <w:t>ame</w:t>
+              <w:t xml:space="preserve"> Course Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27669227" w14:textId="77777777" w:rsidR="0039709C" w:rsidRPr="00B51D76" w:rsidRDefault="0039709C" w:rsidP="00E66ACC">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0039709C" w:rsidP="00E66ACC" w:rsidRDefault="0039709C" w14:paraId="27669227" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2501A3A8" w14:textId="6520DF0F" w:rsidR="0039709C" w:rsidRPr="00B51D76" w:rsidRDefault="0039709C" w:rsidP="00E66ACC">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="0039709C" w:rsidP="00E66ACC" w:rsidRDefault="0039709C" w14:paraId="2501A3A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time </w:t>
-[...23 lines deleted...]
-              <w:t>lot</w:t>
+              <w:t>Time Slot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F68C5" w:rsidRPr="00B51D76" w14:paraId="41250130" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidTr="5783D667" w14:paraId="41250130" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="1F189701" w:rsidRDefault="008F68C5" w14:paraId="2385A95E" w14:textId="7A5DB629">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS67031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="1F189701" w:rsidRDefault="008F68C5" w14:paraId="59BF50CA" w14:textId="78222DAA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Global Economic and World Trade Law</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="1F189701" w:rsidRDefault="46313D05" w14:paraId="1B8B46D4" w14:textId="35DFBD5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="02E8B765">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yenkong</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="3339AC31">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ngangjoh Hodu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="10509A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>/Nicolette Butler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="1F189701" w:rsidRDefault="008F68C5" w14:paraId="4928E6A4" w14:textId="01D62D15">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2:1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="13D3DA9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidTr="5783D667" w14:paraId="36E43C20" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2385A95E" w14:textId="7A5DB629" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="1F189701">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="1F189701" w:rsidRDefault="008F68C5" w14:paraId="20FC8A2B" w14:textId="4E4443B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>LAWS67031</w:t>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS72042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59BF50CA" w14:textId="78222DAA" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="1F189701">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="1F189701" w:rsidRDefault="008F68C5" w14:paraId="134D47C4" w14:textId="2BE6C2DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...7 lines deleted...]
-              <w:t>Global Economic and World Trade Law</w:t>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>International Investment Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6EEBDE4B" w:rsidRDefault="2ECE9750" w14:paraId="16C6DE9E" w14:textId="171B2A02">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="2F934F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yenkong</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="2F934F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="2F934F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Ngangjoh</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="2F934F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hodu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="075945BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>/Nicolette Butler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="1F189701" w:rsidRDefault="008F68C5" w14:paraId="66571C44" w14:textId="34664BA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...82 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="73C91C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F68C5" w:rsidRPr="00B51D76" w14:paraId="36E43C20" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidTr="5783D667" w14:paraId="4B9B6E32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="008F68C5" w14:paraId="006E6446" w14:textId="4D40C20C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS70431</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="008F68C5" w14:paraId="26097E3D" w14:textId="60DDF3A7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Foundations of International Law</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20FC8A2B" w14:textId="4E4443B8" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="1F189701">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="005979C5" w14:paraId="553CB577" w14:textId="07B1F8D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...13 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:r w:rsidRPr="5783D667" w:rsidR="79157E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Emma Scali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="134D47C4" w14:textId="2BE6C2DC" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="1F189701">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="008F68C5" w14:paraId="150A6A44" w14:textId="1F009919">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...107 lines deleted...]
-              <w:t>20</w:t>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2:2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="67535B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F68C5" w:rsidRPr="00B51D76" w14:paraId="4B9B6E32" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidTr="5783D667" w14:paraId="7A28479C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="006E6446" w14:textId="4D40C20C" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>LAWS70431</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="008F68C5" w14:paraId="618525A0" w14:textId="748FFF08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS70451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26097E3D" w14:textId="60DDF3A7" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>Foundations of International Law</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="008F68C5" w14:paraId="4C0154EC" w14:textId="2CAD2BEA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>International Law and Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="553CB577" w14:textId="1A1A8E28" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="2673E9E5">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Malgun Gothic" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="008F68C5" w14:paraId="6A23CDDB" w14:textId="4115894A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="6CB25F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jack Kenny/Emma Scali </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="2673E9E5" w:rsidRDefault="008F68C5" w14:paraId="7A9D2884" w14:textId="1A9C9F79">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51D76">
-[...62 lines deleted...]
-              <w:t>:25</w:t>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> 2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="3C910775">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F68C5" w:rsidRPr="00B51D76" w14:paraId="7A28479C" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidTr="5783D667" w14:paraId="3BFAA241" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:noWrap/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618525A0" w14:textId="748FFF08" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>LAWS70451</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6390A0DB" w:rsidRDefault="008F68C5" w14:paraId="494E20AD" w14:textId="2F039DDB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS61082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0154EC" w14:textId="2CAD2BEA" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>International Law and Security</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6390A0DB" w:rsidRDefault="008F68C5" w14:paraId="554856E0" w14:textId="38CBB78C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>International Humanitarian and Human Rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A23CDDB" w14:textId="505D05EC" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="2673E9E5">
-[...18 lines deleted...]
-              <w:t>Yusra Suedi</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6EEBDE4B" w:rsidRDefault="008F68C5" w14:paraId="5339BAE5" w14:textId="679B58AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="6EAC8DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Emma Scali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9D2884" w14:textId="5BEC6957" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="2673E9E5">
-[...38 lines deleted...]
-              <w:t>:30</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6EEBDE4B" w:rsidRDefault="47AD1E78" w14:paraId="68C3D621" w14:textId="323848C1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="720EC60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="17454E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F68C5" w:rsidRPr="00B51D76" w14:paraId="3BFAA241" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidTr="5783D667" w14:paraId="0CB4DF90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="494E20AD" w14:textId="2F039DDB" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6390A0DB">
-[...17 lines deleted...]
-              <w:t>LAWS61082</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6EEBDE4B" w:rsidRDefault="008F68C5" w14:paraId="771385C4" w14:textId="30DEDC8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6390A0DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS70442</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554856E0" w14:textId="38CBB78C" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6390A0DB">
-[...17 lines deleted...]
-              <w:t>International Humanitarian and Human Rights</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6EEBDE4B" w:rsidRDefault="008F68C5" w14:paraId="42FF9BBA" w14:textId="70BF95FD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Global Environmental and Climate Change Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5339BAE5" w14:textId="7A4D394B" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6EEBDE4B">
-[...16 lines deleted...]
-              <w:t>Yusra Suedi</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6EEBDE4B" w:rsidRDefault="008F68C5" w14:paraId="6305FB38" w14:textId="5A0D8F53">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="439181C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Jack Kenny/Emma Scali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68C3D621" w14:textId="4B9EE72D" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="47AD1E78" w:rsidP="6EEBDE4B">
-[...34 lines deleted...]
-              <w:t>:35</w:t>
+          <w:p w:rsidRPr="00446424" w:rsidR="008F68C5" w:rsidP="6EEBDE4B" w:rsidRDefault="008F68C5" w14:paraId="77838C93" w14:textId="2741E07B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="09FBE071">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="4B4A2567">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F68C5" w:rsidRPr="00B51D76" w14:paraId="0CB4DF90" w14:textId="77777777" w:rsidTr="5B186946">
+      <w:tr w:rsidRPr="00F87F29" w:rsidR="00137167" w:rsidTr="5783D667" w14:paraId="3C1D00E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771385C4" w14:textId="30DEDC8B" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6EEBDE4B">
-[...16 lines deleted...]
-              <w:t>LAWS70442</w:t>
+          <w:p w:rsidRPr="00BE44EF" w:rsidR="00137167" w:rsidP="6E9BAC70" w:rsidRDefault="00137167" w14:paraId="6743ADAC" w14:textId="4E60512B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="1A68E33B">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>LAWS60171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42FF9BBA" w14:textId="70BF95FD" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6EEBDE4B">
-[...16 lines deleted...]
-              <w:t>Global Environmental and Climate Change Law</w:t>
+          <w:p w:rsidRPr="00BE44EF" w:rsidR="00137167" w:rsidP="6E9BAC70" w:rsidRDefault="00137167" w14:paraId="2A6A9666" w14:textId="574FB08B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="1A68E33B">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>PG Competition Law in an International Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6305FB38" w14:textId="00E9EE6B" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6EEBDE4B">
-[...16 lines deleted...]
-              <w:t>Yusra Suedi</w:t>
+          <w:p w:rsidRPr="6390A0DB" w:rsidR="00137167" w:rsidP="2673E9E5" w:rsidRDefault="00AE18CE" w14:paraId="561884A5" w14:textId="6C0B93ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="0902D877">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Amber Darr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:noWrap/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77838C93" w14:textId="781BD13F" w:rsidR="008F68C5" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6EEBDE4B">
-[...199 lines deleted...]
-              <w:t>:45</w:t>
+          <w:p w:rsidRPr="6390A0DB" w:rsidR="00137167" w:rsidP="2673E9E5" w:rsidRDefault="00137167" w14:paraId="05A5939F" w14:textId="0BD11067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="04113C04">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="403AFB4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E9BAC70" w:rsidR="04113C04">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15A0A01D" w14:textId="27A83661" w:rsidR="6EEBDE4B" w:rsidRPr="00B51D76" w:rsidRDefault="6EEBDE4B">
-[...6 lines deleted...]
-    <w:p w14:paraId="5CFD15EF" w14:textId="44282CDD" w:rsidR="00F87F29" w:rsidRPr="00B51D76" w:rsidRDefault="008F68C5" w:rsidP="6EEBDE4B">
+    <w:p w:rsidR="6EEBDE4B" w:rsidRDefault="6EEBDE4B" w14:paraId="15A0A01D" w14:textId="27A83661"/>
+    <w:p w:rsidR="00F87F29" w:rsidP="6EEBDE4B" w:rsidRDefault="008F68C5" w14:paraId="5CFD15EF" w14:textId="6CE7C644">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51D76">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6EEBDE4B">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">END </w:t>
+        <w:t>END 2:</w:t>
       </w:r>
-      <w:r w:rsidR="00B51D76" w:rsidRPr="00B51D76">
+      <w:r w:rsidRPr="6EEBDE4B" w:rsidR="01F648B6">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
+      <w:r w:rsidRPr="6EEBDE4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pm</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F87F29" w:rsidRPr="00B51D76" w:rsidSect="004E4331">
+    <w:sectPr w:rsidR="00F87F29" w:rsidSect="004E4331">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4074,360 +3668,434 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNjM0MLI0szAzNzE3NLNU0lEKTi0uzszPAykwrQUAvu0+QywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="003636C6"/>
     <w:rsid w:val="00074CAC"/>
     <w:rsid w:val="00077B9E"/>
     <w:rsid w:val="0009247F"/>
     <w:rsid w:val="000C1FB2"/>
     <w:rsid w:val="000F32CE"/>
     <w:rsid w:val="001059ED"/>
     <w:rsid w:val="001107E2"/>
     <w:rsid w:val="00116E18"/>
+    <w:rsid w:val="00137167"/>
     <w:rsid w:val="00146E88"/>
     <w:rsid w:val="00147F1E"/>
     <w:rsid w:val="00181AB2"/>
     <w:rsid w:val="00184B7D"/>
     <w:rsid w:val="001A7386"/>
     <w:rsid w:val="001B2A6E"/>
     <w:rsid w:val="001F4541"/>
     <w:rsid w:val="00214403"/>
     <w:rsid w:val="002172B7"/>
+    <w:rsid w:val="002350BB"/>
     <w:rsid w:val="00270A66"/>
     <w:rsid w:val="003111E0"/>
     <w:rsid w:val="0032661D"/>
     <w:rsid w:val="003636C6"/>
+    <w:rsid w:val="003702A7"/>
     <w:rsid w:val="003759EC"/>
+    <w:rsid w:val="00376248"/>
     <w:rsid w:val="00381E3C"/>
     <w:rsid w:val="00385458"/>
     <w:rsid w:val="0039709C"/>
     <w:rsid w:val="003C3446"/>
     <w:rsid w:val="003D255B"/>
     <w:rsid w:val="003F5044"/>
     <w:rsid w:val="003F5F69"/>
     <w:rsid w:val="004214B8"/>
     <w:rsid w:val="00423EF9"/>
     <w:rsid w:val="004253A7"/>
     <w:rsid w:val="004330B4"/>
     <w:rsid w:val="00435F18"/>
     <w:rsid w:val="00446424"/>
     <w:rsid w:val="004509B0"/>
     <w:rsid w:val="00476553"/>
     <w:rsid w:val="00497B98"/>
+    <w:rsid w:val="004B416A"/>
     <w:rsid w:val="004C4F31"/>
     <w:rsid w:val="004D4911"/>
     <w:rsid w:val="004E05FD"/>
     <w:rsid w:val="004E4331"/>
     <w:rsid w:val="004E5F57"/>
     <w:rsid w:val="004F608D"/>
     <w:rsid w:val="00500CA4"/>
     <w:rsid w:val="0050329E"/>
     <w:rsid w:val="00526CA5"/>
     <w:rsid w:val="00537D6D"/>
     <w:rsid w:val="00567494"/>
     <w:rsid w:val="00567909"/>
+    <w:rsid w:val="005979C5"/>
     <w:rsid w:val="005A63CA"/>
     <w:rsid w:val="005B3289"/>
+    <w:rsid w:val="006153F8"/>
     <w:rsid w:val="00625897"/>
     <w:rsid w:val="00640F36"/>
     <w:rsid w:val="00655658"/>
+    <w:rsid w:val="00676FD5"/>
+    <w:rsid w:val="006A1A8E"/>
     <w:rsid w:val="006B6AB0"/>
     <w:rsid w:val="006D7C94"/>
     <w:rsid w:val="007923B1"/>
     <w:rsid w:val="007B382D"/>
     <w:rsid w:val="007B6F17"/>
     <w:rsid w:val="007D1A3E"/>
     <w:rsid w:val="00810C31"/>
+    <w:rsid w:val="008235EA"/>
     <w:rsid w:val="0083197D"/>
     <w:rsid w:val="008336C3"/>
+    <w:rsid w:val="0083449F"/>
+    <w:rsid w:val="0088259E"/>
+    <w:rsid w:val="008968E3"/>
     <w:rsid w:val="008A135B"/>
     <w:rsid w:val="008F4F04"/>
     <w:rsid w:val="008F68C5"/>
     <w:rsid w:val="009A46FA"/>
     <w:rsid w:val="009E45D7"/>
+    <w:rsid w:val="009F3829"/>
+    <w:rsid w:val="009F450B"/>
+    <w:rsid w:val="00A15451"/>
     <w:rsid w:val="00A2437A"/>
     <w:rsid w:val="00A56D97"/>
     <w:rsid w:val="00A72F85"/>
     <w:rsid w:val="00A75760"/>
     <w:rsid w:val="00A77820"/>
     <w:rsid w:val="00A91DB7"/>
     <w:rsid w:val="00A929E4"/>
     <w:rsid w:val="00AC2F1A"/>
-    <w:rsid w:val="00B51D76"/>
+    <w:rsid w:val="00AC68C1"/>
+    <w:rsid w:val="00AE18CE"/>
+    <w:rsid w:val="00B557A1"/>
     <w:rsid w:val="00B60F15"/>
+    <w:rsid w:val="00B743F9"/>
     <w:rsid w:val="00B87D4E"/>
+    <w:rsid w:val="00B924A6"/>
     <w:rsid w:val="00BA4CC7"/>
     <w:rsid w:val="00BD6956"/>
     <w:rsid w:val="00BD7944"/>
-    <w:rsid w:val="00C618AD"/>
+    <w:rsid w:val="00BE44EF"/>
     <w:rsid w:val="00C75775"/>
+    <w:rsid w:val="00C927FD"/>
     <w:rsid w:val="00CB215F"/>
+    <w:rsid w:val="00CB5938"/>
     <w:rsid w:val="00CC7EFF"/>
+    <w:rsid w:val="00CF6F4A"/>
+    <w:rsid w:val="00D05204"/>
     <w:rsid w:val="00D07920"/>
     <w:rsid w:val="00D15E98"/>
     <w:rsid w:val="00D17268"/>
+    <w:rsid w:val="00D32D03"/>
     <w:rsid w:val="00D403C4"/>
     <w:rsid w:val="00D83D10"/>
     <w:rsid w:val="00D9364D"/>
     <w:rsid w:val="00DA27C8"/>
+    <w:rsid w:val="00DA6731"/>
     <w:rsid w:val="00DC27DD"/>
+    <w:rsid w:val="00DC6355"/>
     <w:rsid w:val="00E15522"/>
     <w:rsid w:val="00E526DB"/>
     <w:rsid w:val="00E66ACC"/>
     <w:rsid w:val="00E741EE"/>
     <w:rsid w:val="00E76234"/>
     <w:rsid w:val="00E81528"/>
+    <w:rsid w:val="00E876E1"/>
     <w:rsid w:val="00EB4130"/>
     <w:rsid w:val="00EB4FE7"/>
     <w:rsid w:val="00EB6D55"/>
     <w:rsid w:val="00EC4461"/>
     <w:rsid w:val="00F276DB"/>
     <w:rsid w:val="00F31ABB"/>
     <w:rsid w:val="00F426D2"/>
     <w:rsid w:val="00F56236"/>
     <w:rsid w:val="00F87F29"/>
     <w:rsid w:val="00FC3099"/>
     <w:rsid w:val="00FC657F"/>
     <w:rsid w:val="00FD2AD3"/>
     <w:rsid w:val="00FE0BED"/>
     <w:rsid w:val="01F648B6"/>
+    <w:rsid w:val="0243D70F"/>
+    <w:rsid w:val="02E8B765"/>
     <w:rsid w:val="03C781F2"/>
     <w:rsid w:val="03E9F82F"/>
     <w:rsid w:val="040DD489"/>
+    <w:rsid w:val="04113C04"/>
     <w:rsid w:val="06616C16"/>
+    <w:rsid w:val="075945BF"/>
     <w:rsid w:val="083948C6"/>
+    <w:rsid w:val="0902D877"/>
+    <w:rsid w:val="09FBE071"/>
+    <w:rsid w:val="0B77798D"/>
     <w:rsid w:val="0C3E553D"/>
     <w:rsid w:val="0F1E9AD2"/>
     <w:rsid w:val="0F443454"/>
     <w:rsid w:val="100145AA"/>
+    <w:rsid w:val="10509A60"/>
+    <w:rsid w:val="13D3DA9A"/>
+    <w:rsid w:val="14C401AF"/>
     <w:rsid w:val="14C9CC33"/>
     <w:rsid w:val="16C41DE6"/>
     <w:rsid w:val="17388E5D"/>
+    <w:rsid w:val="17454E96"/>
     <w:rsid w:val="17E44436"/>
     <w:rsid w:val="181DB659"/>
+    <w:rsid w:val="189C180C"/>
+    <w:rsid w:val="1A68E33B"/>
     <w:rsid w:val="1EEF4861"/>
     <w:rsid w:val="1F189701"/>
+    <w:rsid w:val="1F8191BC"/>
     <w:rsid w:val="223939D2"/>
     <w:rsid w:val="2341016B"/>
+    <w:rsid w:val="23D9A667"/>
+    <w:rsid w:val="2548A716"/>
     <w:rsid w:val="2673E9E5"/>
     <w:rsid w:val="274DF96D"/>
+    <w:rsid w:val="295FDE35"/>
     <w:rsid w:val="2AC1FBEE"/>
     <w:rsid w:val="2BAF9460"/>
     <w:rsid w:val="2D284077"/>
+    <w:rsid w:val="2E6DA20F"/>
     <w:rsid w:val="2ECE9750"/>
+    <w:rsid w:val="2F934F66"/>
     <w:rsid w:val="2FC6611C"/>
     <w:rsid w:val="30A5A796"/>
     <w:rsid w:val="325979E6"/>
+    <w:rsid w:val="3339AC31"/>
+    <w:rsid w:val="333DBD79"/>
+    <w:rsid w:val="348DB97E"/>
+    <w:rsid w:val="354EF4C0"/>
     <w:rsid w:val="393F6C10"/>
     <w:rsid w:val="3AC989A0"/>
     <w:rsid w:val="3C04771D"/>
     <w:rsid w:val="3C513BF4"/>
+    <w:rsid w:val="3C910775"/>
+    <w:rsid w:val="3C9517DD"/>
+    <w:rsid w:val="403AFB4C"/>
+    <w:rsid w:val="429EFB5F"/>
+    <w:rsid w:val="439181C3"/>
     <w:rsid w:val="442A19B7"/>
     <w:rsid w:val="442DADB5"/>
     <w:rsid w:val="46313D05"/>
     <w:rsid w:val="46507D5F"/>
     <w:rsid w:val="476AF398"/>
     <w:rsid w:val="47AD1E78"/>
     <w:rsid w:val="4884F02C"/>
     <w:rsid w:val="48D5EE15"/>
     <w:rsid w:val="4977158E"/>
     <w:rsid w:val="49F66E7C"/>
     <w:rsid w:val="4A5781A7"/>
     <w:rsid w:val="4AACF31D"/>
     <w:rsid w:val="4B057AF4"/>
+    <w:rsid w:val="4B4A2567"/>
+    <w:rsid w:val="4CC98533"/>
     <w:rsid w:val="4E254A7C"/>
     <w:rsid w:val="52AC14D1"/>
     <w:rsid w:val="5399C5FD"/>
+    <w:rsid w:val="5783D667"/>
     <w:rsid w:val="58E07037"/>
     <w:rsid w:val="5B186946"/>
     <w:rsid w:val="5F8202DD"/>
     <w:rsid w:val="62695310"/>
     <w:rsid w:val="62BFE87E"/>
     <w:rsid w:val="6390A0DB"/>
     <w:rsid w:val="67262443"/>
+    <w:rsid w:val="672F6268"/>
+    <w:rsid w:val="67535B57"/>
+    <w:rsid w:val="678619EB"/>
+    <w:rsid w:val="68B087EB"/>
+    <w:rsid w:val="6973ABF5"/>
     <w:rsid w:val="6A01899A"/>
+    <w:rsid w:val="6BE38460"/>
+    <w:rsid w:val="6CB25F08"/>
     <w:rsid w:val="6CFAA566"/>
+    <w:rsid w:val="6E9BAC70"/>
     <w:rsid w:val="6E9BFF1A"/>
+    <w:rsid w:val="6EAC8DB3"/>
     <w:rsid w:val="6EEBDE4B"/>
     <w:rsid w:val="714C6E68"/>
+    <w:rsid w:val="720EC60D"/>
+    <w:rsid w:val="73C91C57"/>
     <w:rsid w:val="748741FC"/>
+    <w:rsid w:val="759EFE9E"/>
     <w:rsid w:val="75B1405A"/>
+    <w:rsid w:val="78BD19B4"/>
+    <w:rsid w:val="79157E57"/>
     <w:rsid w:val="7984782A"/>
     <w:rsid w:val="7E04E6D8"/>
     <w:rsid w:val="7E6D6AA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3ADF0F16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{46484B25-C5EC-46F0-A5F8-D656E09D7AE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4583,52 +4251,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4695,97 +4363,97 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="003636C6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00423EF9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="471287848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4845,56 +4513,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1453672664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -5127,62 +4794,71 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -5280,147 +4956,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FE2AD2C-3FE8-4340-A325-B11FD07EEEE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13333A71-E532-4701-B207-F77DD97916C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC41E4C1-1DD9-436E-924D-BB1BB1083B2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B42BC55-0545-4B83-90F9-8E488B622417}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B501E08-3464-4564-BCEF-A3D987B858E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Manchester</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Myra Knutton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>177700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
-[...3 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>