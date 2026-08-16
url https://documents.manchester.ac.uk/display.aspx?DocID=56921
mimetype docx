--- v0 (2025-10-14)
+++ v1 (2026-08-16)
@@ -1,3722 +1,2853 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000C1937" w:rsidP="1C749A79" w:rsidRDefault="000C1937" w14:paraId="198BFFDD" w14:textId="1DDDAFCB">
+    <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="36ABCEAC" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C749A79" w:rsidR="07B7733D">
+      <w:r w:rsidRPr="00066907">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
+      <w:r w:rsidRPr="00066907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="07B7733D" w:rsidP="1C749A79" w:rsidRDefault="07B7733D" w14:paraId="45926D28" w14:textId="1508A809">
+    <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="78246F6D" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C749A79" w:rsidR="07B7733D">
+      <w:r w:rsidRPr="00066907">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 2025</w:t>
+        <w:t>September 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066907">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="07B7733D" w:rsidP="1C749A79" w:rsidRDefault="07B7733D" w14:paraId="4D004201" w14:textId="3C294D69">
+    <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="28D3ABB9" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="45241F61" w:rsidR="07B7733D">
+      <w:r w:rsidRPr="00066907">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">MA </w:t>
+        <w:t>MA Economics</w:t>
       </w:r>
-      <w:r w:rsidRPr="45241F61" w:rsidR="07B7733D">
+      <w:r w:rsidRPr="00066907">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Economics</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="45241F61" w:rsidP="45241F61" w:rsidRDefault="45241F61" w14:paraId="44BFA3FE" w14:textId="18C7FDFF">
+    <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="5B6FAD40" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00066907">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Please note: </w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="45241F61" w:rsidR="55A5BB1E">
-[...78 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="13935" w:type="dxa"/>
+        <w:tblW w:w="14070" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2880"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2415"/>
+        <w:gridCol w:w="1455"/>
+        <w:gridCol w:w="2820"/>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="4380"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6843D784" w:rsidTr="55AFDE19" w14:paraId="69C5047A">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="5F4508DB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14070" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="58AF142E" w:rsidP="6E13FC93" w:rsidRDefault="58AF142E" w14:paraId="1853BB4C" w14:textId="6073CAD5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E13FC93" w:rsidR="58AF142E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E13FC93" w:rsidR="58AF142E">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>w/c 21 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E13FC93" w:rsidR="58AF142E">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="0E38B0AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="7671A6E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="011BE01B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="257121AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="0026010F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="124222AB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="552E33AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="915"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="2FDE72F4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monday 21 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="03ECC486" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00 – 16:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="2D3BFFE7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ECON60901 (Introduction to Quantitative Methods in Economics) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="71D515BC" w14:textId="2C5BF1BE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E032384" w:rsidR="3AFE27BA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E032384" w:rsidR="48344B86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building, Theatre A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="6F381298" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pre sessional course all MA Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="32B7851A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13935" w:type="dxa"/>
-[...22 lines deleted...]
-              <w:t>w/c 22 September</w:t>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="68814165" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wednesday 23 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="41B6BFD2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="1AE9A5FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ECON60901 (Introduction to Quantitative Methods in Economics) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="1091DECA" w14:textId="14F209F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E032384" w:rsidR="3AFE27BA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E032384" w:rsidR="4E4FB259">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stopford Building, Theatre 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="2E3B444A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pre sessional course all MA Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009517B9" w:rsidR="00050A50" w:rsidTr="55AFDE19" w14:paraId="3AA4C4A8" w14:textId="77777777">
-[...505 lines deleted...]
-      <w:tr w:rsidRPr="009517B9" w:rsidR="00050A50" w:rsidTr="55AFDE19" w14:paraId="1554067B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="77175A6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...274 lines deleted...]
-              <w:t>Academic English, and IT Services.</w:t>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="457A1574" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thursday 24 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="7795E944" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00 – 16:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4D22C5A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA Induction Meeting </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4A05332B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nancy Rothwell Building Theatre 1 (GA.056) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4E0D80E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcome talk &amp; important information about your programme, including information from the Library, University Centre </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>for Academic English, and IT Services. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="370A3E94" w:rsidTr="55AFDE19" w14:paraId="36B66E4F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="18523CF5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1255"/>
+          <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...216 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="55F554D3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Friday 25 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="3FC41046" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00 – 15:00  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="5FB11D4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PG general course unit selection drop-in session for queries </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>with the Curriculum and Programmes Team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="28BE04F1" w14:textId="38E284A9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E032384" w:rsidR="3AFE27BA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E032384" w:rsidR="4B35D961">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building Computer Cluster 6.004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="7E8A3CFA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This drop-in session is to support students with queries about the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>course unit selection system</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> and does not need to be attended by all students. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="786B094F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="975"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="25F9397B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 25 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="651ED92E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="6B7EAE12" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ECON60901 (Introduction to Quantitative Methods in Economics) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="75E8EC1C" w14:textId="5F56BC9B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E032384" w:rsidR="3AFE27BA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E032384" w:rsidR="5B3E042B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building, Theatre A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="03B6ECE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="6A95304E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pre sessional course all MA Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="090EDA74" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="975"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="3D5107E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 25 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="68A8C11E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Various  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="2D058F70" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="495C98F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Group Meeting (Indranil Dutta)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="006567C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 12:00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4D4AA5D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="43C90891" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="125A7447" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Optional Individual Meetings in lecturer’s office: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="332B73DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15:00 – 17:00: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="2508448B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="493A53E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="5DB087DF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="58596B80" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="797DE025" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Group Meeting: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samuel Alexander Building Room A113 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="6D0CD2B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="1FFBB5D5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Individual meetings: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="167B64A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Location TBC </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="16D11DF5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="420E3FDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Meet with your Academic Advisor and Programme Director </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="37B4851B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="236340C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please note: You will be contacted via email with more information prior to this event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="31B85E85" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="7518BD0D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14070" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="19DF4838" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E13FC93" w:rsidR="58AF142E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="58AF142E" w:rsidP="6E13FC93" w:rsidRDefault="58AF142E" w14:paraId="25E2490A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E13FC93" w:rsidR="58AF142E">
+              <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> and does not need to be attended by all students.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>w/c 29 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E13FC93" w:rsidR="58AF142E">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009517B9" w:rsidR="00A21692" w:rsidTr="55AFDE19" w14:paraId="5B969B30" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="79D280A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="989"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...176 lines deleted...]
-              <w:t>sessional course all MA Economics students must attend.</w:t>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="5119934F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="5D3513A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="583F6187" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="128D67EA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="62B94D2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009517B9" w:rsidR="00BD4F95" w:rsidTr="55AFDE19" w14:paraId="606A98F3" w14:textId="77777777">
-[...1025 lines deleted...]
-      <w:tr w:rsidRPr="009517B9" w:rsidR="00BD4F95" w:rsidTr="55AFDE19" w14:paraId="67923F91" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="4DA4986D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...172 lines deleted...]
-              <w:t>sessional course all MA Economics students must attend.</w:t>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="1B9D6CB1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 30 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="015F91CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16:00 – 18:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4A693499" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ECON60901 (Introduction to Quantitative Methods in Economics) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4113A43B" w14:textId="54FF3A4A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E032384" w:rsidR="3AFE27BA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E032384" w:rsidR="0D974CE5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>topford Building, Theatre 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="299037CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="7EF72A83" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pre sessional course all MA Economics students must attend. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="6B26E178" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C&amp;P will arrange sessions so no need to be on data capture. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009517B9" w:rsidR="00BD4F95" w:rsidTr="55AFDE19" w14:paraId="1601879F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="5FCCC0B9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="973"/>
+          <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...149 lines deleted...]
-              <w:t>sessional course all MA Economics students must attend.</w:t>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="3E7873BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wednesday 1 October </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="2DFC7027" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="486749E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ECON60901 (Introduction to Quantitative Methods in Economics) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="3D8A220B" w14:textId="1D5AF620">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E032384" w:rsidR="3AFE27BA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E032384" w:rsidR="0EABF368">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">topford Building, Theatre 6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="3E6CD459" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pre sessional course all MA Economics students must attend. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="701B3BA9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C&amp;P will arrange sessions so no need to be on data capture. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009517B9" w:rsidR="00BD4F95" w:rsidTr="55AFDE19" w14:paraId="33D56889" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="193CE4F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...155 lines deleted...]
-              <w:t>sessional course all MA Economics students must attend.</w:t>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4D0A5CA3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Friday 3 October  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="2190B47B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 13:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="47688F4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ECON60901 (Introduction to Quantitative Methods in Economics) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="114E54CB" w14:textId="375A4254">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E032384" w:rsidR="3AFE27BA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E032384" w:rsidR="7B12726C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amuel Alexander Building Theatre </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="05179EBB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="54EAF830" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pre sessional course all MA Economics students must attend. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="5540279F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C&amp;P will arrange sessions so no need to be on data capture. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4F95" w:rsidTr="55AFDE19" w14:paraId="57937612" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066907" w:rsidR="00066907" w:rsidTr="6E13FC93" w14:paraId="4B7B09EB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="976"/>
+          <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...149 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="5028A847" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 3 October </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="42CC8FBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16:00 – 18:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="3CB37811" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Social Event </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="4C11EA4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arthur Lewis Building  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="6656B323" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ground Floor Common Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Meet your Programme Directors and fellow students for some food and a chance to ask any questions. </w:t>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00066907" w:rsidR="00066907" w:rsidP="00066907" w:rsidRDefault="00066907" w14:paraId="0ADFEC5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066907">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Meet your Programme Directors and fellow students for some food and a chance to ask any questions.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00050A50" w:rsidP="6843D784" w:rsidRDefault="00050A50" w14:paraId="5C2DE77D" w14:textId="77777777" w14:noSpellErr="1">
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00050A50" w:rsidSect="00050A50">
+    <w:p w:rsidR="006F333D" w:rsidRDefault="006F333D" w14:paraId="0047A655" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006F333D" w:rsidSect="00066907">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:zoom w:percent="138"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00050A50"/>
-[...343 lines deleted...]
-    <w:rsid w:val="7E96FC8E"/>
+    <w:rsidRoot w:val="00066907"/>
+    <w:rsid w:val="00066907"/>
+    <w:rsid w:val="00664491"/>
+    <w:rsid w:val="006F333D"/>
+    <w:rsid w:val="00D32D03"/>
+    <w:rsid w:val="0D974CE5"/>
+    <w:rsid w:val="0EABF368"/>
+    <w:rsid w:val="2E032384"/>
+    <w:rsid w:val="33CF3BFF"/>
+    <w:rsid w:val="3AFE27BA"/>
+    <w:rsid w:val="47D0DD8E"/>
+    <w:rsid w:val="48344B86"/>
+    <w:rsid w:val="49AED201"/>
+    <w:rsid w:val="4B35D961"/>
+    <w:rsid w:val="4E4FB259"/>
+    <w:rsid w:val="58AF142E"/>
+    <w:rsid w:val="598BD353"/>
+    <w:rsid w:val="5A0EE298"/>
+    <w:rsid w:val="5B3E042B"/>
+    <w:rsid w:val="6622836C"/>
+    <w:rsid w:val="6E13FC93"/>
+    <w:rsid w:val="6FAB098E"/>
+    <w:rsid w:val="796E4930"/>
+    <w:rsid w:val="7B12726C"/>
+    <w:rsid w:val="7C38945C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1E9821B0"/>
+  <w14:docId w14:val="552E8938"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{49CFCE5A-0B17-4DB6-8DE3-0D192D84C6D9}"/>
+  <w15:docId w15:val="{E51DD9AB-CAE4-4ED3-B857-747FBA8A2A47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4057,450 +3188,623 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00050A50"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00050A50"/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00050A50"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
-    <w:name w:val="paragraph"/>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00050A50"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
-    <w:name w:val="normaltextrun"/>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00050A50"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00050A50"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00066907"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00050A50"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00050A50"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00066907"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="scxw95799648" w:customStyle="1">
-    <w:name w:val="scxw95799648"/>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="008227AE"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="008227AE"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00066907"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066907"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...33 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...133 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4508,51 +3812,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4702,77 +4006,71 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4870,122 +4168,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F657BE0F-D206-4404-9055-8FC32D36B661}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE8D5391-58F6-4ECB-9F8A-552A770A52EF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6DD76D-DFDB-47B9-AC35-DD9FC3B68D25}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{303F7D92-A0C0-40FD-AED8-16EA91E48160}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C10E297-4239-4A3A-ABCD-E641447F305C}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20139B5D-3135-42A0-8DC4-9219E7BE266F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:Company>University of Manchester</ap:Company>
+  <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Charlotte Stibbs</dc:creator>
+  <dc:creator>Jen Ince</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>83</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...28 lines deleted...]
-  </property>
 </Properties>
 </file>