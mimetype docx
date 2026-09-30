--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -132,95 +132,95 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3810"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="0E1E9424" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="0E1E9424" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13935" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="136112E5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W/C 21/09/2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="5C7BB238" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="5C7BB238" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="4625DE5A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
@@ -371,51 +371,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="18AB80F3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="18AB80F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="1070F5D3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -548,51 +548,51 @@
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pre sessional course all MSc Economics students must attend. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="380AFD7D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C&amp;P will arrange sessions so no need to be on data capture.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="5151620E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="5151620E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="067EAA45" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -710,51 +710,51 @@
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="62B83EE2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pre sessional course all MSc Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="165F8F2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="165F8F2D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="3A2B99E3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -865,51 +865,51 @@
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="6A674218" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welcome talk &amp; important information about your programme.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="6068A983" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="6068A983" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="6B047FDF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -1059,51 +1059,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This drop-in session is to support students with queries about the </w:t>
             </w:r>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>course unit selection system</w:t>
             </w:r>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> and does not need to be attended by all students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="4D7BD28B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="4D7BD28B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="2A3BFF3A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -1237,51 +1237,51 @@
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="248CED64" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pre sessional course all MSc Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="0979DC06" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="0979DC06" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="224907B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -1404,63 +1404,77 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="4BA09871" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Group Meeting: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="6B05084E" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>14:00-15:00 (Simon Building Room 4.38) </w:t>
+          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="6B05084E" w14:textId="251C6384">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64631C0F" w:rsidR="00656EC6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00-15:00 (Simon Building Room 4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64631C0F" w:rsidR="1031A010">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64631C0F" w:rsidR="00656EC6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="3B1C8FB3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="51C18724" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1690,63 +1704,77 @@
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="4404FA10" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Group meeting: </w:t>
             </w:r>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="0DFA1002" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>14:00-15:00 (Simon Building Room 4.04) </w:t>
+          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="0DFA1002" w14:noSpellErr="1" w14:textId="1D4D1196">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7FEC8BEB" w:rsidR="5EE62E70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00-15:00 (Simon Building Room 4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7FEC8BEB" w:rsidR="79888B88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7FEC8BEB" w:rsidR="5EE62E70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="4D44C82F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="62C09A66" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -1920,127 +1948,162 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOTE: You will be emailed further details about the individual meetings in your Academic Advisor’s office</w:t>
             </w:r>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="0189FCD3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="0189FCD3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13935" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="22FA9099" w14:textId="77777777">
-[...21 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="4790A9D8" w:rsidRDefault="00656EC6" w14:paraId="22FA9099" w14:textId="24639230">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w/c 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="73B6E9BA">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/09/202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="7A362523">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="7C32C4AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="7C32C4AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="25B4E9D2" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Tuesday 30 September </w:t>
+          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="25B4E9D2" w14:textId="080C5280">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="2CCEC96D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="287AD57D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -2143,81 +2206,88 @@
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="4CEEB216" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pre sessional course all MSc Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="2EDC6467" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="2EDC6467" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="42AFA352" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Wednesday 1 October </w:t>
+          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="42AFA352" w14:textId="730FAE72">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="17BABF67">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="67195A7A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -2312,81 +2382,95 @@
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="60942856" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pre sessional course all MSc Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="226BACFD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="226BACFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="5804923E" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Friday 3 October </w:t>
+          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="5804923E" w14:textId="6FAE04CC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="4D68A4A6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> October </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="426B31A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
@@ -2489,96 +2573,110 @@
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="4F4197DC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pre sessional course all MSc Economics students must attend. C&amp;P will arrange sessions so no need to be on data capture.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="26D9D7A0" w14:paraId="7E852890" w14:textId="77777777">
+      <w:tr w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidTr="64631C0F" w14:paraId="7E852890" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="17D83D21" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="5DADDEF2" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Friday 3 October </w:t>
+          <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="5DADDEF2" w14:textId="3CC5707B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="2FEF610C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4790A9D8" w:rsidR="41B71668">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>October </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00656EC6" w:rsidR="00656EC6" w:rsidP="00656EC6" w:rsidRDefault="00656EC6" w14:paraId="724EE073" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656EC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
@@ -3377,81 +3475,94 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1908606063">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1752460718">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="93674572">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1279675504">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00656EC6"/>
     <w:rsid w:val="00656EC6"/>
     <w:rsid w:val="00664491"/>
     <w:rsid w:val="006F333D"/>
     <w:rsid w:val="00D32D03"/>
     <w:rsid w:val="04D27976"/>
     <w:rsid w:val="0BF68C5B"/>
+    <w:rsid w:val="1031A010"/>
+    <w:rsid w:val="17BABF67"/>
     <w:rsid w:val="1CB5BDA2"/>
     <w:rsid w:val="22C0B608"/>
     <w:rsid w:val="26D9D7A0"/>
     <w:rsid w:val="279C4254"/>
     <w:rsid w:val="29FAFF2D"/>
+    <w:rsid w:val="2CCEC96D"/>
+    <w:rsid w:val="2FEF610C"/>
     <w:rsid w:val="310E0FD2"/>
+    <w:rsid w:val="409E889D"/>
+    <w:rsid w:val="41B71668"/>
     <w:rsid w:val="43B9802E"/>
+    <w:rsid w:val="4790A9D8"/>
+    <w:rsid w:val="4D68A4A6"/>
     <w:rsid w:val="5885A956"/>
+    <w:rsid w:val="5EE62E70"/>
     <w:rsid w:val="631F67A1"/>
+    <w:rsid w:val="64631C0F"/>
+    <w:rsid w:val="73B6E9BA"/>
     <w:rsid w:val="73C076A8"/>
+    <w:rsid w:val="79888B88"/>
+    <w:rsid w:val="7A362523"/>
     <w:rsid w:val="7FA6A864"/>
+    <w:rsid w:val="7FEC8BEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="114CB0C3"/>
@@ -4675,92 +4786,135 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3e6285a1990604a65b73b1b4b5311f37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" xmlns:ns3="bab363ee-a538-469c-9bdb-eca361651093" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6c8e50f4d3a9c04265f8a1cd27de3faf" ns2:_="" ns3:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
+    <xsd:import namespace="bab363ee-a538-469c-9bdb-eca361651093"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bab363ee-a538-469c-9bdb-eca361651093" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1fde3d29-a9c2-41fe-96c8-da0b75b95d8f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="bab363ee-a538-469c-9bdb-eca361651093">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4829,76 +4983,87 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="bab363ee-a538-469c-9bdb-eca361651093" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1be2b4fa-acc2-41a5-b840-0c56b2e902c9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A8F2E47-68C0-4E8A-952E-325AD58F6459}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB5E8167-5B70-4021-8F70-D3289AF9E820}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{208A4344-FAF5-4650-AB5E-81F469B0C64B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C58985-C698-4158-B455-50083B2D4839}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jen Ince</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Jen Ince</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>