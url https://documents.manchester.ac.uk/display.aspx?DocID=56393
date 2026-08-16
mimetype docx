--- v0 (2025-10-15)
+++ v1 (2026-08-16)
@@ -1,4943 +1,3359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="7F20D468" w:rsidP="658DCA2E" w:rsidRDefault="7F20D468" w14:paraId="4BC214AF" w14:textId="78D3CE17">
+    <w:p w14:paraId="14A4E13A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="658DCA2E" w:rsidR="0B62437D">
+      <w:r w:rsidRPr="00535016">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
+      <w:r w:rsidRPr="00535016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535016">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="7F20D468" w:rsidP="658DCA2E" w:rsidRDefault="7F20D468" w14:paraId="62B3CEC1" w14:textId="418873C8">
+    <w:p w14:paraId="14613555" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="658DCA2E" w:rsidR="0B62437D">
+      <w:r w:rsidRPr="00535016">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>September 2025</w:t>
+        <w:t>September 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535016">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7F20D468" w:rsidP="32AEA572" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="56B01078">
+    <w:p w14:paraId="7047A763" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="658DCA2E" w:rsidR="0B62437D">
+      <w:r w:rsidRPr="00535016">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">General and Commercial Law </w:t>
-[...21 lines deleted...]
-        <w:t>programmes</w:t>
+        <w:t>Public International Law and General, Commercial Law programmes </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="658DCA2E" w:rsidP="658DCA2E" w:rsidRDefault="658DCA2E" w14:paraId="7A4AD6F3" w14:textId="63BE74DC">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Please note: </w:t>
+    <w:p w14:paraId="07ED72EF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+      <w:r w:rsidRPr="00535016">
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="658DCA2E" w:rsidR="66F2B5E8">
-[...114 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="13948" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1935"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3800"/>
+        <w:gridCol w:w="2703"/>
+        <w:gridCol w:w="1665"/>
+        <w:gridCol w:w="2587"/>
+        <w:gridCol w:w="3134"/>
+        <w:gridCol w:w="3853"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E32B97" w:rsidTr="523DFBAC" w14:paraId="5F6D8FA8" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="394E4681" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5EF8F1" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Date </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4580FF48" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Time </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00CE3CCF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Event </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02FF87E7" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Location </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="200D4CF6" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Details </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="1F93CC6B" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF398D9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Monday 21 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3B6DB0" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>09:30 – 09:45 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08EBBCE7" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Welcome to the Department</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="64BE1CC8">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56BA93BA" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Roscoe Building Theatre: B </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC22E0C" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Presented by the Head of the Law Department, Dr Javier Garcia Oliva.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6D5648" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="0F08FD8A" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0415EA8F" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D42094" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>09:45 – 09.55 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF2A32E" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>TLSE Introduction </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6B1E9D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A822D1A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>A short overview of the support available to SoSS students. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="2D6EC03C" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F3485C" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2BD83A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>09:55 – 10:10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1312E4A4" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Library Induction </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56DA2A90" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9FBEFE" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>An introductory session about using the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00535016">
+              <w:t>Library</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00535016">
+              <w:t> and online resources. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="61056861" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD18CDA" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E152C82" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>10:10 - 10:20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D596299" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Student’s Union </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19286C97" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDA8AA3" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Find out more about support from the SU. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="7340E938" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="278230EC" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="489BA5DA" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>10:20 – 10:35 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1636670D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Careers Service </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="401C22CF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127024D0" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>An introductory session about the support provided by Careers Service. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="79DA473A" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="1095"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C400940" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAF921F" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>10:35 – 10:45  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D85A01A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Academic Language Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="64BE1CC8">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5BF46A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74BC60CB" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t xml:space="preserve">An introductory session about the Academic English support provided </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:lastRenderedPageBreak/>
+              <w:t>by the University Centre for Academic English. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="222E2458" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45EB6319" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="724586A1" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>10:45 – 11:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="704AB271" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>IT Introduction </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAC7EE0" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="008C51E3" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>A short overview of the IT services available to students. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="0AC3B69E" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F350442" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF1377A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>11:30 – 12:30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33E9F6DF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Introduction to the Programme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Time</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31B0A1A7" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Stopford Building Theatre 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="603658EF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Presented by Yusra (Public International Law LLM), Michael and Kyriaki (General and Commercial LLM). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FFEBDCA" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="2C5A0D11" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="114182C6" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11145" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1942A253" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>BREAK (12pm – 1pm) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="3A073CC9" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15B40086" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3584C2C3" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>13:00 – 15:00  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41308184" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Options Fair </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE57426" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Roscoe Building Theatre: B </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A5D5C9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Each Course Unit Director will introduce their course units.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="64BE1CC8">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="4561ECA3" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="1005"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B3D0C6" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="075D0909" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>15:00 – 17:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Event</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17304E3A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Social Event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...29 lines deleted...]
-              <w:t>Details</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3335C423" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>The Beehive Restaurant Oddfellows Hall  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B24DFB" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>97 Grosvenor St </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436652CD" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Manchester  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47835A4A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>M1 7HF </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="152B9E3B" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Come along to socialise and meet other students on your course! Food will be provided. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02E8F" w:rsidTr="523DFBAC" w14:paraId="1B16C5C5" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="45D254F7" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="791"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
-[...182 lines deleted...]
-              </w:rPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58C013B0" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Tuesday 22 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC0250C" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="755A1C97" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>9:00 – 11:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D07C7E4" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t xml:space="preserve">LAWS60100 Introduction to Legal Methods (Common law </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535016">
+              <w:lastRenderedPageBreak/>
+              <w:t>v. civil law; precedent; reading cases) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8C3332" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7394D5EF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:lastRenderedPageBreak/>
+              <w:t>   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE02AAF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02E8F" w:rsidTr="523DFBAC" w14:paraId="6CD8BDA5" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="5858FEAB" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="830"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...74 lines deleted...]
-            <w:tcW w:w="3165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="311255F5" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="277863C2" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>12:00-14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5097D574" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Introduction to Contract Law </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE4A405" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D754EB3" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="17A4A747" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...66 lines deleted...]
-              <w:t>students.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="692ED78F" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4510894D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>15:00 – 17:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26702E95" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Introduction to property law </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B7DB47" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="006401C6" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02E8F" w:rsidTr="523DFBAC" w14:paraId="6A9F2628" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="099427C8" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...117 lines deleted...]
-              <w:t xml:space="preserve"> and online resources.</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B217ED" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Wednesday 23 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254CABBC" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0964FFAD" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>09:00 – 11:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02B1420E" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Legal Research Skills (Westlaw, Lexis, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00535016">
+              <w:t>HeinOnline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00535016">
+              <w:t>, ICSID etc) &amp; OSCOLA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="653FBB05" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F6A7E7" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6AAABCE1" w:rsidTr="523DFBAC" w14:paraId="1A2FE26A">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="54C0578A" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...104 lines deleted...]
-              <w:t>tudents’ Union.</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13C6D57D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF8C7DE" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>12:00-14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1876F9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Analytical &amp; critical reasoning workshop (Using authority, avoiding description) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31991ACE" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A61D56" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02E8F" w:rsidTr="523DFBAC" w14:paraId="14C0AE44" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="5CF53481" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="696"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...99 lines deleted...]
-              <w:t>An introductory session about the support provided by Careers Service.</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71EB272A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654A74E2" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>15:00-16:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74730167" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Dissertation workshop (3-4pm) (Expectations, topic development, supervision) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B09BD8E" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB9FB94" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02E8F" w:rsidTr="523DFBAC" w14:paraId="56B0C778" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="6865490E" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="1415"/>
+          <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...122 lines deleted...]
-              <w:t>cademic English support provided by the University Centre for Academic English.</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45EC2D9A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Thursday 24 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="109E46A3" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>09:00-11:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23089EF4" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Introduction to Intellectual property law </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC6B1E9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA40520" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0216DA71" w:rsidTr="523DFBAC" w14:paraId="3B5D3A13" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="52B06C44" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...79 lines deleted...]
-              <w:t>A short overview of the IT services available to students.</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10B09347" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="610EC190" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>12:00-14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E24A90D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Introduction to financial law </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F76153D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6019A3DE" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2FAE" w:rsidTr="523DFBAC" w14:paraId="1898D6BE" w14:textId="77777777">
-[...199 lines deleted...]
-              <w:t>.</w:t>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="33190048" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="553646C4" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E45B3C8" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>15:00-17:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="730ECCAE" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Introduction to corporate law </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19CF24ED" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC8595C" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2FAE" w:rsidTr="523DFBAC" w14:paraId="24101F67" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="437AC70F" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="370"/>
+          <w:trHeight w:val="1305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...72 lines deleted...]
-              <w:t>)</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="612C862C" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Friday 25th September  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="042432C9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>09:00-11:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBCF29A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Introduction to international law (history and sources) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB3F6E2" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0512F62D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F2FAE" w:rsidTr="523DFBAC" w14:paraId="4CAB402A" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="67CFF1C7" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="684"/>
+          <w:trHeight w:val="1305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...254 lines deleted...]
-              <w:t>will download as Word document when you click the link and may appear in your “downloads” folder.</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58335274" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43EF1B56" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>12:00-14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F87AFF" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>International legal Institutions </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="459370C9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="445ABB4A" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE3C6C" w:rsidTr="523DFBAC" w14:paraId="167A916A" w14:textId="77777777">
-[...198 lines deleted...]
-              <w:t>Food will be provided.</w:t>
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="2B4C48EC" w14:textId="77777777" w:rsidTr="00535016">
+        <w:trPr>
+          <w:trHeight w:val="1305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7B4EB6" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="288779C8" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>14:00 – 15:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7057A314" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>PG general course unit selection drop-in session for queries </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1823A9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521CEBBA" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8C169D" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>This is a drop-in session is to support students with course unit selection queries and does not need to be attended by all students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21EAB" w:rsidTr="523DFBAC" w14:paraId="11341CE7" w14:textId="77777777">
+      <w:tr w:rsidR="00535016" w:rsidRPr="00535016" w14:paraId="5EFE5EDD" w14:textId="77777777" w:rsidTr="00535016">
         <w:trPr>
-          <w:trHeight w:val="459"/>
+          <w:trHeight w:val="1305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-[...2097 lines deleted...]
-              <w:t>Compulsory foundation session</w:t>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28964EF1" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="295F38C9" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>15:00-17:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45124A91" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Foundations of dispute resolution (litigation, mediation and arbitration) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69C36474" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07F1B6CC" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+            <w:r w:rsidRPr="00535016">
+              <w:t>Compulsory foundation session </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="7A52EC64" w:rsidRDefault="7A52EC64" w14:paraId="3FA95AC2" w14:textId="475483B1"/>
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F8A2B4F" w14:textId="77777777" w:rsidR="00535016" w:rsidRPr="00535016" w:rsidRDefault="00535016" w:rsidP="00535016">
+      <w:r w:rsidRPr="00535016">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="27818AC6" w:rsidSect="00E32B97">
+    <w:p w14:paraId="03C2BB17" w14:textId="77777777" w:rsidR="006F333D" w:rsidRDefault="006F333D"/>
+    <w:sectPr w:rsidR="006F333D" w:rsidSect="00535016">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DDF65EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7FE26098"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ABC2E9F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7AAA6688"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424B6EB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7B00106"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="596E2315"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36F2550A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1872500220">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="408188080">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1657877324">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2128770774">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E32B97"/>
-[...472 lines deleted...]
-    <w:rsid w:val="7FDC8525"/>
+    <w:rsidRoot w:val="00535016"/>
+    <w:rsid w:val="00535016"/>
+    <w:rsid w:val="00664491"/>
+    <w:rsid w:val="006F333D"/>
+    <w:rsid w:val="00D32D03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6800950B"/>
+  <w14:docId w14:val="42D1E196"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{73FE23A8-44FC-4F70-B7BE-C09F2CCB3C6B}"/>
+  <w15:docId w15:val="{465D49D3-7660-4B8C-9F57-95BCF6721202}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5093,52 +3509,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5205,1428 +3621,627 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...19 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00535016"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
-    <w:name w:val="paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="0016081B"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
-    <w:name w:val="normaltextrun"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0016081B"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
-    <w:name w:val="eop"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0016081B"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="155965FB"/>
+    <w:rsid w:val="00535016"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00535016"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1226 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=56932" TargetMode="External" Id="R6623308a458a4654" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6634,51 +4249,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6828,75 +4443,71 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -6995,157 +4606,93 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8622680-5A46-43DC-9EE9-8A157CB6617A}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5C7C668-E857-4A49-A8A5-7161C101D106}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EF5A0E9-7D36-4A57-A91B-A9A662185E40}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E9FFF07-9AF4-4832-AA52-7B34505023E1}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>412</Words>
+  <Characters>2647</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>203</Lines>
+  <Paragraphs>113</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2946</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Dominic Claeys-Jackson</dc:creator>
-  <keywords/>
+  <dc:creator>Jen Ince</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Mollie Brown</lastModifiedBy>
-  <revision>37</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...31 lines deleted...]
-  </property>
 </Properties>
 </file>