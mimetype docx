--- v0 (2025-10-01)
+++ v1 (2026-08-03)
@@ -1,2369 +1,2874 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BA0CFE" w:rsidR="00BA0CFE" w:rsidP="6216B708" w:rsidRDefault="00BA0CFE" w14:paraId="0416FEEF" w14:textId="29517528">
+    <w:p w:rsidRPr="00BA0CFE" w:rsidR="00BA0CFE" w:rsidP="6216B708" w:rsidRDefault="00BA0CFE" w14:paraId="0416FEEF" w14:textId="2E66285E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1020D07A" w:rsidR="00BA0CFE">
+      <w:r w:rsidRPr="6216B708" w:rsidR="00BA0CFE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA0CFE" w:rsidR="00BA0CFE" w:rsidP="0C35F1F8" w:rsidRDefault="00BA0CFE" w14:paraId="013EC50F" w14:textId="37F2F06E">
+    <w:p w:rsidRPr="00BA0CFE" w:rsidR="00BA0CFE" w:rsidP="0C35F1F8" w:rsidRDefault="00BA0CFE" w14:paraId="013EC50F" w14:textId="060E9853">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0C35F1F8" w:rsidR="00BA0CFE">
+      <w:r w:rsidRPr="15B51666" w:rsidR="00BA0CFE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="0C35F1F8" w:rsidR="79AA76EB">
+      <w:r w:rsidRPr="15B51666" w:rsidR="065EDD42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0C35F1F8" w:rsidR="00BA0CFE">
+      <w:r w:rsidRPr="15B51666" w:rsidR="00BA0CFE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0C35F1F8" w:rsidR="00BA0CFE">
+      <w:r w:rsidRPr="15B51666" w:rsidR="00BA0CFE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B474A4" w:rsidP="4334DF41" w:rsidRDefault="00B474A4" w14:paraId="3FAA224F" w14:textId="3DE9B071">
+    <w:p w:rsidR="00B474A4" w:rsidP="0F3BACB2" w:rsidRDefault="00B474A4" w14:paraId="3FAA224F" w14:textId="57BFFE15">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F3BACB2" w:rsidR="0BF790B5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MSc Social Research Methods &amp; Statistics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0F3BACB2" w:rsidP="0F3BACB2" w:rsidRDefault="0F3BACB2" w14:paraId="065ABE0A" w14:textId="242351CD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4334DF41" w:rsidR="0BF790B5">
-[...53 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="13948" w:type="dxa"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6"/>
+          <w:left w:val="single" w:sz="6"/>
+          <w:bottom w:val="single" w:sz="6"/>
+          <w:right w:val="single" w:sz="6"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="3255"/>
+        <w:gridCol w:w="1545"/>
         <w:gridCol w:w="2640"/>
         <w:gridCol w:w="2880"/>
-        <w:gridCol w:w="3613"/>
+        <w:gridCol w:w="3600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00457432" w:rsidTr="6BBEA3DA" w14:paraId="4EBB4663" w14:textId="77777777">
+      <w:tr w:rsidR="479DB118" w:rsidTr="1DE00CE4" w14:paraId="2416DA95">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
-            <w:hideMark/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="0C35F1F8" w:rsidRDefault="00457432" w14:paraId="13B463EC" w14:textId="77777777">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="45A88858" w14:textId="17554C23">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
-            <w:hideMark/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="0C35F1F8" w:rsidRDefault="00457432" w14:paraId="0A69FD93" w14:textId="77777777">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="7E564ED2" w14:textId="451730F4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
-            <w:hideMark/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="0C35F1F8" w:rsidRDefault="00457432" w14:paraId="1F31A3A8" w14:textId="77777777">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="44C0C88D" w14:textId="4FB5310E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
-            <w:hideMark/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="0C35F1F8" w:rsidRDefault="00457432" w14:paraId="4E6020CC" w14:textId="77777777">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="54B629C4" w14:textId="270608AF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
-            <w:hideMark/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="0C35F1F8" w:rsidRDefault="00457432" w14:paraId="58D717DC" w14:textId="77777777">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="2EAB632B" w14:textId="0001C63F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00457432" w:rsidTr="6BBEA3DA" w14:paraId="6B95D562" w14:textId="77777777">
+      <w:tr w:rsidR="479DB118" w:rsidTr="1DE00CE4" w14:paraId="02C58D76">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="3A707E24" w:rsidP="6BBEA3DA" w:rsidRDefault="3A707E24" w14:paraId="06313CEB" w14:textId="65241852">
+          <w:p w:rsidR="32D189C5" w:rsidP="32D189C5" w:rsidRDefault="32D189C5" w14:paraId="61FAF7FF" w14:textId="7111C612">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6BBEA3DA" w:rsidR="3A707E24">
-[...13 lines deleted...]
-              <w:t>Thursday 11 September</w:t>
+            <w:r w:rsidRPr="32D189C5" w:rsidR="32D189C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Thursday 10 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="3A707E24" w:rsidP="6BBEA3DA" w:rsidRDefault="3A707E24" w14:paraId="00477D6E" w14:textId="02838615">
+          <w:p w:rsidR="32D189C5" w:rsidP="32D189C5" w:rsidRDefault="32D189C5" w14:paraId="31A6FD74" w14:textId="7F4AD951">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6BBEA3DA" w:rsidR="3A707E24">
-[...13 lines deleted...]
-              <w:t>10:00 – 12:00</w:t>
+            <w:r w:rsidRPr="32D189C5" w:rsidR="32D189C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10:00 – 12:00 (UK time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="3A707E24" w:rsidP="6BBEA3DA" w:rsidRDefault="3A707E24" w14:paraId="67B3B333" w14:textId="629F4F0A">
+          <w:p w:rsidR="32D189C5" w:rsidP="32D189C5" w:rsidRDefault="32D189C5" w14:paraId="0FC5F650" w14:textId="63CF2FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6BBEA3DA" w:rsidR="3A707E24">
+            <w:r w:rsidRPr="32D189C5" w:rsidR="32D189C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Kickstart to Social Research: Foundations and Connections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="3A707E24" w:rsidP="6BBEA3DA" w:rsidRDefault="3A707E24" w14:paraId="1EF4F6E2" w14:textId="11BA22C5">
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="0FE17882" w14:textId="54DE9363">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="6BBEA3DA" w:rsidR="3A707E24">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rdd857cf041264bbc">
+              <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
                   <w:i w:val="0"/>
                   <w:iCs w:val="0"/>
                   <w:caps w:val="0"/>
                   <w:smallCaps w:val="0"/>
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t>Meeting Link</w:t>
+                <w:t>Join the meeting</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="0DC58D5E" w14:textId="4F933B5C">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="116BF543" w14:textId="5D143264">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>QR code below</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="7FD0CEBE" w14:textId="2012398A">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="1F19DAA1" w14:textId="5B6588EB">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Meeting ID: 322 370 318 526 751</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="6C90FB8E" w14:textId="24C8E57A">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Passcode: pg27WS78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="494EC75F" w:rsidP="1DE00CE4" w:rsidRDefault="494EC75F" w14:paraId="10621450" w14:textId="35275201">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="494EC75F">
+              <w:drawing>
+                <wp:inline wp14:editId="3F453BB5" wp14:anchorId="42CCFF86">
+                  <wp:extent cx="1676400" cy="1676400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1732752704" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1732752704" name="Picture 1732752704"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664307763">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1676400" cy="1676400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="4334DF41" w:rsidRDefault="7B526BD3" w14:paraId="2F53328A" w14:textId="6A11A7FC">
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="6AE7D941" w14:textId="6FCBF4A8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="6BBEA3DA" w:rsidRDefault="7B526BD3" w14:paraId="5C9A8FC2" w14:textId="0B6640A7">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online pre-sessional, delivered by </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="531FACFD" w14:textId="3D75C757">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="6BBEA3DA" w:rsidRDefault="7B526BD3" w14:paraId="381D25F6" w14:textId="794CBC4C">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Diego Perez.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="0F96A88B" w14:textId="63DA73A2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="6BBEA3DA" w:rsidRDefault="7B526BD3" w14:paraId="5F62C7BF" w14:textId="1F899153">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="3092EAA7" w14:textId="1A086307">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> date has been altered. This is the final, confirmed date for this event.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>An introductory meeting designed to explore the core principles of social research and help you start building meaningful academic and professional connections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00457432" w:rsidTr="6BBEA3DA" w14:paraId="2A815CDB" w14:textId="77777777">
+      <w:tr w:rsidR="479DB118" w:rsidTr="1DE00CE4" w14:paraId="7B3FCBBB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="53F37E71" w:rsidRDefault="00457432" w14:paraId="6E27F920" w14:textId="531281B7">
+          <w:p w:rsidR="479DB118" w:rsidP="15B51666" w:rsidRDefault="479DB118" w14:paraId="07525D98" w14:textId="62E2137B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...34 lines deleted...]
-              <w:t>September</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="15B51666" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tuesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="15B51666" w:rsidR="3BA68615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="15B51666" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="53F37E71" w:rsidRDefault="00457432" w14:paraId="0E8D2974" w14:textId="303C43CF">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="5F88D91D" w14:textId="3ED66799">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...58 lines deleted...]
-              <w:t>0</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10:00 – 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="53F37E71" w:rsidRDefault="00457432" w14:paraId="587BFF1C" w14:textId="3F14D6DC">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="786CEF63" w14:textId="52C7D463">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme Induction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00664F44" w:rsidP="6717A547" w:rsidRDefault="00664F44" w14:paraId="6F79B9DB" w14:textId="1D74747F">
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> 1.3</w:t>
+          <w:p w:rsidR="2BA3E240" w:rsidP="2BA3E240" w:rsidRDefault="2BA3E240" w14:paraId="0F9C5D01" w14:textId="48D504C3">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="2BA3E240">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Hum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="3BF7F54B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>anities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="2BA3E240">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bridge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="3A9A9E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ford</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="2BA3E240">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> St</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="5F970E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reet, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="2BA3E240">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>G32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00993411" w:rsidP="4334DF41" w:rsidRDefault="00457432" w14:paraId="2A4DE7C5" w14:textId="5BC18263">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="4491B0A5" w14:textId="42F6E99E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...29 lines deleted...]
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00993411" w:rsidP="53F37E71" w:rsidRDefault="00457432" w14:paraId="4195CA5E" w14:textId="405AEBD0">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Led by Programme Director, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="08E32D34" w14:textId="7CB274CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...26 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tina Hannemann.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5C4E" w:rsidTr="6BBEA3DA" w14:paraId="63F60432" w14:textId="77777777">
+      <w:tr w:rsidR="479DB118" w:rsidTr="1DE00CE4" w14:paraId="7BAC7604">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00CB5C4E" w:rsidP="53F37E71" w:rsidRDefault="00CB5C4E" w14:paraId="2F244DB4" w14:textId="7959D48C">
+          <w:p w:rsidR="479DB118" w:rsidP="15B51666" w:rsidRDefault="479DB118" w14:paraId="52A6D0A1" w14:textId="3F5923EC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...26 lines deleted...]
-              <w:t>September</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="15B51666" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tuesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="15B51666" w:rsidR="71F17172">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="15B51666" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00CB5C4E" w:rsidP="53F37E71" w:rsidRDefault="00CB5C4E" w14:paraId="1EC5C052" w14:textId="285BB09C">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="088D9C84" w14:textId="7A0CC3A9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...74 lines deleted...]
-              <w:t>0</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>11:00 – 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C4E" w:rsidP="53F37E71" w:rsidRDefault="00CB5C4E" w14:paraId="236FB9AC" w14:textId="4CA311E0">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="2FF5962E" w14:textId="14021D4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...34 lines deleted...]
-              <w:t>Introduction</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>University Services Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C4E" w:rsidP="53F37E71" w:rsidRDefault="00CB5C4E" w14:paraId="332D0A02" w14:textId="77777777">
-[...34 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6B79AA5D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00CB5C4E" w:rsidP="53F37E71" w:rsidRDefault="00CB5C4E" w14:paraId="03D38084" w14:textId="1D915023">
+          <w:p w:rsidR="479DB118" w:rsidP="32C62A84" w:rsidRDefault="479DB118" w14:paraId="1432728F" w14:textId="17481722">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...74 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="32C62A84" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An introductory talk from the University Centre for Academic English (UCAE), Careers, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="32C62A84" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>TLSE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="32C62A84" w:rsidR="395B459C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="32C62A84" w:rsidR="395B459C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="32C62A84" w:rsidR="395B459C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>’s Union.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00457432" w:rsidTr="6BBEA3DA" w14:paraId="50437BDA" w14:textId="77777777">
+      <w:tr w:rsidR="3DCE4A44" w:rsidTr="1DE00CE4" w14:paraId="1A0D892C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="37F89F29" w:rsidRDefault="006341CA" w14:paraId="3FD3F5D5" w14:textId="6EF3689F">
-            <w:pPr>
+          <w:p w:rsidR="0BEC8169" w:rsidP="3DCE4A44" w:rsidRDefault="0BEC8169" w14:paraId="41DD346F" w14:textId="0423566D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...42 lines deleted...]
-              <w:t>September</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DCE4A44" w:rsidR="0BEC8169">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="53F37E71" w:rsidRDefault="00641EF6" w14:paraId="418AAFAA" w14:textId="075D45BB">
-            <w:pPr>
+          <w:p w:rsidR="6E2CD4CE" w:rsidP="3DCE4A44" w:rsidRDefault="6E2CD4CE" w14:paraId="58807274" w14:textId="715FDE94">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...34 lines deleted...]
-              <w:t>:00</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DCE4A44" w:rsidR="6E2CD4CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>12:00 – 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="53F37E71" w:rsidRDefault="00457432" w14:paraId="0081EAF2" w14:textId="242CB2B9">
-            <w:pPr>
+          <w:p w:rsidR="0BEC8169" w:rsidP="3DCE4A44" w:rsidRDefault="0BEC8169" w14:paraId="20CE9AB6" w14:textId="676C239F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...10 lines deleted...]
-              <w:t>Exploring Data and Methods: Your Journey Begins</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DCE4A44" w:rsidR="0BEC8169">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Social Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00467FE2" w:rsidP="4334DF41" w:rsidRDefault="00035A9A" w14:paraId="131F05C2" w14:textId="309F74D2">
+          <w:p w:rsidR="0BEC8169" w:rsidP="28A20E67" w:rsidRDefault="0BEC8169" w14:paraId="74C1FCF1" w14:textId="2F31CDBF">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="28A20E67" w:rsidR="40C0B575">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Arthur Lewis Common Room, Arthur Lewis Building</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3C987817" w:rsidP="3DCE4A44" w:rsidRDefault="3C987817" w14:paraId="5AC5C998" w14:textId="70C6C857">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:bidi w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DCE4A44" w:rsidR="3C987817">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Socialise with your new cohort.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3C987817" w:rsidP="28A20E67" w:rsidRDefault="3C987817" w14:paraId="61524A73" w14:textId="471BE9FF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="28A20E67" w:rsidR="2AE8C9A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Juices will be provided.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="479DB118" w:rsidTr="1DE00CE4" w14:paraId="11436A24">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="32D189C5" w:rsidP="32D189C5" w:rsidRDefault="32D189C5" w14:paraId="22E14E9C" w14:textId="0D007C41">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="32D189C5" w:rsidR="32D189C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Friday 25 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="32D189C5" w:rsidP="32D189C5" w:rsidRDefault="32D189C5" w14:paraId="416CFC75" w14:textId="569678A1">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="32D189C5" w:rsidR="32D189C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>09:00 – 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D189C5" w:rsidP="32D189C5" w:rsidRDefault="32D189C5" w14:paraId="31DBF637" w14:textId="3B63CC6E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="32D189C5" w:rsidR="32D189C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(UK time)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="32D189C5" w:rsidP="32D189C5" w:rsidRDefault="32D189C5" w14:paraId="36DC4AB6" w14:textId="1F519FD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="32D189C5" w:rsidR="32D189C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Exploring Data and Methods: Your Journey Begins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="6373C1E5" w14:textId="7BF0411F">
+            <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="4334DF41" w:rsidR="10F8B11B">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R1923227fa1ab4772">
+              <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-                  <w:bCs w:val="0"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
                   <w:i w:val="0"/>
                   <w:iCs w:val="0"/>
                   <w:caps w:val="0"/>
                   <w:smallCaps w:val="0"/>
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
-                  <w:noProof w:val="0"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting </w:t>
-[...37 lines deleted...]
-                <w:t>ink</w:t>
+                <w:t>Join the meeting</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="0E7B583E" w14:textId="4F2CCBCE">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="7EEFF607" w14:textId="63734ED4">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>QR code below</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="2AD1D8AA" w14:textId="15E5A60D">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Meeting ID: 382 171 775 189 770</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="7BD997FC" w14:textId="11C47307">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Passcode: bZ2wf3vb</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2EEE12F1" w:rsidP="1DE00CE4" w:rsidRDefault="2EEE12F1" w14:paraId="5F48873A" w14:textId="2D42EFD4">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="2EEE12F1">
+              <w:drawing>
+                <wp:inline wp14:editId="460283C2" wp14:anchorId="2F9DCE3B">
+                  <wp:extent cx="1676400" cy="1676400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="481710509" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="481710509" name="Picture 481710509"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1576102448">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1676400" cy="1676400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="4334DF41" w:rsidRDefault="00457432" w14:paraId="640F2643" w14:textId="53A32971">
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="5A72AE58" w14:textId="07686643">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00035A9A" w:rsidR="00457432" w:rsidP="53F37E71" w:rsidRDefault="00457432" w14:paraId="282C8DAA" w14:textId="0F304B6B">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online pre-sessional, delivered by </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="6D7A3D57" w14:textId="589B1DB3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...18 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Diego Perez.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="71CA00E9" w14:textId="71B1AF6C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1DE00CE4" w:rsidP="1DE00CE4" w:rsidRDefault="1DE00CE4" w14:paraId="1433C036" w14:textId="57C35C84">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DE00CE4" w:rsidR="1DE00CE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This session marks the start of your hands-on journey into the tools, techniques, and thinking behind social data analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="668E01B6" w:rsidTr="6BBEA3DA" w14:paraId="76317CEB" w14:textId="77777777">
+      <w:tr w:rsidR="479DB118" w:rsidTr="1DE00CE4" w14:paraId="0AE10AC1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="08BF0E8A" w:rsidP="37F89F29" w:rsidRDefault="08BF0E8A" w14:paraId="1D054657" w14:textId="18FE2188">
+          <w:p w:rsidR="479DB118" w:rsidP="15B51666" w:rsidRDefault="479DB118" w14:paraId="65FA5F95" w14:textId="7B2C4BFF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="37F89F29" w:rsidR="08BF0E8A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Friday 26 September </w:t>
+            <w:r w:rsidRPr="15B51666" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="15B51666" w:rsidR="0A84B25A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="15B51666" w:rsidR="479DB118">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="08BF0E8A" w:rsidP="08BF0E8A" w:rsidRDefault="08BF0E8A" w14:paraId="148E24F9" w14:textId="27296441">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="4059D6E8" w14:textId="6EE9F70A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08BF0E8A" w:rsidR="08BF0E8A">
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>14:00 – 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="08BF0E8A" w:rsidP="08BF0E8A" w:rsidRDefault="08BF0E8A" w14:paraId="0B14DBA7" w14:textId="6FE978B6">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="75CD3FB9" w14:textId="44F19548">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08BF0E8A" w:rsidR="08BF0E8A">
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PG general course unit selection drop-in session for queries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6717A547" w:rsidP="4334DF41" w:rsidRDefault="6717A547" w14:paraId="2542680D" w14:textId="23B2A3FC">
+          <w:p w:rsidR="479DB118" w:rsidP="2BA3E240" w:rsidRDefault="479DB118" w14:paraId="3E71BCEF" w14:textId="158561EC">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:iCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2BA3E240" w:rsidR="1CB5AC23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...104 lines deleted...]
-              <w:t xml:space="preserve"> Cluster</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Simon Building, Computer Cluster 6.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="6"/>
+              <w:left w:val="single" w:sz="6"/>
+              <w:bottom w:val="single" w:sz="6"/>
+              <w:right w:val="single" w:sz="6"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="08BF0E8A" w:rsidP="0F3BACB2" w:rsidRDefault="08BF0E8A" w14:paraId="6A2727B0" w14:textId="4D3EF2F7">
+          <w:p w:rsidR="479DB118" w:rsidP="479DB118" w:rsidRDefault="479DB118" w14:paraId="2C70BB65" w14:textId="62707F5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0F3BACB2" w:rsidR="6C86BC26">
+            <w:r w:rsidRPr="479DB118" w:rsidR="479DB118">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This drop-in session is to support students with course unit selection queries and does not need to be attended by all students.</w:t>
-            </w:r>
-[...293 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="60CF63DA" w:rsidSect="000C16D4">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...7 lines deleted...]
-</w16cex:commentsExtensible>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
-[...1 lines deleted...]
-</w16cid:commentsIds>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00033C15" w:rsidP="00033C15" w:rsidRDefault="00033C15" w14:paraId="58AC94E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00033C15" w:rsidP="00033C15" w:rsidRDefault="00033C15" w14:paraId="08A8FF76" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
@@ -3012,320 +3517,335 @@
     <w:rsid w:val="009A0221"/>
     <w:rsid w:val="009A51E0"/>
     <w:rsid w:val="009B6113"/>
     <w:rsid w:val="00A84DCB"/>
     <w:rsid w:val="00AF5C30"/>
     <w:rsid w:val="00B12FCB"/>
     <w:rsid w:val="00B43DC8"/>
     <w:rsid w:val="00B474A4"/>
     <w:rsid w:val="00BA0CFE"/>
     <w:rsid w:val="00C463E9"/>
     <w:rsid w:val="00CB5C4E"/>
     <w:rsid w:val="00E15522"/>
     <w:rsid w:val="00E171EE"/>
     <w:rsid w:val="00E1777D"/>
     <w:rsid w:val="00E25EA9"/>
     <w:rsid w:val="00E722C2"/>
     <w:rsid w:val="00EF5221"/>
     <w:rsid w:val="00F572DD"/>
     <w:rsid w:val="00F57666"/>
     <w:rsid w:val="00F7640C"/>
     <w:rsid w:val="00FB6E84"/>
     <w:rsid w:val="00FC5DDE"/>
     <w:rsid w:val="01AECD2B"/>
     <w:rsid w:val="01F00AC4"/>
     <w:rsid w:val="01F6742B"/>
+    <w:rsid w:val="020FAC83"/>
     <w:rsid w:val="03F3C9F1"/>
     <w:rsid w:val="054D4969"/>
     <w:rsid w:val="05B82A2B"/>
+    <w:rsid w:val="065EDD42"/>
     <w:rsid w:val="070EB4A0"/>
     <w:rsid w:val="074A9B31"/>
     <w:rsid w:val="075092CB"/>
-    <w:rsid w:val="0785A9D6"/>
+    <w:rsid w:val="076149D4"/>
     <w:rsid w:val="07FA3E48"/>
+    <w:rsid w:val="081C38A1"/>
     <w:rsid w:val="0851DA24"/>
     <w:rsid w:val="08BF0E8A"/>
-    <w:rsid w:val="08DB3CDE"/>
-    <w:rsid w:val="093C0612"/>
     <w:rsid w:val="09A46349"/>
-    <w:rsid w:val="09E3C9C9"/>
-    <w:rsid w:val="0A4ED6E8"/>
     <w:rsid w:val="0A67F01B"/>
+    <w:rsid w:val="0A831FC4"/>
+    <w:rsid w:val="0A84B25A"/>
     <w:rsid w:val="0B730DE7"/>
     <w:rsid w:val="0BD56942"/>
+    <w:rsid w:val="0BEC8169"/>
     <w:rsid w:val="0BF790B5"/>
     <w:rsid w:val="0C35F1F8"/>
+    <w:rsid w:val="0CACF585"/>
     <w:rsid w:val="0CCDAB76"/>
     <w:rsid w:val="0D1A5950"/>
+    <w:rsid w:val="0E2C49E0"/>
+    <w:rsid w:val="0E8271F1"/>
     <w:rsid w:val="0F0E8034"/>
     <w:rsid w:val="0F3BACB2"/>
     <w:rsid w:val="0F51014F"/>
-    <w:rsid w:val="1020D07A"/>
     <w:rsid w:val="1032F694"/>
-    <w:rsid w:val="10D2F9FE"/>
-    <w:rsid w:val="10F8B11B"/>
     <w:rsid w:val="11325474"/>
     <w:rsid w:val="117FAFE8"/>
     <w:rsid w:val="11E60388"/>
+    <w:rsid w:val="12049E99"/>
     <w:rsid w:val="120C47F9"/>
     <w:rsid w:val="12117F9D"/>
     <w:rsid w:val="1218189A"/>
     <w:rsid w:val="123E62F8"/>
-    <w:rsid w:val="1411165E"/>
-    <w:rsid w:val="14272792"/>
+    <w:rsid w:val="12DECEF1"/>
     <w:rsid w:val="14C9CC86"/>
     <w:rsid w:val="151A6117"/>
     <w:rsid w:val="15A017B7"/>
+    <w:rsid w:val="15B51666"/>
     <w:rsid w:val="15CD80CD"/>
-    <w:rsid w:val="15DE91CA"/>
     <w:rsid w:val="164502B0"/>
+    <w:rsid w:val="170C215D"/>
     <w:rsid w:val="176E8394"/>
     <w:rsid w:val="17744A74"/>
+    <w:rsid w:val="18A0870D"/>
     <w:rsid w:val="19A45965"/>
     <w:rsid w:val="19D36C04"/>
     <w:rsid w:val="19DDED84"/>
     <w:rsid w:val="19EEED6A"/>
     <w:rsid w:val="1AC85EBC"/>
     <w:rsid w:val="1B29D1EE"/>
     <w:rsid w:val="1B2FF951"/>
+    <w:rsid w:val="1CB5AC23"/>
+    <w:rsid w:val="1CCDC6D7"/>
     <w:rsid w:val="1D0FF9B2"/>
-    <w:rsid w:val="1D82F78A"/>
     <w:rsid w:val="1D968080"/>
-    <w:rsid w:val="1DDB3834"/>
+    <w:rsid w:val="1DBCA7DB"/>
+    <w:rsid w:val="1DE00CE4"/>
     <w:rsid w:val="1EF017DE"/>
+    <w:rsid w:val="1F0CAB8D"/>
     <w:rsid w:val="1F0E5C52"/>
     <w:rsid w:val="1F23F974"/>
     <w:rsid w:val="1F9FC577"/>
     <w:rsid w:val="214AC64D"/>
     <w:rsid w:val="219FAF8E"/>
     <w:rsid w:val="22055D59"/>
     <w:rsid w:val="2273064D"/>
-    <w:rsid w:val="22746502"/>
     <w:rsid w:val="2307A3C3"/>
+    <w:rsid w:val="233AC49B"/>
     <w:rsid w:val="2366BA0F"/>
     <w:rsid w:val="23981010"/>
-    <w:rsid w:val="245F9DCA"/>
     <w:rsid w:val="255A3AC8"/>
     <w:rsid w:val="25A875AF"/>
     <w:rsid w:val="262F4A97"/>
     <w:rsid w:val="26C9302C"/>
-    <w:rsid w:val="27190F59"/>
+    <w:rsid w:val="272F897E"/>
     <w:rsid w:val="27470FF6"/>
     <w:rsid w:val="27D33864"/>
-    <w:rsid w:val="2949186A"/>
+    <w:rsid w:val="28A20E67"/>
     <w:rsid w:val="297B1CDD"/>
     <w:rsid w:val="2A2AED1D"/>
     <w:rsid w:val="2AD96EB2"/>
-    <w:rsid w:val="2B2D8CB5"/>
+    <w:rsid w:val="2AE8C9A8"/>
     <w:rsid w:val="2B46EB55"/>
+    <w:rsid w:val="2B4FF134"/>
     <w:rsid w:val="2B50499B"/>
+    <w:rsid w:val="2BA3E240"/>
     <w:rsid w:val="2C978D82"/>
     <w:rsid w:val="2D568535"/>
-    <w:rsid w:val="2F30107A"/>
+    <w:rsid w:val="2EEE12F1"/>
     <w:rsid w:val="2F502474"/>
+    <w:rsid w:val="3004FD61"/>
     <w:rsid w:val="30243435"/>
-    <w:rsid w:val="30871BE6"/>
-    <w:rsid w:val="310B2E0D"/>
     <w:rsid w:val="31920313"/>
     <w:rsid w:val="31AA2B57"/>
+    <w:rsid w:val="32C62A84"/>
+    <w:rsid w:val="32D189C5"/>
+    <w:rsid w:val="33F1E8D8"/>
+    <w:rsid w:val="3465F490"/>
     <w:rsid w:val="34684775"/>
     <w:rsid w:val="34969037"/>
     <w:rsid w:val="34B4FD09"/>
     <w:rsid w:val="3524468D"/>
     <w:rsid w:val="35A3459D"/>
-    <w:rsid w:val="35C60312"/>
     <w:rsid w:val="35E2844F"/>
     <w:rsid w:val="35E8BB8A"/>
-    <w:rsid w:val="36520635"/>
     <w:rsid w:val="36932C84"/>
-    <w:rsid w:val="36B89E73"/>
-    <w:rsid w:val="36EB179B"/>
     <w:rsid w:val="379E9CD1"/>
     <w:rsid w:val="379F08F0"/>
+    <w:rsid w:val="37D5843A"/>
     <w:rsid w:val="37F89F29"/>
-    <w:rsid w:val="381F605F"/>
     <w:rsid w:val="38266C55"/>
     <w:rsid w:val="3855112F"/>
     <w:rsid w:val="38C352EF"/>
-    <w:rsid w:val="38EB8A34"/>
+    <w:rsid w:val="395B459C"/>
     <w:rsid w:val="3994E8A3"/>
-    <w:rsid w:val="39E25F13"/>
     <w:rsid w:val="3A486A2E"/>
-    <w:rsid w:val="3A707E24"/>
+    <w:rsid w:val="3A9A9E9C"/>
+    <w:rsid w:val="3AA99FB9"/>
     <w:rsid w:val="3B04423B"/>
+    <w:rsid w:val="3B0EFCC1"/>
     <w:rsid w:val="3B393035"/>
-    <w:rsid w:val="3C2AECA6"/>
+    <w:rsid w:val="3BA68615"/>
+    <w:rsid w:val="3BE312A7"/>
+    <w:rsid w:val="3BF7F54B"/>
     <w:rsid w:val="3C687E7D"/>
+    <w:rsid w:val="3C6B7ADC"/>
+    <w:rsid w:val="3C987817"/>
     <w:rsid w:val="3CAF25DC"/>
     <w:rsid w:val="3CD47110"/>
     <w:rsid w:val="3CD78414"/>
-    <w:rsid w:val="3D964251"/>
     <w:rsid w:val="3DAB2186"/>
+    <w:rsid w:val="3DCE4A44"/>
     <w:rsid w:val="3E2073CA"/>
     <w:rsid w:val="4067F173"/>
+    <w:rsid w:val="40C0B575"/>
+    <w:rsid w:val="423D7E2A"/>
     <w:rsid w:val="42673108"/>
     <w:rsid w:val="4271AF1C"/>
     <w:rsid w:val="42CD3069"/>
-    <w:rsid w:val="4334DF41"/>
     <w:rsid w:val="435D65DF"/>
     <w:rsid w:val="439CAEBE"/>
+    <w:rsid w:val="44B16297"/>
     <w:rsid w:val="460EDBD9"/>
-    <w:rsid w:val="487E81E1"/>
+    <w:rsid w:val="479DB118"/>
     <w:rsid w:val="488B3661"/>
     <w:rsid w:val="48D9B69A"/>
     <w:rsid w:val="48E437A0"/>
     <w:rsid w:val="4919DA7A"/>
+    <w:rsid w:val="494EC75F"/>
+    <w:rsid w:val="4962A6A4"/>
     <w:rsid w:val="49D8534E"/>
     <w:rsid w:val="49F34316"/>
     <w:rsid w:val="4AA188B5"/>
     <w:rsid w:val="4ACF943B"/>
     <w:rsid w:val="4B0CCC45"/>
     <w:rsid w:val="4BE60BE5"/>
-    <w:rsid w:val="4CAA0331"/>
     <w:rsid w:val="4CDA33A0"/>
     <w:rsid w:val="4E5D3B82"/>
     <w:rsid w:val="4EA19CFC"/>
     <w:rsid w:val="4EE3575E"/>
     <w:rsid w:val="4EFD04D9"/>
     <w:rsid w:val="4F22A396"/>
     <w:rsid w:val="4F34EEE7"/>
+    <w:rsid w:val="4FC24224"/>
     <w:rsid w:val="4FFD6F30"/>
     <w:rsid w:val="5010DF8F"/>
-    <w:rsid w:val="504CA030"/>
     <w:rsid w:val="506F84D9"/>
-    <w:rsid w:val="50D66D8B"/>
     <w:rsid w:val="5144082C"/>
     <w:rsid w:val="51D7BD65"/>
+    <w:rsid w:val="523164DA"/>
     <w:rsid w:val="52FA12F1"/>
     <w:rsid w:val="537E6E39"/>
     <w:rsid w:val="53F37E71"/>
-    <w:rsid w:val="53F6B77D"/>
     <w:rsid w:val="543A7D3D"/>
     <w:rsid w:val="54747677"/>
     <w:rsid w:val="55B1F664"/>
     <w:rsid w:val="563086F8"/>
     <w:rsid w:val="565EDA02"/>
     <w:rsid w:val="56E19BC4"/>
     <w:rsid w:val="57042C2A"/>
-    <w:rsid w:val="5730DE0B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="57A46CF9"/>
+    <w:rsid w:val="59329BF7"/>
+    <w:rsid w:val="5A1023C3"/>
+    <w:rsid w:val="5A2EBCA0"/>
+    <w:rsid w:val="5AB6E052"/>
     <w:rsid w:val="5AC8DE55"/>
     <w:rsid w:val="5B739924"/>
     <w:rsid w:val="5BDAFE22"/>
     <w:rsid w:val="5BFED7CB"/>
-    <w:rsid w:val="5C88AE00"/>
+    <w:rsid w:val="5C82C16B"/>
+    <w:rsid w:val="5C9FA19D"/>
     <w:rsid w:val="5D1EFE87"/>
     <w:rsid w:val="5E34206C"/>
     <w:rsid w:val="5ED7E937"/>
     <w:rsid w:val="5EEE655B"/>
     <w:rsid w:val="5F2CB142"/>
     <w:rsid w:val="5F476209"/>
     <w:rsid w:val="5F647365"/>
+    <w:rsid w:val="5F82F1E9"/>
+    <w:rsid w:val="5F970E92"/>
     <w:rsid w:val="5FF59B5A"/>
     <w:rsid w:val="6034169B"/>
     <w:rsid w:val="60979B4B"/>
     <w:rsid w:val="60CF63DA"/>
-    <w:rsid w:val="61897B97"/>
+    <w:rsid w:val="613E4606"/>
+    <w:rsid w:val="61701F4E"/>
     <w:rsid w:val="6216B708"/>
     <w:rsid w:val="62650954"/>
     <w:rsid w:val="634DADB3"/>
-    <w:rsid w:val="6372209F"/>
     <w:rsid w:val="64EFE3BB"/>
     <w:rsid w:val="6503C829"/>
     <w:rsid w:val="652F7B21"/>
     <w:rsid w:val="65671FB2"/>
     <w:rsid w:val="65759C7B"/>
-    <w:rsid w:val="6575BA1A"/>
     <w:rsid w:val="65E9C6FA"/>
     <w:rsid w:val="66793F18"/>
     <w:rsid w:val="668E01B6"/>
     <w:rsid w:val="66D4904E"/>
     <w:rsid w:val="6717A547"/>
+    <w:rsid w:val="6727817F"/>
     <w:rsid w:val="677D8EA6"/>
     <w:rsid w:val="67EE0848"/>
     <w:rsid w:val="683FB0AE"/>
     <w:rsid w:val="685CD3D8"/>
+    <w:rsid w:val="68E91D5F"/>
     <w:rsid w:val="69AD699B"/>
     <w:rsid w:val="69C3B715"/>
+    <w:rsid w:val="69D757F3"/>
     <w:rsid w:val="6A02B2CB"/>
+    <w:rsid w:val="6A05C4BD"/>
     <w:rsid w:val="6A7FBA0A"/>
     <w:rsid w:val="6AA0112C"/>
     <w:rsid w:val="6B0EE1E9"/>
-    <w:rsid w:val="6B53AC50"/>
-[...1 lines deleted...]
-    <w:rsid w:val="6BBEA3DA"/>
+    <w:rsid w:val="6BD544C3"/>
     <w:rsid w:val="6BE3716F"/>
     <w:rsid w:val="6BE3F33B"/>
-    <w:rsid w:val="6C7DC1EC"/>
     <w:rsid w:val="6C86BC26"/>
     <w:rsid w:val="6CCB585E"/>
     <w:rsid w:val="6D56A533"/>
     <w:rsid w:val="6D7F2BDE"/>
-    <w:rsid w:val="6DA9725E"/>
+    <w:rsid w:val="6E2CD4CE"/>
+    <w:rsid w:val="6E34125D"/>
     <w:rsid w:val="6F28204B"/>
-    <w:rsid w:val="6F92B1B6"/>
+    <w:rsid w:val="6F6221E2"/>
     <w:rsid w:val="703CF8D4"/>
     <w:rsid w:val="7080D268"/>
     <w:rsid w:val="709F74C8"/>
     <w:rsid w:val="70BB033A"/>
     <w:rsid w:val="70F7941C"/>
     <w:rsid w:val="7101DCE0"/>
     <w:rsid w:val="719C09E4"/>
     <w:rsid w:val="719C5BC8"/>
-    <w:rsid w:val="719D66D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="74103A6E"/>
+    <w:rsid w:val="71F17172"/>
+    <w:rsid w:val="721AA789"/>
+    <w:rsid w:val="73924947"/>
     <w:rsid w:val="746D69B7"/>
     <w:rsid w:val="74BCA2AA"/>
     <w:rsid w:val="74EC3E68"/>
     <w:rsid w:val="74FCD153"/>
     <w:rsid w:val="74FEABCA"/>
     <w:rsid w:val="75591D55"/>
-    <w:rsid w:val="76069430"/>
+    <w:rsid w:val="757A62DE"/>
     <w:rsid w:val="76887E4A"/>
-    <w:rsid w:val="76C540D2"/>
     <w:rsid w:val="77B51BBF"/>
     <w:rsid w:val="78CC09DE"/>
     <w:rsid w:val="790CFB23"/>
     <w:rsid w:val="79AA76EB"/>
     <w:rsid w:val="79C75A9A"/>
     <w:rsid w:val="7A2DB97F"/>
     <w:rsid w:val="7B526BD3"/>
     <w:rsid w:val="7B82701C"/>
-    <w:rsid w:val="7BB1229A"/>
     <w:rsid w:val="7BE2F023"/>
-    <w:rsid w:val="7C031999"/>
     <w:rsid w:val="7C37D5C3"/>
     <w:rsid w:val="7C3E5E76"/>
     <w:rsid w:val="7C49272D"/>
-    <w:rsid w:val="7C5892EE"/>
-    <w:rsid w:val="7CF0F92D"/>
     <w:rsid w:val="7CF5AE65"/>
-    <w:rsid w:val="7E4EEAC2"/>
+    <w:rsid w:val="7D5589E1"/>
     <w:rsid w:val="7E6983C4"/>
     <w:rsid w:val="7F1D6504"/>
+    <w:rsid w:val="7F2D8B84"/>
     <w:rsid w:val="7FD5B00C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4037,51 +4557,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1759713400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rd7bdd7caf3b84a15" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R9a846778fead4cca" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R31ecef77476948ec" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="Re3195fd71a1340d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/l/meetup-join/19%3ameeting_MjZmMTE5NzAtNzgwNi00N2U2LThlNzUtMjBiNzc0YTk1MzM4%40thread.v2/0?context=%7b%22Tid%22%3a%22c152cb07-614e-4abb-818a-f035cfa91a77%22%2c%22Oid%22%3a%22f5b89de2-d404-4086-87db-51cf3f83ac1a%22%7d" TargetMode="External" Id="Rb31ec50ff5984317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/45wvd4H" TargetMode="External" Id="R375c295a82c14df0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rd7bdd7caf3b84a15" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R9a846778fead4cca" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R31ecef77476948ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/meet/322370318526751?p=gGB98Q1kkYeynIDFW6" TargetMode="External" Id="Rdd857cf041264bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="rId664307763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/meet/382171775189770?p=uu4NiwH38UVNA0cc5A" TargetMode="External" Id="R1923227fa1ab4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="rId1576102448" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4348,52 +4868,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4507,95 +5027,95 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91CE893B-4DD2-47A0-ADFB-733B3BA88FF2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E5EAE0-74A0-444C-AF2E-8FB9DA31B7A8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7F2C826-52E4-4C6E-979E-C7CE4BD57051}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0BA817-5C09-485F-AA10-355E7AA402A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Charlotte Stibbs</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Daniel Orechoff</lastModifiedBy>
-  <revision>62</revision>
+  <revision>68</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>