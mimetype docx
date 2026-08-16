--- v0 (2025-10-14)
+++ v1 (2026-08-16)
@@ -3,4647 +3,4189 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidP="5CEF7557" w:rsidRDefault="00C44201" w14:paraId="1C5BEB38" w14:textId="77777777">
+    <w:p w:rsidR="3D1F5276" w:rsidP="3E64CB81" w:rsidRDefault="3D1F5276" w14:paraId="65143866" w14:textId="47E7AC43">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-        <w:textAlignment w:val="baseline"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5CEF7557" w:rsidR="00C44201">
+      <w:r w:rsidRPr="3E64CB81" w:rsidR="3D1F5276">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidP="00C44201" w:rsidRDefault="00C44201" w14:paraId="0D5B91B9" w14:textId="77777777">
+    <w:p w:rsidR="3DFCCBFD" w:rsidP="67FAD919" w:rsidRDefault="3DFCCBFD" w14:paraId="0EBE85B7" w14:textId="412D3A8A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44201">
+      <w:r w:rsidRPr="67FAD919" w:rsidR="268AF80D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 2025</w:t>
+        <w:t>September 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44201">
+      <w:r w:rsidRPr="67FAD919" w:rsidR="268AF80D">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44201" w:rsidP="00C44201" w:rsidRDefault="00C44201" w14:paraId="0CF21989" w14:textId="77777777">
-[...32 lines deleted...]
-    <w:p w:rsidR="2E6D2C34" w:rsidP="2E6D2C34" w:rsidRDefault="2E6D2C34" w14:paraId="27720DA3" w14:textId="4BE4D36A">
+    <w:p w:rsidR="3DFCCBFD" w:rsidP="67FAD919" w:rsidRDefault="3DFCCBFD" w14:paraId="77BF457D" w14:textId="72F144D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="3E64CB81" w:rsidR="5D55DF58">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MSc Data Science</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="2ED2BEBF" w:rsidP="2E6D2C34" w:rsidRDefault="2ED2BEBF" w14:paraId="14E35164" w14:textId="2DC6C4CB">
+    <w:p w:rsidR="3DFCCBFD" w:rsidP="67FAD919" w:rsidRDefault="3DFCCBFD" w14:paraId="67EF925C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="blue"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14064" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2207"/>
-        <w:gridCol w:w="1552"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4365"/>
+        <w:gridCol w:w="1680"/>
+        <w:gridCol w:w="3292"/>
+        <w:gridCol w:w="2670"/>
+        <w:gridCol w:w="4215"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidTr="70C44153" w14:paraId="1527DD09" w14:textId="77777777">
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="27C217ED">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
-            <w:tcBorders>
-[...2465 lines deleted...]
-            <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="71949B66" w14:textId="1CDF7526">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="78E3C2C0">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> September  </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="49CCE81B">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="61F58EA0">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:tcW w:w="3292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="191D6FFF" w:rsidRDefault="5D311980" w14:paraId="3C8802FD" w14:textId="1A86A957">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="6B51308F">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="681D765E">
-[...33 lines deleted...]
-              <w:t>5.206</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3129" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="6BD62021" w14:textId="4458B001">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="06C63F93" w14:textId="19CC2305">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> September  </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:tcW w:w="4215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="28D3A191">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="1353E2B4">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="32CDF67A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:tcW w:w="2207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="191D6FFF" w:rsidRDefault="5D311980" w14:paraId="6DCB5367" w14:textId="7AB0C727">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="482AB09D" w14:textId="49CA84F8">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="2B2D8387">
-[...27 lines deleted...]
-              <w:t>4.38</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3129" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="33B40846" w14:textId="7B5A8081">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="751F94A5">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> September  </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> 11:00 – 12:30  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:tcW w:w="3292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="6945D9C0">
+          <w:p w:rsidR="67FAD919" w:rsidP="4C327426" w:rsidRDefault="67FAD919" w14:paraId="1937B16E" w14:textId="41CDAEF9">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Data Science Induction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="191D6FFF" w:rsidRDefault="5D311980" w14:paraId="05B1C01E" w14:textId="7BA6DF05">
+          <w:p w:rsidR="35DF3E90" w:rsidP="3E64CB81" w:rsidRDefault="35DF3E90" w14:paraId="4CD40E4D" w14:textId="46CB1FD9">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="0B99FE10">
-[...27 lines deleted...]
-              <w:t>1.009</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="5958052A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mansfield Cooper Building, Room G.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3129" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:tcW w:w="4215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="040FC9C6" w14:textId="6E4FE3F5">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="79D38006" w14:textId="74E3B695">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> September  </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcome talk and induction to the programme for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="490C1F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7B08B430">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>pathways.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="5BFE4F18">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:tcW w:w="2207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="75E8CE84">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="7412E1A6" w14:textId="2BF89D79">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="191D6FFF" w:rsidRDefault="5D311980" w14:paraId="55CA4495" w14:textId="16734E59">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="07811BB8">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="5CBEDC47">
-[...15 lines deleted...]
-              <w:t>1.009</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> 13:00 – 14:00  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3129" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:tcW w:w="3292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="5DC91B04" w14:textId="39EE8B97">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="68BE5561" w14:textId="0E459DB1">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> September  </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Pathway</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leads meetings for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="67356300" w14:textId="634C562E">
+            <w:pPr>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maths </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>athway</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="076DAAEB" w14:textId="51E5A8B5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Analytics </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>athway </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="4D1C9718" w14:textId="30FE880E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Business and Management pathway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="6EED246C">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="4C947B79" w14:textId="67A7135D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>See the pathway timetable belo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="132E54BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>w</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:tcW w:w="4215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="191D6FFF" w:rsidRDefault="5D311980" w14:paraId="7E337242" w14:textId="3184EE38">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="070260CB" w14:textId="7D2A13BE">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="7FCE0C5D">
-[...45 lines deleted...]
-              <w:t>Nuno Pinto</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meet your Pathway Lead. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Lunch will be provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidTr="2E6D2C34" w14:paraId="669B1929" w14:textId="77777777">
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="66828B5C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:tcW w:w="2207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="53C4752A" w14:textId="6665A232">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="164C7338" w14:textId="38AEF90D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> September </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="169FE661">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="13960C0B" w14:textId="71CDF4BF">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> 10:00 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:tcW w:w="3292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="191D6FFF" w:rsidRDefault="5D311980" w14:paraId="23C49981" w14:textId="00A636EA">
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="3AFB4D7C" w14:textId="38155022">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="2195A115">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 5.207</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University Services </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3129" w:type="dxa"/>
+            <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidP="5D311980" w:rsidRDefault="00C44201" w14:paraId="223F0567" w14:textId="4CBAADC2">
+          <w:p w:rsidR="7043162D" w:rsidP="3E64CB81" w:rsidRDefault="7043162D" w14:paraId="26125013" w14:textId="1CFD2B10">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="00C44201">
-[...3 lines deleted...]
-              <w:t>Matt Thomas</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="4F96B90B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mansfield Cooper Building, Room G.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="71DA3682" w14:textId="4BCF3BC2">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Find out more about the support provided to students by the University Centre for Academic English, Careers, Library</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="458493FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Services, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>TLSE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="0DFE3FEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="24E4A123">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>the Student’s Union.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="5A4EF67F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="6E603B28" w14:textId="1DEEDF5B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="12FBAFB1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> 13:00 – 14:00  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="64717AAA" w14:textId="31010BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Pathway leads meetings </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="7D392F4A" w14:textId="6E32F782">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>CSDI pathway </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="7F17D4C8" w14:textId="3BEDB357">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Urban Analytics pathway </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="5702ACDB" w14:textId="35A59545">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Environmental Analytics pathway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="590A0093" w14:textId="263371D4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>See the pathway timetable below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="66142E17" w14:textId="0D5B3152">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meet your Pathway Lead. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Lunch will be provided.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="0725D86B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="53CAAE6B" w14:textId="3E1A74D8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="579DB6BC" w14:textId="64CE0199">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11:00 – 14:50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="6D034311" w14:textId="1100BDE8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Follow-up</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ookable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nline </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>essions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="288EBF35" w14:textId="4C6D1091">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bookable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sessions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> belo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="3E64CB81" w:rsidRDefault="67FAD919" w14:paraId="2CDF458F" w14:textId="5280761F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Follow-up from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>pre-sessional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Find more information below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="20F956D6">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="4C327426" w:rsidRDefault="67FAD919" w14:paraId="70259CC0" w14:textId="0A5017E4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="4C327426" w:rsidRDefault="67FAD919" w14:paraId="51F1B2CC" w14:textId="168F14B6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>14:00 – 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="4C327426" w:rsidRDefault="67FAD919" w14:paraId="5407C29D" w14:textId="280D3793">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PG general course unit selection drop-in session for queries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001BA693" w:rsidP="3E64CB81" w:rsidRDefault="001BA693" w14:paraId="054B9267" w14:textId="7301EC0A">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="79861814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Simon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="41516E5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building, Computer Cluster </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="79861814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>6.004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="4C327426" w:rsidRDefault="67FAD919" w14:paraId="63C54054" w14:textId="6A9F3B36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C327426" w:rsidR="2FD1936B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This is a drop-in session is to support students with course unit selection queries and does not need to be attended by all students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidP="00C44201" w:rsidRDefault="00C44201" w14:paraId="672128B6" w14:textId="77777777">
+    <w:p w:rsidR="3DFCCBFD" w:rsidP="1B71134B" w:rsidRDefault="3DFCCBFD" w14:paraId="12981307" w14:textId="235E672D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="3DFCCBFD" w:rsidP="67FAD919" w:rsidRDefault="3DFCCBFD" w14:paraId="397C033D" w14:textId="0A04CE8F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3E64CB81" w:rsidR="6984294E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Pathway Leads Meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="13944" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2589"/>
+        <w:gridCol w:w="4380"/>
+        <w:gridCol w:w="4515"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="1E0CCBC5">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="253FAA1F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="370A6AD9">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Time </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="3A7EC576">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Meeting Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="2F6D00C5" w14:textId="1169C88C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Location </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="79E146B3" w14:textId="3A5750F7">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="7556F968">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="6FF9D9C7" w14:textId="34772E7E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Monday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="10A61325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="71129D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>September  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="01C3DE3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="26294750" w14:textId="573D36A3">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maths </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>athway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001BA693" w:rsidP="001BA693" w:rsidRDefault="001BA693" w14:paraId="22B08654" w14:textId="0C48CDB2">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="1BDC3138">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="58EB27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>6.207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="7D39985A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="0AC71EDE" w14:textId="537BE255">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="3243A105">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="4CBF904E" w14:textId="34F43332">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Analytics </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>athway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0336E59D" w:rsidP="001BA693" w:rsidRDefault="0336E59D" w14:paraId="2D6107AD" w14:textId="0C8CF868">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001BA693" w:rsidR="0336E59D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>University Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="5AA3B715">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3.204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="09D8A55F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="65B2080B" w14:textId="7938E6F3">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="26B70E43">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="5E84F390" w14:textId="491F4E96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Business and Management pathway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001BA693" w:rsidP="001BA693" w:rsidRDefault="001BA693" w14:paraId="1DF52375" w14:textId="5ED0E8C1">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Simon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="79BA61C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="413B704B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="4A291B8A" w14:textId="506107B8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="509A1BF0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="491F99BC" w14:textId="57B4E687">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSDI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>athway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001BA693" w:rsidP="001BA693" w:rsidRDefault="001BA693" w14:paraId="6E716E06" w14:textId="4847DE03">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="5C088807">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="5067EB3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>6.207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="619B2E6F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="334F5E71" w14:textId="5F3DF954">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="26211FB4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="4F872B2D" w14:textId="534CA7D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Urban Analytics pathway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001BA693" w:rsidP="001BA693" w:rsidRDefault="001BA693" w14:paraId="075EBFC0" w14:textId="5DAB5355">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="64ACFE61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="3E4B6368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001BA693">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4.211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="12FF17D5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="251A657C" w14:textId="432715DF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="79022D6C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="39F9BFD3" w14:textId="0E01F866">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Environmental Analytics pathway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6"/>
+              <w:left w:val="single" w:color="auto" w:sz="6"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6"/>
+              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="001BA693" w:rsidRDefault="67FAD919" w14:paraId="313832A0" w14:textId="4688C22A">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001C3E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="702B26D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001C3E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="4B271DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001BA693" w:rsidR="001C3E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2.217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="3DFCCBFD" w:rsidP="67FAD919" w:rsidRDefault="3DFCCBFD" w14:paraId="58ABF050" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44201">
+      <w:r w:rsidRPr="1B71134B" w:rsidR="6E1E85C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidP="00C44201" w:rsidRDefault="00C44201" w14:paraId="7E23C0C1" w14:textId="0616D4BD">
+    <w:p w:rsidR="3DFCCBFD" w:rsidP="67FAD919" w:rsidRDefault="3DFCCBFD" w14:paraId="1FEFD073" w14:textId="0616D4BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3EB25DD0" w:rsidR="00C44201">
+      <w:r w:rsidRPr="1B71134B" w:rsidR="6E1E85C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Pre-sessional Bookable Slots</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14022" w:type="dxa"/>
+        <w:tblW w:w="13935" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2355"/>
         <w:gridCol w:w="2610"/>
-        <w:gridCol w:w="2955"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3192"/>
+        <w:gridCol w:w="3825"/>
+        <w:gridCol w:w="5145"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidTr="2E6D2C34" w14:paraId="1E83C9AB" w14:textId="77777777">
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="26F277BB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="4A905621">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="2ADA6A7F" w14:textId="055CBEC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
+            <w:r w:rsidRPr="3E64CB81" w:rsidR="38BE1D6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-              <w:t>Date </w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="7768CB35">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="2BD3E0E3" w14:textId="56048F39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
+            <w:r w:rsidRPr="3E64CB81" w:rsidR="38BE1D6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-              <w:t>Time </w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="23A95110">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="18BF1048" w14:textId="04851F6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5D311980" w:rsidR="5D311980">
+            <w:r w:rsidRPr="3E64CB81" w:rsidR="38BE1D6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-              <w:t>Location </w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Meeting Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="5145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="5D311980" w:rsidRDefault="5D311980" w14:paraId="75056E3C">
-            <w:pPr>
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="7AA54A47" w14:textId="11AEED24">
+            <w:pPr/>
+            <w:r w:rsidRPr="3E64CB81" w:rsidR="3E11A89E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Lead </w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidTr="2E6D2C34" w14:paraId="454BEA78" w14:textId="77777777">
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="016F6E6A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="37D62239" w14:textId="0123A82F">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="12DEAB02" w14:textId="23283BF5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A5F55C3" w:rsidR="5D311980">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4A5F55C3" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>6 September</w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="7D28FDA7" w14:textId="745BDF97">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="16CB882D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 13:50 </w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11:00 - 13:50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="7192D5C9" w:rsidRDefault="5D311980" w14:paraId="4FFDDEC9" w14:textId="7BB13068">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="1734E6D3" w14:textId="1CF4019D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="4249865D">
-[...21 lines deleted...]
-              <w:t>with the booking link</w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>pre-sessional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> follow up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="5145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="2F838BC5" w14:textId="48EBD524">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="621A1254" w14:textId="7BB13068">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>Mark Muldoon</w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students will be contacted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by the lead </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">via email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>with the booking link</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidTr="2E6D2C34" w14:paraId="59A7FB6A" w14:textId="77777777">
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="3C251E2D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="6CD35D53" w14:textId="64AEB1A7">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="287C0A17" w14:textId="7FB0BBE4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A5F55C3" w:rsidR="5D311980">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4A5F55C3" w:rsidR="5D311980">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="74C68087" w14:textId="753116CA">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="333027CC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t>14:50 </w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 - 14:50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="7192D5C9" w:rsidRDefault="5D311980" w14:paraId="5496F36A" w14:textId="48AF65EC">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="3BD2EAB6" w14:textId="4C7E8438">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="19B5A5F6">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7908A799">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Python </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7908A799">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>pre-sessional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7908A799">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="19B5A5F6">
-[...3 lines deleted...]
-              <w:t>lead via email with the booking link</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7908A799">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>follow up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="5145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="24E38F8B" w14:textId="200B9AB4">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="2CA62EFD" w14:textId="48AF65EC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>Manuel Lopez-Ibanez and Xing Yang</w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Students will be contacted by the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>lead via email with the booking link</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidTr="2E6D2C34" w14:paraId="5020D2CD" w14:textId="77777777">
+      <w:tr w:rsidR="67FAD919" w:rsidTr="4C327426" w14:paraId="51D925C1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="17670794" w14:textId="0B251F2D">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="3B364402" w14:textId="3E05A82A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A5F55C3" w:rsidR="5D311980">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4A5F55C3" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>6 September</w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="6C000CC4" w14:textId="16233D42">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="17155302">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E6D2C34" w:rsidR="5D311980">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 13:50 </w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11:00 - 13:50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="7192D5C9" w:rsidRDefault="5D311980" w14:paraId="1BC43343" w14:textId="39CFA234">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="597AEE3A" w14:textId="6132375E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="2A3D022D">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7908A799">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Databases </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7908A799">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>pre-sessional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C327426" w:rsidR="40190E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="2A3D022D">
-[...3 lines deleted...]
-              <w:t>lead via email with the booking link</w:t>
+            <w:r w:rsidRPr="4C327426" w:rsidR="7908A799">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>follow up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="5145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D311980" w:rsidP="4A5F55C3" w:rsidRDefault="5D311980" w14:paraId="286E0770" w14:textId="1E5F2D40">
+          <w:p w:rsidR="67FAD919" w:rsidP="1B71134B" w:rsidRDefault="67FAD919" w14:paraId="46103A26" w14:textId="39CFA234">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3EB25DD0" w:rsidR="5D311980">
-[...3 lines deleted...]
-              <w:t>Thomas Carroll</w:t>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Students will be contacted by the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B71134B" w:rsidR="6DD1601C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>lead via email with the booking link</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="10230BD9" w:rsidP="18EFA8BC" w:rsidRDefault="10230BD9" w14:paraId="23DCAE07" w14:textId="261344A9">
-[...6 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidRPr="00C44201" w:rsidR="00C44201" w:rsidSect="00C44201">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4660,371 +4202,535 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C44201"/>
     <w:rsid w:val="00015D90"/>
     <w:rsid w:val="000514FD"/>
     <w:rsid w:val="000EA88D"/>
+    <w:rsid w:val="001BA693"/>
+    <w:rsid w:val="001C3E93"/>
     <w:rsid w:val="004C5922"/>
     <w:rsid w:val="00542C5A"/>
     <w:rsid w:val="006D09B5"/>
     <w:rsid w:val="00877430"/>
     <w:rsid w:val="00A4794D"/>
     <w:rsid w:val="00AC5B8D"/>
     <w:rsid w:val="00BFAD73"/>
     <w:rsid w:val="00C44201"/>
     <w:rsid w:val="012C6B7A"/>
+    <w:rsid w:val="0171D220"/>
     <w:rsid w:val="021822D0"/>
     <w:rsid w:val="022E60FC"/>
+    <w:rsid w:val="024FB6E0"/>
+    <w:rsid w:val="02C91367"/>
+    <w:rsid w:val="02C91367"/>
+    <w:rsid w:val="02E21FC8"/>
     <w:rsid w:val="02E8DD2C"/>
     <w:rsid w:val="03001524"/>
+    <w:rsid w:val="0336E59D"/>
+    <w:rsid w:val="03D499B3"/>
+    <w:rsid w:val="046D5DF1"/>
+    <w:rsid w:val="0478054F"/>
+    <w:rsid w:val="04B65686"/>
     <w:rsid w:val="04E2C239"/>
     <w:rsid w:val="04F215D1"/>
     <w:rsid w:val="05934637"/>
+    <w:rsid w:val="0595A00F"/>
     <w:rsid w:val="06A7191C"/>
     <w:rsid w:val="06CC0D1D"/>
     <w:rsid w:val="06CED834"/>
     <w:rsid w:val="06FAD5AC"/>
     <w:rsid w:val="070B32E9"/>
     <w:rsid w:val="07163BEB"/>
+    <w:rsid w:val="0756DBCF"/>
+    <w:rsid w:val="07977AD2"/>
+    <w:rsid w:val="07D0F5F3"/>
     <w:rsid w:val="080FAB65"/>
+    <w:rsid w:val="0857B010"/>
+    <w:rsid w:val="086CA493"/>
     <w:rsid w:val="08DCB79D"/>
+    <w:rsid w:val="08E866EE"/>
+    <w:rsid w:val="0970A4B4"/>
+    <w:rsid w:val="0977E7DF"/>
     <w:rsid w:val="09CA5275"/>
+    <w:rsid w:val="09CB42DE"/>
     <w:rsid w:val="09F96968"/>
     <w:rsid w:val="09FCE249"/>
     <w:rsid w:val="0AC27B87"/>
     <w:rsid w:val="0AE5519B"/>
+    <w:rsid w:val="0AF9638D"/>
     <w:rsid w:val="0AFFD1CD"/>
+    <w:rsid w:val="0B06B05A"/>
     <w:rsid w:val="0B7A0BF3"/>
-    <w:rsid w:val="0B99FE10"/>
+    <w:rsid w:val="0BE0D394"/>
     <w:rsid w:val="0C1028A2"/>
     <w:rsid w:val="0C4133E8"/>
+    <w:rsid w:val="0C6A9C85"/>
     <w:rsid w:val="0D1AC3EA"/>
+    <w:rsid w:val="0D4E6EF2"/>
     <w:rsid w:val="0D570174"/>
     <w:rsid w:val="0D683CFB"/>
+    <w:rsid w:val="0DBB7D30"/>
     <w:rsid w:val="0DBF9448"/>
+    <w:rsid w:val="0DFE3FEB"/>
+    <w:rsid w:val="0E22898D"/>
+    <w:rsid w:val="0E22898D"/>
+    <w:rsid w:val="0E47884C"/>
     <w:rsid w:val="0ECA7A05"/>
     <w:rsid w:val="0FAA9D79"/>
     <w:rsid w:val="10230BD9"/>
     <w:rsid w:val="109718C7"/>
     <w:rsid w:val="109E4C2B"/>
+    <w:rsid w:val="10A61325"/>
     <w:rsid w:val="10D1AAE2"/>
     <w:rsid w:val="110E7928"/>
-    <w:rsid w:val="11168C18"/>
+    <w:rsid w:val="11736347"/>
     <w:rsid w:val="118C9280"/>
     <w:rsid w:val="11E74D99"/>
     <w:rsid w:val="120904AB"/>
+    <w:rsid w:val="126B25E6"/>
+    <w:rsid w:val="129477A5"/>
     <w:rsid w:val="129A302B"/>
     <w:rsid w:val="1328BF71"/>
+    <w:rsid w:val="132E54BC"/>
     <w:rsid w:val="133318BF"/>
+    <w:rsid w:val="1340A8AA"/>
     <w:rsid w:val="136DEABF"/>
     <w:rsid w:val="13B014F5"/>
     <w:rsid w:val="13B9B17C"/>
     <w:rsid w:val="1404823B"/>
     <w:rsid w:val="14379EF4"/>
     <w:rsid w:val="146972D5"/>
+    <w:rsid w:val="147EAB68"/>
     <w:rsid w:val="152833D1"/>
+    <w:rsid w:val="156FCAC3"/>
+    <w:rsid w:val="158C3B26"/>
+    <w:rsid w:val="15E20A7B"/>
+    <w:rsid w:val="164E4651"/>
+    <w:rsid w:val="16A46586"/>
     <w:rsid w:val="16AF9509"/>
     <w:rsid w:val="16B01663"/>
     <w:rsid w:val="16DE1780"/>
     <w:rsid w:val="16DE1780"/>
+    <w:rsid w:val="1711996F"/>
+    <w:rsid w:val="177B9350"/>
     <w:rsid w:val="177C7757"/>
+    <w:rsid w:val="179BC55F"/>
     <w:rsid w:val="17CDEAE7"/>
+    <w:rsid w:val="1831055B"/>
+    <w:rsid w:val="183C51D2"/>
     <w:rsid w:val="18A3104D"/>
-    <w:rsid w:val="18EFA8BC"/>
     <w:rsid w:val="18F2547B"/>
     <w:rsid w:val="191D6FFF"/>
     <w:rsid w:val="194AB68E"/>
+    <w:rsid w:val="197FBA02"/>
     <w:rsid w:val="19B5A5F6"/>
     <w:rsid w:val="19E01049"/>
+    <w:rsid w:val="1AF17FDB"/>
+    <w:rsid w:val="1B71134B"/>
+    <w:rsid w:val="1BA7ED0C"/>
+    <w:rsid w:val="1BDC3138"/>
     <w:rsid w:val="1BE127B8"/>
+    <w:rsid w:val="1D468D6F"/>
     <w:rsid w:val="1D9B7DF2"/>
     <w:rsid w:val="1E243607"/>
-    <w:rsid w:val="1E5CE9ED"/>
+    <w:rsid w:val="1E4F9AD3"/>
+    <w:rsid w:val="1E7C806C"/>
     <w:rsid w:val="1F46DCC0"/>
-    <w:rsid w:val="1FB6885B"/>
+    <w:rsid w:val="1F948C53"/>
+    <w:rsid w:val="203DE4E2"/>
     <w:rsid w:val="203F2A69"/>
+    <w:rsid w:val="209AE84C"/>
+    <w:rsid w:val="20A5E8CD"/>
     <w:rsid w:val="20B4D21D"/>
     <w:rsid w:val="210E7923"/>
-    <w:rsid w:val="210F6EFF"/>
-    <w:rsid w:val="2195A115"/>
     <w:rsid w:val="21AF94E6"/>
-    <w:rsid w:val="21B5760B"/>
     <w:rsid w:val="21D4BD45"/>
     <w:rsid w:val="2263ACFA"/>
+    <w:rsid w:val="22752D66"/>
+    <w:rsid w:val="228D0D27"/>
     <w:rsid w:val="22927CF4"/>
     <w:rsid w:val="22927CF4"/>
     <w:rsid w:val="22EF4B2A"/>
     <w:rsid w:val="22EF4B2A"/>
     <w:rsid w:val="22F7F59C"/>
     <w:rsid w:val="23B8A413"/>
     <w:rsid w:val="23C74118"/>
     <w:rsid w:val="2402AE74"/>
-    <w:rsid w:val="242BD096"/>
+    <w:rsid w:val="24219BA1"/>
     <w:rsid w:val="2430771A"/>
     <w:rsid w:val="2489A8EA"/>
+    <w:rsid w:val="24E4A123"/>
     <w:rsid w:val="263BA34C"/>
+    <w:rsid w:val="268AF80D"/>
     <w:rsid w:val="26F7E693"/>
     <w:rsid w:val="26FB91A8"/>
+    <w:rsid w:val="270DF2A1"/>
     <w:rsid w:val="272B8C88"/>
     <w:rsid w:val="27A9C6F7"/>
     <w:rsid w:val="27AE9E40"/>
+    <w:rsid w:val="28A67DDD"/>
     <w:rsid w:val="28D123DF"/>
-    <w:rsid w:val="29E76642"/>
+    <w:rsid w:val="28DD3084"/>
+    <w:rsid w:val="297D1AC1"/>
     <w:rsid w:val="2A22DAE4"/>
     <w:rsid w:val="2A3D022D"/>
-    <w:rsid w:val="2A825B39"/>
-    <w:rsid w:val="2B2D8387"/>
+    <w:rsid w:val="2A9DE46B"/>
+    <w:rsid w:val="2AC23821"/>
+    <w:rsid w:val="2B87BD4A"/>
     <w:rsid w:val="2BAF5AEC"/>
     <w:rsid w:val="2BB75F6A"/>
     <w:rsid w:val="2BDB1D6B"/>
     <w:rsid w:val="2C9B2D50"/>
-    <w:rsid w:val="2DD15A01"/>
     <w:rsid w:val="2DD1914F"/>
     <w:rsid w:val="2E3B4657"/>
     <w:rsid w:val="2E487050"/>
     <w:rsid w:val="2E612714"/>
-    <w:rsid w:val="2E6D2C34"/>
     <w:rsid w:val="2E6F95B3"/>
     <w:rsid w:val="2E81F65C"/>
-    <w:rsid w:val="2ED2BEBF"/>
-    <w:rsid w:val="2F5904D5"/>
     <w:rsid w:val="2FABE44A"/>
+    <w:rsid w:val="2FBEE680"/>
+    <w:rsid w:val="2FD1936B"/>
     <w:rsid w:val="30703EE9"/>
+    <w:rsid w:val="3080A157"/>
     <w:rsid w:val="309C9D4A"/>
     <w:rsid w:val="309C9D4A"/>
     <w:rsid w:val="30DF7A7F"/>
     <w:rsid w:val="3105E3A0"/>
     <w:rsid w:val="310E8CDF"/>
+    <w:rsid w:val="32685F6D"/>
     <w:rsid w:val="3268EF11"/>
     <w:rsid w:val="336AE552"/>
     <w:rsid w:val="33C39E28"/>
     <w:rsid w:val="33CB49AD"/>
-    <w:rsid w:val="34507DEE"/>
-    <w:rsid w:val="345F2D68"/>
     <w:rsid w:val="34704A92"/>
+    <w:rsid w:val="34940CE3"/>
     <w:rsid w:val="353B0520"/>
     <w:rsid w:val="355EDB28"/>
     <w:rsid w:val="35D6FE70"/>
+    <w:rsid w:val="35DF3E90"/>
+    <w:rsid w:val="365A5297"/>
     <w:rsid w:val="36651BC1"/>
     <w:rsid w:val="366BA26B"/>
+    <w:rsid w:val="368C128A"/>
     <w:rsid w:val="3708212E"/>
     <w:rsid w:val="376DBFDC"/>
     <w:rsid w:val="37ADA180"/>
     <w:rsid w:val="37B8FF1E"/>
+    <w:rsid w:val="37C31EE8"/>
+    <w:rsid w:val="383EBBBD"/>
+    <w:rsid w:val="384641CD"/>
     <w:rsid w:val="38470A59"/>
     <w:rsid w:val="38517744"/>
+    <w:rsid w:val="38519FEA"/>
+    <w:rsid w:val="3883F870"/>
+    <w:rsid w:val="38862E69"/>
+    <w:rsid w:val="389176F4"/>
     <w:rsid w:val="38A6F23D"/>
+    <w:rsid w:val="38BE1D6E"/>
+    <w:rsid w:val="39840E8B"/>
+    <w:rsid w:val="3A288E72"/>
     <w:rsid w:val="3A691C3E"/>
     <w:rsid w:val="3AD00857"/>
-    <w:rsid w:val="3B272E0A"/>
+    <w:rsid w:val="3AFAC22A"/>
+    <w:rsid w:val="3C6581EC"/>
     <w:rsid w:val="3C827F64"/>
     <w:rsid w:val="3CDD4CD7"/>
     <w:rsid w:val="3D098ABE"/>
+    <w:rsid w:val="3D1F5276"/>
     <w:rsid w:val="3D73CF10"/>
     <w:rsid w:val="3DAC2C77"/>
     <w:rsid w:val="3DFCCBFD"/>
+    <w:rsid w:val="3E11A89E"/>
+    <w:rsid w:val="3E4918CA"/>
+    <w:rsid w:val="3E4B6368"/>
+    <w:rsid w:val="3E64CB81"/>
     <w:rsid w:val="3EB25DD0"/>
     <w:rsid w:val="3EECBF43"/>
     <w:rsid w:val="3F00D23B"/>
+    <w:rsid w:val="3FCE2C9F"/>
+    <w:rsid w:val="40190E39"/>
     <w:rsid w:val="411D8815"/>
     <w:rsid w:val="412A1995"/>
+    <w:rsid w:val="41516E5E"/>
+    <w:rsid w:val="419BD969"/>
     <w:rsid w:val="4229E2F0"/>
     <w:rsid w:val="4249865D"/>
     <w:rsid w:val="42648C58"/>
+    <w:rsid w:val="4265089C"/>
     <w:rsid w:val="426C2CFF"/>
     <w:rsid w:val="42F1179E"/>
+    <w:rsid w:val="43045216"/>
     <w:rsid w:val="4362207F"/>
     <w:rsid w:val="436929F1"/>
-    <w:rsid w:val="436C9A80"/>
     <w:rsid w:val="4377A47E"/>
     <w:rsid w:val="43EFF719"/>
     <w:rsid w:val="4416D3CA"/>
     <w:rsid w:val="447E31E4"/>
     <w:rsid w:val="44C3D642"/>
     <w:rsid w:val="44EDFB50"/>
+    <w:rsid w:val="4502E818"/>
     <w:rsid w:val="454FC0DA"/>
-    <w:rsid w:val="45C6ACCC"/>
+    <w:rsid w:val="455DBC15"/>
+    <w:rsid w:val="455E2291"/>
+    <w:rsid w:val="458493FE"/>
+    <w:rsid w:val="458CDBC0"/>
     <w:rsid w:val="45F48FEA"/>
     <w:rsid w:val="460512C9"/>
     <w:rsid w:val="4697AE18"/>
     <w:rsid w:val="46D8D8B6"/>
     <w:rsid w:val="472D3D08"/>
     <w:rsid w:val="47F0DD1E"/>
+    <w:rsid w:val="4804D614"/>
     <w:rsid w:val="481D2C7D"/>
     <w:rsid w:val="482639EF"/>
+    <w:rsid w:val="484621FE"/>
+    <w:rsid w:val="485E8AC1"/>
+    <w:rsid w:val="48DAD45D"/>
     <w:rsid w:val="48EF1C95"/>
+    <w:rsid w:val="48F9BA56"/>
+    <w:rsid w:val="490C1F36"/>
     <w:rsid w:val="49893488"/>
+    <w:rsid w:val="49AEB1EF"/>
     <w:rsid w:val="49BCF6C3"/>
     <w:rsid w:val="49CE4C3D"/>
     <w:rsid w:val="4A5F55C3"/>
+    <w:rsid w:val="4AFA875D"/>
     <w:rsid w:val="4B245EAA"/>
+    <w:rsid w:val="4B271DC8"/>
+    <w:rsid w:val="4B3C82E0"/>
     <w:rsid w:val="4BB201F6"/>
+    <w:rsid w:val="4BD14547"/>
+    <w:rsid w:val="4C327426"/>
     <w:rsid w:val="4C648BCC"/>
-    <w:rsid w:val="4CDF812D"/>
+    <w:rsid w:val="4D4AE120"/>
     <w:rsid w:val="4D9066F5"/>
     <w:rsid w:val="4DFC3B89"/>
     <w:rsid w:val="4E384686"/>
     <w:rsid w:val="4EB8601B"/>
     <w:rsid w:val="4ECA3329"/>
     <w:rsid w:val="4ED83308"/>
+    <w:rsid w:val="4F1171A9"/>
+    <w:rsid w:val="4F1171A9"/>
+    <w:rsid w:val="4F24F026"/>
+    <w:rsid w:val="4F37BA63"/>
+    <w:rsid w:val="4F5F92A6"/>
     <w:rsid w:val="4F606D9D"/>
     <w:rsid w:val="4F883567"/>
+    <w:rsid w:val="4F96B90B"/>
+    <w:rsid w:val="4FADBB6A"/>
+    <w:rsid w:val="5067EB3B"/>
     <w:rsid w:val="50811FD8"/>
+    <w:rsid w:val="509FD8AC"/>
     <w:rsid w:val="50CA4A77"/>
     <w:rsid w:val="510637D9"/>
+    <w:rsid w:val="51259069"/>
+    <w:rsid w:val="51323935"/>
     <w:rsid w:val="518C1DBC"/>
     <w:rsid w:val="51E02F6A"/>
     <w:rsid w:val="520A35A8"/>
+    <w:rsid w:val="520ADB42"/>
     <w:rsid w:val="5246DA28"/>
     <w:rsid w:val="5260BFD1"/>
+    <w:rsid w:val="52A9D892"/>
+    <w:rsid w:val="53455259"/>
+    <w:rsid w:val="5446EB68"/>
     <w:rsid w:val="5499744E"/>
     <w:rsid w:val="5530A09C"/>
-    <w:rsid w:val="55420769"/>
     <w:rsid w:val="5550FFA6"/>
-    <w:rsid w:val="55570B66"/>
     <w:rsid w:val="55893FE1"/>
     <w:rsid w:val="559F1EBC"/>
     <w:rsid w:val="56705CCF"/>
     <w:rsid w:val="56E4B95E"/>
     <w:rsid w:val="571AB8B9"/>
-    <w:rsid w:val="5774BAC3"/>
-    <w:rsid w:val="578515DA"/>
+    <w:rsid w:val="589DF4F7"/>
     <w:rsid w:val="58AD8FFD"/>
+    <w:rsid w:val="58EB27F5"/>
+    <w:rsid w:val="5958052A"/>
     <w:rsid w:val="59D26A43"/>
     <w:rsid w:val="59E63010"/>
+    <w:rsid w:val="5A7E15FA"/>
+    <w:rsid w:val="5AA3B715"/>
+    <w:rsid w:val="5AFF397C"/>
     <w:rsid w:val="5B21F361"/>
-    <w:rsid w:val="5CBEDC47"/>
+    <w:rsid w:val="5C088807"/>
+    <w:rsid w:val="5CD8C9EA"/>
     <w:rsid w:val="5CEF7557"/>
     <w:rsid w:val="5D311980"/>
     <w:rsid w:val="5D520AB0"/>
+    <w:rsid w:val="5D55DF58"/>
+    <w:rsid w:val="5D8693DE"/>
     <w:rsid w:val="5DA7422B"/>
     <w:rsid w:val="5DDA6E8F"/>
     <w:rsid w:val="5DF61F03"/>
     <w:rsid w:val="5DF61FD3"/>
     <w:rsid w:val="5E8A0E5D"/>
     <w:rsid w:val="5E904023"/>
     <w:rsid w:val="5E90788D"/>
-    <w:rsid w:val="5EAE2862"/>
     <w:rsid w:val="5F4CE9CB"/>
+    <w:rsid w:val="5F5FEDDA"/>
+    <w:rsid w:val="5F726D71"/>
     <w:rsid w:val="5F787795"/>
     <w:rsid w:val="5FA78F5D"/>
+    <w:rsid w:val="602F1712"/>
     <w:rsid w:val="604C74AC"/>
     <w:rsid w:val="608D2BB8"/>
+    <w:rsid w:val="617784B6"/>
+    <w:rsid w:val="6188CD97"/>
+    <w:rsid w:val="6197FD2B"/>
+    <w:rsid w:val="61CE07ED"/>
     <w:rsid w:val="6234A8E9"/>
     <w:rsid w:val="624925F6"/>
+    <w:rsid w:val="62590F8C"/>
+    <w:rsid w:val="62590F8C"/>
     <w:rsid w:val="628D7B1B"/>
     <w:rsid w:val="6294D95D"/>
     <w:rsid w:val="62F267EF"/>
+    <w:rsid w:val="63099066"/>
     <w:rsid w:val="63857E06"/>
+    <w:rsid w:val="63FDF961"/>
+    <w:rsid w:val="63FF916D"/>
     <w:rsid w:val="642E96AA"/>
     <w:rsid w:val="649EAE02"/>
-    <w:rsid w:val="65381FD6"/>
+    <w:rsid w:val="64ACFE61"/>
     <w:rsid w:val="65673D4F"/>
     <w:rsid w:val="6567EFFF"/>
     <w:rsid w:val="6593D5BD"/>
     <w:rsid w:val="65A0C1FD"/>
+    <w:rsid w:val="65FE58D5"/>
     <w:rsid w:val="66635295"/>
     <w:rsid w:val="667E7F8D"/>
     <w:rsid w:val="66862A6E"/>
-    <w:rsid w:val="681D765E"/>
+    <w:rsid w:val="6782AFD1"/>
+    <w:rsid w:val="67CC3290"/>
+    <w:rsid w:val="67FAD919"/>
     <w:rsid w:val="683E61A6"/>
     <w:rsid w:val="68670AED"/>
+    <w:rsid w:val="68EEDE66"/>
     <w:rsid w:val="68F6A302"/>
+    <w:rsid w:val="6984294E"/>
     <w:rsid w:val="69A9766D"/>
     <w:rsid w:val="69E65343"/>
+    <w:rsid w:val="6A259E7F"/>
+    <w:rsid w:val="6A4562EB"/>
+    <w:rsid w:val="6A4598B4"/>
     <w:rsid w:val="6A70E1B4"/>
     <w:rsid w:val="6B12FED3"/>
     <w:rsid w:val="6B2CACFD"/>
     <w:rsid w:val="6B6256FC"/>
     <w:rsid w:val="6C8040A8"/>
     <w:rsid w:val="6C81A60F"/>
     <w:rsid w:val="6CACC8E3"/>
     <w:rsid w:val="6CB233E1"/>
+    <w:rsid w:val="6D39587F"/>
     <w:rsid w:val="6D8D4EEF"/>
-    <w:rsid w:val="6E0B193C"/>
+    <w:rsid w:val="6DD1601C"/>
+    <w:rsid w:val="6E1E85C4"/>
     <w:rsid w:val="6E5F2D1D"/>
+    <w:rsid w:val="6E860C92"/>
+    <w:rsid w:val="6E860C92"/>
     <w:rsid w:val="6EC896AA"/>
+    <w:rsid w:val="6F1666B2"/>
     <w:rsid w:val="6F3812FA"/>
     <w:rsid w:val="6F3D56B2"/>
     <w:rsid w:val="6FA39676"/>
     <w:rsid w:val="6FA73154"/>
-    <w:rsid w:val="70A87AB7"/>
-    <w:rsid w:val="70C44153"/>
+    <w:rsid w:val="702B26D6"/>
+    <w:rsid w:val="7043162D"/>
+    <w:rsid w:val="70780401"/>
+    <w:rsid w:val="71129D0A"/>
     <w:rsid w:val="7145AFAC"/>
     <w:rsid w:val="7192D5C9"/>
+    <w:rsid w:val="727F5579"/>
+    <w:rsid w:val="72F51C42"/>
+    <w:rsid w:val="7352EA77"/>
+    <w:rsid w:val="7352EA77"/>
     <w:rsid w:val="7398465B"/>
     <w:rsid w:val="73D0FB3A"/>
     <w:rsid w:val="747ECE6B"/>
     <w:rsid w:val="74C06EC5"/>
-    <w:rsid w:val="74E97219"/>
+    <w:rsid w:val="74C75B01"/>
+    <w:rsid w:val="74FE6894"/>
     <w:rsid w:val="751EB0BC"/>
+    <w:rsid w:val="75402523"/>
+    <w:rsid w:val="75AC2443"/>
     <w:rsid w:val="75CFC29E"/>
     <w:rsid w:val="7650A9C7"/>
     <w:rsid w:val="7689AFED"/>
     <w:rsid w:val="76AC8E54"/>
+    <w:rsid w:val="76FF1443"/>
     <w:rsid w:val="77103261"/>
+    <w:rsid w:val="7734ECEF"/>
     <w:rsid w:val="774DF946"/>
-    <w:rsid w:val="775C2138"/>
+    <w:rsid w:val="77EB7796"/>
     <w:rsid w:val="7801E002"/>
-    <w:rsid w:val="78163A32"/>
+    <w:rsid w:val="78296B1B"/>
     <w:rsid w:val="78DA5FAB"/>
     <w:rsid w:val="7906AE2C"/>
+    <w:rsid w:val="7908A799"/>
+    <w:rsid w:val="792DE390"/>
     <w:rsid w:val="794E6370"/>
+    <w:rsid w:val="79861814"/>
+    <w:rsid w:val="79BA61C4"/>
     <w:rsid w:val="79EB4E87"/>
     <w:rsid w:val="7A315A05"/>
     <w:rsid w:val="7A66A086"/>
+    <w:rsid w:val="7A9D17C3"/>
     <w:rsid w:val="7AA47013"/>
+    <w:rsid w:val="7AFED0A7"/>
+    <w:rsid w:val="7B08B430"/>
+    <w:rsid w:val="7B662EBA"/>
     <w:rsid w:val="7C93D843"/>
+    <w:rsid w:val="7D4EEB46"/>
+    <w:rsid w:val="7D572927"/>
     <w:rsid w:val="7D5A2BCA"/>
     <w:rsid w:val="7D92F7AD"/>
     <w:rsid w:val="7DB2B37D"/>
     <w:rsid w:val="7DF76E8C"/>
-    <w:rsid w:val="7EBD53E8"/>
+    <w:rsid w:val="7E303461"/>
+    <w:rsid w:val="7F057524"/>
     <w:rsid w:val="7F3982DF"/>
-    <w:rsid w:val="7F6F77A9"/>
     <w:rsid w:val="7FC04F0D"/>
-    <w:rsid w:val="7FCE0C5D"/>
-    <w:rsid w:val="7FCEA964"/>
+    <w:rsid w:val="7FCB9972"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6CD99F55"/>
@@ -11573,52 +11279,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11732,98 +11438,101 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3262C6D-188D-4AF5-9D8A-967B6D3127D6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBF6A2B8-D18A-4C65-BF43-A47CB4077B8B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCB5A8D1-E7CE-40DC-8E9B-2596BA39513C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A4F2A17-34C3-493E-AF92-EECBC178D344}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zoe Day</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Daniel Orechoff</lastModifiedBy>
-  <revision>22</revision>
+  <revision>29</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>