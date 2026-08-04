--- v0 (2025-10-01)
+++ v1 (2026-08-04)
@@ -60,96 +60,96 @@
         <w:t xml:space="preserve">Welcome Week </w:t>
       </w:r>
       <w:r w:rsidRPr="4086316C" w:rsidR="008575DB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Timetabl</w:t>
       </w:r>
       <w:r w:rsidRPr="4086316C" w:rsidR="008575DB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="0F2920C5" w14:textId="0DB9B506">
+    <w:p w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="0F2920C5" w14:textId="793B4C69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
+      <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CE56856" w:rsidR="00E678BA">
+      <w:r w:rsidRPr="28B62954" w:rsidR="2B8B6906">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
+      <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
+      <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00907698" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="37DAEFE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
         <w:rPr>
@@ -176,51 +176,51 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F43874" w:rsidP="0CE56856" w:rsidRDefault="00F43874" w14:paraId="46884806" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2715"/>
         <w:gridCol w:w="1665"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2735"/>
         <w:gridCol w:w="4643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008575DB" w:rsidTr="10C5E314" w14:paraId="5B57F421" w14:textId="77777777">
+      <w:tr w:rsidR="008575DB" w:rsidTr="3E127E2F" w14:paraId="5B57F421" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="343B4775" w14:textId="4D245EDA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
@@ -308,102 +308,102 @@
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="2923BEB5" w14:textId="13BE7E69">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008575DB" w:rsidTr="10C5E314" w14:paraId="71A7A674" w14:textId="77777777">
+      <w:tr w:rsidR="008575DB" w:rsidTr="3E127E2F" w14:paraId="71A7A674" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3258"/>
+          <w:trHeight w:val="2250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="583D6FAD" w14:textId="4A78777A">
+          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="583D6FAD" w14:textId="147575BC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4086316C" w:rsidR="10E24E3B">
+            <w:r w:rsidRPr="28B62954" w:rsidR="4735F378">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="4086316C" w:rsidR="222838F6">
+            <w:r w:rsidRPr="28B62954" w:rsidR="0B239250">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4086316C" w:rsidR="6D5857DC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="4086316C" w:rsidR="72EC29D6">
+            <w:r w:rsidRPr="28B62954" w:rsidR="038946CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="28B62954" w:rsidR="2BDF9A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="4086316C" w:rsidR="008575DB">
+            <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="47F229F2" w14:textId="53DFF70B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
@@ -456,95 +456,171 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>from the Programme Director</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="30400A8C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="38C83BEB" w:rsidRDefault="008575DB" w14:paraId="23E16A56" w14:textId="5A7C8231">
+          <w:p w:rsidR="7B482990" w:rsidP="7B482990" w:rsidRDefault="7B482990" w14:paraId="172B55AC" w14:textId="1EC0FABD">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="10C5E314" w:rsidR="093F3A62">
-[...29 lines deleted...]
-              <w:t>4.8</w:t>
+            <w:r w:rsidRPr="7B482990" w:rsidR="7B482990">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Sam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B482990" w:rsidR="1C5FD782">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>uel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B482990" w:rsidR="7B482990">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alex</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B482990" w:rsidR="33F66317">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ander Building,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B482990" w:rsidR="5AE54585">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B482990" w:rsidR="33F66317">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B482990" w:rsidR="7B482990">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>A104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="4086316C" w:rsidRDefault="008575DB" w14:paraId="19B9380A" w14:textId="5B20ADA0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4086316C" w:rsidR="07CFCFA9">
               <w:rPr>
@@ -559,86 +635,94 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and also</w:t>
             </w:r>
             <w:r w:rsidRPr="4086316C" w:rsidR="07CFCFA9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> introduce you to support and resources that will help you flourish as an MA student here and perform your best.</w:t>
             </w:r>
             <w:r w:rsidRPr="4086316C" w:rsidR="50FA554D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Also including TLSE and Careers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008575DB" w:rsidTr="10C5E314" w14:paraId="7EF92DB9" w14:textId="77777777">
+      <w:tr w:rsidR="008575DB" w:rsidTr="3E127E2F" w14:paraId="7EF92DB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="47A9B3A4" w14:textId="0F7C8211">
+          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="47A9B3A4" w14:textId="16F0BD89">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
+            <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="0CE56856" w:rsidR="267DD3E3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
+            <w:r w:rsidRPr="28B62954" w:rsidR="7A0A1AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="28B62954" w:rsidR="5C09B189">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="4086316C" w:rsidRDefault="008575DB" w14:paraId="545D6C06" w14:textId="19914F0A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -662,337 +746,234 @@
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="1F060D08" w14:textId="7691E19C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Philosophy Postgraduate Welcome Workshop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="38C83BEB" w:rsidP="10C5E314" w:rsidRDefault="38C83BEB" w14:paraId="0375AF92" w14:textId="56FC3378">
+          <w:p w:rsidR="38C83BEB" w:rsidP="7B482990" w:rsidRDefault="38C83BEB" w14:paraId="4C8FA838" w14:textId="484D9891">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="10C5E314" w:rsidR="38C83BEB">
+            <w:r w:rsidRPr="7B482990" w:rsidR="3A27EE44">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Uni</w:t>
-[...110 lines deleted...]
-              <w:t>2.217</w:t>
+              <w:t>University Place, Room 4.213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="05C202FC" w14:textId="7C0E9BA3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A welcome workshop for MA students, PhD students, and department staff. We will have talks from two current Manchester philosophers, presenting on their own research, with time for Q&amp;A and philosophical discussion after each talk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008575DB" w:rsidTr="10C5E314" w14:paraId="228AAB0A" w14:textId="77777777">
+      <w:tr w:rsidR="008575DB" w:rsidTr="3E127E2F" w14:paraId="228AAB0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="385C0A8B" w14:textId="0E669BB0">
+          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="385C0A8B" w14:textId="03EB3A73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6689E45B" w:rsidR="008575DB">
+            <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tuesday</w:t>
             </w:r>
-            <w:r w:rsidRPr="6689E45B" w:rsidR="051E3269">
+            <w:r w:rsidRPr="28B62954" w:rsidR="184DDEC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6689E45B" w:rsidR="1B9E32BF">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="6689E45B" w:rsidR="008575DB">
+            <w:r w:rsidRPr="28B62954" w:rsidR="79606B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="28B62954" w:rsidR="00C370C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6689E45B" w:rsidR="008575DB">
+            <w:r w:rsidRPr="28B62954" w:rsidR="1BEA01FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="3E0D4565" w14:textId="3542AB80">
+          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="3E127E2F" w:rsidRDefault="008575DB" w14:paraId="3E0D4565" w14:textId="195B168F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4086316C" w:rsidR="008575DB">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> – 21:00</w:t>
+            <w:r w:rsidRPr="3E127E2F" w:rsidR="727156A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E127E2F" w:rsidR="3A4841C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.30- 21.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="1E2C17CC" w14:textId="4EB837B6">
+          <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="0CE56856" w:rsidRDefault="008575DB" w14:paraId="1E2C17CC" w14:textId="6744E9F1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CE56856" w:rsidR="008575DB">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Welcome Social </w:t>
+            <w:r w:rsidRPr="3E127E2F" w:rsidR="35C4ABDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welcome Social</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="008575DB" w:rsidR="008575DB" w:rsidP="01179906" w:rsidRDefault="008575DB" w14:paraId="1C99BA5D" w14:textId="54A00B23">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6689E45B" w:rsidR="008575DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1087,88 +1068,120 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6689E45B" w:rsidR="26018858">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>with undergraduates and PhD students</w:t>
             </w:r>
             <w:r w:rsidRPr="6689E45B" w:rsidR="6E69E9F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008575DB" w:rsidTr="10C5E314" w14:paraId="7F1E7B98" w14:textId="77777777">
+      <w:tr w:rsidR="008575DB" w:rsidTr="3E127E2F" w14:paraId="7F1E7B98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="018678B7" w:rsidP="018678B7" w:rsidRDefault="018678B7" w14:paraId="4C85D54B" w14:textId="6398524C">
+          <w:p w:rsidR="018678B7" w:rsidP="3E127E2F" w:rsidRDefault="018678B7" w14:paraId="4C85D54B" w14:textId="4FFF3D84">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="018678B7" w:rsidR="018678B7">
+            <w:r w:rsidRPr="3E127E2F" w:rsidR="79D95809">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friday 26 September </w:t>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E127E2F" w:rsidR="408FEB15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E127E2F" w:rsidR="79D95809">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="018678B7" w:rsidP="018678B7" w:rsidRDefault="018678B7" w14:paraId="376FB84B" w14:textId="523A2D27">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1214,217 +1227,137 @@
             </w:pPr>
             <w:r w:rsidRPr="018678B7" w:rsidR="018678B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PG general course unit selection drop-in session for queries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="018678B7" w:rsidP="38C83BEB" w:rsidRDefault="018678B7" w14:paraId="55C0B5F5" w14:textId="09E45ECD">
+          <w:p w:rsidR="018678B7" w:rsidP="7B482990" w:rsidRDefault="018678B7" w14:paraId="55C0B5F5" w14:textId="7F393F09">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
               <w:ind/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="10C5E314" w:rsidR="6E87140E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7B482990" w:rsidR="525346BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Simon</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve"> Cluster</w:t>
+              <w:t>Simon Building, Computer Cluster 6.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="018678B7" w:rsidP="26F5C6CD" w:rsidRDefault="018678B7" w14:paraId="36B1252F" w14:textId="2CFE02AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="26F5C6CD" w:rsidR="018678B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This drop-in session is to support students with course unit selection queries and does not need to be attended by all students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="495E4A83" w:rsidP="0D881106" w:rsidRDefault="495E4A83" w14:paraId="4B1E85F1" w14:textId="0460C4DD">
+    <w:p w:rsidR="495E4A83" w:rsidP="3E127E2F" w:rsidRDefault="495E4A83" w14:paraId="4B1E85F1" w14:textId="74C0011C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008575DB" w:rsidSect="008575DB">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
   <w15:commentEx w15:done="0" w15:paraId="3C0AE13D"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
   <w16cex:commentExtensible w16cex:durableId="09E2B86A" w16cex:dateUtc="2025-02-20T10:58:26.484Z"/>
 </w16cex:commentsExtensible>
 </file>
 
@@ -1661,155 +1594,210 @@
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008575DB"/>
     <w:rsid w:val="002366D2"/>
     <w:rsid w:val="002679D6"/>
     <w:rsid w:val="0038633B"/>
     <w:rsid w:val="008575DB"/>
+    <w:rsid w:val="00C370C4"/>
     <w:rsid w:val="00E15522"/>
     <w:rsid w:val="00E678BA"/>
     <w:rsid w:val="00F04BA7"/>
     <w:rsid w:val="00F43874"/>
     <w:rsid w:val="01179906"/>
     <w:rsid w:val="018678B7"/>
     <w:rsid w:val="01F3160B"/>
+    <w:rsid w:val="0211F50A"/>
     <w:rsid w:val="02BC5C1C"/>
+    <w:rsid w:val="038946CA"/>
     <w:rsid w:val="051E3269"/>
     <w:rsid w:val="0531F967"/>
+    <w:rsid w:val="07A7A709"/>
     <w:rsid w:val="07CFCFA9"/>
     <w:rsid w:val="093F3A62"/>
+    <w:rsid w:val="0A5C3CFF"/>
+    <w:rsid w:val="0B239250"/>
+    <w:rsid w:val="0BBC475A"/>
     <w:rsid w:val="0BC1AF5D"/>
     <w:rsid w:val="0C2638D6"/>
+    <w:rsid w:val="0CB219FC"/>
     <w:rsid w:val="0CE56856"/>
-    <w:rsid w:val="0D881106"/>
+    <w:rsid w:val="0E026E9F"/>
+    <w:rsid w:val="0EA249B4"/>
     <w:rsid w:val="0F60A1FF"/>
-    <w:rsid w:val="10C5E314"/>
     <w:rsid w:val="10E24E3B"/>
     <w:rsid w:val="11F89A0A"/>
     <w:rsid w:val="1281AFF0"/>
     <w:rsid w:val="129B8945"/>
     <w:rsid w:val="134E9EB9"/>
+    <w:rsid w:val="1429F3CE"/>
     <w:rsid w:val="15A959D7"/>
     <w:rsid w:val="15B36AA1"/>
     <w:rsid w:val="164ED932"/>
+    <w:rsid w:val="16502A55"/>
+    <w:rsid w:val="16EDB623"/>
     <w:rsid w:val="171ECCD6"/>
-    <w:rsid w:val="17451782"/>
+    <w:rsid w:val="1831150D"/>
+    <w:rsid w:val="184DDEC6"/>
+    <w:rsid w:val="1917D96B"/>
     <w:rsid w:val="1960C1A0"/>
+    <w:rsid w:val="197E20D0"/>
     <w:rsid w:val="1A6D310B"/>
+    <w:rsid w:val="1AC1FBBD"/>
+    <w:rsid w:val="1AE33470"/>
     <w:rsid w:val="1B93A5BC"/>
     <w:rsid w:val="1B9E32BF"/>
+    <w:rsid w:val="1BEA01FD"/>
+    <w:rsid w:val="1C5FD782"/>
+    <w:rsid w:val="1CEF4808"/>
     <w:rsid w:val="1D175E29"/>
+    <w:rsid w:val="1E1AE2DA"/>
     <w:rsid w:val="1E2C6D81"/>
     <w:rsid w:val="1F360024"/>
     <w:rsid w:val="1F6C5A70"/>
     <w:rsid w:val="208498F4"/>
     <w:rsid w:val="2153A3CB"/>
     <w:rsid w:val="21DEAC2A"/>
     <w:rsid w:val="222838F6"/>
     <w:rsid w:val="22338916"/>
     <w:rsid w:val="22EF1680"/>
-    <w:rsid w:val="257CEA9B"/>
     <w:rsid w:val="26018858"/>
     <w:rsid w:val="267DD3E3"/>
     <w:rsid w:val="26F5C6CD"/>
+    <w:rsid w:val="286000A2"/>
+    <w:rsid w:val="28B62954"/>
     <w:rsid w:val="290C0050"/>
+    <w:rsid w:val="2A2FFA2F"/>
     <w:rsid w:val="2A3AD214"/>
     <w:rsid w:val="2A5B9376"/>
+    <w:rsid w:val="2B30EDD4"/>
+    <w:rsid w:val="2B8B6906"/>
+    <w:rsid w:val="2BDF9A1F"/>
+    <w:rsid w:val="2E29CB4A"/>
     <w:rsid w:val="30198533"/>
     <w:rsid w:val="3035EFEE"/>
     <w:rsid w:val="31D914B7"/>
     <w:rsid w:val="3228B519"/>
+    <w:rsid w:val="33F66317"/>
     <w:rsid w:val="346E3C65"/>
+    <w:rsid w:val="35C4ABDB"/>
     <w:rsid w:val="36579E69"/>
     <w:rsid w:val="37347CAD"/>
     <w:rsid w:val="38C83BEB"/>
+    <w:rsid w:val="3A27EE44"/>
+    <w:rsid w:val="3A4841C7"/>
+    <w:rsid w:val="3A6E8447"/>
+    <w:rsid w:val="3A9C707A"/>
     <w:rsid w:val="3B2E22C6"/>
+    <w:rsid w:val="3C250B3E"/>
+    <w:rsid w:val="3DEEBF3F"/>
+    <w:rsid w:val="3E127E2F"/>
     <w:rsid w:val="3EAC0C54"/>
     <w:rsid w:val="406250B3"/>
     <w:rsid w:val="4086316C"/>
+    <w:rsid w:val="408FEB15"/>
     <w:rsid w:val="4182E32C"/>
     <w:rsid w:val="41A03AD9"/>
     <w:rsid w:val="42FE8F60"/>
     <w:rsid w:val="437DFC0D"/>
+    <w:rsid w:val="46C90CEF"/>
     <w:rsid w:val="46F77ED6"/>
+    <w:rsid w:val="4735F378"/>
     <w:rsid w:val="495E4A83"/>
+    <w:rsid w:val="4AA7A915"/>
     <w:rsid w:val="4B705AFA"/>
     <w:rsid w:val="4BD1E2C4"/>
     <w:rsid w:val="4C2DA57F"/>
     <w:rsid w:val="4C419F06"/>
     <w:rsid w:val="4E19AEA9"/>
     <w:rsid w:val="4E48F077"/>
     <w:rsid w:val="4E627DE3"/>
     <w:rsid w:val="50170604"/>
     <w:rsid w:val="50FA554D"/>
+    <w:rsid w:val="5250513E"/>
+    <w:rsid w:val="525346BC"/>
     <w:rsid w:val="54907B70"/>
     <w:rsid w:val="54AC3A53"/>
+    <w:rsid w:val="5520D82D"/>
+    <w:rsid w:val="56B52D06"/>
     <w:rsid w:val="589068A0"/>
+    <w:rsid w:val="593B8A42"/>
+    <w:rsid w:val="5AE54585"/>
     <w:rsid w:val="5B1BC59C"/>
+    <w:rsid w:val="5C09B189"/>
     <w:rsid w:val="5C2FC311"/>
     <w:rsid w:val="5F48714A"/>
     <w:rsid w:val="5F742E11"/>
+    <w:rsid w:val="602BF719"/>
+    <w:rsid w:val="6037B04D"/>
     <w:rsid w:val="6127E6B5"/>
+    <w:rsid w:val="61C54528"/>
     <w:rsid w:val="61C61F7C"/>
     <w:rsid w:val="623B558B"/>
     <w:rsid w:val="62DA51E8"/>
     <w:rsid w:val="646E99A7"/>
     <w:rsid w:val="6689E45B"/>
     <w:rsid w:val="6718910C"/>
     <w:rsid w:val="69E83DD7"/>
-    <w:rsid w:val="6AEE6D24"/>
     <w:rsid w:val="6D5857DC"/>
     <w:rsid w:val="6E69E9F3"/>
     <w:rsid w:val="6E87140E"/>
     <w:rsid w:val="6EDC1DD0"/>
     <w:rsid w:val="7028D7BA"/>
+    <w:rsid w:val="727156A7"/>
     <w:rsid w:val="72EC29D6"/>
     <w:rsid w:val="73F31133"/>
     <w:rsid w:val="7417AD16"/>
     <w:rsid w:val="74B20512"/>
     <w:rsid w:val="77269248"/>
+    <w:rsid w:val="79606B74"/>
+    <w:rsid w:val="79D95809"/>
+    <w:rsid w:val="7A0A1AE9"/>
     <w:rsid w:val="7AD65642"/>
+    <w:rsid w:val="7B482990"/>
+    <w:rsid w:val="7BAC6508"/>
     <w:rsid w:val="7D603B04"/>
     <w:rsid w:val="7E142AF7"/>
+    <w:rsid w:val="7E60C489"/>
     <w:rsid w:val="7E712ACC"/>
     <w:rsid w:val="7F169A0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35D25F57"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F5C9BA41-1CB8-DA4F-96FD-CB0F62922BF1}"/>
 </w:settings>
 </file>
@@ -3132,52 +3120,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -3291,98 +3279,101 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2DBB348-B1AC-44BD-8495-BBD2C725A1F0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CAA2794-5141-4B5C-92CF-B934CF18BF3C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98182152-0815-4BCE-B630-3452D1C5950F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0208D8FA-3BCF-403C-94AD-C72B67F21DB6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ellicia Schacht (LLM (General) PT)</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>23</revision>
+  <lastModifiedBy>Daniel Orechoff</lastModifiedBy>
+  <revision>28</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>