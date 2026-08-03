--- v0 (2025-10-01)
+++ v1 (2026-08-03)
@@ -1,6505 +1,4679 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003B4E89" w:rsidR="00513253" w:rsidP="7DB13868" w:rsidRDefault="00513253" w14:paraId="5D5D13E3" w14:textId="65991AC8">
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3BFA45D7" w14:textId="61A5A5F7">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...40 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="01CB859F" w:rsidR="00513253">
+      <w:r w:rsidRPr="00BA7DDA">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 202</w:t>
+        <w:t>Welcome Week Timetable </w:t>
       </w:r>
-      <w:r w:rsidRPr="01CB859F" w:rsidR="129CFE85">
+      <w:r w:rsidRPr="00BA7DDA">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513253" w:rsidP="0B14485A" w:rsidRDefault="00513253" w14:paraId="2292AE7C" w14:textId="2043547C">
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="0B5628F1" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0B14485A" w:rsidR="00513253">
+      <w:r w:rsidRPr="00BA7DDA">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postgraduate </w:t>
+        <w:t>September 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B14485A" w:rsidR="4FFB533F">
+      <w:r w:rsidRPr="00BA7DDA">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> programmes</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0B14485A" w:rsidP="0B14485A" w:rsidRDefault="0B14485A" w14:paraId="187A4D83" w14:textId="541A2F16">
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="036D653E" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BA7DDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postgraduate Taught (PGT) Politics programmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7DDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="5E1ADCDC" w:rsidP="0B14485A" w:rsidRDefault="5E1ADCDC" w14:paraId="5F09D6E0" w14:textId="3FA54337">
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="16D1BE23" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0B14485A" w:rsidR="5E1ADCDC">
+      <w:r w:rsidRPr="00BA7DDA">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note: </w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0B14485A" w:rsidR="5E1ADCDC">
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2804 lines deleted...]
-        <w:tblW w:w="13950" w:type="dxa"/>
+        <w:tblW w:w="14085" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2685"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="7185"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009708FB" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="7F91174F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="4DDF9E51" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="07780A8D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="233981CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="7034EF8E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="39D71E3C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="0CAFC32F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="0205BFB7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009708FB" w:rsidR="00BA6F0B" w:rsidP="66F7D66A" w:rsidRDefault="00BA6F0B" w14:paraId="21B9EA04" w14:textId="77777777" w14:noSpellErr="1">
-[...13 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="16C964C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monday 21 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="472B76CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00 – 11:15 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="6978F713" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welcome to Postgraduate Politics at Manchester </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="60AB8FFB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Schuster Building Blackett Lecture Theatre  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="30BF8898" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3EE80516" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="6617FCF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="4150D072" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welcome from MA Director (Dr. Cristina Masters)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="54598625" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welcome to Politics at Manchester (Prof. Liz Richardson - Head of Politics) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="097C2664" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="7AD981D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Detailed Welcome Week information is available in the ‘Politics Hub’ which you can access through Canvas. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="05575287" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Introduction to Seats (Slides) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="3E097103" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2955"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="31988B93" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Please see the schedule below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="442F53CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please see the schedule below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="66AEE8AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Individual pathway meetings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5F20B200" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please see the schedule below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="04598797" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please join your programme/pathway director and your peers to meet each other and discuss your module choices. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="79B35A4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="709C7A37" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Your programme/pathway director will lead an ice-breaker activity to help you meet other students on your course. You will be placed into small groups to enable a more personal discussion with your programme/pathway director about your choices. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="23014F7D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2955"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="0B4162A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="66714221" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00-11:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="2202DA0F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Introduction to Careers  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="627444C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building Theatre: C </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="217F12CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="694A2AA7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="4095"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="04534269" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Thursday 24 September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="09275B03" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00 – 13:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="45DB43A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Library information and good academic practice </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="07BF350A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building Theatre: D </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="4D626C2A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>You will receive welcome materials from the University Library. Even if you have studied at Manchester before, please engage with the materials to familiarise yourself with the latest info. You can find these materials by logging into Canvas, clicking on ‘Politics Hub’ and then on ‘Welcome’. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="53DC758D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="4B968A73" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The MA Director will then provide a lecture about good academic practice, where issues around citation and plagiarism will be covered. This session may be useful if you have not studied in the UK before or are returning to studies after a break. The talk will be recorded so you can watch it back in your own time. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="6152FBF4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5D533071" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5B764ED8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13:00 – 13:30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="64BB8E9B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Outstanding Q&amp;A’s </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="0A5ABDDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="56324376" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Come along to this final session with the MA Director with any questions you have about any aspects of your course. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="3945EB3A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="4798A3AB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="45CBC3C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13:30 – 14:15 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="35221E94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>University Centre for Academic English </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="78FBEE93" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="73FC834C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The University Centre for Academic English will introduce the support they can provide, including online courses, workshops and one-to-one sessions that can help you develop your academic English. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="750BA969" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="4A5DEA35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="0FEEE0CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:15 - 14:30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5A32E160" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IT Services Talk </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="6CFD15F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="44406266" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IT Services pre-recorded presentation administered by the Programme Director. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="4E9A1130" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5B6F107D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="4ED86240" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.30 - 14.45 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5E3E1F18" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SU </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="103BC080" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5F54ADBD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Introduction to the Student’s Union. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="39079E57" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="07923D00" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thursday 24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="103AE552" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3E7C36BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15:30 – 18:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3E4C89C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Social Event </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="194DD1E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arthur Lewis Building </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="597AA9D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ground Floor Common Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="51D280E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Social event to meet your cohort and academics. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="13A84263" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pizza, soft drinks, and the MA Welcome Week Quiz! </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="482925BB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="7452494B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 25 September  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="13D2AC59" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00 – 15:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="142A8D9A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PG general course unit selection drop-in session for queries </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3F871A6C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building, Computer Cluster 6.004 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3D0D7408" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This is a drop-in session is to support students with course unit selection queries and does not need to be attended by all students. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="6D995411" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7DDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="2E3B07EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7DDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Individual Pathway Meetings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7DDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2355"/>
+        <w:gridCol w:w="1605"/>
+        <w:gridCol w:w="3525"/>
+        <w:gridCol w:w="3045"/>
+        <w:gridCol w:w="1680"/>
+        <w:gridCol w:w="1680"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="6C94A05C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="29AB59AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="66F7D66A" w:rsidR="00BA6F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="2D9C0822" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
-            <w:r w:rsidRPr="66F7D66A" w:rsidR="00BA6F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4022" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="55F0C25D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pathway</w:t>
             </w:r>
-            <w:r w:rsidRPr="66F7D66A" w:rsidR="00BA6F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3630" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="105D449A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
-            <w:r w:rsidRPr="66F7D66A" w:rsidR="00BA6F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="651D811D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pathway Director</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="37EF2614" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009708FB" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="64E72FF2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="0CF6D66F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
-[...214 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="1CD8D41F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monday 21 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="454E75EA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00 – 14:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="6E0E64E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA International Political Economy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3940E188" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building Room 4.04 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="0918F780" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Asma Abdi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="1DDB9BDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="73B4CE0D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="748D2ACD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Monday 21 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="66AFE970" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00 – 13:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="059B6E58" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA Human Rights</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="007441CC" w14:paraId="36E4D4BA" w14:textId="0D819556">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="66F7D66A" w:rsidR="71A7B979">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007441CC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Online</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007441CC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId5">
+              <w:r w:rsidRPr="007441CC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>join meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="007441CC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="03C1A43D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Jamie Hagan </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="36C66245" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009708FB" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="51BFDD69" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="7225543A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>Luke Bhatia </w:t>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="7A51B285" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="2B3A8471" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 12:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="7EF79AB8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA Peace and Conflict</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="7BF78378" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building Room 5.08 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="617B91E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Sandra Pogodda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5C98EF68" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009708FB" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="51E10859" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="6D716751" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
-[...239 lines deleted...]
-              <w:t>Jedrzejczak</w:t>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="1D1D210B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="01897319" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 12:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="1111403B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA Governance, Politics &amp; Policy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5DD9C91C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="07052CED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>University Place Room 2.219 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="6C99318C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Ed Goodger  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="4C0EC391" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009708FB" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="75490F89" w14:textId="77777777">
-[...508 lines deleted...]
-      <w:tr w:rsidRPr="008E7CE6" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="1FE0BE06" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="5FCA6D5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
-[...276 lines deleted...]
-              <w:t>Francisco Espinoza</w:t>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="32957FDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="2C5741CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 12:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="2A83A991" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA Politics- European Politics and Policy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="180CE895" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building Room 4.05 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="42436BDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Marcelle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trotes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Martin </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="2F8D6E3A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008E7CE6" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="2C887AAF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="71DC3A75" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
-[...274 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="73D1FE11" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="5A0CD35A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3915033B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA Political Economy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="7629B89C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>University Place Room 4.205 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="399C3222" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stuart Shields  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="383C06C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009708FB" w:rsidR="00BA6F0B" w:rsidTr="0E155991" w14:paraId="3E5D7DB0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidTr="68B5D1FD" w14:paraId="50485FF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
-[...241 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="28BB8F9E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...243 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="3E8176A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00 – 16:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="07B14E0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MA International Relations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="380BB504" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>University Place Room 2.220 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="68B5D1FD" w:rsidRDefault="00BA7DDA" w14:paraId="342C3D0F" w14:textId="3FB116D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2601A671" w:rsidR="32F97B06">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="68B5D1FD" w:rsidR="460CD6C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68B5D1FD" w:rsidR="0C82D03C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:noProof w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Tiantian Liu</w:t>
-[...251 lines deleted...]
-              <w:t>David Stroup</w:t>
+              <w:t xml:space="preserve"> Jasmin Ramovic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="202F43CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7DDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="20454BD5" w:rsidRDefault="20454BD5" w14:paraId="4F078049" w14:textId="01F3E578"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidRPr="00BA6F0B" w:rsidR="004D6257" w:rsidSect="00513253">
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="00BA7DDA" w:rsidP="00BA7DDA" w:rsidRDefault="00BA7DDA" w14:paraId="039680CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7DDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA7DDA" w:rsidR="006F333D" w:rsidRDefault="006F333D" w14:paraId="72730E51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BA7DDA" w:rsidR="006F333D" w:rsidSect="00BA7DDA">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D1785D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="350423AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="634E12B0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="757" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2917" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5077" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5797" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6517" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1191339700">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59585E43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0742D10C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66FD498F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A2E3378"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1887141268">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="887111384">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="680664072">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="104"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00513253"/>
-[...287 lines deleted...]
-    <w:rsid w:val="7F66AC5C"/>
+    <w:rsidRoot w:val="00BA7DDA"/>
+    <w:rsid w:val="00664491"/>
+    <w:rsid w:val="006F333D"/>
+    <w:rsid w:val="007441CC"/>
+    <w:rsid w:val="00BA7DDA"/>
+    <w:rsid w:val="00D32D03"/>
+    <w:rsid w:val="0C82D03C"/>
+    <w:rsid w:val="0CFAFF5E"/>
+    <w:rsid w:val="460CD6C0"/>
+    <w:rsid w:val="68B5D1FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2A3F33C8"/>
+  <w14:docId w14:val="74201BE4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A2D052B6-BDDD-4E3E-BFAB-7D7296789464}"/>
+  <w15:docId w15:val="{C5B57DDC-19CC-4C5C-9FF4-6E9450B8922A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6846,704 +5020,592 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
-      <w:spacing w:after="80"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
-      <w:spacing w:before="160" w:after="160"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00513253"/>
+    <w:rsid w:val="00BA7DDA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
-[...104 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="007441CC"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A61D8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007441CC"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R9cd01955966748aa" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R047c430a0944417a" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R57790c6254b0414d" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="R0030167488f64cf2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/meet/338219446054660?p=EhGoiMDk4EYW0FZvkY" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7600,51 +5662,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7791,75 +5853,71 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -7958,136 +6016,86 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFCB55F2-EDCF-4F42-9C05-B180A9768985}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23CEA0FB-E829-4C90-A7B7-D933AB846D01}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F233F746-1E7A-47D3-B5D7-1C9B1DBDA934}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB513904-7EF5-470E-97B1-DA0B2483EDE2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A20D4343-E4C0-4C7B-9095-B6D538ADF86A}">
-[...11 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7D332B0-6F29-4A8A-8814-3DD4FE4CBA4F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Ellicia Schacht (LLM (General) PT)</dc:creator>
+  <dc:creator>Jen Ince</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Mollie Brown</lastModifiedBy>
-  <revision>39</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...25 lines deleted...]
-  </property>
 </Properties>
 </file>