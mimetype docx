--- v0 (2026-02-26)
+++ v1 (2026-08-03)
@@ -1,1050 +1,2477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E83F38" w:rsidRDefault="00E83F38" w:rsidP="00ED135B">
+    <w:p w14:paraId="7D111C03" w14:textId="51F979B1" w:rsidR="00493E81" w:rsidRPr="00351EC0" w:rsidRDefault="00493E81" w:rsidP="68C9ABE2">
       <w:pPr>
-        <w:ind w:left="-709"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+        <w:ind w:left="2552"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00305BC6">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BE876F4" wp14:editId="2028664E">
-            <wp:extent cx="1856105" cy="786196"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281BFB7E" wp14:editId="548BD69B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-58420</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1702</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1651000" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="7" name="Picture 7" descr="http://assets.manchester.ac.uk/logos/hi-res/TAB_UNI_MAIN_logo/White_backgrounds/TAB_col_white_background.jpg"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1269922703" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EA08EBE-7200-471A-8ABF-4A5530F50336}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="http://assets.manchester.ac.uk/logos/hi-res/TAB_UNI_MAIN_logo/White_backgrounds/TAB_col_white_background.jpg"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1269922703" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1866336" cy="790529"/>
+                      <a:ext cx="1651000" cy="698500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="007123B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Periodic</w:t>
+      </w:r>
+      <w:r w:rsidR="00305BC6" w:rsidRPr="00305BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review Example Agenda</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E83F38" w:rsidRPr="004722CB" w:rsidRDefault="00E83F38" w:rsidP="00E83F38">
+    <w:p w14:paraId="146CAC55" w14:textId="30D22FCE" w:rsidR="00493E81" w:rsidRDefault="007B54E8" w:rsidP="00493E81">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D009D"/>
+        <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FFF4D6" w:themeColor="accent4" w:themeTint="33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004722CB">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Periodic Review Agenda</w:t>
+        <w:t xml:space="preserve">This example agenda can be used as a template for conducting </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="007123B4">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...57 lines deleted...]
-        <w:t>Aims and context of programme</w:t>
+        <w:t>a periodic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> review</w:t>
       </w:r>
-      <w:r w:rsidRPr="004722CB">
+      <w:r w:rsidR="00493E81" w:rsidRPr="00764B33">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>, in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00351EC0">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...91 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00493E81" w:rsidRPr="00764B33">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004722CB">
+        <w:t>accordance</w:t>
+      </w:r>
+      <w:r w:rsidR="00351EC0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00493E81" w:rsidRPr="00764B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00351EC0" w:rsidRPr="00351EC0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="FFF4D6" w:themeColor="accent4" w:themeTint="33"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Procedures for the Quality Assurance of Taught Collaborative Provision</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00493E81" w:rsidRPr="00351EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FFF4D6" w:themeColor="accent4" w:themeTint="33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E83F38" w:rsidRPr="004722CB" w:rsidRDefault="00E83F38" w:rsidP="00E83F38">
-[...306 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="20B9EE75" w14:textId="3F43CBDA" w:rsidR="00BD6170" w:rsidRDefault="00BD6170" w:rsidP="007B54E8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent3"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblW w:w="4985" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1625"/>
+        <w:gridCol w:w="2282"/>
+        <w:gridCol w:w="6522"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00B51F1A" w14:paraId="1425A4A1" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7686FF" w14:textId="4CCF8898" w:rsidR="003F17CC" w:rsidRPr="001E7530" w:rsidRDefault="007123B4" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Pereiodic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F17CC" w:rsidRPr="001E7530">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review Agenda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="1EBD319A" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="03296C9D" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56C157CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Location:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67387862" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56C157CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C6F2E07" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56C157CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Chair:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5045BF00" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56C157CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Attendees:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="286F49E1" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B24A92D" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>9:00-9:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="287B0116" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Private meeting of the panel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E56563" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="2757E259" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5071F815" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>9:15-9:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F471213" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="248D3194" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Framing the format and purpose of the review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B3C9F7" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Each institution provides an overview of any relevant strategic updates, e.g. Manchester 2035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="7D26C0D9" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71932D19" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>9:30-10:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3635FDD6" w14:textId="413E90F5" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="004D4738" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Standards and Compliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6752E7FD" w14:textId="77777777" w:rsidR="0032521B" w:rsidRDefault="0032521B" w:rsidP="0032521B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:contextualSpacing/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Review OfS B-conditions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE1CA9C" w14:textId="729ACCCB" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="0032521B" w:rsidP="0032521B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Review of National Authority for Quality Assurance and Accreditation of Education (NAQAAE) requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="55C4745F" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C1408A" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>10:30-10:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4221" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5C3C6" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="003F17CC" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F17CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Break</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="229B16A3" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB13A80" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>10:45-11:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="661E201B" w14:textId="2D6F775C" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="00663D15" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Student Outcomes and Equality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47765B58" w14:textId="2689FF61" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="00663D15" w:rsidP="00525010">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Explore continuation, completion, awarding gaps, and progression</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="758E59C3" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0329F" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>11:45-12:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4221" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1262DB93" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="003F17CC" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F17CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Lunch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="1B0D607D" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="711672FE" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>12:45-13:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05465C5C" w14:textId="77E1C6FE" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="00663D15" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Student Voice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7751E00E" w14:textId="66DAA972" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="00EF1566" w:rsidP="00525010">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF1566">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Meeting with students to discuss experience, inclusivity, and support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="1A4D8D59" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3B685C" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>13:30-14:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="611F802A" w14:textId="5189F269" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="005F5EF7" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curriculum and </w:t>
+            </w:r>
+            <w:r w:rsidR="005767A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="461E0BF8" w14:textId="77777777" w:rsidR="005767A9" w:rsidRDefault="005767A9" w:rsidP="005767A9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:contextualSpacing/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Assessment and feedback</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFB147A" w14:textId="09BDF4DA" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="005767A9" w:rsidP="005767A9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>AI/digital, sustainability, modularity, internationalisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005767A9" w:rsidRPr="00920C15" w14:paraId="179D7364" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF3F08E" w14:textId="77777777" w:rsidR="005767A9" w:rsidRPr="00920C15" w:rsidRDefault="005767A9" w:rsidP="00525010">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75604B5A" w14:textId="2F820DD0" w:rsidR="005767A9" w:rsidRPr="00920C15" w:rsidRDefault="0094443A" w:rsidP="00525010">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094443A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Professional Practice / Workforce readiness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="216B9A47" w14:textId="77777777" w:rsidR="00A954A6" w:rsidRPr="00A954A6" w:rsidRDefault="00A954A6" w:rsidP="00A954A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Preparing students for professional practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A37BEC0" w14:textId="380A4E84" w:rsidR="005767A9" w:rsidRPr="00920C15" w:rsidRDefault="00A954A6" w:rsidP="00A954A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Skills gaps and innovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="79D7333A" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3460EE" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>14:30-14:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70775CE1" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Private </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>eflections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E331C73" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F17CC" w:rsidRPr="00920C15" w14:paraId="26AEB305" w14:textId="77777777" w:rsidTr="00525010">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="779" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD534E6" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>14:45-15:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="415B4CEC" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Final reflections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3127" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EADCF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A2CCC1" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initial impression from the panel </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>visit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0E95EBD9" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Summary of any action points- process for writing the report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28858E3E" w14:textId="77777777" w:rsidR="003F17CC" w:rsidRPr="00920C15" w:rsidRDefault="003F17CC" w:rsidP="00525010">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920C15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Agreeing follow up comms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01F6C03E" w14:textId="77777777" w:rsidR="007B54E8" w:rsidRPr="002414AC" w:rsidRDefault="007B54E8" w:rsidP="007B54E8"/>
+    <w:sectPr w:rsidR="007B54E8" w:rsidRPr="002414AC" w:rsidSect="00660750">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="793AC82E" w14:textId="77777777" w:rsidR="00546046" w:rsidRDefault="00546046" w:rsidP="00C362E4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3307F3A2" w14:textId="77777777" w:rsidR="00546046" w:rsidRDefault="00546046" w:rsidP="00C362E4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-2025325104"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="248C4955" w14:textId="46C661D4" w:rsidR="00C362E4" w:rsidRDefault="00C362E4">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="36D3B91A" w14:textId="77777777" w:rsidR="00C362E4" w:rsidRDefault="00C362E4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="350ABE35" w14:textId="77777777" w:rsidR="00546046" w:rsidRDefault="00546046" w:rsidP="00C362E4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5EBD08A5" w14:textId="77777777" w:rsidR="00546046" w:rsidRDefault="00546046" w:rsidP="00C362E4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FF81A28"/>
+    <w:nsid w:val="17FC53B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3DFC60DC"/>
+    <w:tmpl w:val="48B49FB0"/>
+    <w:lvl w:ilvl="0" w:tplc="A094BA02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1735" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="715413E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2572" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC8C1BAA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C0ECC5DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5ADC1FBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="188C2E70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="098EED3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6734" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8E9A3F1E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7567" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D980867E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8399" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30A55857"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15663B6A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="602A022F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBA6A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="02DE4C62"/>
+    <w:tmpl w:val="AC4AFD0A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50EF2BEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="274E40D4"/>
+    <w:lvl w:ilvl="0" w:tplc="338613BA">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1799831605">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="719280054">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="3" w16cid:durableId="300426901">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2142070657">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E83F38"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00ED135B"/>
+    <w:rsidRoot w:val="00BD6170"/>
+    <w:rsid w:val="00001B2F"/>
+    <w:rsid w:val="000460DA"/>
+    <w:rsid w:val="00054615"/>
+    <w:rsid w:val="000A1BAA"/>
+    <w:rsid w:val="000B66B2"/>
+    <w:rsid w:val="00122E23"/>
+    <w:rsid w:val="0012613C"/>
+    <w:rsid w:val="001567B1"/>
+    <w:rsid w:val="00167676"/>
+    <w:rsid w:val="00186014"/>
+    <w:rsid w:val="0019694B"/>
+    <w:rsid w:val="001A3D7F"/>
+    <w:rsid w:val="001B7DC9"/>
+    <w:rsid w:val="001B7FC0"/>
+    <w:rsid w:val="001C0C71"/>
+    <w:rsid w:val="001D693A"/>
+    <w:rsid w:val="001F57EF"/>
+    <w:rsid w:val="002062CA"/>
+    <w:rsid w:val="00231A6D"/>
+    <w:rsid w:val="0024039A"/>
+    <w:rsid w:val="002414AC"/>
+    <w:rsid w:val="002512A3"/>
+    <w:rsid w:val="00256803"/>
+    <w:rsid w:val="00287127"/>
+    <w:rsid w:val="00293746"/>
+    <w:rsid w:val="002B4BAF"/>
+    <w:rsid w:val="002E02ED"/>
+    <w:rsid w:val="002E28C7"/>
+    <w:rsid w:val="002F1F27"/>
+    <w:rsid w:val="00305BC6"/>
+    <w:rsid w:val="00317FF8"/>
+    <w:rsid w:val="0032521B"/>
+    <w:rsid w:val="00335275"/>
+    <w:rsid w:val="0034219D"/>
+    <w:rsid w:val="00351EC0"/>
+    <w:rsid w:val="00384943"/>
+    <w:rsid w:val="00396000"/>
+    <w:rsid w:val="003971F9"/>
+    <w:rsid w:val="003F17CC"/>
+    <w:rsid w:val="0040140B"/>
+    <w:rsid w:val="004070D6"/>
+    <w:rsid w:val="0040714D"/>
+    <w:rsid w:val="0043454E"/>
+    <w:rsid w:val="00491901"/>
+    <w:rsid w:val="00493E81"/>
+    <w:rsid w:val="004A188F"/>
+    <w:rsid w:val="004A7311"/>
+    <w:rsid w:val="004B362E"/>
+    <w:rsid w:val="004D4738"/>
+    <w:rsid w:val="004F6A64"/>
+    <w:rsid w:val="005152CF"/>
+    <w:rsid w:val="00525010"/>
+    <w:rsid w:val="00546046"/>
+    <w:rsid w:val="005646E5"/>
+    <w:rsid w:val="00570EF7"/>
+    <w:rsid w:val="005767A9"/>
+    <w:rsid w:val="005D3FEE"/>
+    <w:rsid w:val="005E39EF"/>
+    <w:rsid w:val="005F5EF7"/>
+    <w:rsid w:val="00624770"/>
+    <w:rsid w:val="00660750"/>
+    <w:rsid w:val="00663D15"/>
+    <w:rsid w:val="006C0140"/>
+    <w:rsid w:val="006C1CF7"/>
+    <w:rsid w:val="00702368"/>
+    <w:rsid w:val="007123B4"/>
+    <w:rsid w:val="007126EE"/>
+    <w:rsid w:val="00770333"/>
+    <w:rsid w:val="007707C3"/>
+    <w:rsid w:val="00773FDD"/>
+    <w:rsid w:val="007B54E8"/>
+    <w:rsid w:val="007D6FF4"/>
+    <w:rsid w:val="00826C69"/>
+    <w:rsid w:val="0084489F"/>
+    <w:rsid w:val="00862998"/>
+    <w:rsid w:val="00885815"/>
+    <w:rsid w:val="008A7F3C"/>
+    <w:rsid w:val="008D5E60"/>
+    <w:rsid w:val="008D6520"/>
+    <w:rsid w:val="008F0613"/>
+    <w:rsid w:val="008F3506"/>
+    <w:rsid w:val="0091059F"/>
+    <w:rsid w:val="0094443A"/>
+    <w:rsid w:val="00982ECB"/>
+    <w:rsid w:val="009A4C87"/>
+    <w:rsid w:val="009B36E8"/>
+    <w:rsid w:val="009D206C"/>
+    <w:rsid w:val="00A05E36"/>
+    <w:rsid w:val="00A06352"/>
+    <w:rsid w:val="00A454E9"/>
+    <w:rsid w:val="00A6343A"/>
+    <w:rsid w:val="00A726AD"/>
+    <w:rsid w:val="00A93DBE"/>
+    <w:rsid w:val="00A954A6"/>
+    <w:rsid w:val="00A956E7"/>
+    <w:rsid w:val="00AE3302"/>
+    <w:rsid w:val="00B048A4"/>
+    <w:rsid w:val="00B97225"/>
+    <w:rsid w:val="00BD6170"/>
+    <w:rsid w:val="00C362E4"/>
+    <w:rsid w:val="00C61E4B"/>
+    <w:rsid w:val="00C96BC7"/>
+    <w:rsid w:val="00CE468C"/>
+    <w:rsid w:val="00CF30BE"/>
+    <w:rsid w:val="00D07787"/>
+    <w:rsid w:val="00D1555A"/>
+    <w:rsid w:val="00D16F3A"/>
+    <w:rsid w:val="00D674A8"/>
+    <w:rsid w:val="00D70E0A"/>
+    <w:rsid w:val="00D75D2B"/>
+    <w:rsid w:val="00E05BF8"/>
+    <w:rsid w:val="00E5638E"/>
+    <w:rsid w:val="00EA76E6"/>
+    <w:rsid w:val="00EB6A36"/>
+    <w:rsid w:val="00ED3DB4"/>
+    <w:rsid w:val="00EF0BBE"/>
+    <w:rsid w:val="00EF1566"/>
+    <w:rsid w:val="00F33DC3"/>
+    <w:rsid w:val="00F43CF0"/>
+    <w:rsid w:val="00F53BFF"/>
+    <w:rsid w:val="00F85EB1"/>
+    <w:rsid w:val="00FC62F1"/>
+    <w:rsid w:val="00FD5BE6"/>
+    <w:rsid w:val="00FD6BD1"/>
+    <w:rsid w:val="00FE445F"/>
+    <w:rsid w:val="00FE4BFB"/>
+    <w:rsid w:val="03B72532"/>
+    <w:rsid w:val="0490D4A2"/>
+    <w:rsid w:val="0D007D6D"/>
+    <w:rsid w:val="0E48E515"/>
+    <w:rsid w:val="13A8604C"/>
+    <w:rsid w:val="2E8998D2"/>
+    <w:rsid w:val="4620850C"/>
+    <w:rsid w:val="4D1DB5E1"/>
+    <w:rsid w:val="68C9ABE2"/>
+    <w:rsid w:val="78881F4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24030037"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6DD96167-5578-4CA2-B0EC-967EAD09A6DD}"/>
+  <w14:docId w14:val="20B9EE6E"/>
+  <w15:docId w15:val="{EC082A97-D5B4-4E5D-A767-531785989235}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1372,211 +2799,594 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E83F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:ind w:left="1015"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0032521B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="36004E" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="23"/>
+      <w:ind w:left="1734"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="351"/>
+      <w:ind w:left="1014"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="23"/>
+      <w:ind w:left="1734" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="107"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493E81"/>
+    <w:rPr>
+      <w:color w:val="5368E0" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C362E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C362E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C362E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C362E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040714D"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00862998"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00862998"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00862998"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00862998"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00862998"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB6A36"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="003F17CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="003F17CC"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFC0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFC0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFC0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFC0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFC0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFC0" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="959597" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="959597" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="959597" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="959597" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="959597" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="959597" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0032521B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="36004E" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75422" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="University 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="6D009D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C300AE"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="959597"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="FFCC33"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="00A2AE"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="34BE51"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="5368E0"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="D22332"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1677,80 +3487,406 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1398733d-6188-46d9-989c-fbb3c6f87ad8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="21dfe981-f3c8-4f23-9879-0109c2979629">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001376DB813C0E8E46989A6D453857AD8D" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="89945f9961c9bdfcc1f5233486b23c40">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="21dfe981-f3c8-4f23-9879-0109c2979629" xmlns:ns3="1398733d-6188-46d9-989c-fbb3c6f87ad8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a780637336c6c2766f389da8c16b08f9" ns2:_="" ns3:_="">
+    <xsd:import namespace="21dfe981-f3c8-4f23-9879-0109c2979629"/>
+    <xsd:import namespace="1398733d-6188-46d9-989c-fbb3c6f87ad8"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="21dfe981-f3c8-4f23-9879-0109c2979629" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1398733d-6188-46d9-989c-fbb3c6f87ad8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0864c7b3-44bd-4112-9ed2-4134b7b1c419}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1398733d-6188-46d9-989c-fbb3c6f87ad8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3533F728-3404-4C2A-B760-380C990F2C8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DACA295-32D3-464C-9E8D-001CF044F467}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1398733d-6188-46d9-989c-fbb3c6f87ad8"/>
+    <ds:schemaRef ds:uri="21dfe981-f3c8-4f23-9879-0109c2979629"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9011881C-A6FF-4999-B539-7A05B3261B80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="21dfe981-f3c8-4f23-9879-0109c2979629"/>
+    <ds:schemaRef ds:uri="1398733d-6188-46d9-989c-fbb3c6f87ad8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>80</Words>
-  <Characters>456</Characters>
+  <Words>177</Words>
+  <Characters>1223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>University of Manchester</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1361</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>4980807</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.staffnet.manchester.ac.uk/tlso/quality/continuous-monitoring-and-review/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357088</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/display.aspx?DocID=75422</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Miriam Graham</dc:creator>
+  <dc:creator>Angela Entwistle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-01-05T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 25 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-01-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 25.1.5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
+    <vt:lpwstr>0x0101001376DB813C0E8E46989A6D453857AD8D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>