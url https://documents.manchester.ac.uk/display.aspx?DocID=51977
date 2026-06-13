--- v0 (2026-04-20)
+++ v1 (2026-06-13)
@@ -237,348 +237,331 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09ABCEB8" w14:textId="5AD28433" w:rsidR="002E7030" w:rsidRPr="00482FD1" w:rsidRDefault="00482FD1">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B41A2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Animals (Scientific Procedures) Act 1986. Ethical Review Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F260FBC" w14:textId="0B3412AE" w:rsidR="001807A0" w:rsidRDefault="001807A0">
+    <w:p w14:paraId="1F260FBC" w14:textId="74DE230F" w:rsidR="001807A0" w:rsidRPr="00953F01" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008537B1">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Please complete</w:t>
       </w:r>
       <w:r w:rsidR="00B637B4">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008537B1">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">electronically and e-mail to </w:t>
+        <w:t xml:space="preserve">electronically and e-mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001615E2">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00962649" w:rsidRPr="00B07FD8">
+        <w:r w:rsidR="00953F01" w:rsidRPr="001615E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
+            <w:bCs/>
             <w:sz w:val="19"/>
-            <w:lang w:val="en-GB"/>
+            <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>Katrina.</w:t>
-[...19 lines deleted...]
-          <w:t>@manchester.ac.uk</w:t>
+          <w:t>bsf.licencing@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00953F01" w:rsidRPr="001615E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="12365D31" w14:textId="5C9CFDFA" w:rsidR="00B37C56" w:rsidRPr="009B4D91" w:rsidRDefault="00B37C56">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6531"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="35757858" w14:textId="77777777" w:rsidTr="502D0354">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18761EC4" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w14:paraId="5E4F51D8" w14:textId="77777777" w:rsidR="0088671D" w:rsidRPr="00FD4AE6" w:rsidRDefault="0088671D" w:rsidP="0088671D">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Title of proposed project:</w:t>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B523027" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w14:paraId="2B523027" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="0088671D">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B0E0F81" w14:textId="68EFAB7D" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="743E7CFB">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00953F01" w:rsidRPr="009B4D91" w14:paraId="0B4A3BD0" w14:textId="77777777" w:rsidTr="502D0354">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52579BC8" w14:textId="77777777" w:rsidR="00953F01" w:rsidRDefault="00953F01" w:rsidP="00953F01">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title of proposed project:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75FFBFE9" w14:textId="77777777" w:rsidR="00953F01" w:rsidRPr="14B08CFA" w:rsidRDefault="00953F01" w:rsidP="00953F01">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F723438" w14:textId="77777777" w:rsidR="00953F01" w:rsidRPr="009B4D91" w:rsidRDefault="00953F01" w:rsidP="009B4D91">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="629D1443" w14:textId="77777777" w:rsidTr="502D0354">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76968F73" w14:textId="0686F72F" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="14B08CFA">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Application Number</w:t>
+              <w:t>Project Licence Application Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="090A138F" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b w:val="0"/>
-[...65 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="1771034C" w14:textId="77777777" w:rsidTr="502D0354">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="468BC2F2" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00FD4AE6" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
@@ -802,75 +785,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Do you already </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hold</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a project </w:t>
-[...23 lines deleted...]
-              <w:t>?</w:t>
+              <w:t xml:space="preserve"> a project licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="069329A2" w14:textId="77777777" w:rsidR="007A2708" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -1142,77 +1101,51 @@
           <w:p w14:paraId="56C9DDD5" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00B05A58" w:rsidRDefault="009B4D91" w:rsidP="14B08CFA">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please ensure the numbers listed match with your project </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> application totals</w:t>
+              <w:t>Please ensure the numbers listed match with your project licence application totals</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="320A0BD1" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="381A7F11" w14:textId="69BED221" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="00962649">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1261,178 +1194,245 @@
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4279A56F" w14:textId="4BC3A414" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="502D0354">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B05A58" w:rsidRPr="00FD4AE6" w14:paraId="16894A76" w14:textId="77777777" w:rsidTr="502D0354">
         <w:trPr>
           <w:trHeight w:val="914"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC638B7" w14:textId="77777777" w:rsidR="00B05A58" w:rsidRPr="007A784B" w:rsidRDefault="00B05A58" w:rsidP="14B08CFA">
+          <w:p w14:paraId="0CC638B7" w14:textId="6FC2A189" w:rsidR="00B05A58" w:rsidRPr="007A784B" w:rsidRDefault="00B05A58" w:rsidP="14B08CFA">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Please explain if you will publish negative findings and make the raw data open access</w:t>
+              <w:t xml:space="preserve">Please explain </w:t>
+            </w:r>
+            <w:r w:rsidR="00C84517">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>how</w:t>
+            </w:r>
+            <w:r w:rsidRPr="14B08CFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you will publish negative findings and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C84517">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">steps taken to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="14B08CFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>make the raw data open access</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84517">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to maximize benefits </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B7A8692" w14:textId="2B7A6CA8" w:rsidR="00B05A58" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B05A58" w:rsidP="502D0354">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DC834CB" w14:textId="0710CF0B" w:rsidR="00EE30D8" w:rsidRPr="009B4D91" w:rsidRDefault="00EE30D8">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE3801C" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5627836E" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00C069A8" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+    <w:p w14:paraId="5627836E" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="00947898">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B41A2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">The experimental and statistical design associated with this application has been </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">discussed and </w:t>
       </w:r>
       <w:r w:rsidRPr="002B41A2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>agreed with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="09DB8133" w14:textId="77777777" w:rsidR="00947898" w:rsidRPr="00C069A8" w:rsidRDefault="00947898" w:rsidP="00947898">
+      <w:pPr>
+        <w:pStyle w:val="DefaultText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="44EA0022" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="14B08CFA">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Inferstats</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
@@ -1595,87 +1595,62 @@
         </w:rPr>
         <w:t xml:space="preserve">Signature: ___________________________________   Date: </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5ED0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58715C9B" w14:textId="4D7A34E6" w:rsidR="009B4D91" w:rsidRDefault="009B4D91"/>
     <w:p w14:paraId="644C46ED" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91">
       <w:pPr>
         <w:sectPr w:rsidR="009B4D91" w:rsidSect="009B4D91">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="706" w:footer="706" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0F779E" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w14:paraId="2B0F779E" w14:textId="77777777" w:rsidR="00086896" w:rsidRDefault="00086896" w:rsidP="00086896">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6CA9F7" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
-[...27 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="4F6FFE95" w14:textId="77777777" w:rsidR="001615E2" w:rsidRPr="00B1180B" w:rsidRDefault="001615E2" w:rsidP="00086896">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D4D9F1" w14:textId="1C9150F8" w:rsidR="00086896" w:rsidRPr="00AE3D01" w:rsidRDefault="00086896" w:rsidP="00086896">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1180B">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NVS Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2011,71 +1986,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06915013" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="14B08CFA">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Establishment </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> holder’s approval to proceed:</w:t>
+        <w:t>Establishment licence holder’s approval to proceed:</w:t>
       </w:r>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>YES / NO</w:t>
       </w:r>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2162,58 +2117,58 @@
     <w:p w14:paraId="22BD076B" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001807A0" w:rsidSect="00086896">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17D7A2FA" w14:textId="77777777" w:rsidR="00956E3C" w:rsidRDefault="00956E3C">
+    <w:p w14:paraId="407F7B01" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39C5CEA4" w14:textId="77777777" w:rsidR="00956E3C" w:rsidRDefault="00956E3C">
+    <w:p w14:paraId="625E1EF3" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -2237,151 +2192,163 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
-    <w:altName w:val="Athelas Bold Italic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62CB75CB" w14:textId="0C81AF0B" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
+  <w:p w14:paraId="62CB75CB" w14:textId="284F477E" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat </w:t>
     </w:r>
     <w:r w:rsidR="00086896">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>A AWERB form</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="00533855">
+    <w:r w:rsidR="00947898">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidR="00533855">
+    <w:r w:rsidR="00D14861">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>11</w:t>
     </w:r>
     <w:r w:rsidR="007A784B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>/11</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00D14861">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>06</w:t>
     </w:r>
     <w:r w:rsidR="00086896">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="00533855">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00D14861">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2462,58 +2429,58 @@
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3272DC77" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="381E34FA" w14:textId="77777777" w:rsidR="00956E3C" w:rsidRDefault="00956E3C">
+    <w:p w14:paraId="1D539666" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DC0F98D" w14:textId="77777777" w:rsidR="00956E3C" w:rsidRDefault="00956E3C">
+    <w:p w14:paraId="42AADE39" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4030C5BD" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
@@ -3425,199 +3392,212 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="750354417">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="600916914">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1100226123">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1110928954">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="910851969">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="699741501">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048306D"/>
     <w:rsid w:val="000026D0"/>
     <w:rsid w:val="00013A21"/>
     <w:rsid w:val="00027706"/>
     <w:rsid w:val="00052876"/>
     <w:rsid w:val="000536D1"/>
     <w:rsid w:val="000537EC"/>
     <w:rsid w:val="00067BDC"/>
     <w:rsid w:val="00086896"/>
     <w:rsid w:val="000958AD"/>
     <w:rsid w:val="000C08DE"/>
     <w:rsid w:val="000D7F74"/>
     <w:rsid w:val="000F13A7"/>
     <w:rsid w:val="00107EF8"/>
     <w:rsid w:val="00123829"/>
     <w:rsid w:val="00124523"/>
     <w:rsid w:val="001513AF"/>
     <w:rsid w:val="001525C0"/>
+    <w:rsid w:val="001615E2"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="001B26CE"/>
     <w:rsid w:val="001C7BC6"/>
+    <w:rsid w:val="001D4ADB"/>
     <w:rsid w:val="001E72EB"/>
     <w:rsid w:val="00211D65"/>
     <w:rsid w:val="00232372"/>
     <w:rsid w:val="002574BC"/>
     <w:rsid w:val="00266325"/>
     <w:rsid w:val="00266503"/>
     <w:rsid w:val="002824A7"/>
     <w:rsid w:val="002936EA"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002E4D7D"/>
     <w:rsid w:val="002E7030"/>
     <w:rsid w:val="003272CB"/>
+    <w:rsid w:val="003641D0"/>
     <w:rsid w:val="00371BBA"/>
     <w:rsid w:val="00396FDF"/>
     <w:rsid w:val="00397B4A"/>
     <w:rsid w:val="003B6FA0"/>
     <w:rsid w:val="003E2622"/>
     <w:rsid w:val="003E3C34"/>
     <w:rsid w:val="004022AA"/>
     <w:rsid w:val="00436D09"/>
+    <w:rsid w:val="00465A1E"/>
     <w:rsid w:val="00481E01"/>
     <w:rsid w:val="00482E3F"/>
     <w:rsid w:val="00482FD1"/>
     <w:rsid w:val="0048306D"/>
     <w:rsid w:val="004A6DB8"/>
     <w:rsid w:val="00506B36"/>
     <w:rsid w:val="00533855"/>
     <w:rsid w:val="005458BC"/>
     <w:rsid w:val="00562E0B"/>
     <w:rsid w:val="00572021"/>
     <w:rsid w:val="005743BF"/>
     <w:rsid w:val="005751BC"/>
     <w:rsid w:val="00594BC4"/>
     <w:rsid w:val="005B746D"/>
     <w:rsid w:val="005D378F"/>
     <w:rsid w:val="00617B70"/>
     <w:rsid w:val="006608A9"/>
     <w:rsid w:val="006D1EA1"/>
     <w:rsid w:val="006D75C0"/>
     <w:rsid w:val="006F48F0"/>
+    <w:rsid w:val="00716C8C"/>
     <w:rsid w:val="00741877"/>
     <w:rsid w:val="007A2708"/>
     <w:rsid w:val="007A27D8"/>
     <w:rsid w:val="007A784B"/>
     <w:rsid w:val="007D0963"/>
     <w:rsid w:val="007E432D"/>
+    <w:rsid w:val="007E6733"/>
     <w:rsid w:val="00813947"/>
     <w:rsid w:val="0083705C"/>
     <w:rsid w:val="008537B1"/>
     <w:rsid w:val="00855607"/>
     <w:rsid w:val="00855B5B"/>
     <w:rsid w:val="008568FF"/>
     <w:rsid w:val="0086740E"/>
+    <w:rsid w:val="0088671D"/>
     <w:rsid w:val="008A2C2C"/>
     <w:rsid w:val="008C5306"/>
     <w:rsid w:val="008D4D35"/>
     <w:rsid w:val="008F3BBC"/>
     <w:rsid w:val="00907B41"/>
+    <w:rsid w:val="00947898"/>
+    <w:rsid w:val="00953F01"/>
     <w:rsid w:val="00956E3C"/>
     <w:rsid w:val="00962649"/>
     <w:rsid w:val="00972A1D"/>
     <w:rsid w:val="009B4D91"/>
     <w:rsid w:val="009B6053"/>
     <w:rsid w:val="009C56E9"/>
     <w:rsid w:val="009D3B6E"/>
     <w:rsid w:val="009D3CFA"/>
     <w:rsid w:val="009E080A"/>
     <w:rsid w:val="009E4D7C"/>
     <w:rsid w:val="00A51AFD"/>
     <w:rsid w:val="00A51FE5"/>
     <w:rsid w:val="00A63B67"/>
     <w:rsid w:val="00A875F5"/>
     <w:rsid w:val="00A918FF"/>
+    <w:rsid w:val="00AD6848"/>
     <w:rsid w:val="00AE03E6"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE39B3"/>
     <w:rsid w:val="00AF1C75"/>
     <w:rsid w:val="00B05A58"/>
     <w:rsid w:val="00B2706D"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B92E9E"/>
     <w:rsid w:val="00BA3967"/>
     <w:rsid w:val="00BD55B5"/>
+    <w:rsid w:val="00BE0085"/>
     <w:rsid w:val="00BE0B45"/>
     <w:rsid w:val="00BF0235"/>
     <w:rsid w:val="00BF791A"/>
     <w:rsid w:val="00C30322"/>
     <w:rsid w:val="00C366F9"/>
     <w:rsid w:val="00C7353D"/>
+    <w:rsid w:val="00C84517"/>
     <w:rsid w:val="00C96F73"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CC5E74"/>
     <w:rsid w:val="00CD700B"/>
     <w:rsid w:val="00CF622A"/>
     <w:rsid w:val="00D054F4"/>
+    <w:rsid w:val="00D14861"/>
     <w:rsid w:val="00D20FA0"/>
     <w:rsid w:val="00D23E81"/>
     <w:rsid w:val="00D33907"/>
     <w:rsid w:val="00D401DB"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00DA2C7D"/>
     <w:rsid w:val="00E00952"/>
     <w:rsid w:val="00E3216E"/>
     <w:rsid w:val="00E70228"/>
     <w:rsid w:val="00EE0F59"/>
     <w:rsid w:val="00EE30D8"/>
     <w:rsid w:val="00F5002F"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FB3323"/>
     <w:rsid w:val="00FC2DB2"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD4AE6"/>
     <w:rsid w:val="06F5605C"/>
     <w:rsid w:val="13F0492D"/>
@@ -4359,51 +4339,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pete.ceuppens@inferstats.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Cunliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pete.ceuppens@inferstats.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsf.licencing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4668,95 +4648,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89e4ab501aee6016fdc3384563861693" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f727001722ca616d81c7409af64f62d5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55b09308057eb7dac9f595361baaccdc" ns2:_="" ns3:_="">
     <xsd:import namespace="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <xsd:import namespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d724ba-4881-4eb0-b72f-dce6e222a12c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4775,50 +4732,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85304632-776d-4091-91e5-78edfe159491}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4f68267-62ac-4bec-8c4c-5095ec9350ed">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4892,96 +4854,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06d724ba-4881-4eb0-b72f-dce6e222a12c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c4f68267-62ac-4bec-8c4c-5095ec9350ed" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FA851F7-B1F2-4897-91DB-65631ECF1218}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874F0BA0-620C-409D-847C-B0EAF862C9D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1813DE5E-D580-4DC2-885A-3772330CF42A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69E0862E-9CA3-4CD7-93E4-B58439A53BD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ERP1</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>206</Words>
-  <Characters>1456</Characters>
+  <Words>211</Words>
+  <Characters>1483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UNIVERSITY OF MANCHESTER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1621</CharactersWithSpaces>
+  <CharactersWithSpaces>1659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>University of Manchester                                                  (form ppl 1)</dc:title>
   <dc:creator>MR T PRIEST</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>