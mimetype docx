--- v1 (2026-06-13)
+++ v2 (2026-07-29)
@@ -9,775 +9,776 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D560F7" w14:textId="70EF8C41" w:rsidR="001807A0" w:rsidRPr="008537B1" w:rsidRDefault="00AE03E6" w:rsidP="14B08CFA">
+    <w:p w:rsidRPr="008537B1" w:rsidR="001807A0" w:rsidP="14B08CFA" w:rsidRDefault="00AE03E6" w14:paraId="11D560F7" w14:textId="70EF8C41">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester                               </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002E4D7D" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="002E4D7D">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001513AF" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="001513AF">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">orm </w:t>
       </w:r>
-      <w:r w:rsidR="004022AA" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="004022AA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Cat </w:t>
       </w:r>
-      <w:r w:rsidR="00086896" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="00086896">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="14B08CFA">
+      <w:r w:rsidRPr="14B08CFA" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F593E9" w14:textId="184DCC29" w:rsidR="005458BC" w:rsidRPr="00972A1D" w:rsidRDefault="001807A0" w:rsidP="00B92E9E">
+    <w:p w:rsidRPr="00972A1D" w:rsidR="005458BC" w:rsidP="00B92E9E" w:rsidRDefault="001807A0" w14:paraId="41F593E9" w14:textId="184DCC29">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A51FE5">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ethical Review Process</w:t>
       </w:r>
       <w:r w:rsidR="00972A1D">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00972A1D">
+      <w:r w:rsidRPr="00972A1D" w:rsidR="002E7030">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> For Category</w:t>
       </w:r>
-      <w:r w:rsidR="004022AA" w:rsidRPr="00972A1D">
+      <w:r w:rsidRPr="00972A1D" w:rsidR="004022AA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00086896" w:rsidRPr="00972A1D">
+      <w:r w:rsidRPr="00972A1D" w:rsidR="00086896">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00972A1D">
+      <w:r w:rsidRPr="00972A1D" w:rsidR="002E7030">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Work </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0538239F" w14:textId="77777777" w:rsidR="005458BC" w:rsidRDefault="005458BC" w:rsidP="00B92E9E">
+    <w:p w:rsidR="005458BC" w:rsidP="00B92E9E" w:rsidRDefault="005458BC" w14:paraId="0538239F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BB334C" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00B92E9E" w:rsidRDefault="002E7030" w:rsidP="00B92E9E">
+    <w:p w:rsidRPr="00B92E9E" w:rsidR="002E7030" w:rsidP="00B92E9E" w:rsidRDefault="002E7030" w14:paraId="55BB334C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09ABCEB8" w14:textId="5AD28433" w:rsidR="002E7030" w:rsidRPr="00482FD1" w:rsidRDefault="00482FD1">
+    <w:p w:rsidRPr="00482FD1" w:rsidR="002E7030" w:rsidRDefault="00482FD1" w14:paraId="09ABCEB8" w14:textId="5AD28433">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B41A2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Animals (Scientific Procedures) Act 1986. Ethical Review Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F260FBC" w14:textId="74DE230F" w:rsidR="001807A0" w:rsidRPr="00953F01" w:rsidRDefault="001807A0">
+    <w:p w:rsidRPr="00953F01" w:rsidR="001807A0" w:rsidRDefault="001807A0" w14:paraId="1F260FBC" w14:textId="03E9B468">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2F031FAB" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...34 lines deleted...]
-          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:t>Please complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F031FAB" w:rsidR="00B637B4">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F031FAB" w:rsidR="001807A0">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electronically and e-mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F031FAB" w:rsidR="001807A0">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00953F01" w:rsidRPr="001615E2">
+      <w:hyperlink r:id="Ra5867caf68384ed9">
+        <w:r w:rsidRPr="2F031FAB" w:rsidR="33C90631">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
-            <w:bCs/>
+            <w:bCs w:val="0"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>bsf.licencing@manchester.ac.uk</w:t>
+          <w:t>Bsf.licensing@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00953F01" w:rsidRPr="001615E2">
-        <w:rPr>
+      <w:r w:rsidRPr="2F031FAB" w:rsidR="33C90631">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12365D31" w14:textId="5C9CFDFA" w:rsidR="00B37C56" w:rsidRPr="009B4D91" w:rsidRDefault="00B37C56">
+    <w:p w:rsidRPr="009B4D91" w:rsidR="00B37C56" w:rsidRDefault="00B37C56" w14:paraId="12365D31" w14:textId="5C9CFDFA">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="35757858" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="35757858" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4F51D8" w14:textId="77777777" w:rsidR="0088671D" w:rsidRPr="00FD4AE6" w:rsidRDefault="0088671D" w:rsidP="0088671D">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="0088671D" w:rsidP="0088671D" w:rsidRDefault="0088671D" w14:paraId="5E4F51D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B523027" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="0088671D">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="0088671D" w:rsidRDefault="009B4D91" w14:paraId="2B523027" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0E0F81" w14:textId="68EFAB7D" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="743E7CFB">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="743E7CFB" w:rsidRDefault="009B4D91" w14:paraId="0B0E0F81" w14:textId="68EFAB7D">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953F01" w:rsidRPr="009B4D91" w14:paraId="0B4A3BD0" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="00953F01" w:rsidTr="502D0354" w14:paraId="0B4A3BD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52579BC8" w14:textId="77777777" w:rsidR="00953F01" w:rsidRDefault="00953F01" w:rsidP="00953F01">
+          <w:p w:rsidR="00953F01" w:rsidP="00953F01" w:rsidRDefault="00953F01" w14:paraId="52579BC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title of proposed project:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75FFBFE9" w14:textId="77777777" w:rsidR="00953F01" w:rsidRPr="14B08CFA" w:rsidRDefault="00953F01" w:rsidP="00953F01">
+          <w:p w:rsidRPr="14B08CFA" w:rsidR="00953F01" w:rsidP="00953F01" w:rsidRDefault="00953F01" w14:paraId="75FFBFE9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F723438" w14:textId="77777777" w:rsidR="00953F01" w:rsidRPr="009B4D91" w:rsidRDefault="00953F01" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="00953F01" w:rsidP="009B4D91" w:rsidRDefault="00953F01" w14:paraId="6F723438" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="629D1443" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="629D1443" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76968F73" w14:textId="0686F72F" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="14B08CFA">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="14B08CFA" w:rsidRDefault="009B4D91" w14:paraId="76968F73" w14:textId="0686F72F">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project Licence Application Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090A138F" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="090A138F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="1771034C" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="1771034C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468BC2F2" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00FD4AE6" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="468BC2F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6450F6FC" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="6450F6FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11201923" w14:textId="14259459" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="502D0354">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="502D0354" w:rsidRDefault="009B4D91" w14:paraId="11201923" w14:textId="14259459">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="26E35D04" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="26E35D04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC29A72" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00FD4AE6" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="7AC29A72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address for correspondence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65983B32" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="65983B32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C23DD09" w14:textId="00B8CC50" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="502D0354">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="502D0354" w:rsidRDefault="009B4D91" w14:paraId="1C23DD09" w14:textId="00B8CC50">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="13F28427" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="13F28427" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16AC1422" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00FD4AE6" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="16AC1422" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B742583" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="7B742583" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D0023C" w14:textId="4C82D275" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="502D0354">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="502D0354" w:rsidRDefault="009B4D91" w14:paraId="31D0023C" w14:textId="4C82D275">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2708" w:rsidRPr="009B4D91" w14:paraId="097F3B9D" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidTr="502D0354" w14:paraId="097F3B9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65BD1B5B" w14:textId="628D149F" w:rsidR="007A2708" w:rsidRPr="009B4D91" w:rsidRDefault="007A2708" w:rsidP="14B08CFA">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidP="14B08CFA" w:rsidRDefault="007A2708" w14:paraId="65BD1B5B" w14:textId="628D149F">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -793,452 +794,452 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hold</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> a project licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="069329A2" w14:textId="77777777" w:rsidR="007A2708" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
+          <w:p w:rsidR="007A2708" w:rsidP="009B4D91" w:rsidRDefault="007A2708" w14:paraId="069329A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-629855309"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please give PPL Number</w:t>
             </w:r>
             <w:r w:rsidR="00B05A58">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22CF65C0" w14:textId="270F072E" w:rsidR="00B05A58" w:rsidRPr="009B4D91" w:rsidRDefault="00B05A58" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="00B05A58" w:rsidP="009B4D91" w:rsidRDefault="00B05A58" w14:paraId="22CF65C0" w14:textId="270F072E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2708" w:rsidRPr="009B4D91" w14:paraId="0021E1E6" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidTr="502D0354" w14:paraId="0021E1E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="128BD741" w14:textId="77777777" w:rsidR="007A2708" w:rsidRPr="009B4D91" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidP="009B4D91" w:rsidRDefault="007A2708" w14:paraId="128BD741" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="600BF754" w14:textId="4E39C00D" w:rsidR="007A2708" w:rsidRPr="00FD4AE6" w:rsidRDefault="007A2708" w:rsidP="502D0354">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="007A2708" w:rsidP="502D0354" w:rsidRDefault="007A2708" w14:paraId="600BF754" w14:textId="4E39C00D">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="502D0354">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-924723984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00962649">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorBidi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="19CD9D8D" w14:textId="77777777" w:rsidR="007A2708" w:rsidRPr="009B4D91" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidP="009B4D91" w:rsidRDefault="007A2708" w14:paraId="19CD9D8D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="5EC00DF8" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="5EC00DF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57246954" w14:textId="461C37B8" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="007A2708">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="007A2708" w:rsidRDefault="009B4D91" w14:paraId="57246954" w14:textId="461C37B8">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Species to be used</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE999DA" w14:textId="7CC0C30D" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="00962649">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="00962649" w:rsidRDefault="009B4D91" w14:paraId="2AE999DA" w14:textId="7CC0C30D">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="6B899154" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="6B899154" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B73FE1" w14:textId="613C0648" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="007A2708">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="007A2708" w:rsidRDefault="009B4D91" w14:paraId="53B73FE1" w14:textId="613C0648">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00086896">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approx numbers of each species (if applicable split b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>etween breeding and procedures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56C9DDD5" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00B05A58" w:rsidRDefault="009B4D91" w:rsidP="14B08CFA">
+          <w:p w:rsidRPr="00B05A58" w:rsidR="009B4D91" w:rsidP="14B08CFA" w:rsidRDefault="009B4D91" w14:paraId="56C9DDD5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please ensure the numbers listed match with your project licence application totals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320A0BD1" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="320A0BD1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="381A7F11" w14:textId="69BED221" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="00962649">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="00962649" w:rsidRDefault="009B4D91" w14:paraId="381A7F11" w14:textId="69BED221">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="4FCC7E3F" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="502D0354" w14:paraId="4FCC7E3F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29AF3B10" w14:textId="46740D9E" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="007A2708">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="007A2708" w:rsidRDefault="009B4D91" w14:paraId="29AF3B10" w14:textId="46740D9E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00086896">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Source, level and period of funding for this application:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4279A56F" w14:textId="4BC3A414" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="502D0354">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="502D0354" w:rsidRDefault="009B4D91" w14:paraId="4279A56F" w14:textId="4BC3A414">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05A58" w:rsidRPr="00FD4AE6" w14:paraId="16894A76" w14:textId="77777777" w:rsidTr="502D0354">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00B05A58" w:rsidTr="502D0354" w14:paraId="16894A76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="914"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC638B7" w14:textId="6FC2A189" w:rsidR="00B05A58" w:rsidRPr="007A784B" w:rsidRDefault="00B05A58" w:rsidP="14B08CFA">
+          <w:p w:rsidRPr="007A784B" w:rsidR="00B05A58" w:rsidP="14B08CFA" w:rsidRDefault="00B05A58" w14:paraId="0CC638B7" w14:textId="6FC2A189">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14B08CFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1285,197 +1286,197 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>make the raw data open access</w:t>
             </w:r>
             <w:r w:rsidR="00C84517">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to maximize benefits </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7A8692" w14:textId="2B7A6CA8" w:rsidR="00B05A58" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B05A58" w:rsidP="502D0354">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B05A58" w:rsidP="502D0354" w:rsidRDefault="00B05A58" w14:paraId="2B7A8692" w14:textId="2B7A6CA8">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DC834CB" w14:textId="0710CF0B" w:rsidR="00EE30D8" w:rsidRPr="009B4D91" w:rsidRDefault="00EE30D8">
+    <w:p w:rsidRPr="009B4D91" w:rsidR="00EE30D8" w:rsidRDefault="00EE30D8" w14:paraId="0DC834CB" w14:textId="0710CF0B">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE3801C" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91">
+    <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="2AE3801C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5627836E" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="00947898">
+    <w:p w:rsidR="009B4D91" w:rsidP="00947898" w:rsidRDefault="009B4D91" w14:paraId="5627836E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B41A2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">The experimental and statistical design associated with this application has been </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">discussed and </w:t>
       </w:r>
       <w:r w:rsidRPr="002B41A2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>agreed with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DB8133" w14:textId="77777777" w:rsidR="00947898" w:rsidRPr="00C069A8" w:rsidRDefault="00947898" w:rsidP="00947898">
+    <w:p w:rsidRPr="00C069A8" w:rsidR="00947898" w:rsidP="00947898" w:rsidRDefault="00947898" w14:paraId="09DB8133" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44EA0022" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="14B08CFA">
+    <w:p w:rsidR="009B4D91" w:rsidP="14B08CFA" w:rsidRDefault="009B4D91" w14:paraId="44EA0022" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Inferstats</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Representative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6013F03E" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="002B41A2" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+    <w:p w:rsidRPr="002B41A2" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="6013F03E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77F456D5" w14:textId="3C4D0280" w:rsidR="009B4D91" w:rsidRPr="00AE3D01" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+    <w:p w:rsidRPr="00AE3D01" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="77F456D5" w14:textId="3C4D0280">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="502D0354">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="502D0354">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
@@ -1522,140 +1523,140 @@
       <w:r w:rsidRPr="502D0354">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="502D0354">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="502D0354">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="00481E01" w:rsidRPr="502D0354">
+        <w:r w:rsidRPr="502D0354" w:rsidR="00481E01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
           </w:rPr>
           <w:t>pete.ceuppens@inferstats.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73B42130" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00AA2F79" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+    <w:p w:rsidRPr="00AA2F79" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="73B42130" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="606A195C" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00AA2F79" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+    <w:p w:rsidRPr="00AA2F79" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="606A195C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D2FFFC4" w14:textId="66540514" w:rsidR="009B4D91" w:rsidRPr="00B05A58" w:rsidRDefault="009B4D91" w:rsidP="00B05A58">
+    <w:p w:rsidRPr="00B05A58" w:rsidR="009B4D91" w:rsidP="00B05A58" w:rsidRDefault="009B4D91" w14:paraId="0D2FFFC4" w14:textId="66540514">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED5ED0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature: ___________________________________   Date: </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5ED0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58715C9B" w14:textId="4D7A34E6" w:rsidR="009B4D91" w:rsidRDefault="009B4D91"/>
-    <w:p w14:paraId="644C46ED" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91">
+    <w:p w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="58715C9B" w14:textId="4D7A34E6"/>
+    <w:p w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="644C46ED" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="009B4D91" w:rsidSect="009B4D91">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="706" w:footer="706" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0F779E" w14:textId="77777777" w:rsidR="00086896" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="2B0F779E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F6FFE95" w14:textId="77777777" w:rsidR="001615E2" w:rsidRPr="00B1180B" w:rsidRDefault="001615E2" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="001615E2" w:rsidP="00086896" w:rsidRDefault="001615E2" w14:paraId="4F6FFE95" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D4D9F1" w14:textId="1C9150F8" w:rsidR="00086896" w:rsidRPr="00AE3D01" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00AE3D01" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="70D4D9F1" w14:textId="1C9150F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1180B">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NVS Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1180B">
@@ -1678,111 +1679,111 @@
       </w:r>
       <w:r w:rsidRPr="00AE3D01">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3D01">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B204ADF" w14:textId="77777777" w:rsidR="003272CB" w:rsidRPr="00B1180B" w:rsidRDefault="003272CB" w:rsidP="003272CB">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="003272CB" w:rsidP="003272CB" w:rsidRDefault="003272CB" w14:paraId="5B204ADF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E52296" w14:textId="77777777" w:rsidR="003272CB" w:rsidRDefault="003272CB" w:rsidP="003272CB">
+    <w:p w:rsidR="003272CB" w:rsidP="003272CB" w:rsidRDefault="003272CB" w14:paraId="00E52296" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="716C723C" w14:textId="77777777" w:rsidR="003272CB" w:rsidRDefault="003272CB" w:rsidP="003272CB">
+    <w:p w:rsidR="003272CB" w:rsidP="003272CB" w:rsidRDefault="003272CB" w14:paraId="716C723C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68676C45" w14:textId="77777777" w:rsidR="003272CB" w:rsidRPr="00B1180B" w:rsidRDefault="003272CB" w:rsidP="003272CB">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="003272CB" w:rsidP="003272CB" w:rsidRDefault="003272CB" w14:paraId="68676C45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751B79FB" w14:textId="7BAE0819" w:rsidR="00086896" w:rsidRPr="002824A7" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="002824A7" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="751B79FB" w14:textId="7BAE0819">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1180B">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>NACWO Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1180B">
         <w:rPr>
@@ -1798,277 +1799,277 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE3D01">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002824A7">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCA7AC8" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="7BCA7AC8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B213FB2" w14:textId="33F6AD2C" w:rsidR="003272CB" w:rsidRDefault="003272CB" w:rsidP="00086896">
+    <w:p w:rsidR="003272CB" w:rsidP="00086896" w:rsidRDefault="003272CB" w14:paraId="5B213FB2" w14:textId="33F6AD2C">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="195E49A1" w14:textId="77777777" w:rsidR="003272CB" w:rsidRPr="00B1180B" w:rsidRDefault="003272CB" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="003272CB" w:rsidP="00086896" w:rsidRDefault="003272CB" w14:paraId="195E49A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD9C05D" w14:textId="1684DDB5" w:rsidR="00086896" w:rsidRPr="003368EB" w:rsidRDefault="003272CB" w:rsidP="00086896">
+    <w:p w:rsidRPr="003368EB" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="003272CB" w14:paraId="0CD9C05D" w14:textId="1684DDB5">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003272CB">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>NTCO</w:t>
       </w:r>
       <w:r w:rsidRPr="003368EB">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00086896" w:rsidRPr="003368EB">
+      <w:r w:rsidRPr="003368EB" w:rsidR="00086896">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidR="002824A7">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002824A7" w:rsidRPr="00B1180B">
+      <w:r w:rsidRPr="00B1180B" w:rsidR="002824A7">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
       <w:r w:rsidR="002824A7">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">___         </w:t>
       </w:r>
-      <w:r w:rsidR="002824A7" w:rsidRPr="00AE3D01">
+      <w:r w:rsidRPr="00AE3D01" w:rsidR="002824A7">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="002824A7">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B570FA" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="18B570FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03BBDB59" w14:textId="77777777" w:rsidR="00086896" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="03BBDB59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F1044E2" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="6F1044E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E2F9513" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="5E2F9513" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6276E739" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="6276E739" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06915013" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="14B08CFA">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="14B08CFA" w:rsidRDefault="00086896" w14:paraId="06915013" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Establishment licence holder’s approval to proceed:</w:t>
       </w:r>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>YES / NO</w:t>
       </w:r>
       <w:r w:rsidRPr="14B08CFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB99EA1" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="0FB99EA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F074307" w14:textId="7DF38C38" w:rsidR="00086896" w:rsidRPr="003368EB" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="003368EB" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="5F074307" w14:textId="7DF38C38">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003368EB">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2083,92 +2084,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
       <w:r w:rsidR="002824A7">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A35AC1" w14:textId="77777777" w:rsidR="00086896" w:rsidRPr="00B1180B" w:rsidRDefault="00086896" w:rsidP="00086896">
+    <w:p w:rsidRPr="00B1180B" w:rsidR="00086896" w:rsidP="00086896" w:rsidRDefault="00086896" w14:paraId="34A35AC1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22BD076B" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0">
+    <w:p w:rsidR="001807A0" w:rsidRDefault="001807A0" w14:paraId="22BD076B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001807A0" w:rsidSect="00086896">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407F7B01" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
+    <w:p w:rsidR="003641D0" w:rsidRDefault="003641D0" w14:paraId="407F7B01" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="625E1EF3" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
+    <w:p w:rsidR="003641D0" w:rsidRDefault="003641D0" w14:paraId="625E1EF3" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -2218,90 +2219,90 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62CB75CB" w14:textId="284F477E" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
+  <w:p w:rsidR="00F55B00" w:rsidRDefault="000C08DE" w14:paraId="62CB75CB" w14:textId="284F477E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat </w:t>
     </w:r>
     <w:r w:rsidR="00086896">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>A AWERB form</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
+    <w:r w:rsidRPr="00F55B00" w:rsidR="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="00947898">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
+    <w:r w:rsidRPr="00F55B00" w:rsidR="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00D14861">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidR="007A784B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D14861">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
@@ -2318,235 +2319,235 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00D14861">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00481E01">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00481E01">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3272DC77" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
+  <w:p w:rsidR="00C96F73" w:rsidP="00266325" w:rsidRDefault="00C96F73" w14:paraId="3272DC77" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D539666" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
+    <w:p w:rsidR="003641D0" w:rsidRDefault="003641D0" w14:paraId="1D539666" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42AADE39" w14:textId="77777777" w:rsidR="003641D0" w:rsidRDefault="003641D0">
+    <w:p w:rsidR="003641D0" w:rsidRDefault="003641D0" w14:paraId="42AADE39" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4030C5BD" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
+  <w:p w:rsidRPr="001513AF" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="4030C5BD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
       <w:t>Private &amp; confidential:</w:t>
     </w:r>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> Please be aware that the contents of this form may be made public resulting from the "Freedom of information Act".  Personal details will not be released.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A1EBC87" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+  <w:p w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="2A1EBC87" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="23"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D63F05"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093E3F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1168E52"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2605,147 +2606,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D726EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="902697D6"/>
     <w:lvl w:ilvl="0" w:tplc="935E067E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23221034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A42AD10"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3068,238 +3069,238 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539B3A12"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C30D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697F0C33"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD0517A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76015FB1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DC133B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99E296C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C063345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBF633E6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3394,53 +3395,54 @@
   <w:num w:numId="9" w16cid:durableId="750354417">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="600916914">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1100226123">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1110928954">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="910851969">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="699741501">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -3584,193 +3586,195 @@
     <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00DA2C7D"/>
     <w:rsid w:val="00E00952"/>
     <w:rsid w:val="00E3216E"/>
     <w:rsid w:val="00E70228"/>
     <w:rsid w:val="00EE0F59"/>
     <w:rsid w:val="00EE30D8"/>
     <w:rsid w:val="00F5002F"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FB3323"/>
     <w:rsid w:val="00FC2DB2"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD4AE6"/>
     <w:rsid w:val="06F5605C"/>
     <w:rsid w:val="13F0492D"/>
     <w:rsid w:val="144A4830"/>
     <w:rsid w:val="14B08CFA"/>
     <w:rsid w:val="257A11C1"/>
     <w:rsid w:val="25B39989"/>
     <w:rsid w:val="2C608A0B"/>
+    <w:rsid w:val="2F031FAB"/>
     <w:rsid w:val="2FBCC0A6"/>
     <w:rsid w:val="3043EA13"/>
+    <w:rsid w:val="33C90631"/>
     <w:rsid w:val="479E9C85"/>
     <w:rsid w:val="4994BDEB"/>
     <w:rsid w:val="4BECF28C"/>
     <w:rsid w:val="502D0354"/>
     <w:rsid w:val="535E973F"/>
     <w:rsid w:val="5BD83BA9"/>
     <w:rsid w:val="5FE8CBB6"/>
     <w:rsid w:val="66EC4DDD"/>
     <w:rsid w:val="6CA73FD6"/>
     <w:rsid w:val="6D96F296"/>
     <w:rsid w:val="743E7CFB"/>
     <w:rsid w:val="75ECAF3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B2750C7"/>
   <w15:docId w15:val="{60DB1F56-0EAC-4C71-8D44-60AEA79A8E47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3906,52 +3910,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -4009,124 +4013,124 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00086896"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultText">
+  <w:style w:type="paragraph" w:styleId="DefaultText" w:customStyle="1">
     <w:name w:val="Default Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="InitialStyle">
+  <w:style w:type="character" w:styleId="InitialStyle" w:customStyle="1">
     <w:name w:val="InitialStyle"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
@@ -4147,189 +4151,189 @@
     <w:semiHidden/>
     <w:rsid w:val="00266325"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00266325"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E7030"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B37C56"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B37C56"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E977197262459AB16AE09F8A4F0155">
+  <w:style w:type="paragraph" w:styleId="F9E977197262459AB16AE09F8A4F0155" w:customStyle="1">
     <w:name w:val="F9E977197262459AB16AE09F8A4F0155"/>
     <w:rsid w:val="00741877"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741877"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00086896"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00962649"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
@@ -4338,52 +4342,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pete.ceuppens@inferstats.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsf.licencing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pete.ceuppens@inferstats.com" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bsf.licensing@manchester.ac.uk" TargetMode="External" Id="Ra5867caf68384ed9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4925,67 +4928,60 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1813DE5E-D580-4DC2-885A-3772330CF42A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69E0862E-9CA3-4CD7-93E4-B58439A53BD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>ERP1</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UNIVERSITY OF MANCHESTER</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>University of Manchester                                                  (form ppl 1)</dc:title>
   <dc:creator>MR T PRIEST</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Gemma Powell</lastModifiedBy>
+  <revision>9</revision>
+  <lastPrinted>2017-03-30T13:55:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>