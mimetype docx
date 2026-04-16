--- v0 (2026-02-25)
+++ v1 (2026-04-16)
@@ -62,51 +62,51 @@
     <w:p w:rsidRPr="00CE78FE" w:rsidR="00BB6AD5" w:rsidP="0064185C" w:rsidRDefault="00BB6AD5" w14:paraId="1FD2525A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE78FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Events available to watch online now</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="22D46544" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="22D46544" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="62ADFB85" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -125,51 +125,373 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="4796F954" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Description of Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="682CEB24" w:rsidTr="682CEB24" w14:paraId="439606D6">
+      <w:tr w:rsidR="7CFCA048" w:rsidTr="7CFCA048" w14:paraId="588A808A">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="38E8ECE6" w:rsidP="7CFCA048" w:rsidRDefault="38E8ECE6" w14:paraId="63614974" w14:textId="3EE30F42">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>International Women’s Day with Professor Joyce Harper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="38E8ECE6" w:rsidP="7CFCA048" w:rsidRDefault="38E8ECE6" w14:paraId="3260FEBF" w14:textId="7FDB59DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In March 2026, the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> celebrated International Women's Day with </w:t>
+            </w:r>
+            <w:hyperlink r:id="R78a160bead374a79">
+              <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Professor Joyce Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, a leading expert in reproductive biology and women’s health.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="38E8ECE6" w:rsidP="7CFCA048" w:rsidRDefault="38E8ECE6" w14:paraId="4FD06CE3" w14:textId="59B88B6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="38E8ECE6" w:rsidP="7CFCA048" w:rsidRDefault="38E8ECE6" w14:paraId="265AC568" w14:textId="7DDC8EE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>In her talk, "</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Women’s Health: Past, Present and Future"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Professor Harper shared insights from her pioneering career and reflected on the evolving landscape of reproductive science, leadership and equality in healthcare. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="38E8ECE6" w:rsidP="7CFCA048" w:rsidRDefault="38E8ECE6" w14:paraId="1B9B7323" w14:textId="59760B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="38E8ECE6" w:rsidP="7CFCA048" w:rsidRDefault="38E8ECE6" w14:paraId="61D7B72B" w14:textId="2A57AA79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R2810b881f9844095">
+              <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>You can now rewatch the talk on YouTube.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="682CEB24" w:rsidTr="7CFCA048" w14:paraId="439606D6">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="379D5673" w:rsidP="682CEB24" w:rsidRDefault="379D5673" w14:paraId="2A45CB3B" w14:textId="389B7AE9">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -289,51 +611,51 @@
               <w:r w:rsidRPr="682CEB24" w:rsidR="379D5673">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="682CEB24" w:rsidR="379D5673">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="682CEB24" w:rsidTr="682CEB24" w14:paraId="18239B3C">
+      <w:tr w:rsidR="682CEB24" w:rsidTr="7CFCA048" w14:paraId="18239B3C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="03F7E399" w:rsidP="682CEB24" w:rsidRDefault="03F7E399" w14:paraId="73EDE179" w14:textId="383B9F47">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -412,51 +734,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the full webinar on YouTube</w:t>
               </w:r>
               <w:r w:rsidRPr="682CEB24" w:rsidR="03F7E399">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="682CEB24" w:rsidTr="682CEB24" w14:paraId="1C135424">
+      <w:tr w:rsidR="682CEB24" w:rsidTr="7CFCA048" w14:paraId="1C135424">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="03F7E399" w:rsidP="682CEB24" w:rsidRDefault="03F7E399" w14:paraId="1D042E73" w14:textId="5FA9C810">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="682CEB24" w:rsidR="03F7E399">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
                 <w:color w:val="030303"/>
@@ -530,51 +852,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and effective for the local context, research topic, and design. </w:t>
             </w:r>
             <w:hyperlink r:id="R53f3e25b65b84a3f">
               <w:r w:rsidRPr="682CEB24" w:rsidR="03F7E399">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the full webinar on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5DE06473" w:rsidTr="682CEB24" w14:paraId="3B5E99FC">
+      <w:tr w:rsidR="5DE06473" w:rsidTr="7CFCA048" w14:paraId="3B5E99FC">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="05F42669" w:rsidP="5DE06473" w:rsidRDefault="05F42669" w14:paraId="48F88C7C" w14:textId="53E7AEC0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="682CEB24" w:rsidR="05F42669">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
@@ -634,51 +956,51 @@
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
                   <w:noProof w:val="0"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>PCST YouTube channel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="31629B51" w:rsidR="05F42669">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="31629B51" w:rsidTr="682CEB24" w14:paraId="4FFD52FC">
+      <w:tr w:rsidR="31629B51" w:rsidTr="7CFCA048" w14:paraId="4FFD52FC">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="05F42669" w:rsidP="31629B51" w:rsidRDefault="05F42669" w14:paraId="0C1F6270" w14:textId="3886B5F3">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31629B51" w:rsidR="05F42669">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -783,51 +1105,51 @@
                 <w:t>USRN website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="682CEB24" w:rsidR="63DA44FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="682CEB24" w14:paraId="6391E325" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="7CFCA048" w14:paraId="6391E325" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D36F57" w:rsidR="00D36F57" w:rsidP="00BF093A" w:rsidRDefault="00D36F57" w14:paraId="10A307DB" w14:textId="766252A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D36F57">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Watch our Making a Difference Awards 2023</w:t>
@@ -858,51 +1180,51 @@
               <w:t>On 11 May we were joined by staff, students, alumni and friends from around the world to celebrate the incredible and inspiring work of our University community. This social responsibility work spans everything from research, teaching, student volunteering, working with external partners and much more.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId10">
               <w:r w:rsidRPr="00D36F57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="682CEB24" w14:paraId="684BE26E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="7CFCA048" w14:paraId="684BE26E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00593D64" w:rsidR="00D36F57" w:rsidP="00BF093A" w:rsidRDefault="00D36F57" w14:paraId="01F8E356" w14:textId="7B4920A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D36F57">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>MAHSC Inaugural Lecture with Professor Raffaele Califano</w:t>
@@ -951,51 +1273,51 @@
               <w:t>The second in the MAHSC Inaugural Lecture series welcomed MAHSC Honorary Clinical Cha</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">ir Professor Raffaele Califano. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId11">
               <w:r w:rsidRPr="00D36F57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch or listen back to the Lecture and read the blog.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00593D64" w:rsidTr="682CEB24" w14:paraId="130C49A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00593D64" w:rsidTr="7CFCA048" w14:paraId="130C49A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BF093A" w:rsidR="00593D64" w:rsidP="00BF093A" w:rsidRDefault="00593D64" w14:paraId="6A112577" w14:textId="2C6A80D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593D64">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Citizen Science: Policy and Practice</w:t>
@@ -1035,51 +1357,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00593D64">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">The recordings of the event presentations are now available on </w:t>
             </w:r>
             <w:hyperlink w:history="1" w:anchor=":~:text=Covid%2D19%20pandemic.-,Videos,-Previous" r:id="rId12">
               <w:r w:rsidRPr="00593D64">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>The Young Foundation website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="682CEB24" w14:paraId="49AAB0E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="7CFCA048" w14:paraId="49AAB0E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="00E44234" w:rsidP="00BF093A" w:rsidRDefault="00BF093A" w14:paraId="71752965" w14:textId="5760E15C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF093A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Rapid Motion Through Space: An Incomplete History of Speed</w:t>
@@ -1119,51 +1441,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId13">
               <w:r w:rsidRPr="00BF093A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="682CEB24" w14:paraId="2EDD657F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="7CFCA048" w14:paraId="2EDD657F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="00E44234" w:rsidP="00AD5ED9" w:rsidRDefault="00E44234" w14:paraId="5A95C38D" w14:textId="31C01419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E44234">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -1224,51 +1546,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId15">
               <w:r w:rsidRPr="00E44234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Part 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> on YouTube.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="682CEB24" w14:paraId="23881470" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="7CFCA048" w14:paraId="23881470" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="00E44234" w:rsidP="00AD5ED9" w:rsidRDefault="00E44234" w14:paraId="0DBB0285" w14:textId="331F550F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E44234">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>How can the public help shape our research and policy future?</w:t>
@@ -1336,51 +1658,51 @@
               <w:t>They recently hosted a learning webinar to discuss how the public can help shape our research and policy research.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId16">
               <w:r w:rsidRPr="00E44234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="682CEB24" w14:paraId="601616D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="7CFCA048" w14:paraId="601616D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="000D6B70" w:rsidR="008D4CB5" w:rsidP="00AD5ED9" w:rsidRDefault="008D4CB5" w14:paraId="14AB60D0" w14:textId="2CEAAC0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4CB5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The Network for the Public Communication of Science and Technology</w:t>
@@ -1448,51 +1770,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="000D6B70" w:rsidR="008D4CB5" w:rsidP="008D4CB5" w:rsidRDefault="00F35E03" w14:paraId="0DADD020" w14:textId="1FD7F800">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId17">
               <w:r w:rsidRPr="008D4CB5" w:rsidR="008D4CB5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="682CEB24" w14:paraId="1986A1B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="7CFCA048" w14:paraId="1986A1B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="000D6B70" w:rsidR="008D4CB5" w:rsidP="00AD5ED9" w:rsidRDefault="008D4CB5" w14:paraId="69D8D4C3" w14:textId="3BA9FD8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4CB5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Practice As Research (PAR) seminar: The intricate ethics of participatory research</w:t>
@@ -1570,51 +1892,51 @@
               <w:t xml:space="preserve"> or listen on the </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId19">
               <w:r w:rsidRPr="006F7E77">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Practice As Research website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006F7E77" w:rsidTr="682CEB24" w14:paraId="298E9FFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006F7E77" w:rsidTr="7CFCA048" w14:paraId="298E9FFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="006F7E77" w:rsidP="00AD5ED9" w:rsidRDefault="006F7E77" w14:paraId="76D803BF" w14:textId="3D06A399">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7E77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Nazir Afzal: Fighting for Gender Equity - IWD 2023</w:t>
@@ -1682,51 +2004,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId20">
               <w:r w:rsidRPr="006F7E77">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="682CEB24" w14:paraId="7BD02030" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="7CFCA048" w14:paraId="7BD02030" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="000D6B70" w:rsidR="000D6B70" w:rsidP="00AD5ED9" w:rsidRDefault="000D6B70" w14:paraId="0B5451E2" w14:textId="5FE08EEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6B70">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -1749,51 +2071,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6B70">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">This World Cancer Day Webinar focuses on how The University of Manchester is working towards closing the gap in cancer care. Join Dr Suzanne Johnson, Programme Director for Transformative Oncology, to hear how research and study at Manchester is bringing advances in the oncology field to help close this equity gap in cancer care. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId21">
               <w:r w:rsidRPr="000D6B70">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="682CEB24" w14:paraId="04505D32" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="7CFCA048" w14:paraId="04505D32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D6B70" w:rsidP="00AD5ED9" w:rsidRDefault="000D6B70" w14:paraId="2C491766" w14:textId="35ECBDCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6B70">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Putting Equity into Practice - Equality in FBMH</w:t>
@@ -1824,51 +2146,51 @@
               <w:t xml:space="preserve">The Faculty of Biology, Medicine and Health lead a panel discussion on how </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">we can put equity into practice. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId22">
               <w:r w:rsidRPr="000D6B70">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00480957" w:rsidTr="682CEB24" w14:paraId="1C8D2121" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00480957" w:rsidTr="7CFCA048" w14:paraId="1C8D2121" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00480957" w:rsidP="00AD5ED9" w:rsidRDefault="00480957" w14:paraId="160532AC" w14:textId="5034E5B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>E</w:t>
@@ -1908,51 +2230,51 @@
               <w:t>The final plenary session from Engage Live features challenging and provocative perspectives on the future of engagement and knowledge creation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId23">
               <w:r w:rsidRPr="00480957">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="682CEB24" w14:paraId="585108B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="585108B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="16656DA6" w14:textId="208B9DD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Public involvement - the researcher experience webina</w:t>
@@ -2117,51 +2439,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId26">
               <w:r w:rsidR="00CE78FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CE78FE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="682CEB24" w14:paraId="2EF5F82D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="2EF5F82D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="5AC1C187" w14:textId="528ACA70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>NCCPE’s ’Leadership in Action’ webinar - The Warwick Institute of Engagement</w:t>
@@ -2220,51 +2542,51 @@
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId27">
               <w:r w:rsidR="00CE78FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CE78FE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="682CEB24" w14:paraId="7143DE72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="7143DE72" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="3D229FF1" w14:textId="7C020E2F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -2306,51 +2628,51 @@
             </w:r>
             <w:hyperlink w:history="1" r:id="rId28">
               <w:r w:rsidR="00CE78FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CE78FE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="682CEB24" w14:paraId="41F7BCE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="41F7BCE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00AD5ED9" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="16E94B91" w14:textId="3F429DF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>A Civic Engagement Approach Case Study - University of East Anglia</w:t>
@@ -2381,51 +2703,51 @@
               <w:t>UEA’s Civic University Project team explained their public-first approach to a civic university agreement.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId29">
               <w:r w:rsidRPr="00513BC9" w:rsidR="00513BC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="682CEB24" w14:paraId="79E166E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="7CFCA048" w14:paraId="79E166E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00AD5ED9" w:rsidR="00AD5ED9" w:rsidP="00AD5ED9" w:rsidRDefault="00AD5ED9" w14:paraId="191794CE" w14:textId="2F5EE3D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5ED9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Negotiating and implementing a shared vision: Measuring universities' contribution to local and regional sustainability</w:t>
@@ -2456,51 +2778,51 @@
               <w:t>This webinar explored the ways in which universities linked their own sustainability strategies – encompassing carbon reduction, adaptation and biodiversity – to those of local and regional partners.  As well as highlighting good (and bad) practice, it asked what types of intervention are most effective, how should universities contribution be measured and what governance arrangements are most appropriate for this collaborative activity.</w:t>
             </w:r>
             <w:r w:rsidR="00513BC9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId30">
               <w:r w:rsidRPr="00513BC9" w:rsidR="00513BC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="682CEB24" w14:paraId="79085D33" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="7CFCA048" w14:paraId="79085D33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00AD5ED9" w:rsidR="00AD5ED9" w:rsidP="00AD5ED9" w:rsidRDefault="00AD5ED9" w14:paraId="383D4BA8" w14:textId="0A93715A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5ED9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Getting It Write: What To Do Now That Patients In England Can Read Their GP Notes</w:t>
@@ -2558,51 +2880,51 @@
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00513BC9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="682CEB24" w14:paraId="22D4E3C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="7CFCA048" w14:paraId="22D4E3C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B43BBD" w:rsidR="00AD5ED9" w:rsidP="00AD5ED9" w:rsidRDefault="00AD5ED9" w14:paraId="1ED17B8E" w14:textId="6302863A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5ED9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>NIHR Three Schools Webinar: More public diversity in involvement in research</w:t>
@@ -2776,51 +3098,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId34">
               <w:r w:rsidRPr="0000061E" w:rsidR="0000061E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on the NIHR website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0000061E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B43BBD" w:rsidTr="682CEB24" w14:paraId="765A5157" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B43BBD" w:rsidTr="7CFCA048" w14:paraId="765A5157" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00B43BBD" w:rsidP="0064185C" w:rsidRDefault="00B43BBD" w14:paraId="65256A6F" w14:textId="5AF5B3D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B43BBD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Heritage Month at NIHR ‘From Journeys of </w:t>
@@ -2881,51 +3203,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId35">
               <w:r w:rsidRPr="0000061E" w:rsidR="0000061E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0000061E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="693D9599" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="693D9599" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="493D940E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -3620,51 +3942,51 @@
               <w:t xml:space="preserve">COVID-19 effects on diabetes and behavioural science. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId46">
               <w:r w:rsidRPr="00915C40" w:rsidR="00915C40">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00915C40" w:rsidR="00915C40">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="682CEB24" w14:paraId="2C3BE4E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="7CFCA048" w14:paraId="2C3BE4E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidP="0064185C" w:rsidRDefault="00D843DF" w14:paraId="70557C2C" w14:textId="71F3BFC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D843DF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -3714,51 +4036,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId47">
               <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="682CEB24" w14:paraId="25735F41" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="7CFCA048" w14:paraId="25735F41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D843DF" w:rsidR="00D843DF" w:rsidP="0064185C" w:rsidRDefault="009F6613" w14:paraId="05088848" w14:textId="487C85E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D843DF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">The University of Manchester's </w:t>
@@ -3879,51 +4201,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId48">
               <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="682CEB24" w14:paraId="3546B49C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="7CFCA048" w14:paraId="3546B49C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D843DF" w:rsidR="00956816" w:rsidP="0064185C" w:rsidRDefault="00956816" w14:paraId="45BB8740" w14:textId="20E1B3FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956816">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Connectivity and Inclusivity In Higher Education - A Solutions' Based Approach</w:t>
@@ -3963,51 +4285,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId49">
               <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="682CEB24" w14:paraId="20392859" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="7CFCA048" w14:paraId="20392859" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00956816" w:rsidR="00956816" w:rsidP="0064185C" w:rsidRDefault="00956816" w14:paraId="4D1D46AE" w14:textId="363C7B63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956816">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>PCST Network webinars</w:t>
@@ -4074,51 +4396,51 @@
               <w:t>Watch now on the PCST Network website</w:t>
             </w:r>
             <w:r w:rsidRPr="003A0C8C" w:rsidR="003A0C8C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId50">
               <w:r w:rsidRPr="004C2992" w:rsidR="004C2992">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on the PCST website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="004258AC" w:rsidTr="682CEB24" w14:paraId="1E1F3721" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="004258AC" w:rsidTr="7CFCA048" w14:paraId="1E1F3721" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00A070B9" w:rsidR="004258AC" w:rsidP="0064185C" w:rsidRDefault="004258AC" w14:paraId="3675F6AD" w14:textId="68FA2818">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004258AC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Living Knowledge Conference stream</w:t>
@@ -4475,51 +4797,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId56">
               <w:r w:rsidRPr="00A406C4" w:rsidR="00A406C4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A406C4" w:rsidR="00A406C4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00782136" w:rsidTr="682CEB24" w14:paraId="06A79B35" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00782136" w:rsidTr="7CFCA048" w14:paraId="06A79B35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004258AC" w:rsidR="00782136" w:rsidP="0064185C" w:rsidRDefault="00782136" w14:paraId="03469510" w14:textId="03131BE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782136">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4614,51 +4936,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" w:anchor="browse" r:id="rId57">
               <w:r w:rsidRPr="00A406C4" w:rsidR="00A406C4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on Civic University Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A406C4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E2723B" w:rsidTr="682CEB24" w14:paraId="6D8125C0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E2723B" w:rsidTr="7CFCA048" w14:paraId="6D8125C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00782136" w:rsidR="00E2723B" w:rsidP="0064185C" w:rsidRDefault="00E2723B" w14:paraId="3B5DAE59" w14:textId="547276C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2723B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">International Women's Day 2022 Events </w:t>
@@ -4904,51 +5226,51 @@
               <w:t xml:space="preserve">2021 Event: Dr Nicole Brown discussed with her talk entitled “It’s all in your head”: The experience of disabled women in higher education.' </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId62">
               <w:r w:rsidRPr="00A406C4" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A406C4" w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="682CEB24" w14:paraId="51314AB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="7CFCA048" w14:paraId="51314AB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E2723B" w:rsidR="00240BA5" w:rsidP="0064185C" w:rsidRDefault="00240BA5" w14:paraId="7D5C0727" w14:textId="2ACAC502">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240BA5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4980,51 +5302,51 @@
               <w:t xml:space="preserve">Part of an online masterclass focusing on engaging audiences using visual methods. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId63">
               <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="682CEB24" w14:paraId="1DF1D8DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="7CFCA048" w14:paraId="1DF1D8DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00240BA5" w:rsidR="00240BA5" w:rsidP="0064185C" w:rsidRDefault="00240BA5" w14:paraId="0EFD3345" w14:textId="07EB9331">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240BA5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Valuing Lived Experience - Learning with National Voices</w:t>
@@ -5059,51 +5381,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId64">
               <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="682CEB24" w14:paraId="73BBE290" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="7CFCA048" w14:paraId="73BBE290" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00240BA5" w:rsidR="001A45D6" w:rsidP="0064185C" w:rsidRDefault="001A45D6" w14:paraId="18ECBF65" w14:textId="022D9172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A45D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Connecting Communities: Valuing our Differences and Learning Together Sessions</w:t>
@@ -5143,51 +5465,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId65">
               <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on the ARC-GM website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="682CEB24" w14:paraId="5B2BF7AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="7CFCA048" w14:paraId="5B2BF7AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00240BA5" w:rsidR="001A45D6" w:rsidP="0064185C" w:rsidRDefault="001A45D6" w14:paraId="731A7DAA" w14:textId="48D895E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A45D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">Irene Manton Lecture </w:t>
@@ -5511,51 +5833,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId68">
               <w:r w:rsidRPr="009E49BA" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="682CEB24" w14:paraId="7E7BB5C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="7CFCA048" w14:paraId="7E7BB5C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="001A45D6" w:rsidR="001A45D6" w:rsidP="0064185C" w:rsidRDefault="001A45D6" w14:paraId="46CBC3CF" w14:textId="774CE5FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A45D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -5650,51 +5972,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId69">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C269F1" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="3B309AC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="3B309AC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00603A65" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="7AA0F994" w14:textId="25420AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -5764,51 +6086,51 @@
             <w:hyperlink w:history="1" r:id="rId70">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="629D4B88" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="629D4B88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="76C46042" w14:textId="09DAC1E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
@@ -5875,51 +6197,51 @@
             <w:hyperlink w:history="1" r:id="rId71">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="648EDD25" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="648EDD25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="00603A65" w:rsidRDefault="009C2D3B" w14:paraId="30511CE9" w14:textId="284D6002">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -6208,51 +6530,51 @@
             <w:hyperlink w:history="1" r:id="rId75">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="654E7816" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="654E7816" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="57C6C5E2" w14:textId="64CB6B6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6322,51 +6644,51 @@
             <w:hyperlink w:history="1" r:id="rId76">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Listen now on BBC Sounds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="116B2CA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="116B2CA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="0E61E206" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -6415,51 +6737,51 @@
             <w:hyperlink w:history="1" r:id="rId77">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Watch now on BBC iPlayer.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="59503B43" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="59503B43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="009E214D" w:rsidRDefault="009C2D3B" w14:paraId="411D5B77" w14:textId="334CFFC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA28E8">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Live with Scientists </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6500,51 +6822,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId78">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="714A4788" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="714A4788" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="15A8B210" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6594,51 +6916,51 @@
             <w:hyperlink w:history="1" r:id="rId79">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on the NHS at 70 website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="0F5BEDDB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="0F5BEDDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="49A72F88" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6687,51 +7009,51 @@
             <w:hyperlink w:history="1" r:id="rId80">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="596893ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="596893ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="0737A7AE" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -6831,51 +7153,51 @@
             </w:r>
             <w:hyperlink w:history="1" r:id="rId81">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="682CEB24" w14:paraId="1A566E4C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="1A566E4C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="1BFFCF6E" w14:textId="5A9E6AA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6958,51 +7280,51 @@
             <w:hyperlink w:history="1" r:id="rId82">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube.  </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="682CEB24" w14:paraId="605FAB70" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="7CFCA048" w14:paraId="605FAB70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidP="0064185C" w:rsidRDefault="00FF4D86" w14:paraId="380CC75F" w14:textId="6A86F1D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4D86">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7051,51 +7373,51 @@
             <w:hyperlink w:history="1" r:id="rId83">
               <w:r w:rsidRPr="00FF4D86">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="682CEB24" w14:paraId="104EADEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="7CFCA048" w14:paraId="104EADEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF4D86" w:rsidP="0064185C" w:rsidRDefault="00FF4D86" w14:paraId="26ED0A20" w14:textId="48FCB319">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7174,51 +7496,51 @@
             <w:hyperlink w:history="1" r:id="rId84">
               <w:r w:rsidRPr="00FF4D86">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="682CEB24" w14:paraId="62C94354" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="7CFCA048" w14:paraId="62C94354" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF4D86" w:rsidP="0064185C" w:rsidRDefault="00FF4D86" w14:paraId="5AA4B1A6" w14:textId="314D6B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4D86">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7372,51 +7694,51 @@
             <w:hyperlink w:history="1" r:id="rId85">
               <w:r w:rsidRPr="00735AF0" w:rsidR="00735AF0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the film now on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00735AF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="682CEB24" w14:paraId="1BFEE9B7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="7CFCA048" w14:paraId="1BFEE9B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00FF4D86" w:rsidR="00735AF0" w:rsidP="0064185C" w:rsidRDefault="00735AF0" w14:paraId="7F47EDF0" w14:textId="616A815A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7466,51 +7788,51 @@
             <w:hyperlink w:history="1" r:id="rId86">
               <w:r w:rsidRPr="00735AF0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the talk on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="682CEB24" w14:paraId="1B4EAB08" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="7CFCA048" w14:paraId="1B4EAB08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00735AF0" w:rsidP="0064185C" w:rsidRDefault="00735AF0" w14:paraId="1E86FF97" w14:textId="0A737789">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00735AF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7589,51 +7911,51 @@
               </w:r>
               <w:r w:rsidRPr="00C07411" w:rsidR="00D56925">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>be.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D56925">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C07411" w:rsidTr="682CEB24" w14:paraId="2391508D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C07411" w:rsidTr="7CFCA048" w14:paraId="2391508D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00735AF0" w:rsidR="00C07411" w:rsidP="0064185C" w:rsidRDefault="00C07411" w14:paraId="7859FCD7" w14:textId="4CEF04AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07411">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7714,51 +8036,51 @@
             <w:hyperlink w:history="1" r:id="rId88">
               <w:r w:rsidRPr="002A0B51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the interview on Vimeo.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002A0B51" w:rsidTr="682CEB24" w14:paraId="02EBA16D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002A0B51" w:rsidTr="7CFCA048" w14:paraId="02EBA16D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C07411" w:rsidR="002A0B51" w:rsidP="0064185C" w:rsidRDefault="002A0B51" w14:paraId="00E72B7A" w14:textId="3F2726E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7849,51 +8171,51 @@
               </w:r>
               <w:r w:rsidRPr="00801FC7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>the talk on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="682CEB24" w14:paraId="55F597DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="7CFCA048" w14:paraId="55F597DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002A0B51" w:rsidR="0019557D" w:rsidP="0064185C" w:rsidRDefault="0019557D" w14:paraId="06AC1651" w14:textId="2403798B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7943,51 +8265,51 @@
             <w:hyperlink w:history="1" r:id="rId90">
               <w:r w:rsidRPr="0019557D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the film on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="682CEB24" w14:paraId="736124D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="7CFCA048" w14:paraId="736124D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="0019557D" w:rsidP="0064185C" w:rsidRDefault="0019557D" w14:paraId="709290F8" w14:textId="7C3AB96A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019557D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8026,51 +8348,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId91">
               <w:r w:rsidRPr="0019557D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the webinar on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="682CEB24" w14:paraId="4FF583A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="7CFCA048" w14:paraId="4FF583A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0019557D" w:rsidR="00747A35" w:rsidP="0064185C" w:rsidRDefault="00747A35" w14:paraId="6C31937A" w14:textId="089C9DCB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747A35">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8171,51 +8493,51 @@
             <w:hyperlink w:history="1" r:id="rId92">
               <w:r w:rsidRPr="00747A35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the plenary on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="682CEB24" w14:paraId="7F723ECF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="7CFCA048" w14:paraId="7F723ECF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00747A35" w:rsidR="00747A35" w:rsidP="00747A35" w:rsidRDefault="00747A35" w14:paraId="134EED0E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747A35">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8284,51 +8606,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the talk on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId94">
               <w:r w:rsidRPr="00747A35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="682CEB24" w14:paraId="79B39B47" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="7CFCA048" w14:paraId="79B39B47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00747A35" w:rsidR="00AA58C7" w:rsidP="00747A35" w:rsidRDefault="006D6B65" w14:paraId="5928D5F8" w14:textId="68E6D040">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6B65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8387,51 +8709,51 @@
               </w:r>
               <w:r w:rsidRPr="00FD3518" w:rsidR="00FD3518">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>the debate on our website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FD3518">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="682CEB24" w14:paraId="046DB7C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="7CFCA048" w14:paraId="046DB7C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00747A35" w:rsidR="00AA58C7" w:rsidP="00747A35" w:rsidRDefault="008D106D" w14:paraId="2918BE3E" w14:textId="1AFF1B4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D106D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8491,51 +8813,51 @@
               </w:r>
               <w:r w:rsidRPr="00621C50" w:rsidR="00C87DF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>inar on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C87DF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="682CEB24" w14:paraId="471DB25B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="7CFCA048" w14:paraId="471DB25B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00144248" w:rsidR="00144248" w:rsidP="00144248" w:rsidRDefault="00144248" w14:paraId="57B243F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00144248">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8648,51 +8970,51 @@
               </w:r>
               <w:r w:rsidRPr="009712BB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>atch the lecture on our website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="682CEB24" w14:paraId="4941AB46" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="7CFCA048" w14:paraId="4941AB46" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D106D" w:rsidR="00144248" w:rsidP="00747A35" w:rsidRDefault="005F2221" w14:paraId="7CAED2D5" w14:textId="0D8FF9B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2221">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8884,51 +9206,51 @@
             <w:hyperlink w:history="1" r:id="rId98">
               <w:r w:rsidRPr="00B05D66" w:rsidR="00A71D2D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A71D2D" w:rsidR="00A71D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="682CEB24" w14:paraId="7E1B5B36" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="7CFCA048" w14:paraId="7E1B5B36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D106D" w:rsidR="00144248" w:rsidP="00747A35" w:rsidRDefault="005F1FE5" w14:paraId="45E9B613" w14:textId="5D1FD4BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F1FE5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8978,51 +9300,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId99">
               <w:r w:rsidRPr="0030057B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the seminar on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="682CEB24" w14:paraId="217CB2EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="217CB2EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F1FE5" w:rsidR="00541AD7" w:rsidP="00747A35" w:rsidRDefault="00541AD7" w14:paraId="77D667B4" w14:textId="76C18168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00541AD7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9104,51 +9426,51 @@
             <w:hyperlink w:history="1" r:id="rId100">
               <w:r w:rsidRPr="00541AD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="682CEB24" w14:paraId="5FA8BA37" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="5FA8BA37" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00541AD7" w:rsidP="00747A35" w:rsidRDefault="00541AD7" w14:paraId="7E165DB7" w14:textId="2F4E3EC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00541AD7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9187,51 +9509,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId101">
               <w:r w:rsidRPr="00541AD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="682CEB24" w14:paraId="4D0847EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="4D0847EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00541AD7" w:rsidP="00C44982" w:rsidRDefault="00C44982" w14:paraId="6C46CEDD" w14:textId="51502FDF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44982">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9352,51 +9674,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId102">
               <w:r w:rsidRPr="00C44982">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Access the recordings on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="682CEB24" w14:paraId="75636FB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="75636FB2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00541AD7" w:rsidP="00747A35" w:rsidRDefault="00C44982" w14:paraId="2B2E778C" w14:textId="2B63B597">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44982">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9468,51 +9790,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId103">
               <w:r w:rsidRPr="00C44982">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the webinar on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="682CEB24" w14:paraId="172EFEC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="7CFCA048" w14:paraId="172EFEC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C44982" w:rsidR="00231EF3" w:rsidP="00747A35" w:rsidRDefault="00231EF3" w14:paraId="16CA0691" w14:textId="33D82E5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9625,51 +9947,51 @@
           <w:p w:rsidRPr="00C44982" w:rsidR="00231EF3" w:rsidP="00C44982" w:rsidRDefault="00F35E03" w14:paraId="5F6A96FB" w14:textId="46EF87D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId104">
               <w:r w:rsidRPr="00231EF3" w:rsidR="00231EF3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the talks on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="682CEB24" w14:paraId="45BC5581" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="7CFCA048" w14:paraId="45BC5581" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00231EF3" w:rsidP="00747A35" w:rsidRDefault="00231EF3" w14:paraId="01A2ED88" w14:textId="419649A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9839,51 +10161,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording of the award ceremony on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId107">
               <w:r w:rsidRPr="00231EF3" w:rsidR="00231EF3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="682CEB24" w14:paraId="41143745" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="7CFCA048" w14:paraId="41143745" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00231EF3" w:rsidP="00747A35" w:rsidRDefault="00231EF3" w14:paraId="272791A9" w14:textId="1C420E92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10083,51 +10405,51 @@
           <w:p w:rsidR="00231EF3" w:rsidP="00C44982" w:rsidRDefault="00F35E03" w14:paraId="340BBB10" w14:textId="7C04F9AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId108">
               <w:r w:rsidRPr="00231EF3" w:rsidR="00231EF3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recordings on our website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="682CEB24" w14:paraId="734DF243" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="7CFCA048" w14:paraId="734DF243" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00231EF3" w:rsidR="00F35E03" w:rsidP="00747A35" w:rsidRDefault="00F35E03" w14:paraId="1656A3C9" w14:textId="04C359C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F35E03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10166,51 +10488,51 @@
             <w:hyperlink w:history="1" r:id="rId109">
               <w:r w:rsidRPr="00F35E03">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to find out about our social responsibility highlights from the month.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="682CEB24" w14:paraId="3ED6A190" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="7CFCA048" w14:paraId="3ED6A190" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F35E03" w:rsidP="00F35E03" w:rsidRDefault="00F35E03" w14:paraId="1AEE3DEF" w14:textId="5B368AA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2429"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -10479,145 +10801,145 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4525"/>
       <w:gridCol w:w="4525"/>
       <w:gridCol w:w="4525"/>
     </w:tblGrid>
-    <w:tr w:rsidR="682CEB24" w:rsidTr="682CEB24" w14:paraId="58FA9DBA">
+    <w:tr w:rsidR="682CEB24" w:rsidTr="40C491E8" w14:paraId="58FA9DBA">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4525" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="682CEB24" w:rsidP="682CEB24" w:rsidRDefault="682CEB24" w14:paraId="77EA75CB" w14:textId="30F31B40">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4525" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="682CEB24" w:rsidP="682CEB24" w:rsidRDefault="682CEB24" w14:paraId="73300549" w14:textId="35BDA143">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4525" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="682CEB24" w:rsidP="682CEB24" w:rsidRDefault="682CEB24" w14:paraId="535BAEFD" w14:textId="4FA3509D">
+        <w:p w:rsidR="682CEB24" w:rsidP="40C491E8" w:rsidRDefault="682CEB24" w14:paraId="535BAEFD" w14:textId="2B30186B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4513"/>
               <w:tab w:val="right" w:leader="none" w:pos="9026"/>
             </w:tabs>
             <w:bidi w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="682CEB24" w:rsidR="682CEB24">
+          <w:r w:rsidRPr="40C491E8" w:rsidR="40C491E8">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Date amended: </w:t>
           </w:r>
-          <w:r w:rsidRPr="682CEB24" w:rsidR="682CEB24">
+          <w:r w:rsidRPr="40C491E8" w:rsidR="40C491E8">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>2/12/2025</w:t>
+            <w:t>09/04/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="682CEB24" w:rsidP="682CEB24" w:rsidRDefault="682CEB24" w14:paraId="6205B9E4" w14:textId="66EA4398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00345046" w:rsidP="009F6613" w:rsidRDefault="00345046" w14:paraId="56698C2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -11500,58 +11822,61 @@
     <w:rsid w:val="00D1433A"/>
     <w:rsid w:val="00D36F57"/>
     <w:rsid w:val="00D56925"/>
     <w:rsid w:val="00D843DF"/>
     <w:rsid w:val="00DF13A8"/>
     <w:rsid w:val="00E12E6F"/>
     <w:rsid w:val="00E2037A"/>
     <w:rsid w:val="00E2723B"/>
     <w:rsid w:val="00E44234"/>
     <w:rsid w:val="00E673F9"/>
     <w:rsid w:val="00ED69EC"/>
     <w:rsid w:val="00F0722C"/>
     <w:rsid w:val="00F351BB"/>
     <w:rsid w:val="00F35E03"/>
     <w:rsid w:val="00F70235"/>
     <w:rsid w:val="00FD3518"/>
     <w:rsid w:val="00FD3731"/>
     <w:rsid w:val="00FF4D86"/>
     <w:rsid w:val="03F7E399"/>
     <w:rsid w:val="05F42669"/>
     <w:rsid w:val="0D7276E1"/>
     <w:rsid w:val="31629B51"/>
     <w:rsid w:val="3211A0B2"/>
     <w:rsid w:val="3394E05D"/>
     <w:rsid w:val="379D5673"/>
+    <w:rsid w:val="38E8ECE6"/>
     <w:rsid w:val="39B97DB4"/>
+    <w:rsid w:val="40C491E8"/>
     <w:rsid w:val="41DB675A"/>
     <w:rsid w:val="57941934"/>
     <w:rsid w:val="5DE06473"/>
     <w:rsid w:val="5E302864"/>
     <w:rsid w:val="63DA44FB"/>
     <w:rsid w:val="682CEB24"/>
     <w:rsid w:val="6B098ABA"/>
+    <w:rsid w:val="7CFCA048"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B40A3C3"/>
@@ -12772,51 +13097,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093356269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.https:/www.youtube.com/watch?v=tKUAwS7xQMc&amp;t=162s.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PSEIT4_nRfY" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=676GY9b8ZXQ" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qeb-8yXKD4Q" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-T5MI0LGqvw" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q_AOzJqipdU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n6lUutuZbzw" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-f04b-8833-0000-018b8ab464c0" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=08m6f6sEN-g" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GaipmeAT7SM" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168836" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_iXfk_vcaAM" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XMhHyxnCi4M" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BO-x9spu6bc" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZcaZBMlnylY" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SH9KI0I8DZY" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Vp4G6qL3OHM" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BrtlHSYjK9g" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QqigLSP_3eY" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/8kpywaIg9K4" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69302" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qgdvj96gtQU" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmuresearchsupport.wordpress.com/2024/03/11/open-research-week-2024-round-up-and-recordings/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.manchester.ac.uk/girlhood-and-later-life/teenage-kicks/videos/" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-9736-8c03-0000-017fd1b11dc0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/videos/search?q=Ada+Lovelace+Day%3a+Medicine%27s+Biggest+Questions+you+tube&amp;docid=607990309180810821&amp;mid=4246977A7B786AFE28FA4246977A7B786AFE28FA&amp;view=detail&amp;FORM=VIRE" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5_id1j8SVY" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialresponsibility.manchester.ac.uk/all-news/whitworth-debate-on-animal-research-video/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practiceasresearch.nicole-brown.co.uk/ethics-participatory-research/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K7Yk6daTqoA&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=10" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UneRhqthrHQ" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9CrZnmKrGdA" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DN1rfgA4cY0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=m0KWdTlUjr4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC2cRMptAl_0ou8F2TT8C0kg/videos" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3-s4xJCFpnA" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VggDA1MVM1NDY1MTk0MTU6RUMzNDM3NzAxQUZDOUY5OUM3MjRFNEYxQTlEQTYxRUY%3d-&amp;CC=&amp;w=100095" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MCBDU1NDMwN1M0OTA1OkJFRkQ3NDg5RTFFQ0Y5QTM2MUFEMDBCN0RGQjI2MUVD-&amp;CC=&amp;w=65039" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fRRwWxjicUM" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168823" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/OFblz87NJmY" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jd9XdE6Y09w" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69300" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden-adams-story-an-interactive-film-to-help-you-help-young-people/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153233" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-4uA9OH0tiE" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youngfoundation.org/institute-for-community-studies/our-work/citizen-science/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+11%2f05%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=CsobGUOkMLylWwSEQKtGnByTg7k%2fm9J5V7YG6%2bNiGt2vt5NE68a%2fz4aN%2f4s9jpPtpdn0LeoWUdTOCMD5wd%2bPV4VgnaxE9isPgunRv28OgD0HSmoiXrYMMCLB5jtvIBxsM10xuV6amkWM%2f2s5Jw1DdVRYbbbKRVyI1s6u7UVqWlY%3d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ttIFTKbcNwE" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YFucVmrhGM8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0CReL2LZ6u8&amp;list=PLhYaI-h21xKv06myx3RIIyRzXZ7q-xkKc&amp;index=5&amp;t=1694s" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1HJ8p2iczFk" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BUPbbUArn7Y" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-91ef-87d6-0000-017fd254fee0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95152" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinar-participatory-approaches-for-teaching-science-communication/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168831" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2RFQVrmAoJw" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ocElLnAVO-Y" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/bf9Pzs5Wxmo" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bwBd0JHx14M" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BMKSnYV0OM8" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1n5Npixh3ms" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dBPfkJyYiek" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/843212965" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/student-civic-engagement/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6drpDNqdgGs" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hxYaqzPQM18&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=11" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9gnl3jFYRIqBw128otR-2Ohy" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euraxess.org.uk/united-kingdom/news/outcomes-public-engagement-and-science-communication-webinar-euraxess-uk" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nr0xfajEgx4" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@user-fq3kb2cn5n" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/resources/events/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168828" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ThIhCvHczBw" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ak_es_aRd-Y" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/_ZsspYrLb6U" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-a53a-1e75-0000-017fc098e540?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95150" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/A-ToKnNkU3g" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QpjZIOqkntw" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EudssG9jkj4" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9glh56CXNPP-fQka2Zna21yd" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153237" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.express.adobe.com/webpage/ABEchNKi42Gfk" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LgCiDZt0njg" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NYDdHSXRQro&amp;t=3s" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eBvJ3aNGbak" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oApbjEs0es4" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2CPJy5h0Wqs" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sscr.nihr.ac.uk/event/nihr-three-schools-webinar-diversity-and-involvement-series-webinar-3/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinars/past/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+08%2f12%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2nj1EZ09cos%2fAo1gZDu5wgYemQKwRo9m5HVhd9W7uYjHNZRfUtRj4i3emAXzstaNw3hN1tYW3bDns8eVWAUr9tpAFBetmkoqyh9jK3wDlVJUKwfrZWFpiMfvboiquEMx7n521D%2f8nIxfZj%2bYX7Behs3mwGxnXplPFFc8osVz4lw%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Debc9lIEMt0" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M09DU1NDMwN1M3MzA1OjE0MjhCRDE2OUZEQzU2MkI4NDcxQkVEN0YzN0JGOTJB-&amp;CC=&amp;w=63658" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168835" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2Ooj_zaWQtU" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8AOqig4EVGY&amp;list=PLYcs8HLnX9gkd9QWqVUkzO9IT9n7ZttEi" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259606" TargetMode="External" Id="R4e38ad3f16674930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9LbwKT_pR3Q" TargetMode="External" Id="Rafa0c6d2d58a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_eHaU-NMpyo" TargetMode="External" Id="R7fee2bab516a49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8Q0i1wMIZY" TargetMode="External" Id="R53f3e25b65b84a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259607" TargetMode="External" Id="Rfd605793c2bc4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Ra1a960f31a6f44f3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.https:/www.youtube.com/watch?v=tKUAwS7xQMc&amp;t=162s.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PSEIT4_nRfY" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=676GY9b8ZXQ" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qeb-8yXKD4Q" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-T5MI0LGqvw" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q_AOzJqipdU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n6lUutuZbzw" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-f04b-8833-0000-018b8ab464c0" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=08m6f6sEN-g" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GaipmeAT7SM" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168836" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_iXfk_vcaAM" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XMhHyxnCi4M" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BO-x9spu6bc" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZcaZBMlnylY" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SH9KI0I8DZY" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Vp4G6qL3OHM" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BrtlHSYjK9g" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QqigLSP_3eY" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/8kpywaIg9K4" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69302" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qgdvj96gtQU" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmuresearchsupport.wordpress.com/2024/03/11/open-research-week-2024-round-up-and-recordings/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.manchester.ac.uk/girlhood-and-later-life/teenage-kicks/videos/" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-9736-8c03-0000-017fd1b11dc0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/videos/search?q=Ada+Lovelace+Day%3a+Medicine%27s+Biggest+Questions+you+tube&amp;docid=607990309180810821&amp;mid=4246977A7B786AFE28FA4246977A7B786AFE28FA&amp;view=detail&amp;FORM=VIRE" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5_id1j8SVY" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialresponsibility.manchester.ac.uk/all-news/whitworth-debate-on-animal-research-video/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practiceasresearch.nicole-brown.co.uk/ethics-participatory-research/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K7Yk6daTqoA&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=10" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UneRhqthrHQ" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9CrZnmKrGdA" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DN1rfgA4cY0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=m0KWdTlUjr4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC2cRMptAl_0ou8F2TT8C0kg/videos" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3-s4xJCFpnA" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VggDA1MVM1NDY1MTk0MTU6RUMzNDM3NzAxQUZDOUY5OUM3MjRFNEYxQTlEQTYxRUY%3d-&amp;CC=&amp;w=100095" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MCBDU1NDMwN1M0OTA1OkJFRkQ3NDg5RTFFQ0Y5QTM2MUFEMDBCN0RGQjI2MUVD-&amp;CC=&amp;w=65039" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fRRwWxjicUM" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168823" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/OFblz87NJmY" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jd9XdE6Y09w" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69300" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden-adams-story-an-interactive-film-to-help-you-help-young-people/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153233" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-4uA9OH0tiE" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youngfoundation.org/institute-for-community-studies/our-work/citizen-science/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+11%2f05%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=CsobGUOkMLylWwSEQKtGnByTg7k%2fm9J5V7YG6%2bNiGt2vt5NE68a%2fz4aN%2f4s9jpPtpdn0LeoWUdTOCMD5wd%2bPV4VgnaxE9isPgunRv28OgD0HSmoiXrYMMCLB5jtvIBxsM10xuV6amkWM%2f2s5Jw1DdVRYbbbKRVyI1s6u7UVqWlY%3d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ttIFTKbcNwE" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YFucVmrhGM8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0CReL2LZ6u8&amp;list=PLhYaI-h21xKv06myx3RIIyRzXZ7q-xkKc&amp;index=5&amp;t=1694s" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1HJ8p2iczFk" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BUPbbUArn7Y" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-91ef-87d6-0000-017fd254fee0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95152" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinar-participatory-approaches-for-teaching-science-communication/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168831" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2RFQVrmAoJw" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ocElLnAVO-Y" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/bf9Pzs5Wxmo" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bwBd0JHx14M" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BMKSnYV0OM8" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1n5Npixh3ms" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dBPfkJyYiek" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/843212965" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/student-civic-engagement/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6drpDNqdgGs" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hxYaqzPQM18&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=11" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9gnl3jFYRIqBw128otR-2Ohy" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euraxess.org.uk/united-kingdom/news/outcomes-public-engagement-and-science-communication-webinar-euraxess-uk" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nr0xfajEgx4" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@user-fq3kb2cn5n" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/resources/events/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168828" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ThIhCvHczBw" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ak_es_aRd-Y" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/_ZsspYrLb6U" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-a53a-1e75-0000-017fc098e540?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95150" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/A-ToKnNkU3g" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QpjZIOqkntw" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EudssG9jkj4" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9glh56CXNPP-fQka2Zna21yd" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153237" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.express.adobe.com/webpage/ABEchNKi42Gfk" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LgCiDZt0njg" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NYDdHSXRQro&amp;t=3s" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eBvJ3aNGbak" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oApbjEs0es4" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2CPJy5h0Wqs" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sscr.nihr.ac.uk/event/nihr-three-schools-webinar-diversity-and-involvement-series-webinar-3/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinars/past/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+08%2f12%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2nj1EZ09cos%2fAo1gZDu5wgYemQKwRo9m5HVhd9W7uYjHNZRfUtRj4i3emAXzstaNw3hN1tYW3bDns8eVWAUr9tpAFBetmkoqyh9jK3wDlVJUKwfrZWFpiMfvboiquEMx7n521D%2f8nIxfZj%2bYX7Behs3mwGxnXplPFFc8osVz4lw%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Debc9lIEMt0" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M09DU1NDMwN1M3MzA1OjE0MjhCRDE2OUZEQzU2MkI4NDcxQkVEN0YzN0JGOTJB-&amp;CC=&amp;w=63658" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168835" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2Ooj_zaWQtU" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8AOqig4EVGY&amp;list=PLYcs8HLnX9gkd9QWqVUkzO9IT9n7ZttEi" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259606" TargetMode="External" Id="R4e38ad3f16674930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9LbwKT_pR3Q" TargetMode="External" Id="Rafa0c6d2d58a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_eHaU-NMpyo" TargetMode="External" Id="R7fee2bab516a49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8Q0i1wMIZY" TargetMode="External" Id="R53f3e25b65b84a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259607" TargetMode="External" Id="Rfd605793c2bc4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Ra1a960f31a6f44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VtCDA1MVM4NzY3Mjk1MTM6RTEwNzA2QTA2NjhCRjg3REU1QkY4M0I0OUFGQ0Y1MDI%3d-&amp;CC=&amp;w=341750" TargetMode="External" Id="R78a160bead374a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VtCDA1MVM4NzY3Mjk1MTM6RTEwNzA2QTA2NjhCRjg3REU1QkY4M0I0OUFGQ0Y1MDI%3d-&amp;CC=&amp;w=341751" TargetMode="External" Id="R2810b881f9844095" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -13073,76 +13398,77 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3ef42204-ddd4-45ed-8881-ecfaca3d0700" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6637f567-d4f0-4507-9720-0740b85dd76b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009BA089CDEB492C488C240576F281AECA" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83d3b0dee7aeb167ad7a3fe15d3a75e5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6637f567-d4f0-4507-9720-0740b85dd76b" xmlns:ns3="3ef42204-ddd4-45ed-8881-ecfaca3d0700" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e556f73fc9360d9d9145303f7c9e096" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009BA089CDEB492C488C240576F281AECA" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc3f1ed158167a0a777017fccb1f2845">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6637f567-d4f0-4507-9720-0740b85dd76b" xmlns:ns3="3ef42204-ddd4-45ed-8881-ecfaca3d0700" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4447e3802695bdac99a8da7e7d19d129" ns2:_="" ns3:_="">
     <xsd:import namespace="6637f567-d4f0-4507-9720-0740b85dd76b"/>
     <xsd:import namespace="3ef42204-ddd4-45ed-8881-ecfaca3d0700"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6637f567-d4f0-4507-9720-0740b85dd76b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -13178,50 +13504,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ef42204-ddd4-45ed-8881-ecfaca3d0700" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -13347,66 +13678,66 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{069C61B2-9547-4B9D-AD4B-8AC182B0A24C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F730A1E-C1A7-40BC-9DA9-A1F3C4DFAB7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="e13fcba7-bba4-4b50-b13c-eb645ae03501"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="3b356a75-da32-4b88-b926-3ea6c9215a4d"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F48C60-8B97-49E5-A3C8-3D7B7F8719C8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B82FC6-E51B-4EF1-8727-F1E0D6949929}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lesley Myers</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Athena Lam</lastModifiedBy>
-  <revision>34</revision>
+  <revision>36</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>