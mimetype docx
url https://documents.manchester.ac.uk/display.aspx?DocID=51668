--- v1 (2026-04-16)
+++ v2 (2026-06-13)
@@ -62,51 +62,51 @@
     <w:p w:rsidRPr="00CE78FE" w:rsidR="00BB6AD5" w:rsidP="0064185C" w:rsidRDefault="00BB6AD5" w14:paraId="1FD2525A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE78FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Events available to watch online now</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="22D46544" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="22D46544" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="62ADFB85" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -125,51 +125,932 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="4796F954" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Description of Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7CFCA048" w:rsidTr="7CFCA048" w14:paraId="588A808A">
+      <w:tr w:rsidR="3F8F9D37" w:rsidTr="3F8F9D37" w14:paraId="0FC85D97">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="1C670DE3" w14:textId="3EFD7C2F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Learn how to write a plain English summary (NIHR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="7157BB42" w14:textId="4FC799A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Including a clear, plain English summary in research helps ensure that patients, carers, service users and the wider public can understand, shape and influence the relevance, quality and impact of health and care research.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="7D8DBDFB" w14:textId="0F79043C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="7D6E2C4D" w14:textId="3FE1D128">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rd47cfc421fed4e01">
+              <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Rewatch the webinar on YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to gain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="0B43E1A3" w14:textId="6D94B16B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="3E8EDDAC" w14:textId="3CEEEB55">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>an in-depth understanding of plain English summaries and how to write an effective one</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="6381EB40" w14:textId="14E21CA9">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>insights from a public contributor that you can apply to your research application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F8F9D37" w:rsidTr="3F8F9D37" w14:paraId="724F85BB">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="1743D757" w14:textId="10C340C3">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>What’s Really Going on with Screen Time, AI, and Our Attention?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="343E1974" w14:textId="0B051A5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In today's digital age, and with the rapid advancement of artificial intelligence (AI), screens have become embedded in all aspects of our lives: study, work, relaxation and socialisation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="381B5484" w14:textId="3E37ED5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="666044CB" w14:textId="0AB996A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To explore the effects of screen time on our attention span, brain, sleep, and mental health, we invited </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Dr Daniel Weisberg,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Consultant Clinical Psychologist and founder of </w:t>
+            </w:r>
+            <w:hyperlink r:id="R1ff4925156e94320">
+              <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>CAYP Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to deliver a webinar on the impact of screens and AI on adults and children.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="616BA58B" w14:textId="134357E9">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="4A6D40AA" w14:textId="247214A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">📺 </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rb96ae94de5c34f99">
+              <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>You can now rewatch the webinar on YouTube.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F8F9D37" w:rsidTr="3F8F9D37" w14:paraId="6F28B78A">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="068877B0" w14:textId="73A75904">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="030303"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Making a Difference Awards 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="015C0BBE" w14:textId="514E97B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The Making a Difference (MAD) Awards celebrate the University's staff, students, alumni and external partners who make an exceptional contribution to Social Responsibility through various projects and initiatives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="5636599E" w14:textId="7DBD4B38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F056C59" w:rsidP="3F8F9D37" w:rsidRDefault="4F056C59" w14:paraId="55B01299" w14:textId="1B670337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2026 MAD Awards Ceremony was held on Wednesday, 6 May. The </w:t>
+            </w:r>
+            <w:hyperlink r:id="R9c7ed2f412b546c7">
+              <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>livestream is now available on YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3F8F9D37" w:rsidR="4F056C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for rewatching.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="7CFCA048" w:rsidTr="3F8F9D37" w14:paraId="588A808A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="38E8ECE6" w:rsidP="7CFCA048" w:rsidRDefault="38E8ECE6" w14:paraId="63614974" w14:textId="3EE30F42">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -447,51 +1328,51 @@
             <w:hyperlink r:id="R2810b881f9844095">
               <w:r w:rsidRPr="7CFCA048" w:rsidR="38E8ECE6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:i w:val="0"/>
                   <w:iCs w:val="0"/>
                   <w:caps w:val="0"/>
                   <w:smallCaps w:val="0"/>
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>You can now rewatch the talk on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="682CEB24" w:rsidTr="7CFCA048" w14:paraId="439606D6">
+      <w:tr w:rsidR="682CEB24" w:rsidTr="3F8F9D37" w14:paraId="439606D6">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="379D5673" w:rsidP="682CEB24" w:rsidRDefault="379D5673" w14:paraId="2A45CB3B" w14:textId="389B7AE9">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -611,51 +1492,51 @@
               <w:r w:rsidRPr="682CEB24" w:rsidR="379D5673">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="682CEB24" w:rsidR="379D5673">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="682CEB24" w:rsidTr="7CFCA048" w14:paraId="18239B3C">
+      <w:tr w:rsidR="682CEB24" w:rsidTr="3F8F9D37" w14:paraId="18239B3C">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="03F7E399" w:rsidP="682CEB24" w:rsidRDefault="03F7E399" w14:paraId="73EDE179" w14:textId="383B9F47">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -734,51 +1615,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the full webinar on YouTube</w:t>
               </w:r>
               <w:r w:rsidRPr="682CEB24" w:rsidR="03F7E399">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="682CEB24" w:rsidTr="7CFCA048" w14:paraId="1C135424">
+      <w:tr w:rsidR="682CEB24" w:rsidTr="3F8F9D37" w14:paraId="1C135424">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="03F7E399" w:rsidP="682CEB24" w:rsidRDefault="03F7E399" w14:paraId="1D042E73" w14:textId="5FA9C810">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="682CEB24" w:rsidR="03F7E399">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
                 <w:color w:val="030303"/>
@@ -852,51 +1733,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and effective for the local context, research topic, and design. </w:t>
             </w:r>
             <w:hyperlink r:id="R53f3e25b65b84a3f">
               <w:r w:rsidRPr="682CEB24" w:rsidR="03F7E399">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the full webinar on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5DE06473" w:rsidTr="7CFCA048" w14:paraId="3B5E99FC">
+      <w:tr w:rsidR="5DE06473" w:rsidTr="3F8F9D37" w14:paraId="3B5E99FC">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="05F42669" w:rsidP="5DE06473" w:rsidRDefault="05F42669" w14:paraId="48F88C7C" w14:textId="53E7AEC0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="682CEB24" w:rsidR="05F42669">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
@@ -956,51 +1837,51 @@
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
                   <w:noProof w:val="0"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>PCST YouTube channel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="31629B51" w:rsidR="05F42669">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="31629B51" w:rsidTr="7CFCA048" w14:paraId="4FFD52FC">
+      <w:tr w:rsidR="31629B51" w:rsidTr="3F8F9D37" w14:paraId="4FFD52FC">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="05F42669" w:rsidP="31629B51" w:rsidRDefault="05F42669" w14:paraId="0C1F6270" w14:textId="3886B5F3">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31629B51" w:rsidR="05F42669">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1105,51 +1986,51 @@
                 <w:t>USRN website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="682CEB24" w:rsidR="63DA44FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="7CFCA048" w14:paraId="6391E325" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="3F8F9D37" w14:paraId="6391E325" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D36F57" w:rsidR="00D36F57" w:rsidP="00BF093A" w:rsidRDefault="00D36F57" w14:paraId="10A307DB" w14:textId="766252A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D36F57">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Watch our Making a Difference Awards 2023</w:t>
@@ -1180,51 +2061,51 @@
               <w:t>On 11 May we were joined by staff, students, alumni and friends from around the world to celebrate the incredible and inspiring work of our University community. This social responsibility work spans everything from research, teaching, student volunteering, working with external partners and much more.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId10">
               <w:r w:rsidRPr="00D36F57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="7CFCA048" w14:paraId="684BE26E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D36F57" w:rsidTr="3F8F9D37" w14:paraId="684BE26E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00593D64" w:rsidR="00D36F57" w:rsidP="00BF093A" w:rsidRDefault="00D36F57" w14:paraId="01F8E356" w14:textId="7B4920A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D36F57">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>MAHSC Inaugural Lecture with Professor Raffaele Califano</w:t>
@@ -1273,51 +2154,51 @@
               <w:t>The second in the MAHSC Inaugural Lecture series welcomed MAHSC Honorary Clinical Cha</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">ir Professor Raffaele Califano. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId11">
               <w:r w:rsidRPr="00D36F57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch or listen back to the Lecture and read the blog.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00593D64" w:rsidTr="7CFCA048" w14:paraId="130C49A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00593D64" w:rsidTr="3F8F9D37" w14:paraId="130C49A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BF093A" w:rsidR="00593D64" w:rsidP="00BF093A" w:rsidRDefault="00593D64" w14:paraId="6A112577" w14:textId="2C6A80D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593D64">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Citizen Science: Policy and Practice</w:t>
@@ -1357,51 +2238,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00593D64">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">The recordings of the event presentations are now available on </w:t>
             </w:r>
             <w:hyperlink w:history="1" w:anchor=":~:text=Covid%2D19%20pandemic.-,Videos,-Previous" r:id="rId12">
               <w:r w:rsidRPr="00593D64">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>The Young Foundation website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="7CFCA048" w14:paraId="49AAB0E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="3F8F9D37" w14:paraId="49AAB0E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="00E44234" w:rsidP="00BF093A" w:rsidRDefault="00BF093A" w14:paraId="71752965" w14:textId="5760E15C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF093A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Rapid Motion Through Space: An Incomplete History of Speed</w:t>
@@ -1441,51 +2322,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId13">
               <w:r w:rsidRPr="00BF093A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="7CFCA048" w14:paraId="2EDD657F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="3F8F9D37" w14:paraId="2EDD657F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="00E44234" w:rsidP="00AD5ED9" w:rsidRDefault="00E44234" w14:paraId="5A95C38D" w14:textId="31C01419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E44234">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -1546,51 +2427,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId15">
               <w:r w:rsidRPr="00E44234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Part 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> on YouTube.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="7CFCA048" w14:paraId="23881470" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E44234" w:rsidTr="3F8F9D37" w14:paraId="23881470" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="00E44234" w:rsidP="00AD5ED9" w:rsidRDefault="00E44234" w14:paraId="0DBB0285" w14:textId="331F550F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E44234">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>How can the public help shape our research and policy future?</w:t>
@@ -1658,51 +2539,51 @@
               <w:t>They recently hosted a learning webinar to discuss how the public can help shape our research and policy research.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId16">
               <w:r w:rsidRPr="00E44234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="7CFCA048" w14:paraId="601616D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="3F8F9D37" w14:paraId="601616D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="000D6B70" w:rsidR="008D4CB5" w:rsidP="00AD5ED9" w:rsidRDefault="008D4CB5" w14:paraId="14AB60D0" w14:textId="2CEAAC0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4CB5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>The Network for the Public Communication of Science and Technology</w:t>
@@ -1770,51 +2651,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="000D6B70" w:rsidR="008D4CB5" w:rsidP="008D4CB5" w:rsidRDefault="00F35E03" w14:paraId="0DADD020" w14:textId="1FD7F800">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId17">
               <w:r w:rsidRPr="008D4CB5" w:rsidR="008D4CB5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="7CFCA048" w14:paraId="1986A1B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="008D4CB5" w:rsidTr="3F8F9D37" w14:paraId="1986A1B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="000D6B70" w:rsidR="008D4CB5" w:rsidP="00AD5ED9" w:rsidRDefault="008D4CB5" w14:paraId="69D8D4C3" w14:textId="3BA9FD8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4CB5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Practice As Research (PAR) seminar: The intricate ethics of participatory research</w:t>
@@ -1892,51 +2773,51 @@
               <w:t xml:space="preserve"> or listen on the </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId19">
               <w:r w:rsidRPr="006F7E77">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Practice As Research website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006F7E77" w:rsidTr="7CFCA048" w14:paraId="298E9FFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="006F7E77" w:rsidTr="3F8F9D37" w14:paraId="298E9FFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D4CB5" w:rsidR="006F7E77" w:rsidP="00AD5ED9" w:rsidRDefault="006F7E77" w14:paraId="76D803BF" w14:textId="3D06A399">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7E77">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Nazir Afzal: Fighting for Gender Equity - IWD 2023</w:t>
@@ -2004,51 +2885,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId20">
               <w:r w:rsidRPr="006F7E77">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="7CFCA048" w14:paraId="7BD02030" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="3F8F9D37" w14:paraId="7BD02030" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="000D6B70" w:rsidR="000D6B70" w:rsidP="00AD5ED9" w:rsidRDefault="000D6B70" w14:paraId="0B5451E2" w14:textId="5FE08EEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6B70">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -2071,51 +2952,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6B70">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">This World Cancer Day Webinar focuses on how The University of Manchester is working towards closing the gap in cancer care. Join Dr Suzanne Johnson, Programme Director for Transformative Oncology, to hear how research and study at Manchester is bringing advances in the oncology field to help close this equity gap in cancer care. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId21">
               <w:r w:rsidRPr="000D6B70">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="7CFCA048" w14:paraId="04505D32" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="000D6B70" w:rsidTr="3F8F9D37" w14:paraId="04505D32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="000D6B70" w:rsidP="00AD5ED9" w:rsidRDefault="000D6B70" w14:paraId="2C491766" w14:textId="35ECBDCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6B70">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Putting Equity into Practice - Equality in FBMH</w:t>
@@ -2146,51 +3027,51 @@
               <w:t xml:space="preserve">The Faculty of Biology, Medicine and Health lead a panel discussion on how </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">we can put equity into practice. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId22">
               <w:r w:rsidRPr="000D6B70">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00480957" w:rsidTr="7CFCA048" w14:paraId="1C8D2121" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00480957" w:rsidTr="3F8F9D37" w14:paraId="1C8D2121" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="00480957" w:rsidP="00AD5ED9" w:rsidRDefault="00480957" w14:paraId="160532AC" w14:textId="5034E5B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>E</w:t>
@@ -2230,51 +3111,51 @@
               <w:t>The final plenary session from Engage Live features challenging and provocative perspectives on the future of engagement and knowledge creation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId23">
               <w:r w:rsidRPr="00480957">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="585108B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="3F8F9D37" w14:paraId="585108B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="16656DA6" w14:textId="208B9DD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Public involvement - the researcher experience webina</w:t>
@@ -2439,51 +3320,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId26">
               <w:r w:rsidR="00CE78FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CE78FE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="2EF5F82D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="3F8F9D37" w14:paraId="2EF5F82D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="5AC1C187" w14:textId="528ACA70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>NCCPE’s ’Leadership in Action’ webinar - The Warwick Institute of Engagement</w:t>
@@ -2542,51 +3423,51 @@
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId27">
               <w:r w:rsidR="00CE78FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CE78FE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="7143DE72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="3F8F9D37" w14:paraId="7143DE72" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007108D6" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="3D229FF1" w14:textId="7C020E2F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -2628,51 +3509,51 @@
             </w:r>
             <w:hyperlink w:history="1" r:id="rId28">
               <w:r w:rsidR="00CE78FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CE78FE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="7CFCA048" w14:paraId="41F7BCE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="007108D6" w:rsidTr="3F8F9D37" w14:paraId="41F7BCE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00AD5ED9" w:rsidR="007108D6" w:rsidP="00AD5ED9" w:rsidRDefault="007108D6" w14:paraId="16E94B91" w14:textId="3F429DF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>A Civic Engagement Approach Case Study - University of East Anglia</w:t>
@@ -2703,51 +3584,51 @@
               <w:t>UEA’s Civic University Project team explained their public-first approach to a civic university agreement.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId29">
               <w:r w:rsidRPr="00513BC9" w:rsidR="00513BC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="7CFCA048" w14:paraId="79E166E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="3F8F9D37" w14:paraId="79E166E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00AD5ED9" w:rsidR="00AD5ED9" w:rsidP="00AD5ED9" w:rsidRDefault="00AD5ED9" w14:paraId="191794CE" w14:textId="2F5EE3D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5ED9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Negotiating and implementing a shared vision: Measuring universities' contribution to local and regional sustainability</w:t>
@@ -2778,51 +3659,51 @@
               <w:t>This webinar explored the ways in which universities linked their own sustainability strategies – encompassing carbon reduction, adaptation and biodiversity – to those of local and regional partners.  As well as highlighting good (and bad) practice, it asked what types of intervention are most effective, how should universities contribution be measured and what governance arrangements are most appropriate for this collaborative activity.</w:t>
             </w:r>
             <w:r w:rsidR="00513BC9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId30">
               <w:r w:rsidRPr="00513BC9" w:rsidR="00513BC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="7CFCA048" w14:paraId="79085D33" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="3F8F9D37" w14:paraId="79085D33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00AD5ED9" w:rsidR="00AD5ED9" w:rsidP="00AD5ED9" w:rsidRDefault="00AD5ED9" w14:paraId="383D4BA8" w14:textId="0A93715A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5ED9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Getting It Write: What To Do Now That Patients In England Can Read Their GP Notes</w:t>
@@ -2880,51 +3761,51 @@
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00513BC9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="7CFCA048" w14:paraId="22D4E3C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AD5ED9" w:rsidTr="3F8F9D37" w14:paraId="22D4E3C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00B43BBD" w:rsidR="00AD5ED9" w:rsidP="00AD5ED9" w:rsidRDefault="00AD5ED9" w14:paraId="1ED17B8E" w14:textId="6302863A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5ED9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>NIHR Three Schools Webinar: More public diversity in involvement in research</w:t>
@@ -3098,51 +3979,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId34">
               <w:r w:rsidRPr="0000061E" w:rsidR="0000061E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on the NIHR website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0000061E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B43BBD" w:rsidTr="7CFCA048" w14:paraId="765A5157" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00B43BBD" w:rsidTr="3F8F9D37" w14:paraId="765A5157" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00B43BBD" w:rsidP="0064185C" w:rsidRDefault="00B43BBD" w14:paraId="65256A6F" w14:textId="5AF5B3D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B43BBD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Heritage Month at NIHR ‘From Journeys of </w:t>
@@ -3203,51 +4084,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId35">
               <w:r w:rsidRPr="0000061E" w:rsidR="0000061E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0000061E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="693D9599" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="693D9599" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="493D940E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -3942,51 +4823,51 @@
               <w:t xml:space="preserve">COVID-19 effects on diabetes and behavioural science. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId46">
               <w:r w:rsidRPr="00915C40" w:rsidR="00915C40">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00915C40" w:rsidR="00915C40">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="7CFCA048" w14:paraId="2C3BE4E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="3F8F9D37" w14:paraId="2C3BE4E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidP="0064185C" w:rsidRDefault="00D843DF" w14:paraId="70557C2C" w14:textId="71F3BFC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D843DF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4036,51 +4917,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId47">
               <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="7CFCA048" w14:paraId="25735F41" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00D843DF" w:rsidTr="3F8F9D37" w14:paraId="25735F41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D843DF" w:rsidR="00D843DF" w:rsidP="0064185C" w:rsidRDefault="009F6613" w14:paraId="05088848" w14:textId="487C85E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D843DF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">The University of Manchester's </w:t>
@@ -4201,51 +5082,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId48">
               <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="7CFCA048" w14:paraId="3546B49C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="3F8F9D37" w14:paraId="3546B49C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D843DF" w:rsidR="00956816" w:rsidP="0064185C" w:rsidRDefault="00956816" w14:paraId="45BB8740" w14:textId="20E1B3FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956816">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Connectivity and Inclusivity In Higher Education - A Solutions' Based Approach</w:t>
@@ -4285,51 +5166,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId49">
               <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DF13A8" w:rsidR="00DF13A8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="7CFCA048" w14:paraId="20392859" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00956816" w:rsidTr="3F8F9D37" w14:paraId="20392859" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00956816" w:rsidR="00956816" w:rsidP="0064185C" w:rsidRDefault="00956816" w14:paraId="4D1D46AE" w14:textId="363C7B63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956816">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>PCST Network webinars</w:t>
@@ -4396,51 +5277,51 @@
               <w:t>Watch now on the PCST Network website</w:t>
             </w:r>
             <w:r w:rsidRPr="003A0C8C" w:rsidR="003A0C8C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId50">
               <w:r w:rsidRPr="004C2992" w:rsidR="004C2992">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on the PCST website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="004258AC" w:rsidTr="7CFCA048" w14:paraId="1E1F3721" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="004258AC" w:rsidTr="3F8F9D37" w14:paraId="1E1F3721" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00A070B9" w:rsidR="004258AC" w:rsidP="0064185C" w:rsidRDefault="004258AC" w14:paraId="3675F6AD" w14:textId="68FA2818">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004258AC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Living Knowledge Conference stream</w:t>
@@ -4797,51 +5678,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId56">
               <w:r w:rsidRPr="00A406C4" w:rsidR="00A406C4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A406C4" w:rsidR="00A406C4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00782136" w:rsidTr="7CFCA048" w14:paraId="06A79B35" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00782136" w:rsidTr="3F8F9D37" w14:paraId="06A79B35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004258AC" w:rsidR="00782136" w:rsidP="0064185C" w:rsidRDefault="00782136" w14:paraId="03469510" w14:textId="03131BE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782136">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4936,51 +5817,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" w:anchor="browse" r:id="rId57">
               <w:r w:rsidRPr="00A406C4" w:rsidR="00A406C4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on Civic University Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A406C4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E2723B" w:rsidTr="7CFCA048" w14:paraId="6D8125C0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00E2723B" w:rsidTr="3F8F9D37" w14:paraId="6D8125C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00782136" w:rsidR="00E2723B" w:rsidP="0064185C" w:rsidRDefault="00E2723B" w14:paraId="3B5DAE59" w14:textId="547276C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2723B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">International Women's Day 2022 Events </w:t>
@@ -5226,51 +6107,51 @@
               <w:t xml:space="preserve">2021 Event: Dr Nicole Brown discussed with her talk entitled “It’s all in your head”: The experience of disabled women in higher education.' </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId62">
               <w:r w:rsidRPr="00A406C4" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A406C4" w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="7CFCA048" w14:paraId="51314AB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="3F8F9D37" w14:paraId="51314AB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E2723B" w:rsidR="00240BA5" w:rsidP="0064185C" w:rsidRDefault="00240BA5" w14:paraId="7D5C0727" w14:textId="2ACAC502">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240BA5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -5302,51 +6183,51 @@
               <w:t xml:space="preserve">Part of an online masterclass focusing on engaging audiences using visual methods. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId63">
               <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="7CFCA048" w14:paraId="1DF1D8DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00240BA5" w:rsidTr="3F8F9D37" w14:paraId="1DF1D8DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00240BA5" w:rsidR="00240BA5" w:rsidP="0064185C" w:rsidRDefault="00240BA5" w14:paraId="0EFD3345" w14:textId="07EB9331">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240BA5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Valuing Lived Experience - Learning with National Voices</w:t>
@@ -5381,51 +6262,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId64">
               <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="7CFCA048" w14:paraId="73BBE290" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="3F8F9D37" w14:paraId="73BBE290" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00240BA5" w:rsidR="001A45D6" w:rsidP="0064185C" w:rsidRDefault="001A45D6" w14:paraId="18ECBF65" w14:textId="022D9172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A45D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Connecting Communities: Valuing our Differences and Learning Together Sessions</w:t>
@@ -5465,51 +6346,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId65">
               <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t>Watch now on the ARC-GM website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="7CFCA048" w14:paraId="5B2BF7AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="3F8F9D37" w14:paraId="5B2BF7AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00240BA5" w:rsidR="001A45D6" w:rsidP="0064185C" w:rsidRDefault="001A45D6" w14:paraId="731A7DAA" w14:textId="48D895E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A45D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">Irene Manton Lecture </w:t>
@@ -5833,51 +6714,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId68">
               <w:r w:rsidRPr="009E49BA" w:rsidR="00C269F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C269F1" w:rsidR="00C269F1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="7CFCA048" w14:paraId="7E7BB5C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="001A45D6" w:rsidTr="3F8F9D37" w14:paraId="7E7BB5C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="001A45D6" w:rsidR="001A45D6" w:rsidP="0064185C" w:rsidRDefault="001A45D6" w14:paraId="46CBC3CF" w14:textId="774CE5FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A45D6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -5972,51 +6853,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId69">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C269F1" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="030303"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="3B309AC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="3B309AC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00603A65" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="7AA0F994" w14:textId="25420AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -6086,51 +6967,51 @@
             <w:hyperlink w:history="1" r:id="rId70">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="629D4B88" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="629D4B88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="76C46042" w14:textId="09DAC1E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
@@ -6197,51 +7078,51 @@
             <w:hyperlink w:history="1" r:id="rId71">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="648EDD25" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="648EDD25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="00603A65" w:rsidRDefault="009C2D3B" w14:paraId="30511CE9" w14:textId="284D6002">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -6530,51 +7411,51 @@
             <w:hyperlink w:history="1" r:id="rId75">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="654E7816" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="654E7816" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="57C6C5E2" w14:textId="64CB6B6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6644,51 +7525,51 @@
             <w:hyperlink w:history="1" r:id="rId76">
               <w:r w:rsidRPr="009E49BA" w:rsidR="009E49BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Listen now on BBC Sounds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009E49BA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="116B2CA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="116B2CA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="0E61E206" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -6737,51 +7618,51 @@
             <w:hyperlink w:history="1" r:id="rId77">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Watch now on BBC iPlayer.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="59503B43" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="59503B43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="009E214D" w:rsidRDefault="009C2D3B" w14:paraId="411D5B77" w14:textId="334CFFC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA28E8">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Live with Scientists </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6822,51 +7703,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId78">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="714A4788" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="714A4788" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="15A8B210" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6916,51 +7797,51 @@
             <w:hyperlink w:history="1" r:id="rId79">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on the NHS at 70 website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="0F5BEDDB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="0F5BEDDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="49A72F88" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7009,51 +7890,51 @@
             <w:hyperlink w:history="1" r:id="rId80">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="596893ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="596893ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="0737A7AE" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -7153,51 +8034,51 @@
             </w:r>
             <w:hyperlink w:history="1" r:id="rId81">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube. </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="7CFCA048" w14:paraId="1A566E4C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidTr="3F8F9D37" w14:paraId="1A566E4C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="009C2D3B" w:rsidP="0064185C" w:rsidRDefault="009C2D3B" w14:paraId="1BFFCF6E" w14:textId="5A9E6AA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6AD5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7280,51 +8161,51 @@
             <w:hyperlink w:history="1" r:id="rId82">
               <w:r w:rsidRPr="003F6F92" w:rsidR="003F6F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch now on YouTube.  </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003F6F92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="7CFCA048" w14:paraId="605FAB70" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="3F8F9D37" w14:paraId="605FAB70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidP="0064185C" w:rsidRDefault="00FF4D86" w14:paraId="380CC75F" w14:textId="6A86F1D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4D86">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7373,51 +8254,51 @@
             <w:hyperlink w:history="1" r:id="rId83">
               <w:r w:rsidRPr="00FF4D86">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="7CFCA048" w14:paraId="104EADEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="3F8F9D37" w14:paraId="104EADEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF4D86" w:rsidP="0064185C" w:rsidRDefault="00FF4D86" w14:paraId="26ED0A20" w14:textId="48FCB319">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7496,51 +8377,51 @@
             <w:hyperlink w:history="1" r:id="rId84">
               <w:r w:rsidRPr="00FF4D86">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch now on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="7CFCA048" w14:paraId="62C94354" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00FF4D86" w:rsidTr="3F8F9D37" w14:paraId="62C94354" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FF4D86" w:rsidP="0064185C" w:rsidRDefault="00FF4D86" w14:paraId="5AA4B1A6" w14:textId="314D6B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4D86">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7694,51 +8575,51 @@
             <w:hyperlink w:history="1" r:id="rId85">
               <w:r w:rsidRPr="00735AF0" w:rsidR="00735AF0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the film now on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00735AF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="7CFCA048" w14:paraId="1BFEE9B7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="3F8F9D37" w14:paraId="1BFEE9B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00FF4D86" w:rsidR="00735AF0" w:rsidP="0064185C" w:rsidRDefault="00735AF0" w14:paraId="7F47EDF0" w14:textId="616A815A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7788,51 +8669,51 @@
             <w:hyperlink w:history="1" r:id="rId86">
               <w:r w:rsidRPr="00735AF0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the talk on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="7CFCA048" w14:paraId="1B4EAB08" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00735AF0" w:rsidTr="3F8F9D37" w14:paraId="1B4EAB08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00735AF0" w:rsidP="0064185C" w:rsidRDefault="00735AF0" w14:paraId="1E86FF97" w14:textId="0A737789">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00735AF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7911,51 +8792,51 @@
               </w:r>
               <w:r w:rsidRPr="00C07411" w:rsidR="00D56925">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>be.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D56925">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C07411" w:rsidTr="7CFCA048" w14:paraId="2391508D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00C07411" w:rsidTr="3F8F9D37" w14:paraId="2391508D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00735AF0" w:rsidR="00C07411" w:rsidP="0064185C" w:rsidRDefault="00C07411" w14:paraId="7859FCD7" w14:textId="4CEF04AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07411">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8036,51 +8917,51 @@
             <w:hyperlink w:history="1" r:id="rId88">
               <w:r w:rsidRPr="002A0B51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the interview on Vimeo.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002A0B51" w:rsidTr="7CFCA048" w14:paraId="02EBA16D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="002A0B51" w:rsidTr="3F8F9D37" w14:paraId="02EBA16D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C07411" w:rsidR="002A0B51" w:rsidP="0064185C" w:rsidRDefault="002A0B51" w14:paraId="00E72B7A" w14:textId="3F2726E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8171,51 +9052,51 @@
               </w:r>
               <w:r w:rsidRPr="00801FC7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>the talk on their website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="7CFCA048" w14:paraId="55F597DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="3F8F9D37" w14:paraId="55F597DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="002A0B51" w:rsidR="0019557D" w:rsidP="0064185C" w:rsidRDefault="0019557D" w14:paraId="06AC1651" w14:textId="2403798B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8265,51 +9146,51 @@
             <w:hyperlink w:history="1" r:id="rId90">
               <w:r w:rsidRPr="0019557D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the film on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="7CFCA048" w14:paraId="736124D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="0019557D" w:rsidTr="3F8F9D37" w14:paraId="736124D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="0019557D" w:rsidP="0064185C" w:rsidRDefault="0019557D" w14:paraId="709290F8" w14:textId="7C3AB96A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019557D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8348,51 +9229,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId91">
               <w:r w:rsidRPr="0019557D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the webinar on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="7CFCA048" w14:paraId="4FF583A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="3F8F9D37" w14:paraId="4FF583A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0019557D" w:rsidR="00747A35" w:rsidP="0064185C" w:rsidRDefault="00747A35" w14:paraId="6C31937A" w14:textId="089C9DCB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747A35">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8493,51 +9374,51 @@
             <w:hyperlink w:history="1" r:id="rId92">
               <w:r w:rsidRPr="00747A35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the plenary on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="7CFCA048" w14:paraId="7F723ECF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00747A35" w:rsidTr="3F8F9D37" w14:paraId="7F723ECF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00747A35" w:rsidR="00747A35" w:rsidP="00747A35" w:rsidRDefault="00747A35" w14:paraId="134EED0E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747A35">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8606,51 +9487,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the talk on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId94">
               <w:r w:rsidRPr="00747A35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="7CFCA048" w14:paraId="79B39B47" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="3F8F9D37" w14:paraId="79B39B47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00747A35" w:rsidR="00AA58C7" w:rsidP="00747A35" w:rsidRDefault="006D6B65" w14:paraId="5928D5F8" w14:textId="68E6D040">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6B65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8709,51 +9590,51 @@
               </w:r>
               <w:r w:rsidRPr="00FD3518" w:rsidR="00FD3518">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>the debate on our website.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FD3518">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="7CFCA048" w14:paraId="046DB7C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00AA58C7" w:rsidTr="3F8F9D37" w14:paraId="046DB7C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00747A35" w:rsidR="00AA58C7" w:rsidP="00747A35" w:rsidRDefault="008D106D" w14:paraId="2918BE3E" w14:textId="1AFF1B4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D106D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8813,51 +9694,51 @@
               </w:r>
               <w:r w:rsidRPr="00621C50" w:rsidR="00C87DF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>inar on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C87DF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="7CFCA048" w14:paraId="471DB25B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="3F8F9D37" w14:paraId="471DB25B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00144248" w:rsidR="00144248" w:rsidP="00144248" w:rsidRDefault="00144248" w14:paraId="57B243F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00144248">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8970,51 +9851,51 @@
               </w:r>
               <w:r w:rsidRPr="009712BB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>atch the lecture on our website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="7CFCA048" w14:paraId="4941AB46" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="3F8F9D37" w14:paraId="4941AB46" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D106D" w:rsidR="00144248" w:rsidP="00747A35" w:rsidRDefault="005F2221" w14:paraId="7CAED2D5" w14:textId="0D8FF9B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2221">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9206,51 +10087,51 @@
             <w:hyperlink w:history="1" r:id="rId98">
               <w:r w:rsidRPr="00B05D66" w:rsidR="00A71D2D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A71D2D" w:rsidR="00A71D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="7CFCA048" w14:paraId="7E1B5B36" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00144248" w:rsidTr="3F8F9D37" w14:paraId="7E1B5B36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D106D" w:rsidR="00144248" w:rsidP="00747A35" w:rsidRDefault="005F1FE5" w14:paraId="45E9B613" w14:textId="5D1FD4BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F1FE5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9300,51 +10181,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId99">
               <w:r w:rsidRPr="0030057B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the seminar on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="217CB2EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="3F8F9D37" w14:paraId="217CB2EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F1FE5" w:rsidR="00541AD7" w:rsidP="00747A35" w:rsidRDefault="00541AD7" w14:paraId="77D667B4" w14:textId="76C18168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00541AD7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9426,51 +10307,51 @@
             <w:hyperlink w:history="1" r:id="rId100">
               <w:r w:rsidRPr="00541AD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="5FA8BA37" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="3F8F9D37" w14:paraId="5FA8BA37" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00541AD7" w:rsidP="00747A35" w:rsidRDefault="00541AD7" w14:paraId="7E165DB7" w14:textId="2F4E3EC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00541AD7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9509,51 +10390,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId101">
               <w:r w:rsidRPr="00541AD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="4D0847EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="3F8F9D37" w14:paraId="4D0847EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00541AD7" w:rsidP="00C44982" w:rsidRDefault="00C44982" w14:paraId="6C46CEDD" w14:textId="51502FDF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44982">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9674,51 +10555,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId102">
               <w:r w:rsidRPr="00C44982">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Access the recordings on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="7CFCA048" w14:paraId="75636FB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00541AD7" w:rsidTr="3F8F9D37" w14:paraId="75636FB2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00541AD7" w:rsidP="00747A35" w:rsidRDefault="00C44982" w14:paraId="2B2E778C" w14:textId="2B63B597">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44982">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9790,51 +10671,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:history="1" r:id="rId103">
               <w:r w:rsidRPr="00C44982">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the webinar on their website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="7CFCA048" w14:paraId="172EFEC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="3F8F9D37" w14:paraId="172EFEC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C44982" w:rsidR="00231EF3" w:rsidP="00747A35" w:rsidRDefault="00231EF3" w14:paraId="16CA0691" w14:textId="33D82E5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9947,51 +10828,51 @@
           <w:p w:rsidRPr="00C44982" w:rsidR="00231EF3" w:rsidP="00C44982" w:rsidRDefault="00F35E03" w14:paraId="5F6A96FB" w14:textId="46EF87D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId104">
               <w:r w:rsidRPr="00231EF3" w:rsidR="00231EF3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the talks on YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="7CFCA048" w14:paraId="45BC5581" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="3F8F9D37" w14:paraId="45BC5581" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00231EF3" w:rsidP="00747A35" w:rsidRDefault="00231EF3" w14:paraId="01A2ED88" w14:textId="419649A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10161,51 +11042,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recording of the award ceremony on YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId107">
               <w:r w:rsidRPr="00231EF3" w:rsidR="00231EF3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="7CFCA048" w14:paraId="41143745" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00231EF3" w:rsidTr="3F8F9D37" w14:paraId="41143745" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00231EF3" w:rsidP="00747A35" w:rsidRDefault="00231EF3" w14:paraId="272791A9" w14:textId="1C420E92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231EF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10405,51 +11286,51 @@
           <w:p w:rsidR="00231EF3" w:rsidP="00C44982" w:rsidRDefault="00F35E03" w14:paraId="340BBB10" w14:textId="7C04F9AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId108">
               <w:r w:rsidRPr="00231EF3" w:rsidR="00231EF3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Watch the recordings on our website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="7CFCA048" w14:paraId="734DF243" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="3F8F9D37" w14:paraId="734DF243" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00231EF3" w:rsidR="00F35E03" w:rsidP="00747A35" w:rsidRDefault="00F35E03" w14:paraId="1656A3C9" w14:textId="04C359C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F35E03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10488,51 +11369,51 @@
             <w:hyperlink w:history="1" r:id="rId109">
               <w:r w:rsidRPr="00F35E03">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>YouTube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to find out about our social responsibility highlights from the month.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="7CFCA048" w14:paraId="3ED6A190" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BB6AD5" w:rsidR="00F35E03" w:rsidTr="3F8F9D37" w14:paraId="3ED6A190" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F35E03" w:rsidP="00F35E03" w:rsidRDefault="00F35E03" w14:paraId="1AEE3DEF" w14:textId="5B368AA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2429"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -10801,145 +11682,196 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4525"/>
       <w:gridCol w:w="4525"/>
       <w:gridCol w:w="4525"/>
     </w:tblGrid>
-    <w:tr w:rsidR="682CEB24" w:rsidTr="40C491E8" w14:paraId="58FA9DBA">
+    <w:tr w:rsidR="682CEB24" w:rsidTr="3F8F9D37" w14:paraId="58FA9DBA">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4525" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="682CEB24" w:rsidP="682CEB24" w:rsidRDefault="682CEB24" w14:paraId="77EA75CB" w14:textId="30F31B40">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4525" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="682CEB24" w:rsidP="682CEB24" w:rsidRDefault="682CEB24" w14:paraId="73300549" w14:textId="35BDA143">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4525" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="682CEB24" w:rsidP="40C491E8" w:rsidRDefault="682CEB24" w14:paraId="535BAEFD" w14:textId="2B30186B">
+        <w:p w:rsidR="682CEB24" w:rsidP="3F8F9D37" w:rsidRDefault="682CEB24" w14:paraId="535BAEFD" w14:textId="2C2EC60A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="center" w:leader="none" w:pos="4513"/>
               <w:tab w:val="right" w:leader="none" w:pos="9026"/>
             </w:tabs>
             <w:bidi w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="40C491E8" w:rsidR="40C491E8">
+          <w:r w:rsidRPr="3F8F9D37" w:rsidR="3F8F9D37">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Date amended: </w:t>
           </w:r>
-          <w:r w:rsidRPr="40C491E8" w:rsidR="40C491E8">
+          <w:r w:rsidRPr="3F8F9D37" w:rsidR="3F8F9D37">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:noProof w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>09/04/2026</w:t>
+            <w:t>14</w:t>
+          </w:r>
+          <w:r w:rsidRPr="3F8F9D37" w:rsidR="3F8F9D37">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>/0</w:t>
+          </w:r>
+          <w:r w:rsidRPr="3F8F9D37" w:rsidR="3F8F9D37">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r w:rsidRPr="3F8F9D37" w:rsidR="3F8F9D37">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:noProof w:val="0"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="682CEB24" w:rsidP="682CEB24" w:rsidRDefault="682CEB24" w14:paraId="6205B9E4" w14:textId="66EA4398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00345046" w:rsidP="009F6613" w:rsidRDefault="00345046" w14:paraId="56698C2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -11090,50 +12022,162 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3895725" cy="247348"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="4">
+    <w:nsid w:val="35e87a8d"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28550834"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2B6A002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11686,50 +12730,53 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="120"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -11821,62 +12868,68 @@
     <w:rsid w:val="00CE78FE"/>
     <w:rsid w:val="00D1433A"/>
     <w:rsid w:val="00D36F57"/>
     <w:rsid w:val="00D56925"/>
     <w:rsid w:val="00D843DF"/>
     <w:rsid w:val="00DF13A8"/>
     <w:rsid w:val="00E12E6F"/>
     <w:rsid w:val="00E2037A"/>
     <w:rsid w:val="00E2723B"/>
     <w:rsid w:val="00E44234"/>
     <w:rsid w:val="00E673F9"/>
     <w:rsid w:val="00ED69EC"/>
     <w:rsid w:val="00F0722C"/>
     <w:rsid w:val="00F351BB"/>
     <w:rsid w:val="00F35E03"/>
     <w:rsid w:val="00F70235"/>
     <w:rsid w:val="00FD3518"/>
     <w:rsid w:val="00FD3731"/>
     <w:rsid w:val="00FF4D86"/>
     <w:rsid w:val="03F7E399"/>
     <w:rsid w:val="05F42669"/>
     <w:rsid w:val="0D7276E1"/>
     <w:rsid w:val="31629B51"/>
     <w:rsid w:val="3211A0B2"/>
     <w:rsid w:val="3394E05D"/>
+    <w:rsid w:val="366D6D74"/>
     <w:rsid w:val="379D5673"/>
     <w:rsid w:val="38E8ECE6"/>
     <w:rsid w:val="39B97DB4"/>
+    <w:rsid w:val="3F8F9D37"/>
     <w:rsid w:val="40C491E8"/>
     <w:rsid w:val="41DB675A"/>
+    <w:rsid w:val="49FC5C93"/>
+    <w:rsid w:val="4F056C59"/>
     <w:rsid w:val="57941934"/>
     <w:rsid w:val="5DE06473"/>
     <w:rsid w:val="5E302864"/>
     <w:rsid w:val="63DA44FB"/>
     <w:rsid w:val="682CEB24"/>
     <w:rsid w:val="6B098ABA"/>
+    <w:rsid w:val="6D579E4C"/>
     <w:rsid w:val="7CFCA048"/>
+    <w:rsid w:val="7D1F1138"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B40A3C3"/>
@@ -13097,51 +14150,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093356269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.https:/www.youtube.com/watch?v=tKUAwS7xQMc&amp;t=162s.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PSEIT4_nRfY" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=676GY9b8ZXQ" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qeb-8yXKD4Q" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-T5MI0LGqvw" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q_AOzJqipdU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n6lUutuZbzw" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-f04b-8833-0000-018b8ab464c0" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=08m6f6sEN-g" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GaipmeAT7SM" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168836" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_iXfk_vcaAM" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XMhHyxnCi4M" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BO-x9spu6bc" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZcaZBMlnylY" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SH9KI0I8DZY" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Vp4G6qL3OHM" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BrtlHSYjK9g" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QqigLSP_3eY" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/8kpywaIg9K4" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69302" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qgdvj96gtQU" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmuresearchsupport.wordpress.com/2024/03/11/open-research-week-2024-round-up-and-recordings/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.manchester.ac.uk/girlhood-and-later-life/teenage-kicks/videos/" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-9736-8c03-0000-017fd1b11dc0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/videos/search?q=Ada+Lovelace+Day%3a+Medicine%27s+Biggest+Questions+you+tube&amp;docid=607990309180810821&amp;mid=4246977A7B786AFE28FA4246977A7B786AFE28FA&amp;view=detail&amp;FORM=VIRE" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5_id1j8SVY" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialresponsibility.manchester.ac.uk/all-news/whitworth-debate-on-animal-research-video/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practiceasresearch.nicole-brown.co.uk/ethics-participatory-research/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K7Yk6daTqoA&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=10" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UneRhqthrHQ" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9CrZnmKrGdA" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DN1rfgA4cY0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=m0KWdTlUjr4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC2cRMptAl_0ou8F2TT8C0kg/videos" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3-s4xJCFpnA" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VggDA1MVM1NDY1MTk0MTU6RUMzNDM3NzAxQUZDOUY5OUM3MjRFNEYxQTlEQTYxRUY%3d-&amp;CC=&amp;w=100095" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MCBDU1NDMwN1M0OTA1OkJFRkQ3NDg5RTFFQ0Y5QTM2MUFEMDBCN0RGQjI2MUVD-&amp;CC=&amp;w=65039" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fRRwWxjicUM" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168823" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/OFblz87NJmY" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jd9XdE6Y09w" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69300" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden-adams-story-an-interactive-film-to-help-you-help-young-people/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153233" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-4uA9OH0tiE" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youngfoundation.org/institute-for-community-studies/our-work/citizen-science/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+11%2f05%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=CsobGUOkMLylWwSEQKtGnByTg7k%2fm9J5V7YG6%2bNiGt2vt5NE68a%2fz4aN%2f4s9jpPtpdn0LeoWUdTOCMD5wd%2bPV4VgnaxE9isPgunRv28OgD0HSmoiXrYMMCLB5jtvIBxsM10xuV6amkWM%2f2s5Jw1DdVRYbbbKRVyI1s6u7UVqWlY%3d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ttIFTKbcNwE" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YFucVmrhGM8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0CReL2LZ6u8&amp;list=PLhYaI-h21xKv06myx3RIIyRzXZ7q-xkKc&amp;index=5&amp;t=1694s" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1HJ8p2iczFk" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BUPbbUArn7Y" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-91ef-87d6-0000-017fd254fee0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95152" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinar-participatory-approaches-for-teaching-science-communication/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168831" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2RFQVrmAoJw" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ocElLnAVO-Y" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/bf9Pzs5Wxmo" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bwBd0JHx14M" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BMKSnYV0OM8" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1n5Npixh3ms" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dBPfkJyYiek" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/843212965" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/student-civic-engagement/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6drpDNqdgGs" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hxYaqzPQM18&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=11" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9gnl3jFYRIqBw128otR-2Ohy" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euraxess.org.uk/united-kingdom/news/outcomes-public-engagement-and-science-communication-webinar-euraxess-uk" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nr0xfajEgx4" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@user-fq3kb2cn5n" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/resources/events/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168828" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ThIhCvHczBw" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ak_es_aRd-Y" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/_ZsspYrLb6U" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-a53a-1e75-0000-017fc098e540?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95150" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/A-ToKnNkU3g" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QpjZIOqkntw" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EudssG9jkj4" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9glh56CXNPP-fQka2Zna21yd" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153237" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.express.adobe.com/webpage/ABEchNKi42Gfk" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LgCiDZt0njg" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NYDdHSXRQro&amp;t=3s" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eBvJ3aNGbak" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oApbjEs0es4" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2CPJy5h0Wqs" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sscr.nihr.ac.uk/event/nihr-three-schools-webinar-diversity-and-involvement-series-webinar-3/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinars/past/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+08%2f12%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2nj1EZ09cos%2fAo1gZDu5wgYemQKwRo9m5HVhd9W7uYjHNZRfUtRj4i3emAXzstaNw3hN1tYW3bDns8eVWAUr9tpAFBetmkoqyh9jK3wDlVJUKwfrZWFpiMfvboiquEMx7n521D%2f8nIxfZj%2bYX7Behs3mwGxnXplPFFc8osVz4lw%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Debc9lIEMt0" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M09DU1NDMwN1M3MzA1OjE0MjhCRDE2OUZEQzU2MkI4NDcxQkVEN0YzN0JGOTJB-&amp;CC=&amp;w=63658" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168835" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2Ooj_zaWQtU" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8AOqig4EVGY&amp;list=PLYcs8HLnX9gkd9QWqVUkzO9IT9n7ZttEi" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259606" TargetMode="External" Id="R4e38ad3f16674930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9LbwKT_pR3Q" TargetMode="External" Id="Rafa0c6d2d58a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_eHaU-NMpyo" TargetMode="External" Id="R7fee2bab516a49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8Q0i1wMIZY" TargetMode="External" Id="R53f3e25b65b84a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259607" TargetMode="External" Id="Rfd605793c2bc4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Ra1a960f31a6f44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VtCDA1MVM4NzY3Mjk1MTM6RTEwNzA2QTA2NjhCRjg3REU1QkY4M0I0OUFGQ0Y1MDI%3d-&amp;CC=&amp;w=341750" TargetMode="External" Id="R78a160bead374a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VtCDA1MVM4NzY3Mjk1MTM6RTEwNzA2QTA2NjhCRjg3REU1QkY4M0I0OUFGQ0Y1MDI%3d-&amp;CC=&amp;w=341751" TargetMode="External" Id="R2810b881f9844095" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.https:/www.youtube.com/watch?v=tKUAwS7xQMc&amp;t=162s.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PSEIT4_nRfY" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=676GY9b8ZXQ" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qeb-8yXKD4Q" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-T5MI0LGqvw" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q_AOzJqipdU" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n6lUutuZbzw" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-f04b-8833-0000-018b8ab464c0" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=08m6f6sEN-g" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GaipmeAT7SM" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168836" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_iXfk_vcaAM" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XMhHyxnCi4M" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BO-x9spu6bc" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZcaZBMlnylY" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SH9KI0I8DZY" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Vp4G6qL3OHM" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BrtlHSYjK9g" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QqigLSP_3eY" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/8kpywaIg9K4" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69302" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qgdvj96gtQU" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmuresearchsupport.wordpress.com/2024/03/11/open-research-week-2024-round-up-and-recordings/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.manchester.ac.uk/girlhood-and-later-life/teenage-kicks/videos/" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-9736-8c03-0000-017fd1b11dc0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/videos/search?q=Ada+Lovelace+Day%3a+Medicine%27s+Biggest+Questions+you+tube&amp;docid=607990309180810821&amp;mid=4246977A7B786AFE28FA4246977A7B786AFE28FA&amp;view=detail&amp;FORM=VIRE" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5_id1j8SVY" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialresponsibility.manchester.ac.uk/all-news/whitworth-debate-on-animal-research-video/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practiceasresearch.nicole-brown.co.uk/ethics-participatory-research/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K7Yk6daTqoA&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=10" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UneRhqthrHQ" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WkiSTZxOkuw" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9CrZnmKrGdA" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DN1rfgA4cY0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=m0KWdTlUjr4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC2cRMptAl_0ou8F2TT8C0kg/videos" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3-s4xJCFpnA" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VggDA1MVM1NDY1MTk0MTU6RUMzNDM3NzAxQUZDOUY5OUM3MjRFNEYxQTlEQTYxRUY%3d-&amp;CC=&amp;w=100095" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95151" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MCBDU1NDMwN1M0OTA1OkJFRkQ3NDg5RTFFQ0Y5QTM2MUFEMDBCN0RGQjI2MUVD-&amp;CC=&amp;w=65039" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fRRwWxjicUM" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168823" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/OFblz87NJmY" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jd9XdE6Y09w" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=MRQDU5Njc0NVM2MzI1OkM2Mzg2Njk3OERGOUJCMDM4MzQ4RDg1MTFGQTZGOEI2-&amp;CC=&amp;w=69300" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.madebymortals.org/hidden-adams-story-an-interactive-film-to-help-you-help-young-people/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153233" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-4uA9OH0tiE" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youngfoundation.org/institute-for-community-studies/our-work/citizen-science/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+11%2f05%2f23&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=110815&amp;gator_td=CsobGUOkMLylWwSEQKtGnByTg7k%2fm9J5V7YG6%2bNiGt2vt5NE68a%2fz4aN%2f4s9jpPtpdn0LeoWUdTOCMD5wd%2bPV4VgnaxE9isPgunRv28OgD0HSmoiXrYMMCLB5jtvIBxsM10xuV6amkWM%2f2s5Jw1DdVRYbbbKRVyI1s6u7UVqWlY%3d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ttIFTKbcNwE" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YFucVmrhGM8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0CReL2LZ6u8&amp;list=PLhYaI-h21xKv06myx3RIIyRzXZ7q-xkKc&amp;index=5&amp;t=1694s" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1HJ8p2iczFk" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BUPbbUArn7Y" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-91ef-87d6-0000-017fd254fee0?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95152" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinar-participatory-approaches-for-teaching-science-communication/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168831" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2RFQVrmAoJw" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ocElLnAVO-Y" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/bf9Pzs5Wxmo" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bwBd0JHx14M" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BMKSnYV0OM8" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1n5Npixh3ms" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dBPfkJyYiek" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/843212965" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/student-civic-engagement/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6drpDNqdgGs" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hxYaqzPQM18&amp;list=PLBz0ZUncZNyYbzKVFcnvqVuESsiPxi_fT&amp;index=11" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9gnl3jFYRIqBw128otR-2Ohy" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euraxess.org.uk/united-kingdom/news/outcomes-public-engagement-and-science-communication-webinar-euraxess-uk" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nr0xfajEgx4" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@user-fq3kb2cn5n" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civicuniversitynetwork.co.uk/resources/events/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168828" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinnovationmanchester.com/mahsc-inaugural-lectures-professor-raffaele-califano/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ThIhCvHczBw" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ak_es_aRd-Y" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/_ZsspYrLb6U" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.manchester.ac.uk/embedded/ffffffff-a53a-1e75-0000-017fc098e540?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+13th+Oct&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=ahiZGNIOZFQZgSX3x7OsDOOpz8UlcC4kxTCLrksD1e2RNNRo3CpnGujLjXZK0k%2fTTD8TQ%2bXBCFsNMi%2b2upwG%2fXPzpsDSzQECtOObyRvJXcRBnQLf%2b6Ue%2fRHI7s6grA2f3ojOF895qMNwOzz4yKZNnttUMDf6EPv2vlE5rwNq6G4%3d" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VgODA1MVMzMDY1MTk0MTk6RTk4RDAyQTVBRjI0QjM5MzJFOERGRDIwMzU1MTA0QUM%3d-&amp;CC=&amp;w=95150" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/A-ToKnNkU3g" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QpjZIOqkntw" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EudssG9jkj4" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYcs8HLnX9glh56CXNPP-fQka2Zna21yd" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=153237" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.express.adobe.com/webpage/ABEchNKi42Gfk" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LgCiDZt0njg" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NYDdHSXRQro&amp;t=3s" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eBvJ3aNGbak" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oApbjEs0es4" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2CPJy5h0Wqs" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sscr.nihr.ac.uk/event/nihr-three-schools-webinar-diversity-and-involvement-series-webinar-3/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pcst.network/webinars/past/?utm_source=https%3a%2f%2fcomms.manchester.ac.uk%2fuommhscommslz%2f&amp;utm_medium=email&amp;utm_campaign=Public+Engagement+Digest+08%2f12%2f22&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=2nj1EZ09cos%2fAo1gZDu5wgYemQKwRo9m5HVhd9W7uYjHNZRfUtRj4i3emAXzstaNw3hN1tYW3bDns8eVWAUr9tpAFBetmkoqyh9jK3wDlVJUKwfrZWFpiMfvboiquEMx7n521D%2f8nIxfZj%2bYX7Behs3mwGxnXplPFFc8osVz4lw%3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Debc9lIEMt0" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M09DU1NDMwN1M3MzA1OjE0MjhCRDE2OUZEQzU2MkI4NDcxQkVEN0YzN0JGOTJB-&amp;CC=&amp;w=63658" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/bicentenary/talk-200/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creator.communigator.co.uk/editor/%7BContent/CampaignURL%7D/lz.aspx?p1=%7bContent/EMailLink%7d%7bContent/CampaignCode%7d&amp;w=168835" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2Ooj_zaWQtU" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8AOqig4EVGY&amp;list=PLYcs8HLnX9gkd9QWqVUkzO9IT9n7ZttEi" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259606" TargetMode="External" Id="R4e38ad3f16674930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9LbwKT_pR3Q" TargetMode="External" Id="Rafa0c6d2d58a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_eHaU-NMpyo" TargetMode="External" Id="R7fee2bab516a49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8Q0i1wMIZY" TargetMode="External" Id="R53f3e25b65b84a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=M13DU1NDMwN1MyNjQ3OjA0NTI4MTcwMUIxRjUyNjM5OTFENDlFMjZBN0FCOUVE-&amp;CC=&amp;w=259607" TargetMode="External" Id="Rfd605793c2bc4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Ra1a960f31a6f44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VtCDA1MVM4NzY3Mjk1MTM6RTEwNzA2QTA2NjhCRjg3REU1QkY4M0I0OUFGQ0Y1MDI%3d-&amp;CC=&amp;w=341750" TargetMode="External" Id="R78a160bead374a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=VtCDA1MVM4NzY3Mjk1MTM6RTEwNzA2QTA2NjhCRjg3REU1QkY4M0I0OUFGQ0Y1MDI%3d-&amp;CC=&amp;w=341751" TargetMode="External" Id="R2810b881f9844095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V82DA1MVMyMDc3Mjk3Mjc6Q0M3NkVCNUIzOEFFNkQ2OEZBNUMxNDFDNTExMkFFRjA%3d-&amp;CC=&amp;w=355329" TargetMode="External" Id="Rd47cfc421fed4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V82DA1MVMyMDc3Mjk3Mjc6Q0M3NkVCNUIzOEFFNkQ2OEZBNUMxNDFDNTExMkFFRjA%3d-&amp;CC=&amp;w=355326" TargetMode="External" Id="R1ff4925156e94320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V82DA1MVMyMDc3Mjk3Mjc6Q0M3NkVCNUIzOEFFNkQ2OEZBNUMxNDFDNTExMkFFRjA%3d-&amp;CC=&amp;w=355327" TargetMode="External" Id="Rb96ae94de5c34f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comms.manchester.ac.uk/uommhscommslz/lz.aspx?p1=V82DA1MVMyMDc3Mjk3Mjc6Q0M3NkVCNUIzOEFFNkQ2OEZBNUMxNDFDNTExMkFFRjA%3d-&amp;CC=&amp;w=352445" TargetMode="External" Id="R9c7ed2f412b546c7" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -13703,41 +14756,41 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B82FC6-E51B-4EF1-8727-F1E0D6949929}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lesley Myers</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Athena Lam</lastModifiedBy>
-  <revision>36</revision>
+  <revision>37</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>