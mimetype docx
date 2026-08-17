--- v0 (2025-10-16)
+++ v1 (2026-08-17)
@@ -4,3136 +4,3399 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E36CCD" w:rsidR="00E36CCD" w:rsidP="4B8C31D5" w:rsidRDefault="00E36CCD" w14:paraId="255FDF50" w14:textId="1B15EE19">
+    <w:p w:rsidRPr="00E36CCD" w:rsidR="00E36CCD" w:rsidP="26727663" w:rsidRDefault="00E36CCD" w14:paraId="255FDF50" w14:textId="15788AF6">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="26727663" w:rsidR="08530814">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Welcome Week Timetabl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="26727663" w:rsidR="08530814">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="26727663" w:rsidP="26727663" w:rsidRDefault="26727663" w14:paraId="6438DE56" w14:textId="739121BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E36CCD" w:rsidR="00E36CCD" w:rsidP="75C230BF" w:rsidRDefault="00E36CCD" w14:paraId="6A06D5EE" w14:textId="51870109">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:kern w:val="0"/>
-          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4B8C31D5" w:rsidR="00E36CCD">
+      <w:r w:rsidRPr="75C230BF" w:rsidR="0ECB8674">
         <w:rPr>
           <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Welcome Week Timetable</w:t>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="75C230BF" w:rsidR="1A4A6E88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="75C230BF" w:rsidR="0ECB8674">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E36CCD" w:rsidR="00E36CCD" w:rsidP="0EB0D024" w:rsidRDefault="00E36CCD" w14:paraId="6A06D5EE" w14:textId="2179CD00">
+    <w:p w:rsidRPr="00E36CCD" w:rsidR="00E36CCD" w:rsidP="0EB0D024" w:rsidRDefault="00E36CCD" w14:paraId="2349EB72" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0EB0D024">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>September 202</w:t>
+        <w:t>LLB LAW with International Study </w:t>
       </w:r>
-      <w:r w:rsidRPr="0EB0D024" w:rsidR="6CC1D414">
+    </w:p>
+    <w:p w:rsidR="00E36CCD" w:rsidP="0EB0D024" w:rsidRDefault="00E36CCD" w14:paraId="1C8A1FE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="0EB0D024" w:rsidRDefault="00C949B2" w14:paraId="597B2D0F" w14:textId="535FC80B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>5</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0EB0D024">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>  </w:t>
+        <w:t>Year 1 – Welcome Week timetable </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E36CCD" w:rsidR="00E36CCD" w:rsidP="32328A75" w:rsidRDefault="00E36CCD" w14:paraId="2349EB72" w14:textId="112EA73C">
+    <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="0EB0D024" w:rsidRDefault="00C949B2" w14:paraId="657C7309" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="32328A75" w:rsidR="00E36CCD">
+      <w:r w:rsidRPr="0EB0D024">
         <w:rPr>
-          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>LLB L</w:t>
-[...130 lines deleted...]
-        <w:t xml:space="preserve"> the second page.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13519" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
-        <w:gridCol w:w="3405"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1705"/>
+        <w:gridCol w:w="3174"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2865"/>
+        <w:gridCol w:w="2455"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidTr="32328A75" w14:paraId="4AAA8D1C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidTr="26727663" w14:paraId="4AAA8D1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="3A666952" w14:textId="77777777">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="3A666952" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="7B37EE31" w14:textId="77777777">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="7B37EE31" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="72561142" w14:textId="77777777">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="72561142" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="56DE6926" w14:textId="77777777">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="56DE6926" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>location</w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="70140256" w14:textId="77777777">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="70140256" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidTr="32328A75" w14:paraId="335DA99D" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidTr="26727663" w14:paraId="335DA99D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="533EB204" w14:textId="03DBCBB4">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="533EB204" w14:textId="50B61F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="6014AB85">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="32B6EEAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="131A51DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="39E86891" w14:textId="77777777">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="39E86891" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>13:00 – 14:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="0BF44C5B" w14:textId="77777777">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="0BF44C5B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LLB LAW yr1 - Head of Law welcome  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="52C37C83" w14:textId="03D26650">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="1FE8BCDC" w14:textId="63CBAA26">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
-            </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="1C37C1AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="329F076E" w:rsidR="34E29FE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="52C37C83" w14:textId="7D76CDCB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="1DF74D50" w14:textId="77777777">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="1DF74D50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidTr="32328A75" w14:paraId="76341C70" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidTr="26727663" w14:paraId="76341C70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="00717284" w14:textId="0FAB84B5">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="48D2C07D" w14:textId="679C756A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="5B3406E6">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="6FCE579B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="492D979F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="05CB2C3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="00717284" w14:textId="5270DF91">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="66C8387C" w:rsidP="66C8387C" w:rsidRDefault="66C8387C" w14:paraId="0B49128F" w14:textId="3208B3AA">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="4D8FE816" w14:textId="51EF1DA0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>14:00 – 17:00 </w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="4D8FE816" w14:textId="51EF1DA0">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="2DD685FA" w14:textId="573E999D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="6271AA2F" w14:textId="52523A6D">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="4A12F9E5" w14:textId="3F01F958">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="4765AE84">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="547D3155">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...26 lines deleted...]
-              <w:r w:rsidRPr="66C8387C" w:rsidR="4765AE84">
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R21a4dc1e891b4fca">
+              <w:r w:rsidRPr="357FD1FE" w:rsidR="547D3155">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
                   <w:noProof w:val="0"/>
-                  <w:color w:val="0563C1"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="4765AE84">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="547D3155">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> prior to the even</w:t>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="2B40C4AD" w14:textId="01F2E5AD">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="2B40C4AD" w14:textId="7A169995">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>LLB Law yr1 – Academic Advisor </w:t>
-[...17 lines deleted...]
-              <w:t>eeting </w:t>
+              <w:t>LLB Law yr1 – Academic Advisor Meeting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="504D8CEF" w14:paraId="3FC5E0C5" w14:textId="32DECDE8">
+          <w:p w:rsidR="0CC488E9" w:rsidP="329F076E" w:rsidRDefault="0CC488E9" w14:paraId="03569D82" w14:textId="355DCCA5">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
-                <w:kern w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0CC488E9">
+            <w:r w:rsidRPr="329F076E" w:rsidR="4F9D8D39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...26 lines deleted...]
-              <w:r w:rsidRPr="66C8387C" w:rsidR="0CC488E9">
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R9060c9a1c8bc40f5">
+              <w:r w:rsidRPr="329F076E" w:rsidR="4F9D8D39">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
                   <w:noProof w:val="0"/>
-                  <w:color w:val="0563C1"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0CC488E9">
+            <w:r w:rsidRPr="329F076E" w:rsidR="4F9D8D39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to the event</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="0672A3AD" w:rsidRDefault="504D8CEF" w14:paraId="572868DD" w14:textId="5DA10C68">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="0672A3AD" w:rsidRDefault="504D8CEF" w14:paraId="3FC5E0C5" w14:textId="35BF3F86">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="66C8387C" w:rsidRDefault="00C949B2" w14:paraId="08F69162" w14:textId="77777777">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="357FD1FE" w:rsidRDefault="00C949B2" w14:paraId="08F69162" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3839DEFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="32328A75" w14:paraId="6AAC85CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="26727663" w14:paraId="468BBE77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="1708F065" w14:textId="5BA707AB">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="39214DEC" w14:textId="645D96CB">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="00E0D2B8">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3102323F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="489BE4CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3102323F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="284C3E8C" w14:textId="45219CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="2E198AD6" w14:textId="15F89FA5">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="516B8500" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...11 lines deleted...]
-              <w:t>1:00</w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="5423D81B" w:rsidP="66C8387C" w:rsidRDefault="3F1F143D" w14:paraId="3FACBF53" w14:textId="337F0585">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="7FEA7FBB" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="3F1F143D">
-[...4 lines deleted...]
-              <w:t>LLB Law yr1 – Meet your Peer Mentors</w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Programme Information session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="78F66E11" w:rsidP="66C8387C" w:rsidRDefault="78F66E11" w14:paraId="2FC65477" w14:textId="6CC902D2">
+          <w:p w:rsidR="78F66E11" w:rsidP="357FD1FE" w:rsidRDefault="78F66E11" w14:paraId="2A0F85E6" w14:textId="182BE91D">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:color w:val="212121"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="78F66E11">
+            <w:r w:rsidRPr="329F076E" w:rsidR="1C891CFE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>University Place, Theatre B</w:t>
-            </w:r>
+              <w:t>Crawford House, Theatre 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="78F66E11" w:rsidP="357FD1FE" w:rsidRDefault="78F66E11" w14:paraId="24004B49" w14:textId="486478D4">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="5423D81B" w:rsidP="66C8387C" w:rsidRDefault="5423D81B" w14:paraId="09D512B2" w14:textId="5F7DA9C6">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="2915DB53" w14:textId="37104CDC">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="32328A75" w14:paraId="468BBE77" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="26727663" w14:paraId="245A3294" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="284C3E8C" w14:textId="1A0F3C01">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="2FD08DBF" w14:textId="1BE47E15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="69D2E761">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="044250BB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="6315A259">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="516B8500" w14:textId="77777777">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="3F7CD2CF" w14:textId="52808315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...4 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>10:00 -11:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="4C5796E6" w14:paraId="7FEA7FBB" w14:textId="3645265D">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="3CED43F5" w14:paraId="7A16C7B9" w14:textId="773FE3A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="78F66E11" w:rsidR="49B92D72">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Programme Information session </w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="537D4B40">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - International Study session</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="537D4B40">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="78F66E11" w:rsidP="66C8387C" w:rsidRDefault="78F66E11" w14:paraId="24004B49" w14:textId="1ECCEE61">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="009B31AD" w14:paraId="2A4200DC" w14:textId="486ADA1B">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="78F66E11">
-[...5 lines deleted...]
-              <w:t>Crawford House, Theatre 1</w:t>
+            <w:r w:rsidRPr="329F076E" w:rsidR="20A0BDAA">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simon </w:t>
+            </w:r>
+            <w:r w:rsidRPr="329F076E" w:rsidR="20A0BDAA">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="329F076E" w:rsidR="20A0BDAA">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, 3.44B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="4C5796E6" w14:paraId="2915DB53" w14:textId="37104CDC">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="009B31AD" w14:paraId="2BB0452A" w14:textId="0DD7C0EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="4C5796E6">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="32328A75" w14:paraId="245A3294" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="26727663" w14:paraId="73C91A34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="2FD08DBF" w14:textId="27126279">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="16566DD9" w14:textId="0D41F6C3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Wednesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="3FC9AC76">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="609C2D3A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="66C8387C" w:rsidR="72D39555">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="55A1A7F0">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="609C2D3A">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="3F7CD2CF" w14:textId="225CC627">
+          <w:p w:rsidR="78F66E11" w:rsidP="357FD1FE" w:rsidRDefault="78F66E11" w14:paraId="0A51587E" w14:textId="49DAE7FC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="32328A75" w:rsidR="1C679446">
-[...26 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidR="78F66E11" w:rsidP="357FD1FE" w:rsidRDefault="78F66E11" w14:paraId="52B682F3" w14:textId="5E5BCDE6">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="55061079">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00-17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="78F66E11" w:rsidP="357FD1FE" w:rsidRDefault="78F66E11" w14:paraId="25498766" w14:textId="597752EE">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="55061079">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="78F66E11" w:rsidP="357FD1FE" w:rsidRDefault="78F66E11" w14:paraId="71A18A79" w14:textId="44629558">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="55061079">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R0779c00287ee4574">
+              <w:r w:rsidRPr="357FD1FE" w:rsidR="55061079">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="55061079">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="78F66E11" w:rsidP="357FD1FE" w:rsidRDefault="78F66E11" w14:paraId="1D38EFF3" w14:textId="7518D064">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="3CED43F5" w14:paraId="7A16C7B9" w14:textId="7A808E5E">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="66CEE613" w14:textId="5E278BA4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:t xml:space="preserve">LLB Law yr1 – Academic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3DCBE333">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advisor Meeting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="009B31AD" w14:paraId="2A4200DC" w14:textId="1C338D6D">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="329F076E" w:rsidRDefault="009B31AD" w14:paraId="7E14B98E" w14:textId="3B659F25">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rStyle w:val="eop"/>
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0672A3AD" w:rsidR="3533E1A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rcd4d4dbc54f24900">
+              <w:r w:rsidRPr="0672A3AD" w:rsidR="3533E1A8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0672A3AD" w:rsidR="3533E1A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="0672A3AD" w:rsidRDefault="009B31AD" w14:paraId="5C0B7B39" w14:textId="6CC997DA">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="68B07518">
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="009B31AD" w14:paraId="2BB0452A" w14:textId="0DD7C0EF">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="009B31AD" w14:paraId="23C265D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="32328A75" w14:paraId="73C91A34" w14:textId="77777777">
+      <w:tr w:rsidR="1DB40E7E" w:rsidTr="26727663" w14:paraId="7B8FE55D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="16566DD9" w14:textId="60D660B0">
+          <w:p w:rsidR="1DB40E7E" w:rsidP="1DB40E7E" w:rsidRDefault="1DB40E7E" w14:paraId="70B61DCE" w14:textId="4EA01E40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...18 lines deleted...]
-              <w:t>September</w:t>
+            <w:r w:rsidRPr="1DB40E7E" w:rsidR="1DB40E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Thursday 24 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="78F66E11" w:rsidP="66C8387C" w:rsidRDefault="78F66E11" w14:paraId="52B682F3" w14:textId="26E21B23">
+          <w:p w:rsidR="1DB40E7E" w:rsidP="1DB40E7E" w:rsidRDefault="1DB40E7E" w14:paraId="36CB7F35" w14:textId="26602958">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="32328A75" w:rsidR="798FB4E5">
+            <w:r w:rsidRPr="1DB40E7E" w:rsidR="1DB40E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...100 lines deleted...]
-              <w:t xml:space="preserve"> prior to the event</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10:00 – 11:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="4C5796E6" w14:paraId="66CEE613" w14:textId="5E278BA4">
+          <w:p w:rsidR="1DB40E7E" w:rsidP="1DB40E7E" w:rsidRDefault="1DB40E7E" w14:paraId="547357BB" w14:textId="74BD12D2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="4C5796E6">
-[...24 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="1DB40E7E" w:rsidR="1DB40E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LLB LAW – year 1 Careers session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="009B31AD" w14:paraId="5C0B7B39" w14:textId="32C79D07">
+          <w:p w:rsidR="1DB40E7E" w:rsidP="1DB40E7E" w:rsidRDefault="1DB40E7E" w14:paraId="0D96ADCE" w14:textId="547A944F">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="2FA814AB">
+            <w:r w:rsidRPr="1DB40E7E" w:rsidR="1DB40E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:noProof w:val="0"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> prior to the event</w:t>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="009B31AD" w14:paraId="23C265D3" w14:textId="77777777">
+          <w:p w:rsidR="1DB40E7E" w:rsidP="1DB40E7E" w:rsidRDefault="1DB40E7E" w14:paraId="3FE7444B" w14:textId="2AFDCCCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="1DB40E7E" w:rsidR="1DB40E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="32328A75" w14:paraId="616EFD7E" w14:textId="77777777">
+      <w:tr w:rsidR="03890526" w:rsidTr="26727663" w14:paraId="6CBDC6EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="0EB0D024" w:rsidRDefault="0EB0D024" w14:paraId="73727A7F" w14:textId="6546ABE0">
+          <w:p w:rsidR="03890526" w:rsidP="357FD1FE" w:rsidRDefault="03890526" w14:paraId="713FC4DE" w14:textId="6E72D4E4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0EB0D024">
-[...18 lines deleted...]
-              <w:t>September</w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="1026E22C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Thursday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="25E808EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="1026E22C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="0EB0D024" w:rsidRDefault="0EB0D024" w14:paraId="2C685FA6" w14:textId="77777777">
+          <w:p w:rsidR="03890526" w:rsidP="357FD1FE" w:rsidRDefault="03890526" w14:paraId="136FD8F8" w14:textId="6F6D0FFB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0EB0D024">
-[...4 lines deleted...]
-              <w:t>10:00 – 11:00 </w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="6951FB2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11:00 - 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="0EB0D024" w:rsidRDefault="4C5796E6" w14:paraId="71A79511" w14:textId="77777777">
+          <w:p w:rsidR="03890526" w:rsidP="357FD1FE" w:rsidRDefault="03890526" w14:paraId="4DAB865F" w14:textId="69672C67">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0EB0D024">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="6951FB2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Academic Malpractice session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="03890526" w:rsidP="357FD1FE" w:rsidRDefault="03890526" w14:paraId="749E401F" w14:textId="626722E9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="78F66E11" w:rsidP="78F66E11" w:rsidRDefault="78F66E11" w14:paraId="615B5BEC" w14:textId="229F1AAE">
+          <w:p w:rsidR="329F076E" w:rsidP="329F076E" w:rsidRDefault="329F076E" w14:paraId="4673715B" w14:textId="3118EFF6">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="78F66E11" w:rsidR="78F66E11">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Simon Building, Theatre B</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="329F076E" w:rsidR="329F076E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="0EB0D024" w:rsidRDefault="009B31AD" w14:paraId="476DFC25" w14:textId="43C2ADFC">
+          <w:p w:rsidR="03890526" w:rsidP="357FD1FE" w:rsidRDefault="03890526" w14:paraId="66893FDB" w14:textId="49482188">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="03890526" w:rsidTr="32328A75" w14:paraId="6CBDC6EF" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="26727663" w14:paraId="6C517173" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="03890526" w:rsidP="03890526" w:rsidRDefault="03890526" w14:paraId="713FC4DE" w14:textId="187D0849">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="131F23EF" w14:textId="5A496591">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="03890526">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="60519503">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="09E92894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="60519503">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="1398EB5E" w14:textId="37F6D3C6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="03890526" w:rsidP="03890526" w:rsidRDefault="03890526" w14:paraId="136FD8F8" w14:textId="5D4BF573">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="4D051411" w14:textId="77777777">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="32328A75" w:rsidR="027D2E82">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> 12:00</w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13:00 – 15:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="03890526" w:rsidP="03890526" w:rsidRDefault="03890526" w14:paraId="749E401F" w14:textId="0F9CCE88">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="79FFB3BF" w14:textId="77777777">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="03890526">
-[...4 lines deleted...]
-              <w:t>Academic Malpractice session</w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Introduction 2 Legal skills </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="78F66E11" w:rsidP="78F66E11" w:rsidRDefault="78F66E11" w14:paraId="6FCDDC8D" w14:textId="31C0E0FB">
+          <w:p w:rsidR="329F076E" w:rsidP="329F076E" w:rsidRDefault="329F076E" w14:paraId="4907147E" w14:textId="58AFEA14">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="66C8387C" w:rsidR="78F66E11">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Simon Building, Theatre B</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="329F076E" w:rsidR="329F076E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="03890526" w:rsidP="03890526" w:rsidRDefault="03890526" w14:paraId="66893FDB" w14:textId="49482188">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="6A4ECE69" w14:textId="77777777">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="32328A75" w14:paraId="6C517173" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="26727663" w14:paraId="4D87CA48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="66C8387C" w:rsidRDefault="0EB0D024" w14:paraId="1398EB5E" w14:textId="1EED98D9">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="673F57F8" w14:textId="15AA8C1D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="eop"/>
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="0EB0D024">
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="40E53916">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="655701D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="0EB0D024" w:rsidRDefault="0EB0D024" w14:paraId="4D051411" w14:textId="77777777">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="214081BE" w14:textId="238CD519">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0EB0D024">
-[...4 lines deleted...]
-              <w:t>13:00 – 15:00 </w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="276CABB4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="13658B4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="276CABB4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="5AAE1B10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="32328A75" w:rsidRDefault="4C5796E6" w14:paraId="79FFB3BF" w14:textId="507133F4">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="0B7A4AC8" w14:textId="5291C040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="32328A75" w:rsidR="49B92D72">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLB LAW yr1 </w:t>
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+              <w:t>LLB LAW yr1 - Welcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="25446F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Introduction 2 Legal skills </w:t>
+              <w:t xml:space="preserve"> – Student Experience session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="78F66E11" w:rsidP="78F66E11" w:rsidRDefault="78F66E11" w14:paraId="4B2C5A5F" w14:textId="3DF0826B">
+          <w:p w:rsidR="329F076E" w:rsidP="329F076E" w:rsidRDefault="329F076E" w14:paraId="69AF0B1C" w14:textId="69C939CD">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="66C8387C" w:rsidR="78F66E11">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Simon Building, Theatre E</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="329F076E" w:rsidR="329F076E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Crawford House Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="0EB0D024" w:rsidRDefault="4C5796E6" w14:paraId="6A4ECE69" w14:textId="77777777">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="79CD216A" w14:textId="1A6F509E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0EB0D024">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="4738E24D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="26727663" w:rsidR="55082D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="32328A75" w14:paraId="4D87CA48" w14:textId="77777777">
+      <w:tr w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidTr="26727663" w14:paraId="2CA157C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="0EB0D024" w:rsidRDefault="0EB0D024" w14:paraId="673F57F8" w14:textId="52130AEA">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="51DBB6A6" w14:textId="7D6F43DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0EB0D024">
-[...18 lines deleted...]
-              <w:t>September</w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="722F45EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2CEBE00C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0EB0D024" w:rsidP="0EB0D024" w:rsidRDefault="0EB0D024" w14:paraId="214081BE" w14:textId="5860D4D8">
+          <w:p w:rsidR="0EB0D024" w:rsidP="357FD1FE" w:rsidRDefault="0EB0D024" w14:paraId="2ED8AFAE" w14:textId="4A99234C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3709FF07">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="3FC502EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="543EA1B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 15:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="0C11775D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
-[...257 lines deleted...]
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="66C8387C" w:rsidRDefault="5E932706" w14:paraId="2AA19A0E" w14:textId="1BFD3F7C">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="6D67FFD9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rStyle w:val="eop"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66C8387C" w:rsidR="5E932706">
-[...24 lines deleted...]
-              <w:t>uilding</w:t>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="61354070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LLB LAWS Social event  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="5E932706" w14:paraId="2AA19A0E" w14:textId="7F5E9DC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2EC609B0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Stretch tent outside the Alan Gilbert building </w:t>
+            </w:r>
+            <w:r w:rsidRPr="357FD1FE" w:rsidR="2EC609B0">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="690F33A7" w:rsidRDefault="4C5796E6" w14:paraId="5485D09F" w14:textId="0123E694">
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="26727663" w:rsidRDefault="4C5796E6" w14:paraId="42978368" w14:textId="36986082">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="26727663" w:rsidR="5E75EB8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Refreshments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="26727663" w:rsidR="5E75EB8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be provided</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002E1E93" w:rsidR="009B31AD" w:rsidP="357FD1FE" w:rsidRDefault="4C5796E6" w14:paraId="5485D09F" w14:textId="4B93CDC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="690F33A7" w:rsidR="154F618F">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="002E1E93" w:rsidR="00C949B2" w:rsidP="0EB0D024" w:rsidRDefault="00C949B2" w14:paraId="108B7F34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4B8C31D5" w:rsidR="00C949B2">
+      <w:r w:rsidRPr="26727663" w:rsidR="66C6AB74">
         <w:rPr>
           <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="002E1E93" w:rsidR="00F225C2" w:rsidSect="0009034B">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
+    <w:nsid w:val="4f45c6df"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
+    <w:nsid w:val="2277d724"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C949B2"/>
     <w:rsid w:val="00030FDD"/>
     <w:rsid w:val="0004CBFE"/>
     <w:rsid w:val="0007711F"/>
     <w:rsid w:val="0009034B"/>
     <w:rsid w:val="000A5E8A"/>
     <w:rsid w:val="00144E41"/>
     <w:rsid w:val="001A3F53"/>
@@ -3160,388 +3423,530 @@
     <w:rsid w:val="006C3BA9"/>
     <w:rsid w:val="0071346A"/>
     <w:rsid w:val="00767F31"/>
     <w:rsid w:val="007A1355"/>
     <w:rsid w:val="007C7372"/>
     <w:rsid w:val="00833413"/>
     <w:rsid w:val="0084397D"/>
     <w:rsid w:val="008F2081"/>
     <w:rsid w:val="00942DA8"/>
     <w:rsid w:val="00963A2C"/>
     <w:rsid w:val="009B31AD"/>
     <w:rsid w:val="009F6D87"/>
     <w:rsid w:val="00A047ED"/>
     <w:rsid w:val="00A04BEA"/>
     <w:rsid w:val="00AB7451"/>
     <w:rsid w:val="00B40108"/>
     <w:rsid w:val="00B67F57"/>
     <w:rsid w:val="00BA0F7B"/>
     <w:rsid w:val="00BF7246"/>
     <w:rsid w:val="00C24F33"/>
     <w:rsid w:val="00C30BCE"/>
     <w:rsid w:val="00C32DDB"/>
     <w:rsid w:val="00C949B2"/>
     <w:rsid w:val="00C97215"/>
     <w:rsid w:val="00CA38BA"/>
+    <w:rsid w:val="00CFEBD4"/>
     <w:rsid w:val="00D41696"/>
     <w:rsid w:val="00D97EF7"/>
     <w:rsid w:val="00DB0F8F"/>
     <w:rsid w:val="00DB49C2"/>
     <w:rsid w:val="00DB785A"/>
     <w:rsid w:val="00E0188A"/>
     <w:rsid w:val="00E0D2B8"/>
     <w:rsid w:val="00E36CCD"/>
     <w:rsid w:val="00E417B0"/>
     <w:rsid w:val="00E511DD"/>
     <w:rsid w:val="00E67409"/>
     <w:rsid w:val="00E736B4"/>
     <w:rsid w:val="00E75072"/>
     <w:rsid w:val="00F225C2"/>
     <w:rsid w:val="00F55D85"/>
+    <w:rsid w:val="01062A96"/>
     <w:rsid w:val="019F1CD8"/>
-    <w:rsid w:val="027D2E82"/>
-    <w:rsid w:val="02D29499"/>
+    <w:rsid w:val="0236CBB4"/>
+    <w:rsid w:val="023D9DB9"/>
+    <w:rsid w:val="0287BE90"/>
+    <w:rsid w:val="02EA6103"/>
+    <w:rsid w:val="036F9F8F"/>
     <w:rsid w:val="03890526"/>
     <w:rsid w:val="038EA35E"/>
     <w:rsid w:val="03D36AD7"/>
     <w:rsid w:val="04069CCA"/>
+    <w:rsid w:val="044250BB"/>
     <w:rsid w:val="04880825"/>
     <w:rsid w:val="04D3D070"/>
+    <w:rsid w:val="05CB2C3D"/>
     <w:rsid w:val="05D7DB36"/>
     <w:rsid w:val="05FBA2CF"/>
+    <w:rsid w:val="0672A3AD"/>
     <w:rsid w:val="06BEC970"/>
+    <w:rsid w:val="07C11E16"/>
     <w:rsid w:val="07D7F52F"/>
+    <w:rsid w:val="08530814"/>
+    <w:rsid w:val="08769EDC"/>
+    <w:rsid w:val="08FA2A1F"/>
     <w:rsid w:val="08FA9F01"/>
+    <w:rsid w:val="09E92894"/>
     <w:rsid w:val="0A9353C2"/>
     <w:rsid w:val="0BF92C7F"/>
+    <w:rsid w:val="0C11775D"/>
     <w:rsid w:val="0C27D960"/>
     <w:rsid w:val="0C5B8B05"/>
+    <w:rsid w:val="0C96FD92"/>
     <w:rsid w:val="0CC488E9"/>
-    <w:rsid w:val="0D1A2688"/>
     <w:rsid w:val="0D381506"/>
+    <w:rsid w:val="0D39D7C2"/>
+    <w:rsid w:val="0E01C4F7"/>
     <w:rsid w:val="0EA763A6"/>
     <w:rsid w:val="0EA97D3D"/>
     <w:rsid w:val="0EB0D024"/>
+    <w:rsid w:val="0ECB8674"/>
     <w:rsid w:val="0F1CBA68"/>
+    <w:rsid w:val="0F3A7D00"/>
+    <w:rsid w:val="10105927"/>
+    <w:rsid w:val="1010F5BF"/>
+    <w:rsid w:val="1024DDC3"/>
+    <w:rsid w:val="1026E22C"/>
     <w:rsid w:val="1096F3F0"/>
     <w:rsid w:val="10E3B7D5"/>
     <w:rsid w:val="119BB9F9"/>
+    <w:rsid w:val="11C36FE5"/>
+    <w:rsid w:val="11D5EF57"/>
     <w:rsid w:val="11DA05E7"/>
     <w:rsid w:val="12138EB9"/>
     <w:rsid w:val="129791D1"/>
     <w:rsid w:val="12C58F7E"/>
+    <w:rsid w:val="131A51DD"/>
     <w:rsid w:val="13560A6D"/>
+    <w:rsid w:val="13658B4A"/>
+    <w:rsid w:val="13C9780A"/>
     <w:rsid w:val="13FBE893"/>
     <w:rsid w:val="1402EDAA"/>
     <w:rsid w:val="1420F371"/>
+    <w:rsid w:val="14B63C33"/>
     <w:rsid w:val="14E51634"/>
     <w:rsid w:val="150A8CCC"/>
     <w:rsid w:val="154CFC0E"/>
-    <w:rsid w:val="154F618F"/>
     <w:rsid w:val="157CD8C4"/>
     <w:rsid w:val="158161EB"/>
     <w:rsid w:val="16116615"/>
+    <w:rsid w:val="16145AFF"/>
     <w:rsid w:val="161DDFB4"/>
     <w:rsid w:val="165CCC43"/>
+    <w:rsid w:val="16E0AE2F"/>
+    <w:rsid w:val="17DD00AD"/>
     <w:rsid w:val="17E44CE5"/>
     <w:rsid w:val="17FD4E7F"/>
+    <w:rsid w:val="1953521E"/>
     <w:rsid w:val="1A2B6C9E"/>
+    <w:rsid w:val="1A4A6E88"/>
     <w:rsid w:val="1AD7DA50"/>
+    <w:rsid w:val="1AED04F2"/>
     <w:rsid w:val="1B09858D"/>
     <w:rsid w:val="1B5F1A42"/>
     <w:rsid w:val="1B8DAB04"/>
-    <w:rsid w:val="1BB6C012"/>
     <w:rsid w:val="1C37C1AE"/>
-    <w:rsid w:val="1C679446"/>
+    <w:rsid w:val="1C45BCFF"/>
     <w:rsid w:val="1C7BFF04"/>
+    <w:rsid w:val="1C891CFE"/>
     <w:rsid w:val="1C93EACB"/>
+    <w:rsid w:val="1D50BCF5"/>
     <w:rsid w:val="1D807904"/>
+    <w:rsid w:val="1DB40E7E"/>
+    <w:rsid w:val="1DCEE250"/>
     <w:rsid w:val="1DD50E61"/>
     <w:rsid w:val="1F6AC5E8"/>
     <w:rsid w:val="2024300E"/>
     <w:rsid w:val="202E6E6E"/>
+    <w:rsid w:val="203B41E8"/>
+    <w:rsid w:val="203B41E8"/>
     <w:rsid w:val="2052C681"/>
     <w:rsid w:val="209E1B83"/>
+    <w:rsid w:val="20A0BDAA"/>
+    <w:rsid w:val="20D9B777"/>
     <w:rsid w:val="214417A7"/>
     <w:rsid w:val="218BC14D"/>
     <w:rsid w:val="21AB900E"/>
     <w:rsid w:val="21AE2557"/>
+    <w:rsid w:val="21C5FC4A"/>
+    <w:rsid w:val="220A8354"/>
     <w:rsid w:val="22605A51"/>
     <w:rsid w:val="2295F4A3"/>
     <w:rsid w:val="22D7E6C5"/>
     <w:rsid w:val="23633AC8"/>
+    <w:rsid w:val="23FF5D1E"/>
     <w:rsid w:val="2424781B"/>
     <w:rsid w:val="242B0E22"/>
     <w:rsid w:val="2447768D"/>
     <w:rsid w:val="24701BDB"/>
     <w:rsid w:val="24C717B8"/>
     <w:rsid w:val="24F895EB"/>
     <w:rsid w:val="24F895EB"/>
-    <w:rsid w:val="2565174D"/>
+    <w:rsid w:val="25446F59"/>
     <w:rsid w:val="2591A605"/>
     <w:rsid w:val="25E73E20"/>
+    <w:rsid w:val="25E808EB"/>
     <w:rsid w:val="261D7490"/>
+    <w:rsid w:val="26727663"/>
     <w:rsid w:val="26A28016"/>
     <w:rsid w:val="2735480D"/>
     <w:rsid w:val="2768AE47"/>
+    <w:rsid w:val="276CABB4"/>
     <w:rsid w:val="279DCE6F"/>
     <w:rsid w:val="2817BF7E"/>
     <w:rsid w:val="287D7A3F"/>
     <w:rsid w:val="28D112E9"/>
     <w:rsid w:val="2A5E02AE"/>
-    <w:rsid w:val="2A91BA55"/>
+    <w:rsid w:val="2B467C28"/>
     <w:rsid w:val="2C0F1BE6"/>
     <w:rsid w:val="2C51F5F0"/>
     <w:rsid w:val="2C6262F3"/>
+    <w:rsid w:val="2C7448B4"/>
     <w:rsid w:val="2C81485B"/>
-    <w:rsid w:val="2D3483EC"/>
+    <w:rsid w:val="2CEBE00C"/>
     <w:rsid w:val="2D8657FD"/>
+    <w:rsid w:val="2DAC7768"/>
     <w:rsid w:val="2E0336A0"/>
+    <w:rsid w:val="2E252932"/>
     <w:rsid w:val="2E66D023"/>
-    <w:rsid w:val="2F2FB27E"/>
+    <w:rsid w:val="2E6B9A49"/>
+    <w:rsid w:val="2EC609B0"/>
     <w:rsid w:val="2F56AAD5"/>
     <w:rsid w:val="2F64F5C8"/>
     <w:rsid w:val="2F8AAE92"/>
     <w:rsid w:val="2F9B256A"/>
     <w:rsid w:val="2FA814AB"/>
+    <w:rsid w:val="3041D031"/>
+    <w:rsid w:val="30D7A60E"/>
+    <w:rsid w:val="3102323F"/>
+    <w:rsid w:val="317B39F0"/>
     <w:rsid w:val="31F1F685"/>
     <w:rsid w:val="31FA4574"/>
+    <w:rsid w:val="320243DB"/>
     <w:rsid w:val="32052CFE"/>
     <w:rsid w:val="320B56C4"/>
     <w:rsid w:val="3213469F"/>
-    <w:rsid w:val="32328A75"/>
-    <w:rsid w:val="327C6DC3"/>
+    <w:rsid w:val="329F076E"/>
+    <w:rsid w:val="32B6EEAB"/>
+    <w:rsid w:val="3306C4D2"/>
     <w:rsid w:val="33BCB4CE"/>
     <w:rsid w:val="33BFD57B"/>
     <w:rsid w:val="33FFD6A8"/>
+    <w:rsid w:val="34506CD4"/>
     <w:rsid w:val="346EC102"/>
     <w:rsid w:val="34804DB6"/>
+    <w:rsid w:val="349A5BE0"/>
     <w:rsid w:val="34A056BA"/>
     <w:rsid w:val="34D4D167"/>
     <w:rsid w:val="34E27D5C"/>
+    <w:rsid w:val="34E29FE5"/>
     <w:rsid w:val="3529D65A"/>
+    <w:rsid w:val="3533E1A8"/>
+    <w:rsid w:val="357FD1FE"/>
     <w:rsid w:val="35FCF347"/>
+    <w:rsid w:val="3635C39D"/>
+    <w:rsid w:val="3688CA7E"/>
     <w:rsid w:val="3709FF07"/>
     <w:rsid w:val="372E7787"/>
     <w:rsid w:val="377396EB"/>
     <w:rsid w:val="37EA97A1"/>
+    <w:rsid w:val="3839DEFC"/>
     <w:rsid w:val="38467031"/>
     <w:rsid w:val="386242AF"/>
     <w:rsid w:val="38A2EF9E"/>
+    <w:rsid w:val="38B166EE"/>
+    <w:rsid w:val="38C93918"/>
+    <w:rsid w:val="39131EC8"/>
     <w:rsid w:val="3939FF15"/>
+    <w:rsid w:val="39AD80EC"/>
+    <w:rsid w:val="39DAE3F6"/>
     <w:rsid w:val="3A2F9849"/>
     <w:rsid w:val="3A2FB560"/>
     <w:rsid w:val="3A45216F"/>
-    <w:rsid w:val="3A68C5CA"/>
     <w:rsid w:val="3A837BCC"/>
-    <w:rsid w:val="3B608C69"/>
     <w:rsid w:val="3B62D053"/>
     <w:rsid w:val="3B6E8017"/>
     <w:rsid w:val="3BCC7544"/>
+    <w:rsid w:val="3CDF9DDA"/>
     <w:rsid w:val="3CE9D08B"/>
     <w:rsid w:val="3CED43F5"/>
     <w:rsid w:val="3D675622"/>
+    <w:rsid w:val="3D9C258C"/>
     <w:rsid w:val="3DA999CB"/>
+    <w:rsid w:val="3DCBE333"/>
     <w:rsid w:val="3DE41831"/>
+    <w:rsid w:val="3DFDB2EB"/>
+    <w:rsid w:val="3E0D5C9F"/>
     <w:rsid w:val="3E1B88F1"/>
     <w:rsid w:val="3E879359"/>
     <w:rsid w:val="3EA08500"/>
+    <w:rsid w:val="3EBCAD8A"/>
     <w:rsid w:val="3EE845EA"/>
     <w:rsid w:val="3F032683"/>
     <w:rsid w:val="3F1F143D"/>
     <w:rsid w:val="3F7720B5"/>
+    <w:rsid w:val="3FC502EE"/>
     <w:rsid w:val="3FC9AC76"/>
     <w:rsid w:val="40365EF3"/>
     <w:rsid w:val="40C0A764"/>
+    <w:rsid w:val="40E53916"/>
     <w:rsid w:val="40F975B7"/>
+    <w:rsid w:val="40FFB12F"/>
     <w:rsid w:val="4114B8C8"/>
     <w:rsid w:val="41355D79"/>
     <w:rsid w:val="4196DDF5"/>
     <w:rsid w:val="41990C8C"/>
+    <w:rsid w:val="41D2E1F4"/>
+    <w:rsid w:val="420DBE70"/>
     <w:rsid w:val="423AC745"/>
+    <w:rsid w:val="42B99D13"/>
     <w:rsid w:val="436A2BFC"/>
-    <w:rsid w:val="43C388DF"/>
+    <w:rsid w:val="43CEAB92"/>
+    <w:rsid w:val="444F23C1"/>
     <w:rsid w:val="448C0F41"/>
     <w:rsid w:val="45195542"/>
+    <w:rsid w:val="4529E94B"/>
     <w:rsid w:val="455255DD"/>
+    <w:rsid w:val="45773A2C"/>
     <w:rsid w:val="45FA9730"/>
     <w:rsid w:val="460B0C94"/>
+    <w:rsid w:val="46F8059B"/>
+    <w:rsid w:val="4738E24D"/>
     <w:rsid w:val="4765AE84"/>
     <w:rsid w:val="47A217FD"/>
     <w:rsid w:val="47A5D567"/>
+    <w:rsid w:val="489BE4CA"/>
+    <w:rsid w:val="48BD50A2"/>
+    <w:rsid w:val="48C8B6E2"/>
     <w:rsid w:val="48E39774"/>
-    <w:rsid w:val="49B92D72"/>
+    <w:rsid w:val="492D979F"/>
+    <w:rsid w:val="49411812"/>
+    <w:rsid w:val="4A564316"/>
     <w:rsid w:val="4A5CDFAC"/>
     <w:rsid w:val="4AC9B8EC"/>
     <w:rsid w:val="4B408B0B"/>
-    <w:rsid w:val="4B8C31D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="4BD21320"/>
     <w:rsid w:val="4C26A33A"/>
     <w:rsid w:val="4C5796E6"/>
     <w:rsid w:val="4C7F8EE0"/>
-    <w:rsid w:val="4C9E85A3"/>
     <w:rsid w:val="4CE68FA3"/>
-    <w:rsid w:val="4CF9F012"/>
     <w:rsid w:val="4D9090B5"/>
+    <w:rsid w:val="4DB3BD7C"/>
     <w:rsid w:val="4DCE5A6E"/>
+    <w:rsid w:val="4E2A8FE5"/>
     <w:rsid w:val="4E340AA0"/>
+    <w:rsid w:val="4EF9CDBD"/>
     <w:rsid w:val="4F02C59D"/>
-    <w:rsid w:val="4F8E1935"/>
-[...1 lines deleted...]
-    <w:rsid w:val="5023CB69"/>
+    <w:rsid w:val="4F32145E"/>
+    <w:rsid w:val="4F9D8D39"/>
+    <w:rsid w:val="502283EE"/>
     <w:rsid w:val="504D8CEF"/>
-    <w:rsid w:val="51E9CC3A"/>
+    <w:rsid w:val="50B10B20"/>
     <w:rsid w:val="51F24C96"/>
     <w:rsid w:val="52335092"/>
     <w:rsid w:val="531825C2"/>
+    <w:rsid w:val="537D4B40"/>
     <w:rsid w:val="5423D81B"/>
+    <w:rsid w:val="5436CB09"/>
+    <w:rsid w:val="543EA1B4"/>
     <w:rsid w:val="544D8E80"/>
-    <w:rsid w:val="54B8ACEC"/>
+    <w:rsid w:val="547D3155"/>
     <w:rsid w:val="54C75606"/>
     <w:rsid w:val="54E32778"/>
+    <w:rsid w:val="55061079"/>
+    <w:rsid w:val="55082D05"/>
     <w:rsid w:val="55623FF8"/>
+    <w:rsid w:val="55A1A7F0"/>
     <w:rsid w:val="55D40180"/>
+    <w:rsid w:val="55F3CC5A"/>
+    <w:rsid w:val="55F4E70C"/>
     <w:rsid w:val="56676EE4"/>
+    <w:rsid w:val="5766018F"/>
     <w:rsid w:val="577136B9"/>
     <w:rsid w:val="577508AE"/>
     <w:rsid w:val="5781418F"/>
     <w:rsid w:val="57C6103B"/>
     <w:rsid w:val="57EAEC4D"/>
+    <w:rsid w:val="57FABEAB"/>
+    <w:rsid w:val="58EA0FE2"/>
     <w:rsid w:val="5905A26B"/>
+    <w:rsid w:val="598C30FF"/>
+    <w:rsid w:val="59FD1759"/>
     <w:rsid w:val="5A4A8F4C"/>
-    <w:rsid w:val="5A62E8AF"/>
     <w:rsid w:val="5A9665E3"/>
     <w:rsid w:val="5AACA561"/>
+    <w:rsid w:val="5AAE1B10"/>
+    <w:rsid w:val="5AFD2144"/>
     <w:rsid w:val="5B3406E6"/>
     <w:rsid w:val="5BA2A79C"/>
     <w:rsid w:val="5C062ECA"/>
+    <w:rsid w:val="5C76298B"/>
     <w:rsid w:val="5C767E1E"/>
-    <w:rsid w:val="5E31D7AF"/>
+    <w:rsid w:val="5CC74C9A"/>
+    <w:rsid w:val="5D2BF93D"/>
+    <w:rsid w:val="5D537244"/>
+    <w:rsid w:val="5E289ECE"/>
+    <w:rsid w:val="5E646F25"/>
+    <w:rsid w:val="5E75EB8C"/>
     <w:rsid w:val="5E81528E"/>
     <w:rsid w:val="5E932706"/>
     <w:rsid w:val="5E9CDE8B"/>
+    <w:rsid w:val="5EB7865B"/>
+    <w:rsid w:val="5F594933"/>
     <w:rsid w:val="5FCA5FE2"/>
+    <w:rsid w:val="5FF8084C"/>
     <w:rsid w:val="6014AB85"/>
+    <w:rsid w:val="6032B3D0"/>
+    <w:rsid w:val="6040F9FD"/>
+    <w:rsid w:val="60519503"/>
     <w:rsid w:val="60823072"/>
+    <w:rsid w:val="609C2D3A"/>
+    <w:rsid w:val="60C75730"/>
     <w:rsid w:val="60ED7257"/>
+    <w:rsid w:val="61354070"/>
     <w:rsid w:val="61B03B8A"/>
     <w:rsid w:val="61B9F24A"/>
+    <w:rsid w:val="61E19614"/>
+    <w:rsid w:val="6239ED05"/>
+    <w:rsid w:val="62892980"/>
     <w:rsid w:val="62AB5E63"/>
+    <w:rsid w:val="6303DFE4"/>
+    <w:rsid w:val="6315A259"/>
+    <w:rsid w:val="63C24A8F"/>
+    <w:rsid w:val="63DB836D"/>
     <w:rsid w:val="642B8F54"/>
     <w:rsid w:val="646E5A82"/>
     <w:rsid w:val="6512D4FF"/>
     <w:rsid w:val="653302FC"/>
     <w:rsid w:val="6542A78D"/>
+    <w:rsid w:val="655701D2"/>
     <w:rsid w:val="65883FCD"/>
     <w:rsid w:val="658FE1D8"/>
     <w:rsid w:val="65D2C231"/>
     <w:rsid w:val="65EF0272"/>
+    <w:rsid w:val="666A23AD"/>
     <w:rsid w:val="6673C107"/>
     <w:rsid w:val="669D1179"/>
     <w:rsid w:val="66A0CDEA"/>
     <w:rsid w:val="66A0ED49"/>
-    <w:rsid w:val="66C8387C"/>
+    <w:rsid w:val="66C6AB74"/>
     <w:rsid w:val="66F37DC4"/>
+    <w:rsid w:val="6728B46B"/>
     <w:rsid w:val="673BB818"/>
     <w:rsid w:val="67EB6BF2"/>
     <w:rsid w:val="67FF6068"/>
     <w:rsid w:val="6841FE8A"/>
+    <w:rsid w:val="68A5E931"/>
     <w:rsid w:val="68B07518"/>
     <w:rsid w:val="68F83EA4"/>
     <w:rsid w:val="690F33A7"/>
+    <w:rsid w:val="6951FB2F"/>
     <w:rsid w:val="6979D89C"/>
+    <w:rsid w:val="69C60171"/>
+    <w:rsid w:val="69D2E761"/>
     <w:rsid w:val="69F075B5"/>
-    <w:rsid w:val="6A420E5D"/>
     <w:rsid w:val="6A941110"/>
     <w:rsid w:val="6AA4ADE6"/>
     <w:rsid w:val="6B39C827"/>
-    <w:rsid w:val="6B6CF3EC"/>
     <w:rsid w:val="6B8EA791"/>
     <w:rsid w:val="6C2B4EDC"/>
     <w:rsid w:val="6C7672E1"/>
     <w:rsid w:val="6C8144CD"/>
     <w:rsid w:val="6CAFA7BE"/>
     <w:rsid w:val="6CC1D414"/>
+    <w:rsid w:val="6D4F0B29"/>
     <w:rsid w:val="6D98F993"/>
     <w:rsid w:val="6DBC14EB"/>
     <w:rsid w:val="6DC1DA7B"/>
     <w:rsid w:val="6DD9E146"/>
     <w:rsid w:val="6E124C76"/>
     <w:rsid w:val="6EACBA23"/>
     <w:rsid w:val="6EE4F554"/>
     <w:rsid w:val="6F164E35"/>
     <w:rsid w:val="6F222DEB"/>
     <w:rsid w:val="6F6B4388"/>
+    <w:rsid w:val="6FCE579B"/>
     <w:rsid w:val="7012B3DF"/>
     <w:rsid w:val="705CFE39"/>
     <w:rsid w:val="705DAF4E"/>
     <w:rsid w:val="7086F758"/>
     <w:rsid w:val="70E4A2EE"/>
     <w:rsid w:val="711AEC32"/>
     <w:rsid w:val="7165761F"/>
     <w:rsid w:val="719B7D8C"/>
     <w:rsid w:val="71AAC201"/>
     <w:rsid w:val="71DC7C13"/>
     <w:rsid w:val="7228E8DB"/>
+    <w:rsid w:val="722F45EB"/>
     <w:rsid w:val="725FB989"/>
     <w:rsid w:val="7296976E"/>
     <w:rsid w:val="72D39555"/>
     <w:rsid w:val="7322E6C6"/>
     <w:rsid w:val="73556042"/>
     <w:rsid w:val="735C2485"/>
+    <w:rsid w:val="73A7F97B"/>
+    <w:rsid w:val="73C2F533"/>
+    <w:rsid w:val="740CADBA"/>
     <w:rsid w:val="747B0591"/>
     <w:rsid w:val="74BF0ABB"/>
+    <w:rsid w:val="74FF5406"/>
     <w:rsid w:val="75159FF2"/>
+    <w:rsid w:val="751C5166"/>
+    <w:rsid w:val="75C230BF"/>
+    <w:rsid w:val="7601136A"/>
     <w:rsid w:val="7670E972"/>
     <w:rsid w:val="7673DFF3"/>
+    <w:rsid w:val="7738F528"/>
+    <w:rsid w:val="77CF25E8"/>
     <w:rsid w:val="77F18E47"/>
     <w:rsid w:val="784E3F5A"/>
     <w:rsid w:val="78CBB317"/>
     <w:rsid w:val="78D1B50A"/>
     <w:rsid w:val="78DFF512"/>
     <w:rsid w:val="78F66E11"/>
     <w:rsid w:val="78FE5FC4"/>
     <w:rsid w:val="7935AB05"/>
     <w:rsid w:val="793C7C35"/>
     <w:rsid w:val="7972ECAA"/>
     <w:rsid w:val="79734EF1"/>
-    <w:rsid w:val="798FB4E5"/>
     <w:rsid w:val="7A215BB6"/>
+    <w:rsid w:val="7A6D9F57"/>
+    <w:rsid w:val="7AEA6305"/>
+    <w:rsid w:val="7B9C149D"/>
     <w:rsid w:val="7BC923A2"/>
     <w:rsid w:val="7C20C09A"/>
     <w:rsid w:val="7C21C872"/>
     <w:rsid w:val="7C3FA4AB"/>
     <w:rsid w:val="7C9FD6E4"/>
     <w:rsid w:val="7CE64E82"/>
     <w:rsid w:val="7D26F7D4"/>
     <w:rsid w:val="7D6B7B3D"/>
     <w:rsid w:val="7EB35E8B"/>
     <w:rsid w:val="7ED05C50"/>
     <w:rsid w:val="7EF21C2F"/>
-    <w:rsid w:val="7F01EDB0"/>
     <w:rsid w:val="7F479986"/>
+    <w:rsid w:val="7F8E6EDA"/>
     <w:rsid w:val="7FF16C38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4020,50 +4425,62 @@
     <w:qFormat/>
     <w:rsid w:val="0EB0D024"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:uiPriority w:val="34"/>
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="329F076E"/>
+    <w:pPr>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="479658618">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="31195648">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -9246,51 +9663,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2046783104">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rac17e5adea9c418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rfb317f1475814d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Red045b7720a94037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R4f997898dd4346e2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R21a4dc1e891b4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R0779c00287ee4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R9060c9a1c8bc40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rcd4d4dbc54f24900" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9563,52 +9980,52 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -9732,109 +10149,98 @@
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F584501A-91B4-49B5-894E-38AA258686E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D45FE7BB-DA80-4DCD-8DB5-156D0A4BA3F1}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7175A60-66F2-4FCD-92D3-68632A2A0470}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F932F6CA-4C7F-4ADC-B481-5907EF73FADA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Suzi Edwards</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>17</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>26</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SharedWithUsers">
     <vt:lpwstr>275;#John Picton;#63;#Margaret Cunningham;#244;#Rachael Ntongho;#280;#Ruth Lamont;#12;#Suzi Edwards;#291;#Qinqing Xu;#315;#Wayne Ramwell;#316;#Ben Springett;#317;#Zhiqin Wu</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>