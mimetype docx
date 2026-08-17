--- v0 (2025-10-16)
+++ v1 (2026-08-17)
@@ -1,2369 +1,2272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009F0CCE" w:rsidP="542E6E1A" w:rsidRDefault="009F0CCE" w14:paraId="521CCF90" w14:textId="38943751">
-[...37 lines deleted...]
-    <w:p w:rsidR="009F0CCE" w:rsidP="18EC3D83" w:rsidRDefault="009F0CCE" w14:paraId="3653AAE5" w14:textId="1E0F84B3">
+    <w:p w:rsidR="166B6017" w:rsidP="166B6017" w:rsidRDefault="166B6017" w14:paraId="6011E989" w14:textId="359041FD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:textAlignment w:val="baseline"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="18EC3D83">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 202</w:t>
-[...22 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F0CCE" w:rsidP="542E6E1A" w:rsidRDefault="009F0CCE" w14:paraId="42CFD607" w14:textId="0A7AEBEA">
+    <w:p w:rsidR="009F0CCE" w:rsidP="27290F44" w:rsidRDefault="009F0CCE" w14:paraId="521CCF90" w14:textId="0CF1664E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="542E6E1A" w:rsidR="009F0CCE">
+      <w:r w:rsidRPr="27290F44" w:rsidR="3C3309E5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welcome Week Timetable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="27290F44" w:rsidR="3C3309E5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F0CCE" w:rsidP="03DCB22F" w:rsidRDefault="009F0CCE" w14:paraId="3653AAE5" w14:textId="22389C95">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03DCB22F" w:rsidR="07BBCAA7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03DCB22F" w:rsidR="05B79070">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03DCB22F" w:rsidR="07BBCAA7">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F0CCE" w:rsidP="27290F44" w:rsidRDefault="009F0CCE" w14:paraId="42CFD607" w14:textId="63847D98">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="27290F44" w:rsidR="0BB601F2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LLB LAWS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97269" w:rsidR="1FA95977" w:rsidP="542E6E1A" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="45E2BCAC">
+    <w:p w:rsidR="009F0CCE" w:rsidP="18EC3D83" w:rsidRDefault="009F0CCE" w14:paraId="10A77801" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D29C109" w:rsidR="1FA95977">
+    </w:p>
+    <w:p w:rsidRPr="00D97269" w:rsidR="1FA95977" w:rsidP="18EC3D83" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="7203A395">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18EC3D83">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
       </w:r>
-      <w:r w:rsidRPr="1D29C109" w:rsidR="1F75A0A1">
+      <w:r w:rsidRPr="18EC3D83" w:rsidR="1F75A0A1">
         <w:rPr>
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>timetable</w:t>
-      </w:r>
-[...56 lines deleted...]
-        <w:t>This timetable continues on the second page.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D97269" w:rsidR="7F20D468" w:rsidP="18EC3D83" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13916" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2895"/>
-        <w:gridCol w:w="3240"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2276"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="2745"/>
+        <w:gridCol w:w="3210"/>
+        <w:gridCol w:w="2681"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="00E32B97" w:rsidTr="1D29C109" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="00E32B97" w:rsidTr="717B5CE2" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          </w:tcPr>
+          <w:p w:rsidR="42339185" w:rsidP="4791C66C" w:rsidRDefault="42339185" w14:paraId="22821A3F" w14:textId="6FAB1566">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="42339185">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="33F0CCD9">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          </w:tcPr>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="5579E028" w14:textId="1E5F5EC0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          </w:tcPr>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="6E523491" w14:textId="21D4D98C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          </w:tcPr>
+          <w:p w:rsidR="42339185" w:rsidP="4791C66C" w:rsidRDefault="42339185" w14:paraId="1729DA68" w14:textId="597F4BAB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="42339185">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="33F0CCD9">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2276" w:type="dxa"/>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D97269" w:rsidR="00E32B97" w:rsidP="4791C66C" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="00E32B97">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="6C7C4833">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="00B31113" w:rsidTr="1D29C109" w14:paraId="1B16C5C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="00B31113" w:rsidTr="717B5CE2" w14:paraId="1B16C5C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="432A0D6D" w14:textId="43F0DE29">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="432A0D6D" w14:textId="6F4A7ADA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="2F060943">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="62C71B3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="3004B9A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="4E76B2C9" w14:textId="249CB92E">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="4E76B2C9" w14:textId="249CB92E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>13:00 – 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="1C98465A" w14:textId="75C0ED22">
-[...28 lines deleted...]
-            <w:tcW w:w="2940" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="1C98465A" w14:textId="53D4489C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLB LAW yr1 - Head of Law welcome </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="6F303FBC" w14:textId="12811C14">
-[...22 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="6F303FBC" w14:textId="31FD735B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="60336FEB" w:rsidR="0ADB61FC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="60336FEB" w:rsidR="69636B4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="60336FEB" w:rsidR="0ADB61FC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>use, Theatre 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D97269" w:rsidR="00B31113" w:rsidP="4791C66C" w:rsidRDefault="00B31113" w14:paraId="4808F7C9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="00B31113" w:rsidTr="1D29C109" w14:paraId="6CD8BDA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="00B31113" w:rsidTr="717B5CE2" w14:paraId="6CD8BDA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="6FE125E0" w14:textId="1707E5C1">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="76C81C8F" w14:textId="45C26E73">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="72A6EF04">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="52D23AEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="2EAAB9EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="6FE125E0" w14:textId="796E9DB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="6EC8058D" w14:textId="04F8903B">
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="6EC8058D" w14:textId="04F8903B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="203C8A61" w14:textId="58A86731">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>14:00 – 17:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="4BA76C71" w14:textId="1D23A2FC">
-[...9 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="4BA76C71" w14:textId="1D23A2FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="310599FA" w14:textId="68D52881">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="57589DD9">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>PLEASE Note: You will be notified about the exact time you will attend this session via email</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="188327F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> from </w:t>
             </w:r>
-            <w:hyperlink r:id="R6c5f36beb6f544f2">
-              <w:r w:rsidRPr="62B7A12D" w:rsidR="09525DFA">
+            <w:hyperlink r:id="R81a817744dfb4e1a">
+              <w:r w:rsidRPr="4791C66C" w:rsidR="188327F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to the event</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="310599FA" w14:textId="6D27B941">
-[...12 lines deleted...]
-            <w:tcW w:w="2565" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="29C12ADD" w14:textId="1A8A8210">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="29C12ADD" w14:textId="1A8A8210">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>LLB Law yr1 – Academic Advisor Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="59B56A61" w14:textId="60DE8946">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="171184BB" w14:textId="5F1F9BFC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="713458BF" w:rsidR="02F9074F">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="28F48807">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="713458BF" w:rsidR="0BD5320F">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">from </w:t>
             </w:r>
-            <w:hyperlink r:id="R8862b0150ca74433">
-              <w:r w:rsidRPr="62B7A12D" w:rsidR="67307312">
+            <w:hyperlink r:id="Ree1373ee00a845ae">
+              <w:r w:rsidRPr="713458BF" w:rsidR="0BD5320F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="67307312">
+            <w:r w:rsidRPr="713458BF" w:rsidR="0BD5320F">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
+            <w:r w:rsidRPr="713458BF" w:rsidR="02F9074F">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>prior to the event</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="713458BF" w:rsidRDefault="18EC3D83" w14:paraId="59B56A61" w14:textId="08F14663">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D97269" w:rsidR="00B31113" w:rsidP="4791C66C" w:rsidRDefault="00B31113" w14:paraId="50767E51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="009139C3" w:rsidTr="1D29C109" w14:paraId="6A9F2628" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="00B358BA" w:rsidTr="717B5CE2" w14:paraId="564F5AC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="638D35A4" w14:textId="0244CE92">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="7306F525" w14:textId="6FFFFF51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="56702056">
-[...15 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="0CDDCCB4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="66563539">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="0CDDCCB4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="5595D82A" w14:textId="0A3BFCA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="4BEE517E" w14:textId="51987A35">
-[...22 lines deleted...]
-            <w:tcW w:w="2565" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="3F8D2A1B" w14:textId="221ECF3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DAC0AF" w:rsidR="62BCA2CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DAC0AF" w:rsidR="0DA062CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="4DB67D88" w14:textId="78B261EA">
-[...16 lines deleted...]
-            <w:tcW w:w="2940" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="09069E74" w14:textId="5B60F89E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Programme Information session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="420D3E6D" w14:textId="5F86773D">
-[...45 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="535D083F" w14:textId="70A82C00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="42D6FC9C" w:rsidR="08C66270">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="26D0F6F3" w14:textId="1BFB530C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D97269" w:rsidR="00B358BA" w:rsidP="4791C66C" w:rsidRDefault="00B358BA" w14:paraId="64E23D1C" w14:textId="63DD5F78">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="00B358BA" w:rsidTr="1D29C109" w14:paraId="564F5AC6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="00D117A4" w:rsidTr="717B5CE2" w14:paraId="40048C4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="5595D82A" w14:textId="74F2D08D">
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="508A3572" w14:textId="21E07192">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="722F82E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="408ABE2D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="722F82E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="3F8D2A1B" w14:textId="340AF389">
-[...204 lines deleted...]
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="48C03C6E" w14:textId="29652192">
+          <w:p w:rsidR="3716A70E" w:rsidP="4791C66C" w:rsidRDefault="3716A70E" w14:paraId="2F37C3CF" w14:textId="6F778DCF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="07B677A6" w14:textId="75384D61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DAC0AF" w:rsidR="62BCA2CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DAC0AF" w:rsidR="6A5D6B0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DAC0AF" w:rsidR="62BCA2CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>:00-17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="67EC28DE" w14:textId="49AFE194">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="48C03C6E" w14:textId="0F715DF2">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="40E42AE1">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="46EA0804">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:r w:rsidRPr="62B7A12D" w:rsidR="40E42AE1">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rca79c4e4b84e47f6">
+              <w:r w:rsidRPr="4791C66C" w:rsidR="46EA0804">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="40E42AE1">
+            <w:r w:rsidRPr="4791C66C" w:rsidR="46EA0804">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to the event</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="5407D83F" w14:textId="3BE4D2BB">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="5407D83F" w14:textId="3BE4D2BB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2565" w:type="dxa"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="62D2026E" w14:textId="76DE2815">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="62D2026E" w14:textId="76DE2815">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>LLB LAW yr – Meet your Academic Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="1E41FCE7" w14:textId="53E04ADC">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="0E0299AB" w:rsidP="4791C66C" w:rsidRDefault="0E0299AB" w14:paraId="0F26152C" w14:textId="4C0F98B3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="0E0299AB">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="19267A94">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:r w:rsidRPr="62B7A12D" w:rsidR="0E0299AB">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R3679dbfcb4404052">
+              <w:r w:rsidRPr="4791C66C" w:rsidR="19267A94">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="0E0299AB">
+            <w:r w:rsidRPr="4791C66C" w:rsidR="19267A94">
               <w:rPr>
                 <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to the event</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+          <w:p w:rsidR="3716A70E" w:rsidP="4791C66C" w:rsidRDefault="3716A70E" w14:paraId="75C27D50" w14:textId="77754894">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="3716A70E" w:rsidP="4791C66C" w:rsidRDefault="3716A70E" w14:paraId="1F0F8E62" w14:textId="63998130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="57F3E4B6" w14:textId="74F23A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="1E41FCE7" w14:textId="3BF0CFA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D97269" w:rsidR="00D117A4" w:rsidP="4791C66C" w:rsidRDefault="00D117A4" w14:paraId="43D0E596" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="64763CD8" w:rsidTr="1D29C109" w14:paraId="60ACF974" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="64763CD8" w:rsidTr="717B5CE2" w14:paraId="60ACF974" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="43D3BDAD" w14:textId="3A24D078">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="128C5422" w14:textId="7642E8E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="5C314F6D">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="069DDF5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="7B680AAE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="43D3BDAD" w14:textId="6C44C73E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="3B98939B" w14:textId="30AA0382">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="3B98939B" w14:textId="30AA0382">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>10:00 – 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="2F747DCB" w14:textId="72B0B51B">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="2F747DCB" w14:textId="72B0B51B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>LLB LAW – year 1 Careers session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="39B6109F" w14:textId="54F400C2">
-[...22 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="39B6109F" w14:textId="63E5CB24">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="42D6FC9C" w:rsidR="4A58E8AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D97269" w:rsidR="64763CD8" w:rsidP="4791C66C" w:rsidRDefault="64763CD8" w14:paraId="11442CE4" w14:textId="3EA45E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3EFABF60" w:rsidTr="1D29C109" w14:paraId="4CCC111C" w14:textId="77777777">
+      <w:tr w:rsidR="3EFABF60" w:rsidTr="717B5CE2" w14:paraId="4CCC111C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="403A40E1" w:rsidP="62B7A12D" w:rsidRDefault="403A40E1" w14:paraId="3ABA6EC6" w14:textId="0664EE54">
-[...16 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+          <w:p w:rsidR="403A40E1" w:rsidP="4791C66C" w:rsidRDefault="403A40E1" w14:paraId="3ABA6EC6" w14:textId="79B9D767">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="68221FC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Thursday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="6447436E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="68221FC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="403A40E1" w:rsidP="62B7A12D" w:rsidRDefault="403A40E1" w14:paraId="05DBEDBA" w14:textId="64F92C04">
-[...28 lines deleted...]
-            <w:tcW w:w="2565" w:type="dxa"/>
+          <w:p w:rsidR="403A40E1" w:rsidP="4791C66C" w:rsidRDefault="403A40E1" w14:paraId="05DBEDBA" w14:textId="4C679D16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="15E12C87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11:00 - 12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="403A40E1" w:rsidP="62B7A12D" w:rsidRDefault="403A40E1" w14:paraId="64D0B0F6" w14:textId="0F4F46EC">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="403A40E1" w:rsidP="4791C66C" w:rsidRDefault="403A40E1" w14:paraId="64D0B0F6" w14:textId="0F4F46EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="15E12C87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Academic Malpractice session</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3EFABF60" w:rsidP="62B7A12D" w:rsidRDefault="3EFABF60" w14:paraId="6DA6E406" w14:textId="0AEF2CA7">
-[...10 lines deleted...]
-            <w:tcW w:w="2940" w:type="dxa"/>
+          <w:p w:rsidR="3EFABF60" w:rsidP="4791C66C" w:rsidRDefault="3EFABF60" w14:paraId="6DA6E406" w14:textId="0AEF2CA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3EFABF60" w:rsidP="62B7A12D" w:rsidRDefault="3EFABF60" w14:paraId="3AD99A9F" w14:textId="5925F06E">
-[...16 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+          <w:p w:rsidR="3EFABF60" w:rsidP="4791C66C" w:rsidRDefault="3EFABF60" w14:paraId="3AD99A9F" w14:textId="21F50254">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="42D6FC9C" w:rsidR="1DC2E5B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          </w:tcPr>
+          <w:p w:rsidR="3EFABF60" w:rsidP="4791C66C" w:rsidRDefault="3EFABF60" w14:paraId="00B1DF07" w14:textId="4CC6DD12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="006472E9" w:rsidTr="1D29C109" w14:paraId="167A916A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="006472E9" w:rsidTr="717B5CE2" w14:paraId="167A916A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="7A3667A0" w14:textId="4B88348A">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="2666ABF0" w14:textId="344C2CCC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="1A1F468C">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="69E3EABD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="32CA2D25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="69E3EABD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="50270E7E" w14:textId="432C5888">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="7A3667A0" w14:textId="4C9D1CB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="24BAA93E" w14:textId="6C2FA57A">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="24BAA93E" w14:textId="6C2FA57A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>13:00 – 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="329A1260" w14:paraId="7573F946" w14:textId="108CB797">
-[...26 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="329A1260" w14:paraId="7573F946" w14:textId="72F29246">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="4118086A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLB LAW yr1 - Introduction </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1E0291CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D29C109" w:rsidR="329A1260">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="4118086A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Legal skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="35028AE5" w14:textId="3E969D0A">
-[...16 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="35028AE5" w14:textId="195B141A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="42D6FC9C" w:rsidR="0FF19D5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D97269" w:rsidR="006472E9" w:rsidP="4791C66C" w:rsidRDefault="006472E9" w14:paraId="08F4129C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="006472E9" w:rsidTr="1D29C109" w14:paraId="0956C310" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="006472E9" w:rsidTr="717B5CE2" w14:paraId="0956C310" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="43138F69" w14:textId="3636E145">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="173C1DC8" w14:textId="0CE11DF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="49997DA4">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="32C79D4B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="43138F69" w14:textId="5DF9B708">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="1AD10116" w14:textId="271472AC">
-[...14 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="1AD10116" w14:textId="0ECA5783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="414E7832">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="6F563214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="414E7832">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="68FA7F92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="414E7832">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="4D6CCCD7" w14:textId="1A1836DA">
-[...26 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="4D6CCCD7" w14:textId="11D7F5D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Welcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1163AC47">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Student experience session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="34B5848F" w14:textId="2311E90C">
-[...16 lines deleted...]
-            <w:tcW w:w="2276" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="34B5848F" w14:textId="16BD0881">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="42D6FC9C" w:rsidR="6E251224">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crawford House Theatre 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          </w:tcPr>
+          <w:p w:rsidR="79F7ED01" w:rsidP="4791C66C" w:rsidRDefault="79F7ED01" w14:paraId="39C3623C" w14:textId="473DCB0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D97269" w:rsidR="006472E9" w:rsidP="4791C66C" w:rsidRDefault="448DC1C4" w14:paraId="1FF50281" w14:textId="28303B01">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D97269" w:rsidR="006472E9" w:rsidP="4791C66C" w:rsidRDefault="448DC1C4" w14:paraId="3F751295" w14:textId="319B41AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D97269" w:rsidR="00FC6E6F" w:rsidTr="1D29C109" w14:paraId="0BFF00F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D97269" w:rsidR="00FC6E6F" w:rsidTr="717B5CE2" w14:paraId="0BFF00F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="06A5C08F" w14:textId="19D4D44F">
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="06A5C08F" w14:textId="19D4D44F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="44C43B68" w14:textId="0586D803">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="411C88EF">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="3D7B809C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="57DC4B6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="0D8A326D" w14:textId="5F0005FB">
-[...10 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="0D8A326D" w14:textId="5F0005FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="426FA502" w14:textId="7B7234C6">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="426FA502" w14:textId="7B7234C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>13:</w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="1842BA9F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="03EDCC00">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>0 – 15:</w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="1A3E3D30">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="350FF71A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="62B7A12D" w:rsidR="18EC3D83">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="6F64D980" w14:textId="5F465C2F">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="6F64D980" w14:textId="5F465C2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">LLB LAWS Social event </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="18EC3D83" w:rsidP="62B7A12D" w:rsidRDefault="18EC3D83" w14:paraId="1BBEA987" w14:textId="71F0765F">
-            <w:pPr>
+          <w:p w:rsidR="18EC3D83" w:rsidP="4791C66C" w:rsidRDefault="18EC3D83" w14:paraId="1BBEA987" w14:textId="71F0765F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Stretch tent outside the Alan Gilbert building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4791C66C" w:rsidR="1C2E30AD">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="79F7ED01" w:rsidP="4791C66C" w:rsidRDefault="79F7ED01" w14:paraId="0374439C" w14:textId="50670697">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D97269" w:rsidR="00FC6E6F" w:rsidP="27290F44" w:rsidRDefault="09DDF289" w14:paraId="24C3F0F1" w14:textId="3AA2CDF6">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">Refreshments will be provided. </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="27290F44" w:rsidR="5D6E256E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Refreshment will be provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00D97269" w:rsidR="55EA127D" w:rsidP="18EC3D83" w:rsidRDefault="55EA127D" w14:paraId="2CDEDECF" w14:textId="51E79D0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D97269" w:rsidR="00E32B97" w:rsidP="18EC3D83" w:rsidRDefault="00E32B97" w14:paraId="75A45CEF" w14:textId="1E51F310">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00D97269" w:rsidR="7F20D468" w:rsidSect="00E32B97">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
@@ -2396,51 +2299,307 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
+    <w:nsid w:val="684b6ff"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
+    <w:nsid w:val="46a2174c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32B97"/>
     <w:rsid w:val="000600C6"/>
     <w:rsid w:val="000B3CEA"/>
     <w:rsid w:val="000E2B5B"/>
     <w:rsid w:val="00133C2E"/>
     <w:rsid w:val="001400B5"/>
     <w:rsid w:val="001503D7"/>
     <w:rsid w:val="001B2D46"/>
@@ -2496,432 +2655,595 @@
     <w:rsid w:val="00986117"/>
     <w:rsid w:val="009F0CCE"/>
     <w:rsid w:val="009F2A99"/>
     <w:rsid w:val="00A24B36"/>
     <w:rsid w:val="00A67FD4"/>
     <w:rsid w:val="00A923C8"/>
     <w:rsid w:val="00B31113"/>
     <w:rsid w:val="00B3430D"/>
     <w:rsid w:val="00B358BA"/>
     <w:rsid w:val="00B529DD"/>
     <w:rsid w:val="00B62388"/>
     <w:rsid w:val="00BA6650"/>
     <w:rsid w:val="00BB7AD3"/>
     <w:rsid w:val="00C34956"/>
     <w:rsid w:val="00C41675"/>
     <w:rsid w:val="00C75691"/>
     <w:rsid w:val="00CC212E"/>
     <w:rsid w:val="00CD3C95"/>
     <w:rsid w:val="00CF6278"/>
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00D117A4"/>
     <w:rsid w:val="00D83D9E"/>
     <w:rsid w:val="00D85728"/>
     <w:rsid w:val="00D97269"/>
     <w:rsid w:val="00DA2C3C"/>
+    <w:rsid w:val="00DAC0AF"/>
     <w:rsid w:val="00DB0AFB"/>
     <w:rsid w:val="00DE288A"/>
     <w:rsid w:val="00E16ACC"/>
     <w:rsid w:val="00E317F0"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00E4682C"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00EE1F8B"/>
     <w:rsid w:val="00F140CB"/>
     <w:rsid w:val="00F24679"/>
     <w:rsid w:val="00F55D85"/>
     <w:rsid w:val="00F7327E"/>
     <w:rsid w:val="00F75337"/>
     <w:rsid w:val="00FC6E6F"/>
+    <w:rsid w:val="013F8BDF"/>
+    <w:rsid w:val="0188D93D"/>
     <w:rsid w:val="01D109A7"/>
+    <w:rsid w:val="01D38AC2"/>
+    <w:rsid w:val="0218C8F7"/>
     <w:rsid w:val="0224204C"/>
     <w:rsid w:val="0232B1ED"/>
     <w:rsid w:val="027C29EE"/>
     <w:rsid w:val="02CB5FB0"/>
+    <w:rsid w:val="02F9074F"/>
     <w:rsid w:val="031D7434"/>
+    <w:rsid w:val="033B4640"/>
     <w:rsid w:val="03940AAD"/>
+    <w:rsid w:val="03DCB22F"/>
+    <w:rsid w:val="03EDCC00"/>
     <w:rsid w:val="0408F988"/>
+    <w:rsid w:val="040BC8EF"/>
     <w:rsid w:val="04B7333B"/>
-    <w:rsid w:val="052DC14A"/>
+    <w:rsid w:val="04BAB24C"/>
+    <w:rsid w:val="04D9BCDF"/>
+    <w:rsid w:val="05B79070"/>
+    <w:rsid w:val="069DDF5E"/>
     <w:rsid w:val="06AF42CB"/>
+    <w:rsid w:val="07384472"/>
     <w:rsid w:val="0759412D"/>
     <w:rsid w:val="079C11BB"/>
+    <w:rsid w:val="07BBCAA7"/>
     <w:rsid w:val="084BEFF0"/>
+    <w:rsid w:val="08C66270"/>
     <w:rsid w:val="08D8181A"/>
     <w:rsid w:val="09525DFA"/>
+    <w:rsid w:val="095CEA04"/>
     <w:rsid w:val="09BD8048"/>
+    <w:rsid w:val="09DA6D29"/>
     <w:rsid w:val="09DDF289"/>
     <w:rsid w:val="09F53151"/>
     <w:rsid w:val="0A04D1D4"/>
     <w:rsid w:val="0A9DA385"/>
+    <w:rsid w:val="0AAE373B"/>
+    <w:rsid w:val="0ADB61FC"/>
+    <w:rsid w:val="0B230572"/>
+    <w:rsid w:val="0B85BAC7"/>
+    <w:rsid w:val="0BB601F2"/>
+    <w:rsid w:val="0BD5320F"/>
     <w:rsid w:val="0C6942B1"/>
+    <w:rsid w:val="0CDDCCB4"/>
     <w:rsid w:val="0D34D755"/>
     <w:rsid w:val="0D6EE00E"/>
     <w:rsid w:val="0D729D3A"/>
+    <w:rsid w:val="0DA062CD"/>
     <w:rsid w:val="0E0299AB"/>
     <w:rsid w:val="0E1BF05D"/>
+    <w:rsid w:val="0EB44CB0"/>
     <w:rsid w:val="0EEF4366"/>
+    <w:rsid w:val="0EF77265"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0FA24FD1"/>
     <w:rsid w:val="0FC47D50"/>
     <w:rsid w:val="0FC7B4F1"/>
+    <w:rsid w:val="0FF19D5C"/>
     <w:rsid w:val="10210192"/>
     <w:rsid w:val="10ACDC1D"/>
     <w:rsid w:val="10C755B1"/>
     <w:rsid w:val="10EEB95B"/>
     <w:rsid w:val="11638552"/>
+    <w:rsid w:val="1163AC47"/>
     <w:rsid w:val="119236A8"/>
+    <w:rsid w:val="12A80A1B"/>
     <w:rsid w:val="12BC103A"/>
+    <w:rsid w:val="12BD6F18"/>
+    <w:rsid w:val="133DB168"/>
     <w:rsid w:val="13607705"/>
+    <w:rsid w:val="136591F0"/>
     <w:rsid w:val="13D24245"/>
     <w:rsid w:val="145B2C39"/>
     <w:rsid w:val="14E1000A"/>
     <w:rsid w:val="14FFA0AD"/>
     <w:rsid w:val="15626E6C"/>
     <w:rsid w:val="158E7F84"/>
+    <w:rsid w:val="15A268ED"/>
+    <w:rsid w:val="15E12C87"/>
     <w:rsid w:val="16195825"/>
     <w:rsid w:val="161C9EFC"/>
+    <w:rsid w:val="162193CA"/>
     <w:rsid w:val="162F0DA7"/>
     <w:rsid w:val="16342C5A"/>
     <w:rsid w:val="166B6017"/>
+    <w:rsid w:val="168A3A8F"/>
     <w:rsid w:val="16F99D61"/>
     <w:rsid w:val="1784FE5B"/>
     <w:rsid w:val="1842BA9F"/>
+    <w:rsid w:val="188327F7"/>
     <w:rsid w:val="188672DA"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18E1A3B7"/>
     <w:rsid w:val="18EC3D83"/>
+    <w:rsid w:val="19267A94"/>
+    <w:rsid w:val="19AC6BA3"/>
     <w:rsid w:val="1A0794F4"/>
     <w:rsid w:val="1A1F468C"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A3E3D30"/>
     <w:rsid w:val="1A7425CC"/>
     <w:rsid w:val="1A7B720C"/>
     <w:rsid w:val="1A7C8132"/>
     <w:rsid w:val="1A860349"/>
     <w:rsid w:val="1AA86F5E"/>
     <w:rsid w:val="1AAC45B2"/>
     <w:rsid w:val="1B015365"/>
     <w:rsid w:val="1B4E2F97"/>
+    <w:rsid w:val="1B9CA091"/>
+    <w:rsid w:val="1BC05752"/>
+    <w:rsid w:val="1C2E30AD"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
+    <w:rsid w:val="1C98BF93"/>
     <w:rsid w:val="1CAA2026"/>
     <w:rsid w:val="1CDF2612"/>
     <w:rsid w:val="1D0B88A5"/>
-    <w:rsid w:val="1D29C109"/>
+    <w:rsid w:val="1D286A87"/>
     <w:rsid w:val="1D6DA15F"/>
     <w:rsid w:val="1D77493E"/>
     <w:rsid w:val="1DB514DA"/>
+    <w:rsid w:val="1DC2E5B7"/>
+    <w:rsid w:val="1E0291CC"/>
     <w:rsid w:val="1EB52976"/>
-    <w:rsid w:val="1F145990"/>
+    <w:rsid w:val="1F6A352C"/>
     <w:rsid w:val="1F75A0A1"/>
     <w:rsid w:val="1FA95977"/>
     <w:rsid w:val="1FEA661A"/>
     <w:rsid w:val="20160F1B"/>
     <w:rsid w:val="20E9F315"/>
     <w:rsid w:val="2101E9F1"/>
+    <w:rsid w:val="2109FE5D"/>
     <w:rsid w:val="2130FD90"/>
+    <w:rsid w:val="2159F8AE"/>
     <w:rsid w:val="21693A34"/>
     <w:rsid w:val="21722D09"/>
     <w:rsid w:val="2189C82F"/>
     <w:rsid w:val="219BF197"/>
     <w:rsid w:val="21DC68BF"/>
-    <w:rsid w:val="222C297B"/>
     <w:rsid w:val="223DB2E2"/>
+    <w:rsid w:val="2250C77C"/>
     <w:rsid w:val="22808ECC"/>
     <w:rsid w:val="22AAC9D2"/>
     <w:rsid w:val="230EA2F2"/>
+    <w:rsid w:val="23575A54"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="23D11640"/>
     <w:rsid w:val="24BFB103"/>
+    <w:rsid w:val="24C055AA"/>
     <w:rsid w:val="24E69B72"/>
     <w:rsid w:val="24F62F61"/>
     <w:rsid w:val="25081678"/>
+    <w:rsid w:val="2534B683"/>
     <w:rsid w:val="254BEA99"/>
     <w:rsid w:val="25FBE58D"/>
+    <w:rsid w:val="260D3FDB"/>
     <w:rsid w:val="26150DEA"/>
+    <w:rsid w:val="26908FFF"/>
+    <w:rsid w:val="27176C95"/>
+    <w:rsid w:val="27290F44"/>
     <w:rsid w:val="2731B293"/>
+    <w:rsid w:val="273857D1"/>
+    <w:rsid w:val="27395B72"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="28B33A90"/>
-    <w:rsid w:val="28F48807"/>
     <w:rsid w:val="291B44B7"/>
     <w:rsid w:val="293FA2D5"/>
     <w:rsid w:val="298D866A"/>
     <w:rsid w:val="29A6603E"/>
     <w:rsid w:val="29D7B532"/>
+    <w:rsid w:val="2A6C3672"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
     <w:rsid w:val="2A974DD4"/>
     <w:rsid w:val="2A9B8568"/>
+    <w:rsid w:val="2AC9C2C8"/>
     <w:rsid w:val="2AEEF51C"/>
+    <w:rsid w:val="2B36BB82"/>
     <w:rsid w:val="2B5B516C"/>
     <w:rsid w:val="2B8E01B8"/>
     <w:rsid w:val="2BEBD315"/>
     <w:rsid w:val="2BFB25F8"/>
     <w:rsid w:val="2C2D84FE"/>
     <w:rsid w:val="2C3755C9"/>
     <w:rsid w:val="2CDBF2C0"/>
     <w:rsid w:val="2D1579E2"/>
-    <w:rsid w:val="2D38177D"/>
     <w:rsid w:val="2D98D37B"/>
     <w:rsid w:val="2DE074E8"/>
+    <w:rsid w:val="2E1DA5C0"/>
     <w:rsid w:val="2E4603CE"/>
     <w:rsid w:val="2E631D85"/>
+    <w:rsid w:val="2EAAB9EB"/>
     <w:rsid w:val="2F060943"/>
     <w:rsid w:val="2F53E6EE"/>
+    <w:rsid w:val="2F61C4D7"/>
     <w:rsid w:val="2FC68DB5"/>
     <w:rsid w:val="2FD95D51"/>
     <w:rsid w:val="2FFF4101"/>
+    <w:rsid w:val="3004B9A7"/>
     <w:rsid w:val="308D42AE"/>
     <w:rsid w:val="310178A0"/>
     <w:rsid w:val="313E310C"/>
     <w:rsid w:val="3157B69B"/>
     <w:rsid w:val="329A1260"/>
+    <w:rsid w:val="32C79D4B"/>
+    <w:rsid w:val="32CA2D25"/>
     <w:rsid w:val="334D2262"/>
-    <w:rsid w:val="338E9D65"/>
     <w:rsid w:val="33AD89A8"/>
     <w:rsid w:val="33CA8E33"/>
+    <w:rsid w:val="33F0CCD9"/>
     <w:rsid w:val="34775028"/>
     <w:rsid w:val="34B69DB4"/>
+    <w:rsid w:val="34DC513A"/>
+    <w:rsid w:val="350FF71A"/>
     <w:rsid w:val="351455C5"/>
     <w:rsid w:val="360D6568"/>
+    <w:rsid w:val="3629863A"/>
+    <w:rsid w:val="3671A63E"/>
     <w:rsid w:val="367DBF76"/>
     <w:rsid w:val="368C6F23"/>
+    <w:rsid w:val="36BEF8FD"/>
+    <w:rsid w:val="3700419F"/>
+    <w:rsid w:val="3709B944"/>
     <w:rsid w:val="3716A70E"/>
     <w:rsid w:val="372D6AF2"/>
     <w:rsid w:val="37DF01E9"/>
     <w:rsid w:val="383B7E44"/>
     <w:rsid w:val="38AB93F3"/>
     <w:rsid w:val="38CE9A9A"/>
+    <w:rsid w:val="395BA0F2"/>
     <w:rsid w:val="39F8B358"/>
     <w:rsid w:val="39F8E92A"/>
     <w:rsid w:val="3A585A1D"/>
     <w:rsid w:val="3A6E487E"/>
     <w:rsid w:val="3AF28002"/>
+    <w:rsid w:val="3B4BFC46"/>
+    <w:rsid w:val="3B9D6794"/>
+    <w:rsid w:val="3BD1230E"/>
     <w:rsid w:val="3BF226C7"/>
+    <w:rsid w:val="3C11CA47"/>
+    <w:rsid w:val="3C3309E5"/>
     <w:rsid w:val="3C85276C"/>
     <w:rsid w:val="3C99E19E"/>
     <w:rsid w:val="3CA52AA2"/>
     <w:rsid w:val="3CE189A3"/>
+    <w:rsid w:val="3CEC0DCA"/>
+    <w:rsid w:val="3D7B809C"/>
     <w:rsid w:val="3D96C561"/>
     <w:rsid w:val="3DABF7C1"/>
+    <w:rsid w:val="3DBC0911"/>
     <w:rsid w:val="3E12BA0F"/>
     <w:rsid w:val="3E86A0F6"/>
     <w:rsid w:val="3E96EF9F"/>
     <w:rsid w:val="3EFABF60"/>
     <w:rsid w:val="3F087E43"/>
     <w:rsid w:val="3F41C6D4"/>
     <w:rsid w:val="3FE5B593"/>
+    <w:rsid w:val="40135478"/>
     <w:rsid w:val="401917BE"/>
     <w:rsid w:val="40192A65"/>
     <w:rsid w:val="403A40E1"/>
+    <w:rsid w:val="40762126"/>
+    <w:rsid w:val="408ABE2D"/>
+    <w:rsid w:val="40A15B9B"/>
     <w:rsid w:val="40ACAE90"/>
     <w:rsid w:val="40AD71BB"/>
     <w:rsid w:val="40E42AE1"/>
     <w:rsid w:val="41062691"/>
+    <w:rsid w:val="4118086A"/>
     <w:rsid w:val="411C88EF"/>
+    <w:rsid w:val="414E7832"/>
     <w:rsid w:val="41AED6C4"/>
     <w:rsid w:val="41B4FAC6"/>
+    <w:rsid w:val="41ED4700"/>
     <w:rsid w:val="420EAC4C"/>
     <w:rsid w:val="42339185"/>
-    <w:rsid w:val="424EC45C"/>
+    <w:rsid w:val="42D6FC9C"/>
     <w:rsid w:val="431B1D45"/>
     <w:rsid w:val="4350CB27"/>
     <w:rsid w:val="43B08D17"/>
+    <w:rsid w:val="440673CD"/>
     <w:rsid w:val="44506562"/>
     <w:rsid w:val="448DC1C4"/>
-    <w:rsid w:val="44C2F29B"/>
+    <w:rsid w:val="448DE455"/>
     <w:rsid w:val="451DECB4"/>
     <w:rsid w:val="4568A08B"/>
+    <w:rsid w:val="458BC77E"/>
+    <w:rsid w:val="460B4A36"/>
     <w:rsid w:val="4616E1CA"/>
     <w:rsid w:val="46E104E0"/>
+    <w:rsid w:val="46EA0804"/>
+    <w:rsid w:val="4737A7E1"/>
     <w:rsid w:val="474A5E45"/>
     <w:rsid w:val="4789B09C"/>
+    <w:rsid w:val="4791C66C"/>
+    <w:rsid w:val="48187FB2"/>
     <w:rsid w:val="481ED628"/>
     <w:rsid w:val="4871DABF"/>
     <w:rsid w:val="48D6DC24"/>
+    <w:rsid w:val="48F39D36"/>
     <w:rsid w:val="49864872"/>
     <w:rsid w:val="49997DA4"/>
     <w:rsid w:val="49ADA8F3"/>
     <w:rsid w:val="49C00CAB"/>
     <w:rsid w:val="4A0B2978"/>
+    <w:rsid w:val="4A17EC5A"/>
+    <w:rsid w:val="4A58E8AC"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4A86AE8B"/>
     <w:rsid w:val="4AC71F5C"/>
     <w:rsid w:val="4AD0996F"/>
     <w:rsid w:val="4BBBE83C"/>
     <w:rsid w:val="4BE7CB6D"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C637CAE"/>
     <w:rsid w:val="4CA51280"/>
+    <w:rsid w:val="4CD5C891"/>
     <w:rsid w:val="4CF612B5"/>
     <w:rsid w:val="4D1018AD"/>
+    <w:rsid w:val="4D1CC9CD"/>
+    <w:rsid w:val="4D6E1961"/>
     <w:rsid w:val="4DD82648"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
     <w:rsid w:val="4EA09D9E"/>
     <w:rsid w:val="4F793B89"/>
     <w:rsid w:val="4FB366D1"/>
     <w:rsid w:val="5013B6E1"/>
+    <w:rsid w:val="503A31DA"/>
     <w:rsid w:val="509679F2"/>
     <w:rsid w:val="50D6C6BC"/>
     <w:rsid w:val="50FC7472"/>
+    <w:rsid w:val="50FF5355"/>
     <w:rsid w:val="50FFB46F"/>
+    <w:rsid w:val="51044580"/>
+    <w:rsid w:val="51E26A07"/>
     <w:rsid w:val="5279855D"/>
+    <w:rsid w:val="52D23AEB"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="53C998AF"/>
-    <w:rsid w:val="54113D2E"/>
-    <w:rsid w:val="542E6E1A"/>
+    <w:rsid w:val="545CDA4F"/>
     <w:rsid w:val="54ADFB43"/>
     <w:rsid w:val="54D50DB2"/>
     <w:rsid w:val="5539876F"/>
+    <w:rsid w:val="5557A752"/>
     <w:rsid w:val="558973C6"/>
     <w:rsid w:val="55EA127D"/>
+    <w:rsid w:val="56099BBA"/>
+    <w:rsid w:val="564B6EBC"/>
     <w:rsid w:val="5667F5D8"/>
     <w:rsid w:val="56702056"/>
     <w:rsid w:val="569F19A4"/>
     <w:rsid w:val="56BA8E35"/>
-    <w:rsid w:val="57589DD9"/>
     <w:rsid w:val="575D56F6"/>
     <w:rsid w:val="576EB802"/>
     <w:rsid w:val="57792A49"/>
+    <w:rsid w:val="579DD3CE"/>
+    <w:rsid w:val="57DC4B6B"/>
+    <w:rsid w:val="57ECB048"/>
+    <w:rsid w:val="58154C49"/>
     <w:rsid w:val="583672B1"/>
     <w:rsid w:val="5867C23D"/>
+    <w:rsid w:val="588E22F9"/>
     <w:rsid w:val="58F8EC47"/>
+    <w:rsid w:val="595CE395"/>
     <w:rsid w:val="59C574E8"/>
     <w:rsid w:val="59F5665E"/>
     <w:rsid w:val="5A03929E"/>
+    <w:rsid w:val="5A7C5CD5"/>
     <w:rsid w:val="5A824FE2"/>
     <w:rsid w:val="5A924394"/>
+    <w:rsid w:val="5AE48158"/>
     <w:rsid w:val="5AF406F5"/>
     <w:rsid w:val="5B495377"/>
+    <w:rsid w:val="5B6B1DEB"/>
     <w:rsid w:val="5B850D33"/>
     <w:rsid w:val="5B9092D4"/>
     <w:rsid w:val="5BE38DD3"/>
     <w:rsid w:val="5BFF36C7"/>
     <w:rsid w:val="5C314F6D"/>
+    <w:rsid w:val="5C5E8BD7"/>
     <w:rsid w:val="5CADCC56"/>
+    <w:rsid w:val="5CC62075"/>
+    <w:rsid w:val="5CCAED49"/>
     <w:rsid w:val="5CD78DA1"/>
+    <w:rsid w:val="5CDB1988"/>
     <w:rsid w:val="5CE9E0FD"/>
     <w:rsid w:val="5D201972"/>
-    <w:rsid w:val="5D7DED2D"/>
+    <w:rsid w:val="5D6E256E"/>
     <w:rsid w:val="5D81FD9F"/>
     <w:rsid w:val="5D9672D7"/>
     <w:rsid w:val="5DC4192F"/>
     <w:rsid w:val="5E290F3F"/>
+    <w:rsid w:val="5F434B73"/>
     <w:rsid w:val="5F44A7DA"/>
     <w:rsid w:val="5F4E122B"/>
+    <w:rsid w:val="5F693AD0"/>
     <w:rsid w:val="5F843C2E"/>
     <w:rsid w:val="601CEE36"/>
+    <w:rsid w:val="60336FEB"/>
+    <w:rsid w:val="607F7ECE"/>
+    <w:rsid w:val="60BBFA1B"/>
     <w:rsid w:val="61AEE1BE"/>
     <w:rsid w:val="61F88198"/>
     <w:rsid w:val="621E54CE"/>
     <w:rsid w:val="6280D22F"/>
     <w:rsid w:val="629BCFBA"/>
-    <w:rsid w:val="62B7A12D"/>
-    <w:rsid w:val="62DA6382"/>
+    <w:rsid w:val="62BCA2CE"/>
+    <w:rsid w:val="62C71B3C"/>
     <w:rsid w:val="62DC7232"/>
     <w:rsid w:val="6328117E"/>
+    <w:rsid w:val="635FAE12"/>
+    <w:rsid w:val="63A03FC3"/>
     <w:rsid w:val="63ACFBA9"/>
     <w:rsid w:val="63BF9C60"/>
     <w:rsid w:val="63E95EEF"/>
     <w:rsid w:val="6400170D"/>
+    <w:rsid w:val="640AAFE1"/>
     <w:rsid w:val="6431D350"/>
     <w:rsid w:val="6437A01B"/>
+    <w:rsid w:val="6447436E"/>
     <w:rsid w:val="64763CD8"/>
     <w:rsid w:val="6514CF56"/>
     <w:rsid w:val="652D966B"/>
     <w:rsid w:val="65521139"/>
+    <w:rsid w:val="65B685BC"/>
+    <w:rsid w:val="6637B348"/>
+    <w:rsid w:val="66563539"/>
     <w:rsid w:val="6698BB63"/>
     <w:rsid w:val="6704E370"/>
     <w:rsid w:val="67307312"/>
     <w:rsid w:val="675011AB"/>
+    <w:rsid w:val="67749390"/>
     <w:rsid w:val="677D4A6E"/>
-    <w:rsid w:val="68BD0B4D"/>
+    <w:rsid w:val="67BFC5AB"/>
+    <w:rsid w:val="68221FC0"/>
+    <w:rsid w:val="68FA7F92"/>
     <w:rsid w:val="69237090"/>
     <w:rsid w:val="6927EC07"/>
     <w:rsid w:val="69465957"/>
+    <w:rsid w:val="69636B4F"/>
     <w:rsid w:val="69C8845B"/>
     <w:rsid w:val="69E2DCA8"/>
+    <w:rsid w:val="69E3EABD"/>
+    <w:rsid w:val="6A05C3D5"/>
     <w:rsid w:val="6A2A73F7"/>
+    <w:rsid w:val="6A51440C"/>
     <w:rsid w:val="6A571DD7"/>
+    <w:rsid w:val="6A5D6B0C"/>
+    <w:rsid w:val="6A8CEBA5"/>
+    <w:rsid w:val="6B601804"/>
+    <w:rsid w:val="6B7BE485"/>
     <w:rsid w:val="6BDCE682"/>
     <w:rsid w:val="6BF89234"/>
+    <w:rsid w:val="6C617DF3"/>
+    <w:rsid w:val="6C7C4833"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6CD2C146"/>
     <w:rsid w:val="6CEB64D5"/>
     <w:rsid w:val="6D2D62FB"/>
+    <w:rsid w:val="6D6E107B"/>
     <w:rsid w:val="6D7854E0"/>
-    <w:rsid w:val="6D8AC70B"/>
     <w:rsid w:val="6DBC7796"/>
+    <w:rsid w:val="6E251224"/>
     <w:rsid w:val="6E3464FB"/>
     <w:rsid w:val="6E793265"/>
     <w:rsid w:val="6EF4C269"/>
+    <w:rsid w:val="6F563214"/>
+    <w:rsid w:val="6F813E10"/>
     <w:rsid w:val="701CA94C"/>
     <w:rsid w:val="707EF689"/>
     <w:rsid w:val="711C983F"/>
     <w:rsid w:val="712DB0DC"/>
+    <w:rsid w:val="713458BF"/>
+    <w:rsid w:val="716C2CB1"/>
+    <w:rsid w:val="717B5CE2"/>
     <w:rsid w:val="71B879AD"/>
+    <w:rsid w:val="71C5A3F1"/>
     <w:rsid w:val="71D14478"/>
+    <w:rsid w:val="722F82E5"/>
     <w:rsid w:val="7254A2EF"/>
     <w:rsid w:val="72A6EF04"/>
     <w:rsid w:val="72B2D169"/>
+    <w:rsid w:val="72FECB78"/>
     <w:rsid w:val="7315F4BC"/>
     <w:rsid w:val="73251B26"/>
+    <w:rsid w:val="73285D68"/>
     <w:rsid w:val="732BDF8E"/>
     <w:rsid w:val="739443E9"/>
     <w:rsid w:val="73BA6082"/>
-    <w:rsid w:val="742E0E3E"/>
-    <w:rsid w:val="74DD754C"/>
+    <w:rsid w:val="740ECFF6"/>
+    <w:rsid w:val="74573CDD"/>
     <w:rsid w:val="74E3FD03"/>
+    <w:rsid w:val="74F18777"/>
     <w:rsid w:val="752FDE01"/>
-    <w:rsid w:val="76BA367A"/>
+    <w:rsid w:val="7670C437"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="76E564F0"/>
+    <w:rsid w:val="775CBF1D"/>
     <w:rsid w:val="77760440"/>
     <w:rsid w:val="77C2D9C6"/>
     <w:rsid w:val="791A6709"/>
+    <w:rsid w:val="7936B8BF"/>
     <w:rsid w:val="793A621C"/>
     <w:rsid w:val="7973F860"/>
     <w:rsid w:val="79F7ED01"/>
     <w:rsid w:val="7A119395"/>
     <w:rsid w:val="7B1967E9"/>
+    <w:rsid w:val="7B680AAE"/>
     <w:rsid w:val="7BA4A2DC"/>
+    <w:rsid w:val="7BF674C0"/>
     <w:rsid w:val="7C02386D"/>
     <w:rsid w:val="7C3C078F"/>
     <w:rsid w:val="7CFB2C54"/>
     <w:rsid w:val="7D3CEDB8"/>
     <w:rsid w:val="7DA56AE4"/>
     <w:rsid w:val="7DBAC3FE"/>
     <w:rsid w:val="7DF2B3F9"/>
     <w:rsid w:val="7E0F0DAA"/>
+    <w:rsid w:val="7E894B79"/>
+    <w:rsid w:val="7ED86A8F"/>
     <w:rsid w:val="7EFB0CA1"/>
     <w:rsid w:val="7F20D468"/>
     <w:rsid w:val="7F55633D"/>
+    <w:rsid w:val="7F626B1B"/>
     <w:rsid w:val="7F8DF459"/>
     <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3398,50 +3720,62 @@
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009F0CCE"/>
   </w:style>
   <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009F0CCE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="18EC3D83"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:uiPriority w:val="34"/>
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="60336FEB"/>
+    <w:pPr>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="33968128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="118691009">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3577,51 +3911,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2068644772">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R6c5f36beb6f544f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R8862b0150ca74433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R1291c28d45aa40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rb2ecec47ec904219" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R81a817744dfb4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rca79c4e4b84e47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R3679dbfcb4404052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="Ra1764efaf6ab43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Ree1373ee00a845ae" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3902,52 +4236,52 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4072,109 +4406,98 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ABB1232-CD1F-4817-9CC1-B0342DF28F7E}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1C161-D350-4CD9-A1E0-25E891500197}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>33</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SharedWithUsers">
     <vt:lpwstr>275;#John Picton;#63;#Margaret Cunningham;#244;#Rachael Ntongho;#280;#Ruth Lamont;#12;#Suzi Edwards;#291;#Qinqing Xu;#31;#Sofia Micklewright</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>