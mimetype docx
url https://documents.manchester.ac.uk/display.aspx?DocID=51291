--- v0 (2025-10-16)
+++ v1 (2026-08-18)
@@ -1,2985 +1,3395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009F1088" w:rsidR="009F1088" w:rsidP="057E8EFC" w:rsidRDefault="009F1088" w14:paraId="10430C0D" w14:textId="74F2A46F">
+    <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="37DDFA95" w14:textId="1D8A5334">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="3D75F49C" w14:textId="36B13934">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="39C0E1A6" w14:textId="52AE4BFB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009F1088" w:rsidR="009F1088" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="1DFFC2E6" w14:textId="45B99AC5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7962466C" w:rsidR="009F1088">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Welcome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7962466C" w:rsidR="009F1088">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Week Timetable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7962466C" w:rsidR="2C80EEB1">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7962466C" w:rsidR="2C80EEB1">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>- draft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009F1088" w:rsidR="009F1088" w:rsidP="2DCFF4D5" w:rsidRDefault="009F1088" w14:paraId="77E4B224" w14:textId="1A995CFF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="057E8EFC" w:rsidR="009F1088">
+      <w:r w:rsidRPr="2C3295A7" w:rsidR="009F1088">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>Welcome</w:t>
+        <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="057E8EFC" w:rsidR="009F1088">
+      <w:r w:rsidRPr="2C3295A7" w:rsidR="6F517933">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Week Timetable</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="057E8EFC" w:rsidR="2C80EEB1">
+      <w:r w:rsidRPr="2C3295A7" w:rsidR="009F1088">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F1088" w:rsidR="009F1088" w:rsidP="057E8EFC" w:rsidRDefault="009F1088" w14:paraId="04120269" w14:textId="21337375">
+    <w:p w:rsidRPr="009F1088" w:rsidR="009F1088" w:rsidP="2DCFF4D5" w:rsidRDefault="009F1088" w14:paraId="1B92FEF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:pBdr>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="057E8EFC" w:rsidR="009F1088">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="057E8EFC" w:rsidR="009F1088">
+      <w:r w:rsidRPr="2DCFF4D5" w:rsidR="009F1088">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>LLB LAW with Criminology</w:t>
       </w:r>
-      <w:r w:rsidRPr="057E8EFC" w:rsidR="009F1088">
+      <w:r w:rsidRPr="2DCFF4D5" w:rsidR="009F1088">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="6E989646" w:rsidRDefault="00C949B2" w14:paraId="597B2D0F" w14:textId="7B76FC74">
+    <w:p w:rsidRPr="00C949B2" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="2223FBAF" w14:textId="714B6B18">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:pBdr>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="597B2D0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6E989646" w:rsidR="00C949B2">
+      <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Year 1 – Welcome Week timetable</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-      </w:pPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="057E8EFC" w:rsidP="6E989646" w:rsidRDefault="057E8EFC" w14:paraId="42EF7794" w14:textId="2A426F9C">
+    <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="657C7309" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:pBdr>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6E989646" w:rsidR="177B22D7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Please note: </w:t>
+      <w:r w:rsidRPr="00923317" w:rsidR="00C949B2">
+        <w:rPr/>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="177B22D7">
-[...32 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14040" w:type="dxa"/>
+        <w:tblW w:w="13712" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
-        <w:gridCol w:w="2640"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3105"/>
+        <w:gridCol w:w="2625"/>
+        <w:gridCol w:w="2955"/>
+        <w:gridCol w:w="3765"/>
+        <w:gridCol w:w="1682"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="4AAA8D1C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="4AAA8D1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="4F124167" w:rsidP="2DCFF4D5" w:rsidRDefault="4F124167" w14:paraId="6FC8331A">
+          <w:p w:rsidR="4F124167" w:rsidP="2088A604" w:rsidRDefault="4F124167" w14:paraId="6FC8331A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="4F124167">
+            <w:r w:rsidRPr="2088A604" w:rsidR="4F124167">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Date </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="086DEF16" w14:textId="17647F0B">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="086DEF16" w14:textId="17647F0B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6"/>
               <w:left w:val="single" w:color="auto" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="auto" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="751BB5D9">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="751BB5D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="2DCFF4D5">
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="2DCFF4D5">
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="72561142" w14:textId="77777777">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="72561142" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="56DE6926" w14:textId="77777777">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="56DE6926" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>location</w:t>
             </w:r>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="70140256" w14:textId="77777777">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="70140256" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="00C949B2">
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="335DA99D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="335DA99D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="167FBD98" w14:textId="40B3022E">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="167FBD98" w14:textId="14DEF178">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="2DCFF4D5">
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidR="1B4CBFB4">
-[...4 lines deleted...]
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="1B4CBFB4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="4F451A38">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="7B1BF8C0">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="7B1BF8C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="2DCFF4D5">
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>13:00 – 14:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="0BF44C5B" w14:textId="55C48CE6">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="0BF44C5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00C949B2">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Head of Law welcome </w:t>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Head of Law welcome  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="46B24A9C" w:rsidRDefault="00754B09" w14:paraId="52C37C83" w14:textId="33638320">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="76FC0A79" w:rsidRDefault="00754B09" w14:paraId="52C37C83" w14:textId="713A6B84">
             <w:pPr/>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="3F783761">
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="1862ABA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="1DF74D50" w14:textId="77777777">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="1DF74D50" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4201D2F8" w:rsidR="00C949B2">
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="76341C70" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="76341C70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="46B24A9C" w:rsidRDefault="2DCFF4D5" w14:paraId="78F655B7" w14:textId="07091812">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="7FCD3D3A" w14:textId="2711C666">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="2DCFF4D5">
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidR="72BF46B1">
-[...4 lines deleted...]
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="72BF46B1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="7AA969BA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="72BF46B1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>September</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="78F655B7" w14:textId="1039455B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="406D75F9" w:rsidP="406D75F9" w:rsidRDefault="406D75F9" w14:paraId="48B160E8" w14:textId="7C07E73A">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="48B160E8" w14:textId="7C07E73A">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="406D75F9" w:rsidP="406D75F9" w:rsidRDefault="406D75F9" w14:paraId="62EAC2FE" w14:textId="0D39D52A">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="62EAC2FE" w14:textId="0D39D52A">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-            </w:pPr>
-            <w:r w:rsidRPr="406D75F9" w:rsidR="406D75F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>14:00 – 17:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="406D75F9" w:rsidP="406D75F9" w:rsidRDefault="406D75F9" w14:paraId="3D81F017" w14:textId="6DB2DDBA">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="3D81F017" w14:textId="6DB2DDBA">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-            </w:pPr>
-            <w:r w:rsidRPr="406D75F9" w:rsidR="406D75F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="406D75F9" w:rsidP="406D75F9" w:rsidRDefault="406D75F9" w14:paraId="28794A40" w14:textId="6C4CE628">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="28794A40" w14:textId="7466A9F1">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-            </w:pPr>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="406D75F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="6C9E4B99">
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>OTE</w:t>
-[...12 lines deleted...]
-              <w:r w:rsidRPr="46B24A9C" w:rsidR="406D75F9">
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rc64c54a404724c7f">
+              <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
-                  <w:color w:val="0563C1"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="406D75F9">
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to the event</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="406D75F9" w:rsidP="46B24A9C" w:rsidRDefault="406D75F9" w14:paraId="779D9BB2" w14:textId="6B919D3E">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="478E3B7A" w14:textId="791AE701">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="779D9BB2" w14:textId="4F3FFC56">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="406D75F9" w:rsidP="406D75F9" w:rsidRDefault="406D75F9" w14:paraId="74A21CAC" w14:textId="0A7973CF">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="74A21CAC" w14:textId="0A7973CF">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="406D75F9" w:rsidR="406D75F9">
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LLB Law yr1 – Academic Advisor Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="406D75F9" w:rsidP="46B24A9C" w:rsidRDefault="406D75F9" w14:paraId="7EE56FDB" w14:textId="7D2A2C47">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="51E76BC5" w14:textId="4A0142D3">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="406D75F9">
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="7B7A0AB9" w14:textId="103D6E64">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="10625C68">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="63A89B9E" w14:textId="0F8E8C27">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>OTE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="406D75F9">
+            </w:pPr>
+            <w:r w:rsidRPr="564CE092" w:rsidR="3511E3EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">: You will be notified about the exact location via email from </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="46B24A9C" w:rsidR="406D75F9">
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R71e586bd8fbd4334">
+              <w:r w:rsidRPr="564CE092" w:rsidR="3511E3EA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:strike w:val="0"/>
                   <w:dstrike w:val="0"/>
-                  <w:color w:val="0563C1"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="406D75F9">
+            <w:r w:rsidRPr="564CE092" w:rsidR="3511E3EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to the event</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="65551D46" w14:textId="6F376AA4">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564CE092" w:rsidR="3511E3EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="564CE092" w:rsidRDefault="406D75F9" w14:paraId="7EE56FDB" w14:textId="4EA4648B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="08F69162" w14:textId="77777777">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="08F69162" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4201D2F8" w:rsidR="00C949B2">
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="6AAC85CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="468BBE77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="79109A9E" w14:textId="36FC8E83">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="574F8D67" w14:textId="7FD765BB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="2DCFF4D5">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="313F46D9">
-[...9 lines deleted...]
-              <w:t>September</w:t>
+            <w:r w:rsidRPr="2088A604" w:rsidR="6B317464">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="13BAF0DF">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="6B317464">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="6F0134C1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="1FDDB73D" w14:textId="03A81E27">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="0B3D795F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="2DCFF4D5">
-[...3 lines deleted...]
-              <w:t>10:00 – 12:00</w:t>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="1BB9F0FC" w:rsidP="2DCFF4D5" w:rsidRDefault="1BB9F0FC" w14:paraId="55E1C6EF" w14:textId="2D6D9787">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="7FEA7FBB" w14:textId="66C3970C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DCFF4D5" w:rsidR="714B029B">
-[...3 lines deleted...]
-              <w:t>LLB Law yr1 – Meet your Peer Mentors</w:t>
+            <w:r w:rsidRPr="46232A76" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Programme  Information session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="1BB9F0FC" w:rsidP="46B24A9C" w:rsidRDefault="1BB9F0FC" w14:paraId="132B472C" w14:textId="7DF0C08F">
-[...1 lines deleted...]
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="56EAF93A">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="1EC7FE26" w14:textId="2805EBCE">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>University Place, Theatre B</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="21A90115">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="1BB9F0FC" w:rsidP="2DCFF4D5" w:rsidRDefault="1BB9F0FC" w14:paraId="1E273082" w14:textId="1E49D86D">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="2915DB53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="468BBE77" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="245A3294" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="6F0134C1" w14:textId="29642015">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="700B95A2" w14:textId="0906DCE9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="2DCFF4D5">
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidR="6B317464">
-[...4 lines deleted...]
-              <w:rPr/>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2638EC5C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="4D263498">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2638EC5C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve">September </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="069729AD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="0B3D795F">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="517084F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="2DCFF4D5">
-[...1 lines deleted...]
-              <w:t>13:00 – 14:00 </w:t>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>15:00 - 16:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="7FEA7FBB" w14:textId="3D658029">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="7A16C7B9" w14:textId="2DF82AB1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00C949B2">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Programme 2 Information session </w:t>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLB LAW yr 1 – Social </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2A45CE9C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>event Law</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Crim/Law with Poli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="406D75F9" w:rsidP="406D75F9" w:rsidRDefault="406D75F9" w14:paraId="1C2D926C" w14:textId="67E820F6">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="07D0E87D" w14:paraId="2A4200DC" w14:textId="027FDD6A">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
-            <w:r w:rsidRPr="406D75F9" w:rsidR="406D75F9">
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="2B8A52E6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Engineering Building B, 2B.026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="2915DB53" w14:textId="77777777">
+          <w:p w:rsidRPr="00C02895" w:rsidR="00C949B2" w:rsidP="7962466C" w:rsidRDefault="00C949B2" w14:paraId="2BB0452A" w14:textId="2E3B023B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4201D2F8" w:rsidR="00C949B2">
-[...2 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="245A3294" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="001018A3" w:rsidTr="564CE092" w14:paraId="63A4A8D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="069729AD" w14:textId="3A6CD651">
+          <w:p w:rsidR="2DCFF4D5" w:rsidP="2088A604" w:rsidRDefault="2DCFF4D5" w14:paraId="66A7493B" w14:textId="45E6E778">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="2DCFF4D5">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">September </w:t>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="6DC44E3B">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="574750B5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="6DC44E3B">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="2DCFF4D5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="517084F8" w14:textId="515B62E6">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="1FD808AF" w14:textId="2145530C">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="6E989646" w:rsidR="6FF1A953">
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>–</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> 16:00 </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00-17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="4EBB6058" w14:textId="0A02A00F">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="648CAF5A" w14:textId="28AAA61B">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R261abffa7de7460f">
+              <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="6C64C6A1" w14:textId="60A6E787">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="7A16C7B9" w14:textId="2DF82AB1">
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="58CC50B2" w14:textId="706AF60C">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757FDC" w:rsidR="00C949B2">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LLB LAW yr – Meet your Academic Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="07D0E87D" w14:paraId="2A4200DC" w14:textId="34A46B17">
+          <w:p w:rsidR="406D75F9" w:rsidP="76FC0A79" w:rsidRDefault="406D75F9" w14:paraId="005B2429" w14:textId="33F8EAC0">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="3B52DE4C">
-[...12 lines deleted...]
-              <w:rPr/>
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Ra8980e93726440c5">
+              <w:r w:rsidRPr="76FC0A79" w:rsidR="406D75F9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="2088A604" w:rsidRDefault="406D75F9" w14:paraId="53D9487F" w14:textId="40147B2D">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="406D75F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="3B52DE4C">
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="564CE092" w:rsidRDefault="406D75F9" w14:paraId="277593F2" w14:textId="4A876F1B">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="406D75F9" w:rsidP="564CE092" w:rsidRDefault="406D75F9" w14:paraId="3B3119BD" w14:textId="62F82D3C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C02895" w:rsidR="00C949B2" w:rsidP="057E8EFC" w:rsidRDefault="00C949B2" w14:paraId="2BB0452A" w14:textId="66442BEC">
+          <w:p w:rsidRPr="00923317" w:rsidR="001018A3" w:rsidP="2088A604" w:rsidRDefault="001018A3" w14:paraId="08F61588" w14:textId="6BACC8F1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="6BC21242">
-[...2 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="001018A3" w:rsidTr="6E989646" w14:paraId="63A4A8D8" w14:textId="77777777">
+      <w:tr w:rsidR="44EAB6CB" w:rsidTr="564CE092" w14:paraId="4DCE57D8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2DCFF4D5" w:rsidP="2DCFF4D5" w:rsidRDefault="2DCFF4D5" w14:paraId="66A7493B" w14:textId="683F3680">
+          <w:p w:rsidR="44EAB6CB" w:rsidP="44EAB6CB" w:rsidRDefault="44EAB6CB" w14:paraId="6AA41DE2" w14:textId="6D1A6D15">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="2DCFF4D5">
-[...9 lines deleted...]
-              <w:t>September</w:t>
+            <w:r w:rsidRPr="44EAB6CB" w:rsidR="44EAB6CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Thursday 24 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="46B24A9C" w:rsidP="46B24A9C" w:rsidRDefault="46B24A9C" w14:paraId="45A89C21" w14:textId="4363BCC2">
+          <w:p w:rsidR="44EAB6CB" w:rsidP="44EAB6CB" w:rsidRDefault="44EAB6CB" w14:paraId="5BF7BA1A" w14:textId="0FDE3A2A">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            <w:r w:rsidRPr="44EAB6CB" w:rsidR="44EAB6CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...111 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10:00 – 11:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="406D75F9" w:rsidP="406D75F9" w:rsidRDefault="406D75F9" w14:paraId="58CC50B2" w14:textId="706AF60C">
+          <w:p w:rsidR="44EAB6CB" w:rsidP="44EAB6CB" w:rsidRDefault="44EAB6CB" w14:paraId="6EA4065F" w14:textId="744D58CE">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="406D75F9" w:rsidR="406D75F9">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>LLB LAW yr – Meet your Academic Advisor</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="44EAB6CB" w:rsidR="44EAB6CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LLB LAW – year 1 Careers session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="406D75F9" w:rsidP="6E989646" w:rsidRDefault="406D75F9" w14:paraId="3B3119BD" w14:textId="6A7EA616">
+          <w:p w:rsidR="44EAB6CB" w:rsidP="44EAB6CB" w:rsidRDefault="44EAB6CB" w14:paraId="03DA8ED5" w14:textId="7B643064">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6E989646" w:rsidR="406D75F9">
+            <w:r w:rsidRPr="44EAB6CB" w:rsidR="44EAB6CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> prior to the event</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="001018A3" w:rsidP="2DCFF4D5" w:rsidRDefault="001018A3" w14:paraId="08F61588" w14:textId="6BACC8F1">
+          <w:p w:rsidR="44EAB6CB" w:rsidP="44EAB6CB" w:rsidRDefault="44EAB6CB" w14:paraId="2974EE49" w14:textId="2002C1CC">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="44EAB6CB" w:rsidR="44EAB6CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="616EFD7E" w14:textId="77777777">
+      <w:tr w:rsidR="3C78C8A2" w:rsidTr="564CE092" w14:paraId="3C9C7A53">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="05D976AE" w:rsidP="46B24A9C" w:rsidRDefault="05D976AE" w14:paraId="14DC4828" w14:textId="55B5875D">
+          <w:p w:rsidR="3C78C8A2" w:rsidP="2088A604" w:rsidRDefault="3C78C8A2" w14:paraId="7970D740" w14:textId="691F4237">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="3C78C8A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Thursday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="287D9724">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="3C78C8A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3C78C8A2" w:rsidP="2088A604" w:rsidRDefault="3C78C8A2" w14:paraId="264279F5" w14:textId="1F99215D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="3C78C8A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>11:00 - 12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2955" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="3C78C8A2" w:rsidP="2088A604" w:rsidRDefault="3C78C8A2" w14:paraId="6A07FBBB" w14:textId="4682FE8D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="3C78C8A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Academic Malpractice session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3C78C8A2" w:rsidP="2088A604" w:rsidRDefault="3C78C8A2" w14:paraId="50C6EE94" w14:textId="289E028B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="76FC0A79" w:rsidP="76FC0A79" w:rsidRDefault="76FC0A79" w14:paraId="62CC6F3E" w14:textId="00A15923">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="05D976AE">
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="76FC0A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Thursday 25 September</w:t>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="05D976AE" w:rsidP="05D976AE" w:rsidRDefault="05D976AE" w14:paraId="3C648D23" w14:textId="00007251">
+          <w:p w:rsidR="3C78C8A2" w:rsidP="2088A604" w:rsidRDefault="3C78C8A2" w14:paraId="3E169968" w14:textId="6B47EE1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...91 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3C78C8A2" w:rsidTr="6E989646" w14:paraId="3C9C7A53">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="6C517173" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3C78C8A2" w:rsidP="3C78C8A2" w:rsidRDefault="3C78C8A2" w14:paraId="7970D740" w14:textId="2DC3055C">
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="03E317D7" w14:textId="488519D2">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Thursday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="52317569">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="70B37D02" w14:textId="7982E5F8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="4FD2D9A6" w14:textId="7D0406DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="307BC598" w14:textId="724404DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>13:00 – 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2955" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="79FFB3BF" w14:textId="384DA5A5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLB LAW yr1 - Introduction </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="67E91E83">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Legal skills </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="76FC0A79" w:rsidP="76FC0A79" w:rsidRDefault="76FC0A79" w14:paraId="02D6F7DA" w14:textId="17EEBC03">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3C78C8A2" w:rsidR="3C78C8A2">
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="76FC0A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Thursday 25 September</w:t>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
-[...160 lines deleted...]
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="3C78C8A2" w:rsidP="3C78C8A2" w:rsidRDefault="3C78C8A2" w14:paraId="3E169968" w14:textId="6B47EE1F">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="6A4ECE69" w14:textId="77777777">
             <w:pPr>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="6C517173" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="4D87CA48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="05D976AE" w:rsidP="46B24A9C" w:rsidRDefault="05D976AE" w14:paraId="4FD2D9A6" w14:textId="0C7ADDD9">
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="137D6948" w14:textId="498A12D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="05D976AE">
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="512FDD3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="575EEF77" w14:textId="3FA80776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="05D976AE" w:rsidP="7962466C" w:rsidRDefault="05D976AE" w14:paraId="41A0E0F7" w14:textId="29F6BBC4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Thursday 25 September</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="7962466C" w:rsidR="05D976AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7962466C" w:rsidR="5C65CCC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7962466C" w:rsidR="05D976AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0 – 13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7962466C" w:rsidR="5B5610EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="05D976AE" w:rsidP="05D976AE" w:rsidRDefault="05D976AE" w14:paraId="307BC598" w14:textId="724404DA">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="0B7A4AC8" w14:textId="3FCB4B9B">
             <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Welcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="71A3EA1F">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Student Experience Session </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="76FC0A79" w:rsidP="76FC0A79" w:rsidRDefault="76FC0A79" w14:paraId="154ABB5B" w14:textId="34ED6BD5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="05D976AE" w:rsidR="05D976AE">
+            <w:r w:rsidRPr="76FC0A79" w:rsidR="76FC0A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>13:00 – 15:00</w:t>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="6A4ECE69" w14:textId="77777777">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="564CE092" w:rsidRDefault="00C949B2" w14:paraId="79CD216A" w14:textId="76FD10BF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00923317" w:rsidR="00C949B2">
-[...2 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="6E989646" w14:paraId="4D87CA48" w14:textId="77777777">
+      <w:tr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidTr="564CE092" w14:paraId="2CA157C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="05D976AE" w:rsidP="46B24A9C" w:rsidRDefault="05D976AE" w14:paraId="575EEF77" w14:textId="4027BDF7">
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="53973A24" w14:textId="1A71B0A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="05D976AE">
+          </w:p>
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="35757D3D" w14:textId="5CB8DD00">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="33C68567" w:rsidR="05D976AE">
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="4680FCFE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>12:00 – 13:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="33C68567" w:rsidR="5B5610EC">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...14 lines deleted...]
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="33C68567" w:rsidRDefault="00C949B2" w14:paraId="0B7A4AC8" w14:textId="68E62604">
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="48FB1D8E" w14:textId="3B37F53E">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...101 lines deleted...]
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="46B24A9C" w:rsidR="05D976AE">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="05D976AE" w:rsidP="2088A604" w:rsidRDefault="05D976AE" w14:paraId="3129CEEB" w14:textId="46F892F1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Friday 26 September</w:t>
-[...17 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="6809758E" w:rsidR="05D976AE">
+              <w:t>13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="1F4211D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>13:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="6809758E" w:rsidR="1F4211D5">
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="05D976AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="6809758E" w:rsidR="05D976AE">
+              <w:t xml:space="preserve"> – 15:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2088A604" w:rsidR="54A34658">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – 15:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="6809758E" w:rsidR="54A34658">
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2955" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="6D67FFD9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>LLB LAWS Social event  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EE7D15" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="001F1BC9" w14:paraId="2AA19A0E" w14:textId="51332EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2088A604" w:rsidR="7A9A57FA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Stretch tent outside the Alan Gilbert building </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1682" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="564CE092" w:rsidRDefault="00C949B2" w14:paraId="6B04AC23" w14:textId="50FB2B14">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564CE092" w:rsidR="4A003379">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="564CE092" w:rsidR="4A003379">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>efreshments will be provided</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...14 lines deleted...]
-          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="6D67FFD9" w14:textId="77777777">
+          <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2088A604" w:rsidRDefault="00C949B2" w14:paraId="5485D09F" w14:textId="33D6B7E1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00923317" w:rsidR="00C949B2">
-[...59 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00923317" w:rsidR="6D2A38B1" w:rsidP="6D2A38B1" w:rsidRDefault="6D2A38B1" w14:paraId="0B4833A6" w14:textId="47F42E0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="704021B6" w:rsidP="704021B6" w:rsidRDefault="704021B6" w14:paraId="40706B3A" w14:textId="31A960A6">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidP="2DCFF4D5" w:rsidRDefault="00C949B2" w14:paraId="7423DE01" w14:textId="78448569">
-[...18 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidRPr="00923317" w:rsidR="00C949B2" w:rsidSect="000317F5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:headerReference w:type="default" r:id="R61df8827b13e4e9e"/>
       <w:footerReference w:type="default" r:id="Rfad0c6556e3e4776"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
     <w:tr w:rsidR="6AFCE025" w:rsidTr="6AFCE025" w14:paraId="72EE684C">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -3082,389 +3492,696 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="6AFCE025" w:rsidP="6AFCE025" w:rsidRDefault="6AFCE025" w14:paraId="6AB2D74B" w14:textId="41F89713">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="6AFCE025" w:rsidP="6AFCE025" w:rsidRDefault="6AFCE025" w14:paraId="0D550E5C" w14:textId="4394615F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
+    <w:nsid w:val="27d19971"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
+    <w:nsid w:val="48614478"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="110"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C949B2"/>
     <w:rsid w:val="000317F5"/>
     <w:rsid w:val="001018A3"/>
     <w:rsid w:val="001C4E69"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="001F4366"/>
     <w:rsid w:val="002811A1"/>
     <w:rsid w:val="00287FB6"/>
     <w:rsid w:val="002B3B89"/>
     <w:rsid w:val="00335174"/>
     <w:rsid w:val="00365F04"/>
     <w:rsid w:val="0037666B"/>
     <w:rsid w:val="00381F60"/>
+    <w:rsid w:val="00389749"/>
     <w:rsid w:val="003A7994"/>
     <w:rsid w:val="00402FB2"/>
     <w:rsid w:val="004328EA"/>
     <w:rsid w:val="00451AD1"/>
     <w:rsid w:val="00491895"/>
     <w:rsid w:val="004C4EDD"/>
     <w:rsid w:val="004E0FBF"/>
     <w:rsid w:val="0053423B"/>
     <w:rsid w:val="005421B6"/>
     <w:rsid w:val="005F12F7"/>
     <w:rsid w:val="00677D64"/>
     <w:rsid w:val="006832F0"/>
     <w:rsid w:val="00754B09"/>
     <w:rsid w:val="00757FDC"/>
     <w:rsid w:val="007721AC"/>
     <w:rsid w:val="007818B3"/>
     <w:rsid w:val="007A31A9"/>
     <w:rsid w:val="007A78D7"/>
     <w:rsid w:val="007B7CD8"/>
     <w:rsid w:val="007D496A"/>
     <w:rsid w:val="008A6028"/>
     <w:rsid w:val="008F2081"/>
     <w:rsid w:val="00923317"/>
     <w:rsid w:val="009C0347"/>
     <w:rsid w:val="009C15F0"/>
     <w:rsid w:val="009F1088"/>
     <w:rsid w:val="009F140E"/>
     <w:rsid w:val="00AB4D42"/>
     <w:rsid w:val="00B50767"/>
     <w:rsid w:val="00B925BF"/>
     <w:rsid w:val="00BC7194"/>
     <w:rsid w:val="00C02895"/>
     <w:rsid w:val="00C1747E"/>
     <w:rsid w:val="00C949B2"/>
     <w:rsid w:val="00CB1A3B"/>
     <w:rsid w:val="00D409E9"/>
     <w:rsid w:val="00D52165"/>
     <w:rsid w:val="00D75780"/>
     <w:rsid w:val="00DA4E69"/>
     <w:rsid w:val="00DA54CF"/>
     <w:rsid w:val="00DB785A"/>
     <w:rsid w:val="00DF0147"/>
     <w:rsid w:val="00E13A0A"/>
     <w:rsid w:val="00E67409"/>
     <w:rsid w:val="00E968EE"/>
     <w:rsid w:val="00EE7D15"/>
     <w:rsid w:val="00F225C2"/>
     <w:rsid w:val="00F37023"/>
     <w:rsid w:val="00FE12C8"/>
     <w:rsid w:val="02C20312"/>
-    <w:rsid w:val="033CC0CC"/>
     <w:rsid w:val="03679024"/>
     <w:rsid w:val="03B58A3F"/>
-    <w:rsid w:val="057E8EFC"/>
+    <w:rsid w:val="05AFCED1"/>
     <w:rsid w:val="05D976AE"/>
     <w:rsid w:val="05DBF88C"/>
+    <w:rsid w:val="05F2B501"/>
     <w:rsid w:val="06251DC1"/>
     <w:rsid w:val="070DD3CB"/>
     <w:rsid w:val="07D0E87D"/>
+    <w:rsid w:val="080C16BD"/>
     <w:rsid w:val="084742C3"/>
     <w:rsid w:val="085D765B"/>
     <w:rsid w:val="0874CBFE"/>
     <w:rsid w:val="08EA21B1"/>
     <w:rsid w:val="09ED9794"/>
+    <w:rsid w:val="0A4BE7C9"/>
     <w:rsid w:val="0B24B8C1"/>
     <w:rsid w:val="0B52BD2B"/>
     <w:rsid w:val="0B52BD2B"/>
     <w:rsid w:val="0B92CF70"/>
     <w:rsid w:val="0C43C76F"/>
+    <w:rsid w:val="0D3D23CC"/>
     <w:rsid w:val="0D5292AE"/>
-    <w:rsid w:val="0DECE00C"/>
+    <w:rsid w:val="0DDE41C8"/>
     <w:rsid w:val="0F1D1D13"/>
     <w:rsid w:val="0F818B44"/>
+    <w:rsid w:val="0FC304CE"/>
+    <w:rsid w:val="0FFB1644"/>
     <w:rsid w:val="1006978F"/>
     <w:rsid w:val="1041EFD0"/>
-    <w:rsid w:val="10625C68"/>
     <w:rsid w:val="10E49709"/>
-    <w:rsid w:val="11F6FC94"/>
-    <w:rsid w:val="12EBBA1A"/>
+    <w:rsid w:val="1178B24F"/>
+    <w:rsid w:val="12AD96A3"/>
+    <w:rsid w:val="12F09E16"/>
+    <w:rsid w:val="130BD0F6"/>
+    <w:rsid w:val="130F26FF"/>
+    <w:rsid w:val="13BAF0DF"/>
     <w:rsid w:val="1432FC7D"/>
     <w:rsid w:val="148673DF"/>
     <w:rsid w:val="153C5FA4"/>
+    <w:rsid w:val="1554D794"/>
     <w:rsid w:val="15D81CB0"/>
-    <w:rsid w:val="15F2DF01"/>
     <w:rsid w:val="164FA68B"/>
     <w:rsid w:val="1669FB2B"/>
     <w:rsid w:val="166E9D1C"/>
     <w:rsid w:val="16CCD482"/>
     <w:rsid w:val="16E86F4E"/>
-    <w:rsid w:val="173020A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="177F7DF8"/>
     <w:rsid w:val="17AF4261"/>
     <w:rsid w:val="17D03ECE"/>
+    <w:rsid w:val="17F0DBCF"/>
+    <w:rsid w:val="17F3BAF2"/>
+    <w:rsid w:val="1862ABA0"/>
+    <w:rsid w:val="18C674CF"/>
     <w:rsid w:val="18F7359C"/>
     <w:rsid w:val="1AA14C0B"/>
+    <w:rsid w:val="1AB3D663"/>
     <w:rsid w:val="1AD55D62"/>
     <w:rsid w:val="1AF6D3CD"/>
     <w:rsid w:val="1B25FE0B"/>
     <w:rsid w:val="1B4CBFB4"/>
     <w:rsid w:val="1B6204F9"/>
+    <w:rsid w:val="1BA80A77"/>
     <w:rsid w:val="1BB9F0FC"/>
     <w:rsid w:val="1BF0ABDF"/>
     <w:rsid w:val="1C0BED3F"/>
     <w:rsid w:val="1C1A6180"/>
+    <w:rsid w:val="1D02D6B6"/>
+    <w:rsid w:val="1D9F5B08"/>
     <w:rsid w:val="1E4E43E7"/>
     <w:rsid w:val="1ECDEC34"/>
     <w:rsid w:val="1ECDEC34"/>
     <w:rsid w:val="1F4211D5"/>
     <w:rsid w:val="2069D199"/>
+    <w:rsid w:val="2088A604"/>
     <w:rsid w:val="20B1D2C4"/>
+    <w:rsid w:val="21A90115"/>
     <w:rsid w:val="21C8AA6A"/>
     <w:rsid w:val="21EFD51D"/>
-    <w:rsid w:val="23B1EF48"/>
+    <w:rsid w:val="229F52F3"/>
     <w:rsid w:val="245BE62F"/>
     <w:rsid w:val="24BCB9D5"/>
+    <w:rsid w:val="255F0B3E"/>
     <w:rsid w:val="25BB5D07"/>
     <w:rsid w:val="26140121"/>
     <w:rsid w:val="2638EC5C"/>
     <w:rsid w:val="26AEC23E"/>
     <w:rsid w:val="26C1CF76"/>
     <w:rsid w:val="26EBE8A8"/>
+    <w:rsid w:val="2759A6A6"/>
     <w:rsid w:val="27D80FB0"/>
     <w:rsid w:val="2865EDFA"/>
+    <w:rsid w:val="287D9724"/>
+    <w:rsid w:val="288951F2"/>
     <w:rsid w:val="288E748B"/>
     <w:rsid w:val="2892DF8C"/>
-    <w:rsid w:val="289F799F"/>
     <w:rsid w:val="28A3F803"/>
+    <w:rsid w:val="28EED1D0"/>
+    <w:rsid w:val="295E0844"/>
     <w:rsid w:val="29DEB1E7"/>
     <w:rsid w:val="29DFDECE"/>
     <w:rsid w:val="2A45CE9C"/>
     <w:rsid w:val="2A65A35E"/>
+    <w:rsid w:val="2A6CD84A"/>
+    <w:rsid w:val="2AE0F3B2"/>
     <w:rsid w:val="2B1A4853"/>
     <w:rsid w:val="2B5E6936"/>
+    <w:rsid w:val="2B8A52E6"/>
+    <w:rsid w:val="2C3295A7"/>
     <w:rsid w:val="2C3FAA54"/>
     <w:rsid w:val="2C727A1F"/>
     <w:rsid w:val="2C80EEB1"/>
     <w:rsid w:val="2CB3BD09"/>
-    <w:rsid w:val="2CCF6453"/>
     <w:rsid w:val="2DCFF4D5"/>
+    <w:rsid w:val="2DF69620"/>
     <w:rsid w:val="2E1C6790"/>
     <w:rsid w:val="2EBFF6C0"/>
     <w:rsid w:val="2ECD8278"/>
+    <w:rsid w:val="2FBB4E11"/>
+    <w:rsid w:val="2FC88A38"/>
     <w:rsid w:val="30BE38AD"/>
     <w:rsid w:val="313F46D9"/>
+    <w:rsid w:val="31A72DD2"/>
     <w:rsid w:val="32542A14"/>
     <w:rsid w:val="3260FD65"/>
     <w:rsid w:val="32B88299"/>
     <w:rsid w:val="32BFFD84"/>
     <w:rsid w:val="33C68567"/>
     <w:rsid w:val="344E2ED1"/>
     <w:rsid w:val="3475A69B"/>
     <w:rsid w:val="348BA914"/>
+    <w:rsid w:val="3511E3EA"/>
     <w:rsid w:val="3512C827"/>
     <w:rsid w:val="358CB6A2"/>
     <w:rsid w:val="35BCDBE1"/>
     <w:rsid w:val="364B2E32"/>
     <w:rsid w:val="365FC8D0"/>
     <w:rsid w:val="36730829"/>
     <w:rsid w:val="36F73E9C"/>
     <w:rsid w:val="373B6C69"/>
+    <w:rsid w:val="383DA385"/>
     <w:rsid w:val="38EE2B97"/>
     <w:rsid w:val="397E30B6"/>
-    <w:rsid w:val="3984FC86"/>
     <w:rsid w:val="39C2CA08"/>
+    <w:rsid w:val="3A7D6BE9"/>
     <w:rsid w:val="3AEE5F74"/>
-    <w:rsid w:val="3B52DE4C"/>
+    <w:rsid w:val="3B155B8C"/>
     <w:rsid w:val="3C2D7E65"/>
     <w:rsid w:val="3C78C8A2"/>
     <w:rsid w:val="3CD83D34"/>
+    <w:rsid w:val="3D270F39"/>
     <w:rsid w:val="3D44AD0D"/>
     <w:rsid w:val="3D7136E0"/>
     <w:rsid w:val="3E63C1AA"/>
     <w:rsid w:val="3EF3BC31"/>
+    <w:rsid w:val="3F0E9662"/>
+    <w:rsid w:val="3F0EE806"/>
     <w:rsid w:val="3F174ABF"/>
     <w:rsid w:val="3F783761"/>
     <w:rsid w:val="3F8530E4"/>
-    <w:rsid w:val="3FCA02A7"/>
     <w:rsid w:val="4025969B"/>
     <w:rsid w:val="406D75F9"/>
     <w:rsid w:val="40D96246"/>
     <w:rsid w:val="4157983D"/>
     <w:rsid w:val="4201D2F8"/>
     <w:rsid w:val="42022E56"/>
     <w:rsid w:val="4204B095"/>
     <w:rsid w:val="4257191B"/>
-    <w:rsid w:val="4285F972"/>
     <w:rsid w:val="43B2A399"/>
     <w:rsid w:val="43D337E4"/>
     <w:rsid w:val="443C5CE6"/>
     <w:rsid w:val="44B6457A"/>
     <w:rsid w:val="44B6C04B"/>
+    <w:rsid w:val="44EAB6CB"/>
     <w:rsid w:val="451045CA"/>
     <w:rsid w:val="45B6EE06"/>
+    <w:rsid w:val="46232A76"/>
     <w:rsid w:val="4641375F"/>
-    <w:rsid w:val="46B24A9C"/>
+    <w:rsid w:val="4680FCFE"/>
     <w:rsid w:val="47BC8315"/>
+    <w:rsid w:val="489A0CF6"/>
+    <w:rsid w:val="49818C16"/>
     <w:rsid w:val="49ADD9B6"/>
+    <w:rsid w:val="4A003379"/>
     <w:rsid w:val="4A478123"/>
+    <w:rsid w:val="4A7165A4"/>
     <w:rsid w:val="4C5083C8"/>
     <w:rsid w:val="4C868BAE"/>
     <w:rsid w:val="4CC41E0F"/>
     <w:rsid w:val="4CC41E0F"/>
-    <w:rsid w:val="4D5CC36D"/>
+    <w:rsid w:val="4D263498"/>
+    <w:rsid w:val="4D8268BF"/>
+    <w:rsid w:val="4EA93932"/>
+    <w:rsid w:val="4EB5ED80"/>
     <w:rsid w:val="4F081952"/>
     <w:rsid w:val="4F124167"/>
+    <w:rsid w:val="4F451A38"/>
     <w:rsid w:val="4F976ED3"/>
+    <w:rsid w:val="50A6ED13"/>
     <w:rsid w:val="50BD4619"/>
+    <w:rsid w:val="512FDD3D"/>
     <w:rsid w:val="513A0D71"/>
     <w:rsid w:val="51A9F4C2"/>
+    <w:rsid w:val="52317569"/>
+    <w:rsid w:val="5286CC26"/>
     <w:rsid w:val="52B918B2"/>
-    <w:rsid w:val="5449E6D5"/>
+    <w:rsid w:val="52E19FD3"/>
+    <w:rsid w:val="538A02B2"/>
+    <w:rsid w:val="54478DDC"/>
     <w:rsid w:val="549A99A1"/>
     <w:rsid w:val="54A34658"/>
     <w:rsid w:val="556487BE"/>
     <w:rsid w:val="560BF1E1"/>
+    <w:rsid w:val="564CE092"/>
+    <w:rsid w:val="568FFE6D"/>
     <w:rsid w:val="569D2E42"/>
     <w:rsid w:val="56D0C56A"/>
     <w:rsid w:val="56EAF93A"/>
+    <w:rsid w:val="574750B5"/>
+    <w:rsid w:val="5766CACC"/>
     <w:rsid w:val="57C52E36"/>
-    <w:rsid w:val="5841F146"/>
     <w:rsid w:val="5852ED01"/>
     <w:rsid w:val="5852ED01"/>
-    <w:rsid w:val="585C6694"/>
     <w:rsid w:val="588DC5BF"/>
     <w:rsid w:val="589A8518"/>
     <w:rsid w:val="59102BB8"/>
     <w:rsid w:val="5A3FFB23"/>
-    <w:rsid w:val="5B208E49"/>
     <w:rsid w:val="5B5610EC"/>
     <w:rsid w:val="5B5BB2C5"/>
+    <w:rsid w:val="5C6559AF"/>
+    <w:rsid w:val="5C65CCC8"/>
+    <w:rsid w:val="5C6FDA7A"/>
     <w:rsid w:val="5C8BEF62"/>
     <w:rsid w:val="5C9AEC97"/>
+    <w:rsid w:val="5CB7F6D2"/>
+    <w:rsid w:val="5CB7F6D2"/>
     <w:rsid w:val="5CC0D541"/>
+    <w:rsid w:val="5D25405D"/>
     <w:rsid w:val="5D40559C"/>
+    <w:rsid w:val="5DDB8183"/>
     <w:rsid w:val="5E2FDC89"/>
     <w:rsid w:val="5E346FBA"/>
-    <w:rsid w:val="5F205EF1"/>
-    <w:rsid w:val="5F67798D"/>
     <w:rsid w:val="5FB1C969"/>
     <w:rsid w:val="5FB3C654"/>
     <w:rsid w:val="5FC232DD"/>
     <w:rsid w:val="604C46AF"/>
     <w:rsid w:val="609204D4"/>
     <w:rsid w:val="60C86744"/>
     <w:rsid w:val="60CD0B5A"/>
-    <w:rsid w:val="6213FF52"/>
     <w:rsid w:val="627A39E7"/>
     <w:rsid w:val="62845DDF"/>
     <w:rsid w:val="63A1018A"/>
     <w:rsid w:val="63AB0B4A"/>
     <w:rsid w:val="63D79B5E"/>
     <w:rsid w:val="650D68EB"/>
     <w:rsid w:val="65BFE53D"/>
+    <w:rsid w:val="65D285BA"/>
     <w:rsid w:val="6660D1C0"/>
+    <w:rsid w:val="670F2221"/>
     <w:rsid w:val="67E91E83"/>
     <w:rsid w:val="6809758E"/>
     <w:rsid w:val="68642EFF"/>
     <w:rsid w:val="6955DD58"/>
-    <w:rsid w:val="696DC21A"/>
+    <w:rsid w:val="6A57151B"/>
+    <w:rsid w:val="6AEA47FE"/>
     <w:rsid w:val="6AFCA05F"/>
     <w:rsid w:val="6AFCE025"/>
     <w:rsid w:val="6B1AE048"/>
     <w:rsid w:val="6B317464"/>
-    <w:rsid w:val="6BC21242"/>
-    <w:rsid w:val="6C9E4B99"/>
+    <w:rsid w:val="6B6E0C5A"/>
     <w:rsid w:val="6D15D535"/>
     <w:rsid w:val="6D2A38B1"/>
-    <w:rsid w:val="6D4D3E15"/>
     <w:rsid w:val="6DC44E3B"/>
     <w:rsid w:val="6DF8B96D"/>
     <w:rsid w:val="6E004BBF"/>
     <w:rsid w:val="6E0D9910"/>
-    <w:rsid w:val="6E989646"/>
-[...1 lines deleted...]
-    <w:rsid w:val="6FF1A953"/>
+    <w:rsid w:val="6EB65668"/>
+    <w:rsid w:val="6EB8B92E"/>
+    <w:rsid w:val="6EEF31BB"/>
+    <w:rsid w:val="6F517933"/>
+    <w:rsid w:val="702F7F9C"/>
     <w:rsid w:val="704021B6"/>
     <w:rsid w:val="7087FC10"/>
     <w:rsid w:val="714B029B"/>
     <w:rsid w:val="71A3EA1F"/>
+    <w:rsid w:val="71F27CFB"/>
     <w:rsid w:val="723DCD6F"/>
     <w:rsid w:val="72BF46B1"/>
     <w:rsid w:val="72D774EA"/>
     <w:rsid w:val="72DD1BC5"/>
     <w:rsid w:val="735DEC09"/>
     <w:rsid w:val="73D7B08E"/>
+    <w:rsid w:val="74880DE4"/>
     <w:rsid w:val="74ED2D57"/>
     <w:rsid w:val="75621F1B"/>
     <w:rsid w:val="75946F9E"/>
-    <w:rsid w:val="76B34A12"/>
+    <w:rsid w:val="7672B8EA"/>
+    <w:rsid w:val="76FC0A79"/>
+    <w:rsid w:val="7702C37D"/>
+    <w:rsid w:val="7773DCE5"/>
     <w:rsid w:val="77AA7808"/>
     <w:rsid w:val="77BB10D9"/>
     <w:rsid w:val="77F96350"/>
     <w:rsid w:val="7819AD96"/>
     <w:rsid w:val="78844ED1"/>
+    <w:rsid w:val="7962466C"/>
     <w:rsid w:val="79679B71"/>
     <w:rsid w:val="79C61B51"/>
     <w:rsid w:val="7A1D08F6"/>
     <w:rsid w:val="7A67E0C1"/>
     <w:rsid w:val="7A9A57FA"/>
+    <w:rsid w:val="7AA969BA"/>
     <w:rsid w:val="7AB232F4"/>
+    <w:rsid w:val="7B12CEB9"/>
     <w:rsid w:val="7B369CF1"/>
     <w:rsid w:val="7BBD6145"/>
     <w:rsid w:val="7BDDFFFC"/>
+    <w:rsid w:val="7C8C921D"/>
     <w:rsid w:val="7CF142E8"/>
+    <w:rsid w:val="7D20FECC"/>
+    <w:rsid w:val="7E09E917"/>
     <w:rsid w:val="7E209420"/>
     <w:rsid w:val="7FA77885"/>
     <w:rsid w:val="7FA85CD5"/>
     <w:rsid w:val="7FAB3D57"/>
+    <w:rsid w:val="7FBD8095"/>
     <w:rsid w:val="7FC3C089"/>
     <w:rsid w:val="7FCB88B4"/>
+    <w:rsid w:val="7FFE7215"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29F48E07"/>
@@ -3977,50 +4694,60 @@
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="6AFCE025"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:uiPriority w:val="99"/>
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="6AFCE025"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="ListParagraph" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="List Paragraph"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Normal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="34"/>
+    <w:qFormat xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:ind xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:left="720"/>
+      <w:contextualSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="458956460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="830802381">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -9203,51 +9930,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1961262625">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R61df8827b13e4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Rfad0c6556e3e4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R6c33a0b302f2463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R259a101e96ca4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R4becbc94aba9499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R734bebcf4d364a3d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R61df8827b13e4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Rfad0c6556e3e4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rc64c54a404724c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R261abffa7de7460f" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rf4bb843579854e7f" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R6ca7380ffae8414e" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rf918be3b1fa04c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Ra8980e93726440c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R7607f850bba942b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R71e586bd8fbd4334" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9523,52 +10250,52 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -9681,104 +10408,107 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83BA5E07-C874-4792-943F-259B2F706DAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2C878B7-85CE-4B78-A783-867C81F49E27}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0646EA51-2AE1-4FDD-B217-41C875BFE790}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EECB41CD-CB09-48B6-95AF-0BE10D955B6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Suzi Edwards</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>21</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>34</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>275;#John Picton;#63;#Margaret Cunningham;#244;#Rachael Ntongho;#280;#Ruth Lamont;#12;#Suzi Edwards;#291;#Qinqing Xu</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>