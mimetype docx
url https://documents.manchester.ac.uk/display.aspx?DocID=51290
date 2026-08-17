--- v0 (2025-10-16)
+++ v1 (2026-08-17)
@@ -1,4163 +1,4059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00814955" w:rsidR="00814955" w:rsidP="44517F2C" w:rsidRDefault="00814955" w14:paraId="36A31C68" w14:textId="22AAF503">
+    <w:p w:rsidRPr="00814955" w:rsidR="00814955" w:rsidP="0894386A" w:rsidRDefault="00814955" w14:paraId="36A31C68" w14:textId="51B384C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="44517F2C" w:rsidR="00814955">
+      <w:r w:rsidRPr="0894386A" w:rsidR="00814955">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
-      <w:r w:rsidRPr="44517F2C" w:rsidR="7697164A">
+      <w:r w:rsidRPr="0894386A" w:rsidR="7697164A">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00814955" w:rsidR="00814955" w:rsidP="078799AF" w:rsidRDefault="00814955" w14:paraId="2A8586F1" w14:textId="6D1BDB69">
+    <w:p w:rsidR="0894386A" w:rsidP="0894386A" w:rsidRDefault="0894386A" w14:paraId="451D1CB5" w14:textId="0D4EB8C7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0894386A" w:rsidP="0894386A" w:rsidRDefault="0894386A" w14:paraId="20F98E72" w14:textId="2836911A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00814955" w:rsidR="00814955" w:rsidP="0E8224B0" w:rsidRDefault="00814955" w14:paraId="2A8586F1" w14:textId="204F8FBA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="078799AF" w:rsidR="00814955">
+      <w:r w:rsidRPr="0E8224B0" w:rsidR="00814955">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="078799AF" w:rsidR="45CDD533">
+      <w:r w:rsidRPr="0E8224B0" w:rsidR="34A9432C">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="078799AF" w:rsidR="00814955">
+      <w:r w:rsidRPr="0E8224B0" w:rsidR="00814955">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00814955" w:rsidR="00814955" w:rsidP="078799AF" w:rsidRDefault="00814955" w14:paraId="5F969820" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="078799AF" w:rsidR="00814955">
+      <w:r w:rsidRPr="078799AF">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>LLB LAW with Politics</w:t>
+        <w:t>LLB LAW with Politics </w:t>
       </w:r>
-      <w:r w:rsidRPr="078799AF" w:rsidR="00814955">
+    </w:p>
+    <w:p w:rsidRPr="00814955" w:rsidR="00814955" w:rsidP="078799AF" w:rsidRDefault="00C949B2" w14:paraId="2403AD4F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="078799AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="078799AF" w:rsidRDefault="00C949B2" w14:paraId="597B2D0F" w14:textId="5A7431B8">
+    <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="078799AF" w:rsidRDefault="00C949B2" w14:paraId="597B2D0F" w14:textId="108045D5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1AAC5E2C" w:rsidR="00C949B2">
+      <w:r w:rsidRPr="078799AF">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Year 1 – Welcome Week timetable</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> the second page.</w:t>
+        <w:t>Year 1 – Welcome Week timetable </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="078799AF" w:rsidRDefault="00C949B2" w14:paraId="657C7309" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
+      <w:r w:rsidRPr="078799AF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13735" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2985"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2288"/>
+        <w:gridCol w:w="2982"/>
+        <w:gridCol w:w="2604"/>
+        <w:gridCol w:w="2833"/>
+        <w:gridCol w:w="3031"/>
+        <w:gridCol w:w="2285"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="4AAA8D1C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="4AAA8D1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="0B5C10F2">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="0B5C10F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...45 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="4E352F57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="72561142" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="72561142" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="56DE6926" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="56DE6926" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>location</w:t>
             </w:r>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="70140256" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="70140256" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="335DA99D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="335DA99D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="53CDB302" w14:textId="4BE01012">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="53CDB302" w14:textId="6A0C198C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="462C38DC">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="462C38DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="14754EE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="4D9DBC88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="0BF44C5B" w14:textId="49D4E943">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="0BF44C5B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLB LAW yr1 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Head of Law welcome  </w:t>
+              <w:t>LLB LAW yr1 - Head of Law welcome  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="0B3866DD" w14:textId="601717E5">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="0B3866DD" w14:textId="470FEFFE">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+            <w:r w:rsidRPr="16578CE8" w:rsidR="5B223CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="1DF74D50" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="1DF74D50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="76341C70" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="76341C70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="533F0C1E" w14:textId="77925A30">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="455627DF" w14:textId="2045F0C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="2BCCAD5B">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="2BCCAD5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="22A31351">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="2BCCAD5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="1761BD77" w14:textId="54ED6B08">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="533F0C1E" w14:textId="5DD40F3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...150 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="1761BD77" w14:textId="54ED6B08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="29F4F6CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>14:00 – 17:00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="5C1BA7EC" w14:textId="0778CBA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="3F5D1A7F" w14:paraId="28036051" w14:textId="29AC2DD1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="3F5D1A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R74a3eafec05d46da">
+              <w:r w:rsidRPr="2AEE9748" w:rsidR="3F5D1A7F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="3F5D1A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="2B40C4AD" w14:textId="0910609C">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="2B40C4AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLB Law yr1 – Academic </w:t>
-[...43 lines deleted...]
-              <w:t> </w:t>
+              <w:t>LLB Law yr1 – Academic Advisor Meeting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="533C5965" w14:textId="702C434F">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="2188AB3C" w14:textId="61EC2DF6">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+          </w:p>
+          <w:p w:rsidR="70D650BC" w:rsidP="46D972D2" w:rsidRDefault="70D650BC" w14:paraId="6E81BBFB" w14:textId="4729F811">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="0D61B73A">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="46D972D2" w:rsidR="70D650BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rd642674da50f456b">
+              <w:r w:rsidRPr="46D972D2" w:rsidR="70D650BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
-                  <w:strike w:val="0"/>
-[...4 lines deleted...]
-                  <w:u w:val="single"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+            <w:r w:rsidRPr="46D972D2" w:rsidR="70D650BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="70D650BC" w:rsidP="46D972D2" w:rsidRDefault="70D650BC" w14:paraId="533C5965" w14:textId="7ED42426">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="08F69162" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="08F69162" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="6AAC85CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="468BBE77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="31C18CD6" w14:textId="6977E782">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="4DBB240E" w14:textId="75DA7478">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...11 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="50D79532">
-[...30 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="625A36BA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="115C4F03">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="5070C68A" w14:textId="15D0300B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="602B661D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13:00 – 14:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="019F22A9" w:rsidP="4471ABE0" w:rsidRDefault="019F22A9" w14:paraId="717771B2" w14:textId="4F10C6EB">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="7FEA7FBB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="1C8FF52D">
-[...13 lines deleted...]
-              <w:t>LLB Law yr1 – Meet your Peer Mentors</w:t>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LLB LAW yr1 - Programme 2 Information session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="13D4A80E" w14:textId="0ED9D482">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="41399449" w14:textId="1468B772">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:color w:val="212121"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+            <w:r w:rsidRPr="16578CE8" w:rsidR="71F41AB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House</w:t>
+            </w:r>
+            <w:r w:rsidRPr="16578CE8" w:rsidR="373B7FFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="16578CE8" w:rsidR="71F41AB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Theatre 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="3C8990D1" w14:textId="187FFB25">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="019F22A9" w:rsidP="4471ABE0" w:rsidRDefault="019F22A9" w14:paraId="0B75D2A6" w14:textId="0B2495B0">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="2915DB53" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="468BBE77" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="245A3294" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="5070C68A" w14:textId="769A7F99">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="67C0EF76" w14:textId="47CD3046">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="625A36BA">
-[...16 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="02A2D1C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="7B738FDB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="02A2D1C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="61095586" w14:textId="3CA4112B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="353CB202" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>15:00 - 16:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="7FEA7FBB" w14:textId="67B1E320">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="7A16C7B9" w14:textId="45F2994A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLB LAW yr1 </w:t>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve">LLB LAW yr 1 – Social </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="213F4204">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Programme 2 Information session </w:t>
+              <w:t>Event Law</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Crim/Law with Poli </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="3C8990D1" w14:textId="58051DE5">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="014CFC76" w14:paraId="2A4200DC" w14:textId="044B783B">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
-[...5 lines deleted...]
-              <w:t>Crawford House, Theatre 1</w:t>
+            <w:r w:rsidRPr="16578CE8" w:rsidR="014CFC76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="16578CE8" w:rsidR="16C53F9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Building B, 2B.026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="2915DB53" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="0894386A" w:rsidRDefault="00C949B2" w14:textId="788949B0" w14:paraId="05223E6F">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="0894386A" w:rsidRDefault="00C949B2" w14:paraId="36674CB6" w14:textId="5BF0FEC3">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0894386A" w:rsidR="0B3DBBFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Refreshments will be provided</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="2BB0452A" w14:textId="348E8984">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="245A3294" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="002B7BBA" w:rsidTr="0894386A" w14:paraId="59111835" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="61095586" w14:textId="0F3EF2E4">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="62AECFF5" w14:textId="15C680DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...22 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="7A0D856E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="5FAE3EDF">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="7A0D856E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...204 lines deleted...]
-            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="62AECFF5" w14:textId="35DDF975">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="0A37115C" w14:textId="043A5702">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...52 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="76CC0EFF" w14:textId="5D220051">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="76CC0EFF" w14:textId="6DB27D3B">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1AAC5E2C" w:rsidR="25ED6E5E">
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="70D650BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="1AAC5E2C" w:rsidR="0DB948E9">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>12:00-17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="06DF4301" w14:textId="58C42BC2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="1AAC5E2C" w:rsidR="25ED6E5E">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="70D650BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>17:00</w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="06DF4301" w14:textId="58C42BC2">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="5E2E069A" w14:textId="7189B0BA">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="1AAC5E2C" w:rsidR="25ED6E5E">
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="1AAC5E2C" w:rsidR="76325C03">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="70D650BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="1AAC5E2C" w:rsidR="25ED6E5E">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rd787da695f8d441a">
+              <w:r w:rsidRPr="2AEE9748" w:rsidR="70D650BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
-                  <w:strike w:val="0"/>
-[...4 lines deleted...]
-                  <w:u w:val="single"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="1AAC5E2C" w:rsidR="25ED6E5E">
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="70D650BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to the event</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="1D030B28" w14:textId="7E124E17">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="1D030B28" w14:textId="7E124E17">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="002B7BBA" w:rsidP="4471ABE0" w:rsidRDefault="002B7BBA" w14:paraId="786E5838" w14:textId="31CD788A">
+          <w:p w:rsidRPr="00814955" w:rsidR="002B7BBA" w:rsidP="2AEE9748" w:rsidRDefault="6EDD4207" w14:paraId="786E5838" w14:textId="11BD6B93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="232F76A0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="6EDD4207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>LLB Law yr1 – Academic Advisor </w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>eeting</w:t>
+              <w:t>LLB Law yr1 – Academic Advisor Meeting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="002B7BBA" w:rsidP="4471ABE0" w:rsidRDefault="00A90B5F" w14:paraId="49075EE3" w14:textId="011D20AD">
+          <w:p w:rsidRPr="00814955" w:rsidR="002B7BBA" w:rsidP="2AEE9748" w:rsidRDefault="3F1C57B5" w14:paraId="5B41EE65" w14:textId="5A904920">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:line="257" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
-            </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="3F1C57B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:noProof w:val="0"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="1FFE0222">
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="46D972D2" w:rsidR="3F1C57B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:noProof w:val="0"/>
-[...19 lines deleted...]
-              <w:r w:rsidRPr="4471ABE0" w:rsidR="3F1C57B5">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R0ab025d54822427c">
+              <w:r w:rsidRPr="46D972D2" w:rsidR="3F1C57B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
-                  <w:strike w:val="0"/>
-[...6 lines deleted...]
-                  <w:lang w:val="en-GB"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="3F1C57B5">
+            <w:r w:rsidRPr="46D972D2" w:rsidR="3F1C57B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00814955" w:rsidR="002B7BBA" w:rsidP="46D972D2" w:rsidRDefault="002B7BBA" w14:paraId="49075EE3" w14:textId="56D728FB">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="A9A9A9" w:sz="2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2"/>
+              <w:top w:val="single" w:color="A9A9A9" w:sz="2" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="2F89AF3D" w14:textId="518FE056">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="2F89AF3D" w14:textId="518FE056">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="616EFD7E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="616EFD7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="0B12D558" w14:textId="5582FFA3">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="0B12D558" w14:textId="76B8F8D6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="79DE0F45">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="79DE0F45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="2F07F1B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="79DE0F45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="242B8E5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>10:00 – 11:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="71A79511" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="71A79511" w14:textId="77777777" w14:noSpellErr="1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LLB LAW – year 1 Careers session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="33F1CB0F" w14:textId="694B5C11">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="33F1CB0F" w14:textId="447FD87A">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+            <w:r w:rsidRPr="16578CE8" w:rsidR="3D0A83F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Simon Building, Theatre B</w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="476DFC25" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="476DFC25" w14:textId="77777777" w14:noSpellErr="1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="63B186D3" w:rsidTr="1AAC5E2C" w14:paraId="18E2310C">
+      <w:tr w:rsidR="63B186D3" w:rsidTr="0894386A" w14:paraId="18E2310C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="63B186D3" w:rsidP="4471ABE0" w:rsidRDefault="63B186D3" w14:paraId="5C4347A9" w14:textId="7B2DE306">
+          <w:p w:rsidR="63B186D3" w:rsidP="2AEE9748" w:rsidRDefault="63B186D3" w14:paraId="5C4347A9" w14:textId="141C9160">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="63B186D3">
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="63B186D3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...10 lines deleted...]
-              <w:t>Thursday 25 September</w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Thursday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="5539DDAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="63B186D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...78 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="63B186D3" w:rsidP="2AEE9748" w:rsidRDefault="63B186D3" w14:paraId="09F97770" w14:textId="1CD8B025">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="63B186D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11:00 - 12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="63B186D3" w:rsidP="4471ABE0" w:rsidRDefault="63B186D3" w14:paraId="74CF8050" w14:textId="0DD72547">
+          <w:p w:rsidR="63B186D3" w:rsidP="2AEE9748" w:rsidRDefault="63B186D3" w14:paraId="29F9C04C" w14:textId="2ADCA899">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="63B186D3">
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="63B186D3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="3F8B39B3">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Academic Malpractice session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="63B186D3" w:rsidP="2AEE9748" w:rsidRDefault="63B186D3" w14:paraId="74CF8050" w14:textId="07322BBE">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:color w:val="auto" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="0FB569FF" w14:textId="1EDD0DDC">
+          <w:p w:rsidR="70D650BC" w:rsidP="2AEE9748" w:rsidRDefault="70D650BC" w14:paraId="0FB569FF" w14:textId="54798A2B">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+            <w:r w:rsidRPr="16578CE8" w:rsidR="0B9CCC23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Simon Building, Theatre B</w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="63B186D3" w:rsidP="4471ABE0" w:rsidRDefault="63B186D3" w14:paraId="1C26043F" w14:textId="217DE5FC">
+          <w:p w:rsidR="63B186D3" w:rsidP="2AEE9748" w:rsidRDefault="63B186D3" w14:paraId="1C26043F" w14:textId="217DE5FC">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="6C517173" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="6C517173" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="10F3A8AF" w14:textId="60CA8A3A">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="3A008147" w14:textId="058D2E7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="7F1B85F4">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="7F1B85F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="35455338">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="7F1B85F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="10F3A8AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="51CCF1D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13:00 – 15:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="79FFB3BF" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="79FFB3BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LLB LAW yr1 - Introduction 2 Legal skills </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="04C66D50" w14:textId="2A96DE83">
+          <w:p w:rsidR="70D650BC" w:rsidP="16578CE8" w:rsidRDefault="70D650BC" w14:paraId="04C66D50" w14:textId="56BBBB39">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+            <w:r w:rsidRPr="16578CE8" w:rsidR="6A0F39AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Simon Building, Theatre E</w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="6A4ECE69" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="6A4ECE69" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="4D87CA48" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="4D87CA48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="2826BAA7" w14:textId="093C9AD3">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="32FC1FA9" w14:textId="390DD48E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="3F30CC5A">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="5CA68E71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="2826BAA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="3C4B4278" w14:textId="2B6F1D11">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="7438F210">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.30 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>– 13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="2A7A0A5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="0B7A4AC8" w14:textId="0B01A042">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="0B7A4AC8" w14:textId="0B01A042">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LLB LAW yr1 - Welcome</w:t>
             </w:r>
-            <w:r w:rsidRPr="078799AF" w:rsidR="6DDD3D79">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="6DDD3D79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> –Student Experience session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="70D650BC" w:rsidP="4471ABE0" w:rsidRDefault="70D650BC" w14:paraId="6D67AFD5" w14:textId="63A71E34">
+          <w:p w:rsidR="70D650BC" w:rsidP="16578CE8" w:rsidRDefault="70D650BC" w14:paraId="6D67AFD5" w14:textId="0D9AB01E">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="70D650BC">
+            <w:r w:rsidRPr="16578CE8" w:rsidR="240F02B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Crawford House, Theatre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="79CD216A" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="0894386A" w:rsidRDefault="00C949B2" w14:paraId="79CD216A" w14:textId="6AA39067">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="1AAC5E2C" w14:paraId="2CA157C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidTr="0894386A" w14:paraId="2CA157C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="078799AF" w:rsidP="4471ABE0" w:rsidRDefault="078799AF" w14:paraId="5515E1C8" w14:textId="02AA67A3">
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="6CC90FB9" w14:textId="53954571">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="078799AF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4471ABE0" w:rsidR="7FE4B26A">
-[...25 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="110341B6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="5515E1C8" w14:textId="594267F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...70 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="078799AF" w:rsidP="2AEE9748" w:rsidRDefault="078799AF" w14:paraId="1D719AE6" w14:textId="2D43B8AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="0BDB1348">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0 – 15:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="36400927">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="078799AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="6D67FFD9" w14:textId="77777777">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="6D67FFD9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LLB LAWS Social event  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00EF640D" w14:paraId="2AA19A0E" w14:textId="4CB677D2">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="7A414884" w14:paraId="2AA19A0E" w14:textId="5E17AD61">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:kern w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="16578CE8" w:rsidR="10A46B0F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...10 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stretch tent outside the Alan Gilbert building </w:t>
-            </w:r>
-[...9 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="4471ABE0" w:rsidRDefault="00C949B2" w14:paraId="5485D09F" w14:textId="549BCA76">
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="0894386A" w:rsidRDefault="00C949B2" w14:paraId="6B6AFDEC" w14:textId="657A4289">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2AEE9748" w:rsidR="00C949B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0894386A" w:rsidR="74236FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Refreshments will be provided</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="2AEE9748" w:rsidRDefault="00C949B2" w14:paraId="5485D09F" w14:textId="6A43228D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="078799AF" w:rsidR="59538861">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00814955" w:rsidR="00C949B2" w:rsidP="078799AF" w:rsidRDefault="00C949B2" w14:paraId="108B7F34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="078799AF" w:rsidR="00C949B2">
+      <w:r w:rsidRPr="078799AF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="3BE89430" w14:textId="64813A84">
+    <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="7E16DCFA" w14:textId="382A9099">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="776F4FFF" w14:textId="0F8592F3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="666DAB26" w14:textId="5642BCD5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00814955" w:rsidR="00F225C2" w:rsidP="078799AF" w:rsidRDefault="00F225C2" w14:paraId="720BD4C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00814955" w:rsidR="00F225C2" w:rsidSect="00061913">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="R5b152cd351514010"/>
-      <w:footerReference w:type="default" r:id="Rdb6bd67b98b84aec"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00966559" w:rsidRDefault="00966559" w14:paraId="1D036EA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00966559" w:rsidRDefault="00966559" w14:paraId="4CD5280E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="214607FB" w:rsidTr="214607FB" w14:paraId="709F803E">
+    <w:tr w:rsidR="214607FB" w:rsidTr="214607FB" w14:paraId="709F803E" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="0EC7D695" w14:textId="5912504E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="244FB2D6" w14:textId="5850EDD7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="15F2FD32" w14:textId="54F7AA28">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="213BFB2F" w14:textId="3AEBBBF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00966559" w:rsidRDefault="00966559" w14:paraId="5F1102B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00966559" w:rsidRDefault="00966559" w14:paraId="2DC64A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="214607FB" w:rsidTr="214607FB" w14:paraId="1DE7A5DA">
+    <w:tr w:rsidR="214607FB" w:rsidTr="214607FB" w14:paraId="1DE7A5DA" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="7DEDBE6A" w14:textId="6F8A081F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="56B24B6D" w14:textId="4FB6312D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="4BE0361D" w14:textId="7EC9D47E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="214607FB" w:rsidP="214607FB" w:rsidRDefault="214607FB" w14:paraId="77A0041B" w14:textId="5BFE4151">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="3">
+    <w:nsid w:val="35dedfca"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
+    <w:nsid w:val="b511a2c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
+    <w:nsid w:val="39b78ee"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C949B2"/>
+    <w:rsid w:val="000400C9"/>
     <w:rsid w:val="00061913"/>
     <w:rsid w:val="000A5085"/>
     <w:rsid w:val="001304E7"/>
+    <w:rsid w:val="001A3938"/>
     <w:rsid w:val="001C5783"/>
     <w:rsid w:val="00246B7A"/>
     <w:rsid w:val="00282BF3"/>
     <w:rsid w:val="002B7BBA"/>
     <w:rsid w:val="00346DF2"/>
     <w:rsid w:val="003636B5"/>
     <w:rsid w:val="0044262F"/>
     <w:rsid w:val="00470093"/>
     <w:rsid w:val="004736FA"/>
     <w:rsid w:val="0047559E"/>
     <w:rsid w:val="004E0FBF"/>
     <w:rsid w:val="00524596"/>
     <w:rsid w:val="005729E0"/>
     <w:rsid w:val="005873CC"/>
     <w:rsid w:val="005B5F7E"/>
     <w:rsid w:val="005F26E6"/>
     <w:rsid w:val="00622BAF"/>
     <w:rsid w:val="007737BA"/>
     <w:rsid w:val="007A136C"/>
     <w:rsid w:val="007C1D7F"/>
     <w:rsid w:val="007D57E6"/>
     <w:rsid w:val="007E0272"/>
     <w:rsid w:val="007F5BD6"/>
     <w:rsid w:val="00814955"/>
     <w:rsid w:val="008E37B8"/>
     <w:rsid w:val="008F2081"/>
     <w:rsid w:val="009330D9"/>
     <w:rsid w:val="00961D90"/>
+    <w:rsid w:val="00966559"/>
     <w:rsid w:val="009F65C7"/>
     <w:rsid w:val="00A90B5F"/>
     <w:rsid w:val="00AA732A"/>
     <w:rsid w:val="00AF6254"/>
     <w:rsid w:val="00B10B68"/>
     <w:rsid w:val="00B443E1"/>
     <w:rsid w:val="00B74663"/>
     <w:rsid w:val="00B82DA0"/>
-    <w:rsid w:val="00C12995"/>
     <w:rsid w:val="00C1747E"/>
     <w:rsid w:val="00C949B2"/>
     <w:rsid w:val="00CB1C49"/>
     <w:rsid w:val="00CE3FDC"/>
     <w:rsid w:val="00D6079E"/>
     <w:rsid w:val="00D85D9C"/>
     <w:rsid w:val="00DB785A"/>
     <w:rsid w:val="00E373E9"/>
     <w:rsid w:val="00E53926"/>
     <w:rsid w:val="00E67409"/>
     <w:rsid w:val="00EF640D"/>
     <w:rsid w:val="00F06A87"/>
     <w:rsid w:val="00F225C2"/>
     <w:rsid w:val="00F27624"/>
     <w:rsid w:val="00F33A96"/>
     <w:rsid w:val="00F72B17"/>
     <w:rsid w:val="00F8007A"/>
     <w:rsid w:val="00FF212D"/>
+    <w:rsid w:val="01085DFD"/>
     <w:rsid w:val="014CFC76"/>
     <w:rsid w:val="01650B4D"/>
     <w:rsid w:val="019C0FF7"/>
     <w:rsid w:val="019F22A9"/>
-    <w:rsid w:val="020D65D8"/>
     <w:rsid w:val="020D65D8"/>
     <w:rsid w:val="023FAD43"/>
     <w:rsid w:val="02738B53"/>
     <w:rsid w:val="02A2D1C9"/>
     <w:rsid w:val="02D91D8E"/>
     <w:rsid w:val="03A7825A"/>
     <w:rsid w:val="062871C5"/>
+    <w:rsid w:val="0649E4F2"/>
+    <w:rsid w:val="06AAD21B"/>
     <w:rsid w:val="06B569E4"/>
-    <w:rsid w:val="070DBF0C"/>
     <w:rsid w:val="075D9450"/>
     <w:rsid w:val="078799AF"/>
     <w:rsid w:val="07F84AA0"/>
     <w:rsid w:val="07FAB8DB"/>
     <w:rsid w:val="080F4790"/>
+    <w:rsid w:val="0864C82D"/>
+    <w:rsid w:val="0894386A"/>
     <w:rsid w:val="08A34EDE"/>
     <w:rsid w:val="08B3BD94"/>
-    <w:rsid w:val="0935ED8C"/>
     <w:rsid w:val="0940AF24"/>
     <w:rsid w:val="0A01C383"/>
-    <w:rsid w:val="0AB73648"/>
+    <w:rsid w:val="0AFAD10D"/>
+    <w:rsid w:val="0B3DBBFE"/>
+    <w:rsid w:val="0B9CCC23"/>
     <w:rsid w:val="0BDB1348"/>
+    <w:rsid w:val="0C960C86"/>
     <w:rsid w:val="0CED582D"/>
     <w:rsid w:val="0D06AD26"/>
-    <w:rsid w:val="0D61B73A"/>
-    <w:rsid w:val="0DB948E9"/>
     <w:rsid w:val="0DC843F0"/>
+    <w:rsid w:val="0E8224B0"/>
     <w:rsid w:val="10455886"/>
     <w:rsid w:val="106D488C"/>
     <w:rsid w:val="10774D36"/>
+    <w:rsid w:val="10A46B0F"/>
     <w:rsid w:val="10C6269C"/>
     <w:rsid w:val="10D4604E"/>
+    <w:rsid w:val="110341B6"/>
+    <w:rsid w:val="115C4F03"/>
+    <w:rsid w:val="11FCC3EA"/>
     <w:rsid w:val="12065C28"/>
     <w:rsid w:val="12097EFC"/>
     <w:rsid w:val="137CF948"/>
+    <w:rsid w:val="1466E9CA"/>
     <w:rsid w:val="146C07B5"/>
+    <w:rsid w:val="14754EE2"/>
+    <w:rsid w:val="14C66B86"/>
     <w:rsid w:val="1504174D"/>
     <w:rsid w:val="15053F84"/>
-    <w:rsid w:val="15650E34"/>
+    <w:rsid w:val="155D5ADE"/>
     <w:rsid w:val="15712AAB"/>
+    <w:rsid w:val="15A6198B"/>
     <w:rsid w:val="15CBAA12"/>
     <w:rsid w:val="16482AA2"/>
+    <w:rsid w:val="16578CE8"/>
+    <w:rsid w:val="16A145CB"/>
     <w:rsid w:val="16A63590"/>
     <w:rsid w:val="16AAFB2C"/>
+    <w:rsid w:val="16BA21D6"/>
+    <w:rsid w:val="16C53F9B"/>
     <w:rsid w:val="177C63CD"/>
+    <w:rsid w:val="1A52E5E2"/>
     <w:rsid w:val="1A60EB2B"/>
     <w:rsid w:val="1A645DAA"/>
-    <w:rsid w:val="1AAC5E2C"/>
+    <w:rsid w:val="1A766DAC"/>
+    <w:rsid w:val="1ABCA937"/>
     <w:rsid w:val="1B880B2D"/>
+    <w:rsid w:val="1C0EDCDF"/>
+    <w:rsid w:val="1C1034E8"/>
     <w:rsid w:val="1C8FF52D"/>
+    <w:rsid w:val="1CB92862"/>
     <w:rsid w:val="1F2E0854"/>
     <w:rsid w:val="1F794CCD"/>
     <w:rsid w:val="1F97AFEF"/>
     <w:rsid w:val="1FF1F10B"/>
-    <w:rsid w:val="1FFE0222"/>
+    <w:rsid w:val="2025FF55"/>
     <w:rsid w:val="20A37F1B"/>
     <w:rsid w:val="20CAB60F"/>
-    <w:rsid w:val="20DE6CB3"/>
     <w:rsid w:val="213F4204"/>
     <w:rsid w:val="214607FB"/>
-    <w:rsid w:val="215CC4B5"/>
     <w:rsid w:val="218B2F85"/>
     <w:rsid w:val="218E97C4"/>
-    <w:rsid w:val="21EBA485"/>
+    <w:rsid w:val="21FCADAF"/>
     <w:rsid w:val="2207D9E7"/>
-    <w:rsid w:val="229FC20C"/>
+    <w:rsid w:val="22A31351"/>
     <w:rsid w:val="22A9DA23"/>
     <w:rsid w:val="2318CD8E"/>
-    <w:rsid w:val="232F76A0"/>
     <w:rsid w:val="2360EEA9"/>
     <w:rsid w:val="23A3BC04"/>
     <w:rsid w:val="24076172"/>
+    <w:rsid w:val="240F02B3"/>
+    <w:rsid w:val="241FF97A"/>
     <w:rsid w:val="2493AE1E"/>
     <w:rsid w:val="24F6F86D"/>
-    <w:rsid w:val="25B2A937"/>
-    <w:rsid w:val="25ED6E5E"/>
     <w:rsid w:val="265ACECA"/>
+    <w:rsid w:val="266862CE"/>
     <w:rsid w:val="266AEEE9"/>
     <w:rsid w:val="269C4647"/>
+    <w:rsid w:val="26ABDD4C"/>
+    <w:rsid w:val="27291867"/>
+    <w:rsid w:val="27291867"/>
     <w:rsid w:val="28614B24"/>
     <w:rsid w:val="2887C0C8"/>
-    <w:rsid w:val="28E9B141"/>
     <w:rsid w:val="291BC66A"/>
     <w:rsid w:val="29464C1C"/>
     <w:rsid w:val="29D1D444"/>
     <w:rsid w:val="29DCF685"/>
     <w:rsid w:val="2A7A0A5A"/>
+    <w:rsid w:val="2A853EFD"/>
+    <w:rsid w:val="2AEE9748"/>
     <w:rsid w:val="2BCCAD5B"/>
     <w:rsid w:val="2BEBBB59"/>
     <w:rsid w:val="2C514A3F"/>
     <w:rsid w:val="2CE38E23"/>
+    <w:rsid w:val="2D3FE7DB"/>
+    <w:rsid w:val="2DE5DA67"/>
     <w:rsid w:val="2ECD975A"/>
+    <w:rsid w:val="2F07F1B1"/>
     <w:rsid w:val="2F30B8F3"/>
     <w:rsid w:val="2F4DBB73"/>
     <w:rsid w:val="2F504829"/>
     <w:rsid w:val="2FC20952"/>
     <w:rsid w:val="300516B3"/>
     <w:rsid w:val="3007B482"/>
+    <w:rsid w:val="30374DE5"/>
     <w:rsid w:val="305D39C9"/>
+    <w:rsid w:val="309446D6"/>
     <w:rsid w:val="30989D6D"/>
+    <w:rsid w:val="30A4A9FF"/>
+    <w:rsid w:val="30C866D1"/>
     <w:rsid w:val="30D28386"/>
+    <w:rsid w:val="311FB281"/>
+    <w:rsid w:val="316754BB"/>
+    <w:rsid w:val="316B92EA"/>
+    <w:rsid w:val="318EDEDA"/>
     <w:rsid w:val="318EF00E"/>
     <w:rsid w:val="319078C9"/>
-    <w:rsid w:val="31D5048C"/>
     <w:rsid w:val="32273FFE"/>
     <w:rsid w:val="329DBB6A"/>
-    <w:rsid w:val="33122837"/>
+    <w:rsid w:val="32C3519F"/>
     <w:rsid w:val="335AE152"/>
+    <w:rsid w:val="33CFEA42"/>
     <w:rsid w:val="3479CF7F"/>
-    <w:rsid w:val="34D20B44"/>
+    <w:rsid w:val="34A9432C"/>
+    <w:rsid w:val="35455338"/>
     <w:rsid w:val="354E4CE9"/>
     <w:rsid w:val="356A1F2C"/>
+    <w:rsid w:val="35AD48D6"/>
     <w:rsid w:val="36025261"/>
     <w:rsid w:val="36400927"/>
-    <w:rsid w:val="36C9BE07"/>
+    <w:rsid w:val="3691813A"/>
     <w:rsid w:val="36C9BE07"/>
     <w:rsid w:val="373135D2"/>
-    <w:rsid w:val="373135D2"/>
     <w:rsid w:val="373678B2"/>
+    <w:rsid w:val="373B7FFF"/>
+    <w:rsid w:val="3745C5BC"/>
     <w:rsid w:val="381811B2"/>
     <w:rsid w:val="38964DD1"/>
+    <w:rsid w:val="38CD4820"/>
     <w:rsid w:val="391DB577"/>
     <w:rsid w:val="3A1162E2"/>
+    <w:rsid w:val="3A2D56AD"/>
     <w:rsid w:val="3A67A48D"/>
     <w:rsid w:val="3A8506C2"/>
     <w:rsid w:val="3A97A6D7"/>
     <w:rsid w:val="3B13BDCC"/>
     <w:rsid w:val="3B87532A"/>
     <w:rsid w:val="3BD0B590"/>
+    <w:rsid w:val="3C03FC29"/>
     <w:rsid w:val="3C440382"/>
     <w:rsid w:val="3C7EED66"/>
+    <w:rsid w:val="3D0A83F3"/>
     <w:rsid w:val="3D0E72BF"/>
     <w:rsid w:val="3D3542CD"/>
+    <w:rsid w:val="3D45695C"/>
+    <w:rsid w:val="3DBE84FA"/>
+    <w:rsid w:val="3E00F2AF"/>
     <w:rsid w:val="3E2E708C"/>
+    <w:rsid w:val="3E31FACB"/>
     <w:rsid w:val="3E7554CC"/>
     <w:rsid w:val="3E7D9B85"/>
     <w:rsid w:val="3E84FA15"/>
     <w:rsid w:val="3E86EB2D"/>
+    <w:rsid w:val="3EA5834A"/>
     <w:rsid w:val="3F1C57B5"/>
     <w:rsid w:val="3F30CC5A"/>
     <w:rsid w:val="3F5D1A7F"/>
-    <w:rsid w:val="3F8B39B3"/>
+    <w:rsid w:val="3FB3E941"/>
+    <w:rsid w:val="4011BB34"/>
+    <w:rsid w:val="405FF291"/>
     <w:rsid w:val="40615B29"/>
     <w:rsid w:val="4159DD19"/>
     <w:rsid w:val="41DD5633"/>
     <w:rsid w:val="426161C1"/>
+    <w:rsid w:val="42A9BD5B"/>
     <w:rsid w:val="436FF088"/>
-    <w:rsid w:val="44517F2C"/>
-    <w:rsid w:val="4471ABE0"/>
+    <w:rsid w:val="440560F9"/>
     <w:rsid w:val="4488C465"/>
     <w:rsid w:val="44FAAF58"/>
     <w:rsid w:val="452F6C17"/>
     <w:rsid w:val="45CDD533"/>
     <w:rsid w:val="45D15EF6"/>
     <w:rsid w:val="462C38DC"/>
     <w:rsid w:val="4635E554"/>
-    <w:rsid w:val="4687109A"/>
+    <w:rsid w:val="464667F4"/>
+    <w:rsid w:val="46D972D2"/>
     <w:rsid w:val="47D86125"/>
     <w:rsid w:val="483E6864"/>
     <w:rsid w:val="4853C8B6"/>
     <w:rsid w:val="4875B277"/>
     <w:rsid w:val="4878FB5B"/>
+    <w:rsid w:val="48D4F59D"/>
     <w:rsid w:val="48F448F2"/>
+    <w:rsid w:val="49647D39"/>
     <w:rsid w:val="49887E85"/>
     <w:rsid w:val="49CEB1ED"/>
     <w:rsid w:val="4B3C7FEF"/>
     <w:rsid w:val="4BA0829B"/>
+    <w:rsid w:val="4BBF855C"/>
     <w:rsid w:val="4C638369"/>
     <w:rsid w:val="4C8A32B8"/>
     <w:rsid w:val="4CB89746"/>
-    <w:rsid w:val="4D87FC24"/>
+    <w:rsid w:val="4E352936"/>
     <w:rsid w:val="4E384016"/>
-    <w:rsid w:val="4E8610CF"/>
+    <w:rsid w:val="4E83B534"/>
     <w:rsid w:val="4ED5F92E"/>
     <w:rsid w:val="4F0DA204"/>
     <w:rsid w:val="4F45B31E"/>
-    <w:rsid w:val="50ADD00F"/>
+    <w:rsid w:val="50111EDB"/>
     <w:rsid w:val="50D79532"/>
-    <w:rsid w:val="51D15E62"/>
+    <w:rsid w:val="514AC0C7"/>
+    <w:rsid w:val="5153569D"/>
+    <w:rsid w:val="518CAA4C"/>
+    <w:rsid w:val="52180750"/>
+    <w:rsid w:val="5268F6F0"/>
+    <w:rsid w:val="53A7D350"/>
     <w:rsid w:val="550FCCFD"/>
+    <w:rsid w:val="5539DDAF"/>
     <w:rsid w:val="55C48A2A"/>
     <w:rsid w:val="5667C44B"/>
+    <w:rsid w:val="569D1C22"/>
     <w:rsid w:val="571024E4"/>
     <w:rsid w:val="57C0D8C6"/>
     <w:rsid w:val="57E757F1"/>
+    <w:rsid w:val="581A29F8"/>
     <w:rsid w:val="5844B406"/>
     <w:rsid w:val="5858702D"/>
+    <w:rsid w:val="586D03FA"/>
     <w:rsid w:val="587C1F90"/>
     <w:rsid w:val="58E74AF6"/>
-    <w:rsid w:val="59538861"/>
+    <w:rsid w:val="594E6471"/>
+    <w:rsid w:val="595F9E14"/>
     <w:rsid w:val="59A115E8"/>
+    <w:rsid w:val="5A4AD032"/>
     <w:rsid w:val="5AFC539B"/>
+    <w:rsid w:val="5B223CE2"/>
     <w:rsid w:val="5B7E74F1"/>
     <w:rsid w:val="5B9671B4"/>
     <w:rsid w:val="5BFC741B"/>
+    <w:rsid w:val="5C489D62"/>
+    <w:rsid w:val="5CA68E71"/>
     <w:rsid w:val="5D90B602"/>
+    <w:rsid w:val="5DA7EEE4"/>
     <w:rsid w:val="5DDB156E"/>
+    <w:rsid w:val="5E2635F6"/>
     <w:rsid w:val="5E3000D9"/>
     <w:rsid w:val="5EC55B08"/>
-    <w:rsid w:val="5EC61756"/>
     <w:rsid w:val="5EDCF1FA"/>
     <w:rsid w:val="5F20650B"/>
     <w:rsid w:val="5F398D68"/>
     <w:rsid w:val="5F8CE8BE"/>
-    <w:rsid w:val="5FE0F408"/>
+    <w:rsid w:val="5FAE3EDF"/>
     <w:rsid w:val="60353E6B"/>
     <w:rsid w:val="608907EE"/>
     <w:rsid w:val="60925D77"/>
     <w:rsid w:val="60BC356C"/>
     <w:rsid w:val="611A7805"/>
-    <w:rsid w:val="611A7805"/>
     <w:rsid w:val="625A36BA"/>
     <w:rsid w:val="62D25B89"/>
     <w:rsid w:val="62D7151F"/>
+    <w:rsid w:val="6337C543"/>
     <w:rsid w:val="63B186D3"/>
     <w:rsid w:val="63B4615C"/>
-    <w:rsid w:val="63CA1C67"/>
-    <w:rsid w:val="6480F5AD"/>
     <w:rsid w:val="64AC538F"/>
     <w:rsid w:val="66451695"/>
+    <w:rsid w:val="664C9495"/>
     <w:rsid w:val="66971849"/>
+    <w:rsid w:val="66BA140C"/>
     <w:rsid w:val="672B76F0"/>
+    <w:rsid w:val="6776B6FC"/>
     <w:rsid w:val="67C609B7"/>
     <w:rsid w:val="67EB72B4"/>
     <w:rsid w:val="680BA643"/>
     <w:rsid w:val="6892761B"/>
+    <w:rsid w:val="68FE90D9"/>
     <w:rsid w:val="69660B95"/>
+    <w:rsid w:val="69710BC1"/>
+    <w:rsid w:val="6986F987"/>
     <w:rsid w:val="69BE749A"/>
+    <w:rsid w:val="6A0F39AF"/>
     <w:rsid w:val="6A85BF47"/>
     <w:rsid w:val="6B593373"/>
-    <w:rsid w:val="6B912932"/>
     <w:rsid w:val="6D122F31"/>
     <w:rsid w:val="6D29A81D"/>
     <w:rsid w:val="6D707FF9"/>
     <w:rsid w:val="6D85F994"/>
     <w:rsid w:val="6DDD3D79"/>
+    <w:rsid w:val="6E39F127"/>
     <w:rsid w:val="6E644A41"/>
     <w:rsid w:val="6E8CD182"/>
     <w:rsid w:val="6EAADB9D"/>
     <w:rsid w:val="6EDD4207"/>
     <w:rsid w:val="6F7F6E8F"/>
     <w:rsid w:val="700BA11E"/>
     <w:rsid w:val="70D650BC"/>
     <w:rsid w:val="7131F568"/>
     <w:rsid w:val="718D3512"/>
+    <w:rsid w:val="71F41AB9"/>
     <w:rsid w:val="72386ADB"/>
     <w:rsid w:val="72585049"/>
+    <w:rsid w:val="72A31B66"/>
+    <w:rsid w:val="72D39F7D"/>
     <w:rsid w:val="734B6606"/>
     <w:rsid w:val="73718F73"/>
+    <w:rsid w:val="73D8E683"/>
     <w:rsid w:val="73E28516"/>
     <w:rsid w:val="7410351B"/>
+    <w:rsid w:val="74236FCF"/>
+    <w:rsid w:val="7438F210"/>
     <w:rsid w:val="74A2B592"/>
-    <w:rsid w:val="76325C03"/>
     <w:rsid w:val="7639AAEC"/>
     <w:rsid w:val="7697164A"/>
     <w:rsid w:val="76C539FA"/>
     <w:rsid w:val="7722B7C6"/>
     <w:rsid w:val="777C412A"/>
-    <w:rsid w:val="77B1D0C0"/>
+    <w:rsid w:val="77D5D158"/>
     <w:rsid w:val="77E5DCAF"/>
     <w:rsid w:val="78E558A1"/>
+    <w:rsid w:val="78FA096F"/>
     <w:rsid w:val="79679351"/>
     <w:rsid w:val="79C57A38"/>
     <w:rsid w:val="79DE0F45"/>
     <w:rsid w:val="7A0D856E"/>
     <w:rsid w:val="7A213A27"/>
     <w:rsid w:val="7A414884"/>
+    <w:rsid w:val="7AF654D2"/>
     <w:rsid w:val="7B37B5E2"/>
+    <w:rsid w:val="7B68D5B5"/>
+    <w:rsid w:val="7B738FDB"/>
     <w:rsid w:val="7B929F85"/>
     <w:rsid w:val="7BC6C65C"/>
+    <w:rsid w:val="7C0D73F5"/>
     <w:rsid w:val="7CEB9E9E"/>
     <w:rsid w:val="7CFDC8FD"/>
     <w:rsid w:val="7D1AF10F"/>
     <w:rsid w:val="7D78A005"/>
     <w:rsid w:val="7DA3E0A0"/>
     <w:rsid w:val="7DB8C9C4"/>
+    <w:rsid w:val="7E756C46"/>
     <w:rsid w:val="7EC87C21"/>
     <w:rsid w:val="7F1B85F4"/>
-    <w:rsid w:val="7FB560A1"/>
-    <w:rsid w:val="7FCADBBB"/>
     <w:rsid w:val="7FE4B26A"/>
     <w:rsid w:val="7FEBF512"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29F48E07"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{553F1084-BA6D-4A3C-9D43-5138720CA33D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4576,117 +4472,122 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C949B2"/>
   </w:style>
   <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C949B2"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="078799AF"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
-[...4 lines deleted...]
-    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-      <w:tblInd w:w="0" w:type="dxa"/>
+    <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="214607FB"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="214607FB"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:uiPriority w:val="34"/>
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="16578CE8"/>
+    <w:pPr>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="336931352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="479658618">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9903,51 +9804,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2041129016">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R5b152cd351514010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Rdb6bd67b98b84aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R67dcc263cf4341ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R0f375926321e4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R8c282e717e814ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R460169a33d884d90" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R91293339c14f4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R74a3eafec05d46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rd787da695f8d441a" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R4ad8c17a846348d4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rce69c23f80d642c3" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R2b3cea12064449de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rd642674da50f456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R0ab025d54822427c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10214,58 +10115,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -10364,121 +10268,113 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27083F9D-BEEB-4F34-9AC8-7D878471AFD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{837D3AC9-F83F-4668-9CE4-023ED2C7D881}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74BEB33B-69E8-4A41-80D2-A7B37CF66A5A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EA39D3C-77E2-4F6D-9DA8-C43A13D47F33}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{837D3AC9-F83F-4668-9CE4-023ED2C7D881}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27083F9D-BEEB-4F34-9AC8-7D878471AFD7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Suzi Edwards</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>17</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>31</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SharedWithUsers">
     <vt:lpwstr>275;#John Picton;#63;#Margaret Cunningham;#244;#Rachael Ntongho;#280;#Ruth Lamont;#12;#Suzi Edwards;#291;#Qinqing Xu</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>