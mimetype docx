--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,2714 +1,4035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="7F29E089" w14:textId="20863CCF">
+    <w:p w:rsidRPr="00027022" w:rsidR="1FA95977" w:rsidP="5C5FB8E9" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="3B6CFCF7">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="001B2C8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="001B2C8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="001B2C8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>September 202</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="50A642E7">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="4AEA3EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 2025</w:t>
+        <w:t xml:space="preserve">   - </w:t>
       </w:r>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="001B2C8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BA Criminology</w:t>
       </w:r>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="40064916">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="1FA95977">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+        <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="045810C6">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Year 1 – Welcome Week Timetable</w:t>
+        <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+      <w:r w:rsidRPr="5C5FB8E9" w:rsidR="1F75A0A1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>imetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="66DED326" w:rsidP="66DED326" w:rsidRDefault="66DED326" w14:paraId="2AE6A340" w14:textId="14EB04AA">
+    <w:p w:rsidRPr="00027022" w:rsidR="7F20D468" w:rsidP="4A4A28AF" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05" w14:noSpellErr="1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="107C59B0" w:rsidP="66DED326" w:rsidRDefault="107C59B0" w14:paraId="113E6691" w14:textId="18FE04C4">
-[...50 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="13942" w:type="dxa"/>
-[...9 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14063" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3045"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2154"/>
+        <w:gridCol w:w="2445"/>
+        <w:gridCol w:w="2895"/>
+        <w:gridCol w:w="3240"/>
+        <w:gridCol w:w="2895"/>
+        <w:gridCol w:w="2588"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="37604809" w14:textId="77777777">
+      <w:tr w:rsidRPr="00027022" w:rsidR="00E32B97" w:rsidTr="5C5FB8E9" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="3D85C783" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="4027F231" w:rsidP="78B4F87C" w:rsidRDefault="4027F231" w14:paraId="02549240" w14:textId="5755320B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4027F231">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Date</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="5043D1E4" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00027022" w:rsidR="00E32B97" w:rsidP="78B4F87C" w:rsidRDefault="00D12634" w14:paraId="2D7D30CC" w14:textId="61BA8A20">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="00C2B0A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Time</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="54D807D8" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00027022" w:rsidR="00E32B97" w:rsidP="78B4F87C" w:rsidRDefault="00D12634" w14:paraId="5C06969C" w14:textId="51638F60">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="6F299A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Event</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="7EB1D882" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="57900F99" w14:textId="060E5C99">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4A4A28AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Location</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2154" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="07CBFAC7" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00027022" w:rsidR="00E32B97" w:rsidP="78B4F87C" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="00E32B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Details</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="501DBA0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00027022" w:rsidR="00400614" w:rsidTr="5C5FB8E9" w14:paraId="4B278DDF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="12394E23" w14:textId="6673A20D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="0B920E9D" w14:textId="08A41328">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="1ADAEA11">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4818D16A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="1E8E1536" w14:textId="503BE993">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="1F2F9706" w14:textId="14E855F7">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="72BD7189" w14:textId="144341A2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="58B88273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="7EB479DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="4F385EED" w14:textId="32B9721A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3C32C6F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminology </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcome </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unch </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="4CAA828E" w14:textId="42223758">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5C5FB8E9" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C5FB8E9" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rthur Lewis Building,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C5FB8E9" w:rsidR="3F031CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C5FB8E9" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Common Room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00027022" w:rsidR="00400614" w:rsidP="78B4F87C" w:rsidRDefault="00400614" w14:paraId="764B8B2F" w14:textId="16ABB339">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5C5FB8E9" w:rsidR="75E0744A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refreshments will be provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="093F9962" w:rsidTr="5C5FB8E9" w14:paraId="0310D296" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="0E660FDF" w14:textId="00373898">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="13AB8578" w14:textId="45FC5DB2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="6D5090B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="71739294">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="14A0BD7E" w14:textId="190E2B84">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="2B050008" w14:textId="3F44F047">
-[...14 lines deleted...]
-              <w:t>12:45 – 13:45 </w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="7AC1710A" w14:textId="21BE1FDA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="252CE6E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="79DF0A0B" w14:textId="12E49834">
-[...30 lines deleted...]
-              <w:t>unch</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="5F44879E" w14:textId="2759996A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="1ECDE8F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminology </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welcome Lecture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="2ADFFA13" w14:textId="529371C9">
-[...14 lines deleted...]
-              <w:t>Arthur Lewis Building, Common Room</w:t>
+          <w:p w:rsidR="78B4F87C" w:rsidP="78B4F87C" w:rsidRDefault="78B4F87C" w14:paraId="64B155E3" w14:textId="03B89E9B">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Kilburn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="75E0865C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building, Theatre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2154" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="6D898770" w14:textId="3B209566">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="093F9962" w:rsidP="78B4F87C" w:rsidRDefault="093F9962" w14:paraId="1311FE20" w14:textId="0A7DBC68">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="42A35D4F" w14:textId="77777777">
+      <w:tr w:rsidR="70EA8B35" w:rsidTr="5C5FB8E9" w14:paraId="2B80A6A6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="73ED3CE1" w14:textId="3111DF5E">
-[...19 lines deleted...]
-              <w:t>Monday 22 September</w:t>
+          <w:p w:rsidR="367EDA37" w:rsidP="78B4F87C" w:rsidRDefault="367EDA37" w14:paraId="6DA3C085" w14:textId="08441406">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="680E1563">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wednesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2C6BA38B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="680E1563">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="54FE1319" w14:textId="554C8E7B">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> 15:30</w:t>
+          <w:p w:rsidR="367EDA37" w:rsidP="78B4F87C" w:rsidRDefault="367EDA37" w14:paraId="3A2CD04A" w14:textId="30B0E7EE">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="6D45A5D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00-13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="64D240D1" w14:textId="5B961E0B">
-[...30 lines deleted...]
-              <w:t>ecture</w:t>
+          <w:p w:rsidR="367EDA37" w:rsidP="78B4F87C" w:rsidRDefault="367EDA37" w14:paraId="744F3B87" w14:textId="509BB29D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="6D45A5D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Criminology social</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="0A023DC5" w14:textId="5CD7A4BB">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="08025C21" w:rsidP="78B4F87C" w:rsidRDefault="08025C21" w14:paraId="47410407" w14:textId="4E84D12E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2E349D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Williamson Building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="44BE4E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Williamson</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2E349D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="66DED326" w:rsidR="7DC6F5BA">
-[...29 lines deleted...]
-              <w:t>G.47</w:t>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3E4D801D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2E349D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ommon </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4858700F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2E349D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="54C92B38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2154" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="13085B4D" w14:textId="77777777">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="367EDA37" w:rsidP="78B4F87C" w:rsidRDefault="367EDA37" w14:paraId="391CA0DF" w14:textId="5E0248D5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="1080B0A2" w14:textId="77777777">
+      <w:tr w:rsidR="093F9962" w:rsidTr="5C5FB8E9" w14:paraId="2CD85786" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="103F6C5B" w14:textId="30402557">
-[...18 lines deleted...]
-              <w:t>Wednesday 24 September</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="0A73B481" w14:textId="1D17AA0F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="497B18A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="1C8A0DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="497B18A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="6C2C8B90" w14:textId="72FFE140">
-[...30 lines deleted...]
-              <w:t>13:00</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="2B553653" w14:textId="1E9A8412">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="44552FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="03F30F79" w14:textId="08E0B5EF">
-[...30 lines deleted...]
-              <w:t>ocial</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="156F5CEE" w14:textId="7D44F57E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What you need to know about studying </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D19465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>criminology</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D19465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at university </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="53253C1E" w14:textId="02BF772D">
-[...62 lines deleted...]
-              <w:t>oom 3.34</w:t>
+          <w:p w:rsidR="78B4F87C" w:rsidP="78B4F87C" w:rsidRDefault="78B4F87C" w14:paraId="57413198" w14:textId="37C939E1">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Engineering B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="1AE0A505">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2B.026 M&amp;T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="56803BBD" w14:textId="77777777">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="1411CEEE" w:rsidP="78B4F87C" w:rsidRDefault="1411CEEE" w14:paraId="012234D1" w14:textId="2843C340">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="6E7E579C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00027022" w:rsidR="007A5291" w:rsidTr="5C5FB8E9" w14:paraId="19F9AA28" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="4AD318E0" w14:textId="33B22E97">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="6CA80C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="135BCF72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="37A6F707" w14:textId="3BEEE16D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="14696DA0" w14:textId="02BDDD02">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="3404EAB4" w14:textId="170DA899">
-[...18 lines deleted...]
-              <w:t>Wednesday 24 September</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="5B2A7826" w14:textId="00F8B1FC">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ear 1 Vicarious Trauma Talk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="3BACC98B" w14:textId="18CCB4BE">
-[...30 lines deleted...]
-              <w:t>15:00</w:t>
+          <w:p w:rsidR="6C09794D" w:rsidP="78B4F87C" w:rsidRDefault="6C09794D" w14:paraId="08AF4287" w14:textId="00BF77FF">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="6C09794D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Engineering B, Room 2B.026 M&amp;T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="6EBC9E47" w14:textId="65E34035">
-[...155 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00027022" w:rsidR="007A5291" w:rsidP="78B4F87C" w:rsidRDefault="007A5291" w14:paraId="4CCAC523" w14:textId="3CF65209">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="2F36E0E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00027022" w:rsidR="00D12634" w:rsidTr="5C5FB8E9" w14:paraId="56B0C778" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="4A0AA079" w14:textId="5EBC2B4A">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="276E2CA3" w14:textId="15F3895A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4E51337C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="1AECE104">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="41BDF46C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="3EC25332" w14:textId="235A2E11">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="14BB3114" w14:textId="63DBF66A">
-[...243 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="4422CA4B" w14:textId="0751A377">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="0C5B2064" w14:textId="52C87B1B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="41973133" w:rsidRDefault="4A4A28AF" w14:paraId="3F7A4856" w14:textId="7536A93C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time to attend </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-              <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this session via email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2F623C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R132aebbdfbff41c9">
+              <w:r w:rsidRPr="78B4F87C" w:rsidR="2F623C09">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
+                  <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="66DED326" w:rsidR="00C15695">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="36C6565C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2F623C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="20ADEE12" w14:textId="369ED1C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="69DB57BC" w14:textId="590403BE">
-[...38 lines deleted...]
-              <w:t>eeting</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="2D6DC44D" w14:textId="4A6AC466">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4A4A28AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4A4A28AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cademic Advisor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4A4A28AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4A4A28AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elcome Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="20219353" w14:textId="4365339E">
-[...72 lines deleted...]
-              <w:t>3.008</w:t>
+          <w:p w:rsidR="6D6494F7" w:rsidP="78B4F87C" w:rsidRDefault="6D6494F7" w14:paraId="36746547" w14:textId="228B0C9E">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="6D6494F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="4C356251">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="2639D547">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4.213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="431D91AC" w14:textId="2873F4B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00027022" w:rsidR="00D12634" w:rsidP="78B4F87C" w:rsidRDefault="00D12634" w14:paraId="6315CEF0" w14:textId="4A087C72">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="39CAA873" w14:textId="77777777">
+      <w:tr w:rsidR="70EA8B35" w:rsidTr="5C5FB8E9" w14:paraId="18FE81C6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="3EC72BCE" w14:textId="33F97D38">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="51585DBB" w:rsidP="78B4F87C" w:rsidRDefault="51585DBB" w14:paraId="4BAA0C5A" w14:textId="478520E1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="02F90BDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="0CA5C9FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="02F90BDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="70EA8B35" w:rsidP="78B4F87C" w:rsidRDefault="70EA8B35" w14:paraId="39AA31B8" w14:textId="7B42DB0B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="79E857D2" w14:textId="06598EF2">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> 12.00</w:t>
+          <w:p w:rsidR="51585DBB" w:rsidP="78B4F87C" w:rsidRDefault="51585DBB" w14:paraId="0EAD77D7" w14:textId="7C6730CD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="03B8502F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.00 - 12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="617E1942" w14:textId="7E193F9B">
-[...14 lines deleted...]
-              <w:t>Criminological scholarship information session (recorded session)</w:t>
+          <w:p w:rsidR="51585DBB" w:rsidP="78B4F87C" w:rsidRDefault="51585DBB" w14:paraId="63AAE3D8" w14:textId="2A4A73F7">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="03B8502F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Criminological scholarship</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="501BCAFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="501BCAFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">session </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="70751007">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="381702B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recorded </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="70751007">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">session) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="2265BA63" w14:textId="274D399D">
-[...80 lines deleted...]
-              <w:t>G.205</w:t>
+          <w:p w:rsidR="78B4F87C" w:rsidP="78B4F87C" w:rsidRDefault="78B4F87C" w14:paraId="7F7AD3A3" w14:textId="5727008E">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Simon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="14240F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="78B4F87C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="33AC2CAD" w14:textId="77777777">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="51585DBB" w:rsidP="78B4F87C" w:rsidRDefault="51585DBB" w14:paraId="4C32ED71" w14:textId="237198B6">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="70EA8B35" w:rsidP="78B4F87C" w:rsidRDefault="70EA8B35" w14:paraId="68BDF79C" w14:textId="307A2563">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidTr="66DED326" w14:paraId="5B3A7D41" w14:textId="77777777">
+      <w:tr w:rsidR="007F0451" w:rsidTr="5C5FB8E9" w14:paraId="4CAB402A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="1035"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="69CCDEFD" w14:textId="6D7DDDE9">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="01039560" w14:textId="328342D7">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="36C5CF95" w14:textId="57721E08">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="7090184F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="3D965261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="450C3D4B" w14:textId="044A6FED">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="7BBC805B" w14:textId="795676C5">
-[...23 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="6A54C7B1" w14:textId="63BE620D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0B874C8E" w:rsidR="637094AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0B874C8E" w:rsidR="7FD0A8A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="379F284C" w14:textId="53238435">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="2DA5E205" w14:textId="380E6F8C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0B874C8E" w:rsidR="2F1AFA9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminology </w:t>
             </w:r>
-            <w:r w:rsidRPr="66DED326" w:rsidR="53D51A56">
-[...55 lines deleted...]
-              <w:t>Social for all years UG and PG)</w:t>
+            <w:r w:rsidRPr="0B874C8E" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0B874C8E" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0B874C8E" w:rsidR="5328A34E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="46AF6A3D" w14:textId="373E51CE">
-[...50 lines deleted...]
-              <w:t>M1 7HF</w:t>
+          <w:p w:rsidR="4A4A28AF" w:rsidP="78B4F87C" w:rsidRDefault="4A4A28AF" w14:paraId="2C361DF6" w14:textId="31D4D8C1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78B4F87C" w:rsidR="736C092D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Williamson Building, Williamson Common Room 3.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C15695" w:rsidR="00C15695" w:rsidP="66DED326" w:rsidRDefault="00C15695" w14:paraId="61FDA89D" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidRPr="00027022" w:rsidR="007F0451" w:rsidP="0B874C8E" w:rsidRDefault="007F0451" w14:paraId="30411ABB" w14:textId="19DADACC">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0B874C8E" w:rsidR="2E436FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Social for all years UG and PGT and Global Social Challenges students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C15695" w:rsidR="007072BD" w:rsidP="66DED326" w:rsidRDefault="007072BD" w14:paraId="5C0AE876" w14:textId="77777777">
+    <w:p w:rsidR="5C5FB8E9" w:rsidP="5C5FB8E9" w:rsidRDefault="5C5FB8E9" w14:paraId="5F562245" w14:textId="6E504C68">
       <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00C15695" w:rsidR="007072BD" w:rsidSect="00C15695">
+    <w:sectPr w:rsidR="610197BD" w:rsidSect="00E32B97">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:commentEx w15:done="0" w15:paraId="3F555043"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
+  <w16cex:commentExtensible w16cex:durableId="57D56C86" w16cex:dateUtc="2025-02-25T14:19:48.154Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
+  <w16cid:commentId w16cid:paraId="3F555043" w16cid:durableId="57D56C86"/>
+</w16cid:commentsIds>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00782AE7" w:rsidP="001F7272" w:rsidRDefault="00782AE7" w14:paraId="3571B570" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00782AE7" w:rsidP="001F7272" w:rsidRDefault="00782AE7" w14:paraId="4B8BE9BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</int2:intelligence>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="001F7272" w:rsidRDefault="001F7272" w14:paraId="2BD38712" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="001F7272" w:rsidRDefault="001F7272" w14:paraId="0794A097" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="001F7272" w:rsidRDefault="001F7272" w14:paraId="5551D66C" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00782AE7" w:rsidP="001F7272" w:rsidRDefault="00782AE7" w14:paraId="16A24265" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00782AE7" w:rsidP="001F7272" w:rsidRDefault="00782AE7" w14:paraId="633F1CDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="001F7272" w:rsidRDefault="001F7272" w14:paraId="77D8F618" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="001F7272" w:rsidRDefault="001F7272" w14:paraId="36CD1858" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="001F7272" w:rsidRDefault="001F7272" w14:paraId="45BC9595" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="024B0226"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="552E27AA"/>
+    <w:lvl w:ilvl="0" w:tplc="1E562C16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="95DA7972">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="91828F24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C76E4E16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2A4AD91E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CD00196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10B8A530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BA9EEA3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DFF0A0BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EF5835B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE00824A"/>
+    <w:lvl w:ilvl="0" w:tplc="E618BC08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FE302B18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B21E971A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C3A15A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B0C4F6F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56C89796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D09C6C1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C96A144">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="297A87BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="765230149">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1480877987">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C15695"/>
-[...70 lines deleted...]
-    <w:rsid w:val="7DC6F5BA"/>
+    <w:rsidRoot w:val="00E32B97"/>
+    <w:rsid w:val="00027022"/>
+    <w:rsid w:val="00033131"/>
+    <w:rsid w:val="0009B415"/>
+    <w:rsid w:val="001167DF"/>
+    <w:rsid w:val="001B2C8F"/>
+    <w:rsid w:val="001F7272"/>
+    <w:rsid w:val="00252D59"/>
+    <w:rsid w:val="00272238"/>
+    <w:rsid w:val="00274C92"/>
+    <w:rsid w:val="002A121D"/>
+    <w:rsid w:val="0032CD17"/>
+    <w:rsid w:val="003601AF"/>
+    <w:rsid w:val="003A42CA"/>
+    <w:rsid w:val="003E609C"/>
+    <w:rsid w:val="00400614"/>
+    <w:rsid w:val="00423F4F"/>
+    <w:rsid w:val="0046185D"/>
+    <w:rsid w:val="00464133"/>
+    <w:rsid w:val="0049FE80"/>
+    <w:rsid w:val="004A38F6"/>
+    <w:rsid w:val="004F1701"/>
+    <w:rsid w:val="00501EE0"/>
+    <w:rsid w:val="005D24F6"/>
+    <w:rsid w:val="00611068"/>
+    <w:rsid w:val="00623223"/>
+    <w:rsid w:val="0068013B"/>
+    <w:rsid w:val="006B4742"/>
+    <w:rsid w:val="006E5685"/>
+    <w:rsid w:val="00750D80"/>
+    <w:rsid w:val="00782AE7"/>
+    <w:rsid w:val="007A5291"/>
+    <w:rsid w:val="007E09D4"/>
+    <w:rsid w:val="007E4715"/>
+    <w:rsid w:val="007F0451"/>
+    <w:rsid w:val="00827BA0"/>
+    <w:rsid w:val="009078A4"/>
+    <w:rsid w:val="00937CD1"/>
+    <w:rsid w:val="0099480F"/>
+    <w:rsid w:val="009B1B1C"/>
+    <w:rsid w:val="009F1A63"/>
+    <w:rsid w:val="00A24B36"/>
+    <w:rsid w:val="00B32D80"/>
+    <w:rsid w:val="00C14862"/>
+    <w:rsid w:val="00C2B0A8"/>
+    <w:rsid w:val="00CB4A31"/>
+    <w:rsid w:val="00D009F0"/>
+    <w:rsid w:val="00D12634"/>
+    <w:rsid w:val="00DC6890"/>
+    <w:rsid w:val="00E26478"/>
+    <w:rsid w:val="00E32B97"/>
+    <w:rsid w:val="00E36106"/>
+    <w:rsid w:val="00E42265"/>
+    <w:rsid w:val="00E47118"/>
+    <w:rsid w:val="00EB363E"/>
+    <w:rsid w:val="00F0379B"/>
+    <w:rsid w:val="00F11764"/>
+    <w:rsid w:val="00FE28F9"/>
+    <w:rsid w:val="00FF5E71"/>
+    <w:rsid w:val="01400C77"/>
+    <w:rsid w:val="017A94F1"/>
+    <w:rsid w:val="01AA31F7"/>
+    <w:rsid w:val="01DD3F47"/>
+    <w:rsid w:val="026371CA"/>
+    <w:rsid w:val="02695D50"/>
+    <w:rsid w:val="027297E4"/>
+    <w:rsid w:val="02773208"/>
+    <w:rsid w:val="02981B4A"/>
+    <w:rsid w:val="02B53027"/>
+    <w:rsid w:val="02F90BDC"/>
+    <w:rsid w:val="0314E68B"/>
+    <w:rsid w:val="031D7434"/>
+    <w:rsid w:val="03352A37"/>
+    <w:rsid w:val="0385709F"/>
+    <w:rsid w:val="03B8502F"/>
+    <w:rsid w:val="04047793"/>
+    <w:rsid w:val="045810C6"/>
+    <w:rsid w:val="04615926"/>
+    <w:rsid w:val="049F8781"/>
+    <w:rsid w:val="04FBDE43"/>
+    <w:rsid w:val="04FD1C61"/>
+    <w:rsid w:val="05152292"/>
+    <w:rsid w:val="053651D8"/>
+    <w:rsid w:val="055D8536"/>
+    <w:rsid w:val="05A3AB31"/>
+    <w:rsid w:val="05E4515C"/>
+    <w:rsid w:val="060CE0C9"/>
+    <w:rsid w:val="06472CC9"/>
+    <w:rsid w:val="066B5684"/>
+    <w:rsid w:val="0676BC90"/>
+    <w:rsid w:val="06AF42CB"/>
+    <w:rsid w:val="06CEC8CA"/>
+    <w:rsid w:val="06E350A9"/>
+    <w:rsid w:val="0704D85A"/>
+    <w:rsid w:val="07165862"/>
+    <w:rsid w:val="07450A7D"/>
+    <w:rsid w:val="075B4EAA"/>
+    <w:rsid w:val="077E0E4C"/>
+    <w:rsid w:val="077FEDB8"/>
+    <w:rsid w:val="07D96140"/>
+    <w:rsid w:val="08025C21"/>
+    <w:rsid w:val="081BBA78"/>
+    <w:rsid w:val="08F408F9"/>
+    <w:rsid w:val="093F9962"/>
+    <w:rsid w:val="0943F5EC"/>
+    <w:rsid w:val="09C01CB0"/>
+    <w:rsid w:val="09DC2DA4"/>
+    <w:rsid w:val="0A04905A"/>
+    <w:rsid w:val="0AF1A0DE"/>
+    <w:rsid w:val="0B6468D4"/>
+    <w:rsid w:val="0B874C8E"/>
+    <w:rsid w:val="0B8A5407"/>
+    <w:rsid w:val="0BF73125"/>
+    <w:rsid w:val="0C0141EF"/>
+    <w:rsid w:val="0C3ECC10"/>
+    <w:rsid w:val="0C50F71E"/>
+    <w:rsid w:val="0C57EBA4"/>
+    <w:rsid w:val="0C635A46"/>
+    <w:rsid w:val="0C6942B1"/>
+    <w:rsid w:val="0CA5C9FD"/>
+    <w:rsid w:val="0CB86E93"/>
+    <w:rsid w:val="0CE6272F"/>
+    <w:rsid w:val="0D47163D"/>
+    <w:rsid w:val="0DB55B54"/>
+    <w:rsid w:val="0DC196FC"/>
+    <w:rsid w:val="0E230581"/>
+    <w:rsid w:val="0E7009FE"/>
+    <w:rsid w:val="0E96D803"/>
+    <w:rsid w:val="0F3C040C"/>
+    <w:rsid w:val="0F4052E8"/>
+    <w:rsid w:val="0F70DAE5"/>
+    <w:rsid w:val="0F8139FC"/>
+    <w:rsid w:val="0F87BB16"/>
+    <w:rsid w:val="0F99AB54"/>
+    <w:rsid w:val="0FA24FD1"/>
+    <w:rsid w:val="0FEB1B5E"/>
+    <w:rsid w:val="0FFB28A0"/>
+    <w:rsid w:val="1000B9E8"/>
+    <w:rsid w:val="108EBF83"/>
+    <w:rsid w:val="10BD786E"/>
+    <w:rsid w:val="11841AB0"/>
+    <w:rsid w:val="1207CB4E"/>
+    <w:rsid w:val="1229AA6D"/>
+    <w:rsid w:val="1242595B"/>
+    <w:rsid w:val="12A3A6A1"/>
+    <w:rsid w:val="12EE6A76"/>
+    <w:rsid w:val="12F0679E"/>
+    <w:rsid w:val="1306E8DE"/>
+    <w:rsid w:val="135BCF72"/>
+    <w:rsid w:val="138309C5"/>
+    <w:rsid w:val="13C2F4C4"/>
+    <w:rsid w:val="140E6790"/>
+    <w:rsid w:val="140E6790"/>
+    <w:rsid w:val="1411CEEE"/>
+    <w:rsid w:val="1412E8B8"/>
+    <w:rsid w:val="14240F4F"/>
+    <w:rsid w:val="145B2C39"/>
+    <w:rsid w:val="14C3B4F7"/>
+    <w:rsid w:val="14FCF257"/>
+    <w:rsid w:val="15091D88"/>
+    <w:rsid w:val="1596EF4F"/>
+    <w:rsid w:val="15AD6B85"/>
+    <w:rsid w:val="15ADFD74"/>
+    <w:rsid w:val="15B5B805"/>
+    <w:rsid w:val="15DFC332"/>
+    <w:rsid w:val="15EA9688"/>
+    <w:rsid w:val="1600CC59"/>
+    <w:rsid w:val="16078731"/>
+    <w:rsid w:val="1617F4A7"/>
+    <w:rsid w:val="16195825"/>
+    <w:rsid w:val="1631764B"/>
+    <w:rsid w:val="16861058"/>
+    <w:rsid w:val="168FEF02"/>
+    <w:rsid w:val="16C14FEF"/>
+    <w:rsid w:val="16E48030"/>
+    <w:rsid w:val="170FB823"/>
+    <w:rsid w:val="17140475"/>
+    <w:rsid w:val="175059EA"/>
+    <w:rsid w:val="1784FE5B"/>
+    <w:rsid w:val="17C0BB0D"/>
+    <w:rsid w:val="17C90AE4"/>
+    <w:rsid w:val="18AD5CE3"/>
+    <w:rsid w:val="18E1A3B7"/>
+    <w:rsid w:val="1930DDCD"/>
+    <w:rsid w:val="1994FFFD"/>
+    <w:rsid w:val="199FB29F"/>
+    <w:rsid w:val="19DB0F19"/>
+    <w:rsid w:val="1A0794F4"/>
+    <w:rsid w:val="1A357FA3"/>
+    <w:rsid w:val="1A3A0EBC"/>
+    <w:rsid w:val="1A4C9106"/>
+    <w:rsid w:val="1A65DB3B"/>
+    <w:rsid w:val="1A7425CC"/>
+    <w:rsid w:val="1A90307B"/>
+    <w:rsid w:val="1ADAEA11"/>
+    <w:rsid w:val="1AE0A505"/>
+    <w:rsid w:val="1AECE104"/>
+    <w:rsid w:val="1B015365"/>
+    <w:rsid w:val="1C0137A3"/>
+    <w:rsid w:val="1C47A76F"/>
+    <w:rsid w:val="1C4F080F"/>
+    <w:rsid w:val="1C5BDE27"/>
+    <w:rsid w:val="1C6E2BA4"/>
+    <w:rsid w:val="1C6EF1B8"/>
+    <w:rsid w:val="1C8A0DA3"/>
+    <w:rsid w:val="1C9A7578"/>
+    <w:rsid w:val="1CD10279"/>
+    <w:rsid w:val="1D4C9EC0"/>
+    <w:rsid w:val="1DB514DA"/>
+    <w:rsid w:val="1E229AB1"/>
+    <w:rsid w:val="1E2771B8"/>
+    <w:rsid w:val="1E99E771"/>
+    <w:rsid w:val="1E9FD25B"/>
+    <w:rsid w:val="1E9FE0A8"/>
+    <w:rsid w:val="1ECDE8F7"/>
+    <w:rsid w:val="1F295796"/>
+    <w:rsid w:val="1F75A0A1"/>
+    <w:rsid w:val="1F77935E"/>
+    <w:rsid w:val="1F8F6E9A"/>
+    <w:rsid w:val="1FA95977"/>
+    <w:rsid w:val="20E9F315"/>
+    <w:rsid w:val="21454C79"/>
+    <w:rsid w:val="2154B9AF"/>
+    <w:rsid w:val="2165801A"/>
+    <w:rsid w:val="21929601"/>
+    <w:rsid w:val="2279F583"/>
+    <w:rsid w:val="227F4131"/>
+    <w:rsid w:val="229C3E28"/>
+    <w:rsid w:val="23283899"/>
+    <w:rsid w:val="2355F177"/>
+    <w:rsid w:val="2359EABD"/>
+    <w:rsid w:val="2375AEE9"/>
+    <w:rsid w:val="237FD460"/>
+    <w:rsid w:val="23809F40"/>
+    <w:rsid w:val="239A6737"/>
+    <w:rsid w:val="23D8B804"/>
+    <w:rsid w:val="23E4A574"/>
+    <w:rsid w:val="23EE2B4C"/>
+    <w:rsid w:val="243D2D1C"/>
+    <w:rsid w:val="2462F5B9"/>
+    <w:rsid w:val="2467E67C"/>
+    <w:rsid w:val="24B7AA01"/>
+    <w:rsid w:val="24BFB103"/>
+    <w:rsid w:val="24E03540"/>
+    <w:rsid w:val="25081678"/>
+    <w:rsid w:val="252CE6E3"/>
+    <w:rsid w:val="25494394"/>
+    <w:rsid w:val="254BEA99"/>
+    <w:rsid w:val="25AEC954"/>
+    <w:rsid w:val="25C5FA0C"/>
+    <w:rsid w:val="25FBE58D"/>
+    <w:rsid w:val="260142AE"/>
+    <w:rsid w:val="26150DEA"/>
+    <w:rsid w:val="2627EDDE"/>
+    <w:rsid w:val="2639D547"/>
+    <w:rsid w:val="26598478"/>
+    <w:rsid w:val="2683F030"/>
+    <w:rsid w:val="272D831D"/>
+    <w:rsid w:val="27CCF9B3"/>
+    <w:rsid w:val="27FA9102"/>
+    <w:rsid w:val="280F8768"/>
+    <w:rsid w:val="2891D334"/>
+    <w:rsid w:val="289E43FB"/>
+    <w:rsid w:val="28C439AE"/>
+    <w:rsid w:val="28F1379D"/>
+    <w:rsid w:val="290E3170"/>
+    <w:rsid w:val="290F7E27"/>
+    <w:rsid w:val="291D037D"/>
+    <w:rsid w:val="2934BF08"/>
+    <w:rsid w:val="2936CAD6"/>
+    <w:rsid w:val="295BA9F9"/>
+    <w:rsid w:val="29DC0FFA"/>
+    <w:rsid w:val="29F80BC4"/>
+    <w:rsid w:val="2A272D3D"/>
+    <w:rsid w:val="2A736937"/>
+    <w:rsid w:val="2A7DEAE6"/>
+    <w:rsid w:val="2A83D3FC"/>
+    <w:rsid w:val="2A9B8568"/>
+    <w:rsid w:val="2AFDBD71"/>
+    <w:rsid w:val="2B37461B"/>
+    <w:rsid w:val="2B4A1AFD"/>
+    <w:rsid w:val="2B763396"/>
+    <w:rsid w:val="2B920827"/>
+    <w:rsid w:val="2B99AFDF"/>
+    <w:rsid w:val="2BC94A8D"/>
+    <w:rsid w:val="2BEBD315"/>
+    <w:rsid w:val="2C027A5D"/>
+    <w:rsid w:val="2C3755C9"/>
+    <w:rsid w:val="2C563045"/>
+    <w:rsid w:val="2C6BA38B"/>
+    <w:rsid w:val="2CD87A25"/>
+    <w:rsid w:val="2CF57C7B"/>
+    <w:rsid w:val="2D21B12C"/>
+    <w:rsid w:val="2D9B857A"/>
+    <w:rsid w:val="2DBF4BB7"/>
+    <w:rsid w:val="2E1220BD"/>
+    <w:rsid w:val="2E20612E"/>
+    <w:rsid w:val="2E349D56"/>
+    <w:rsid w:val="2E436FE0"/>
+    <w:rsid w:val="2E631D85"/>
+    <w:rsid w:val="2E717112"/>
+    <w:rsid w:val="2E717112"/>
+    <w:rsid w:val="2E7E26D0"/>
+    <w:rsid w:val="2E85965D"/>
+    <w:rsid w:val="2EA3ADB1"/>
+    <w:rsid w:val="2EA92111"/>
+    <w:rsid w:val="2EBF39CD"/>
+    <w:rsid w:val="2EF37B26"/>
+    <w:rsid w:val="2F1AFA9D"/>
+    <w:rsid w:val="2F1C4003"/>
+    <w:rsid w:val="2F1E2699"/>
+    <w:rsid w:val="2F623C09"/>
+    <w:rsid w:val="2F78B806"/>
+    <w:rsid w:val="2FC7099B"/>
+    <w:rsid w:val="2FD35E0E"/>
+    <w:rsid w:val="3017A8D7"/>
+    <w:rsid w:val="303B5712"/>
+    <w:rsid w:val="303C4B3B"/>
+    <w:rsid w:val="3080485D"/>
+    <w:rsid w:val="308C6D4B"/>
+    <w:rsid w:val="30A1E500"/>
+    <w:rsid w:val="30BC83A2"/>
+    <w:rsid w:val="30C51B10"/>
+    <w:rsid w:val="30CEC653"/>
+    <w:rsid w:val="310178A0"/>
+    <w:rsid w:val="3157B69B"/>
+    <w:rsid w:val="3182CCFA"/>
+    <w:rsid w:val="318AEC4A"/>
+    <w:rsid w:val="3199783B"/>
+    <w:rsid w:val="31A8220C"/>
+    <w:rsid w:val="31D047BF"/>
+    <w:rsid w:val="31EEA6EB"/>
+    <w:rsid w:val="31F6E3F6"/>
+    <w:rsid w:val="328BF6EC"/>
+    <w:rsid w:val="32B8DE68"/>
+    <w:rsid w:val="32CD7B12"/>
+    <w:rsid w:val="330640C4"/>
+    <w:rsid w:val="33069EAB"/>
+    <w:rsid w:val="330B83CB"/>
+    <w:rsid w:val="3339AD46"/>
+    <w:rsid w:val="334C9C44"/>
+    <w:rsid w:val="336FA58B"/>
+    <w:rsid w:val="33B478D4"/>
+    <w:rsid w:val="33CA8E33"/>
+    <w:rsid w:val="33FCCC28"/>
+    <w:rsid w:val="345D108A"/>
+    <w:rsid w:val="3487AC6E"/>
+    <w:rsid w:val="34E8C4F6"/>
+    <w:rsid w:val="35502F77"/>
+    <w:rsid w:val="356D216B"/>
+    <w:rsid w:val="3595F070"/>
+    <w:rsid w:val="367EDA37"/>
+    <w:rsid w:val="36C6565C"/>
+    <w:rsid w:val="36E02A58"/>
+    <w:rsid w:val="37CA8684"/>
+    <w:rsid w:val="381702B8"/>
+    <w:rsid w:val="3817E894"/>
+    <w:rsid w:val="38A96DFB"/>
+    <w:rsid w:val="38C92C0D"/>
+    <w:rsid w:val="3902169D"/>
+    <w:rsid w:val="390815A0"/>
+    <w:rsid w:val="39820A42"/>
+    <w:rsid w:val="398EAE3D"/>
+    <w:rsid w:val="39F663C7"/>
+    <w:rsid w:val="3A0B7ADF"/>
+    <w:rsid w:val="3A4BBFA8"/>
+    <w:rsid w:val="3A585A1D"/>
+    <w:rsid w:val="3A6C2E4D"/>
+    <w:rsid w:val="3A6C2E4D"/>
+    <w:rsid w:val="3A6E487E"/>
+    <w:rsid w:val="3AA91E2B"/>
+    <w:rsid w:val="3AE407D0"/>
+    <w:rsid w:val="3B2D9E03"/>
+    <w:rsid w:val="3B46D1BA"/>
+    <w:rsid w:val="3B6D925F"/>
+    <w:rsid w:val="3B735D13"/>
+    <w:rsid w:val="3BAB121D"/>
+    <w:rsid w:val="3C32C6F3"/>
+    <w:rsid w:val="3C663EAF"/>
+    <w:rsid w:val="3C9D4E32"/>
+    <w:rsid w:val="3CC33DAA"/>
+    <w:rsid w:val="3CE189A3"/>
+    <w:rsid w:val="3D19465C"/>
+    <w:rsid w:val="3D2A0523"/>
+    <w:rsid w:val="3D82F7E1"/>
+    <w:rsid w:val="3D965261"/>
+    <w:rsid w:val="3DEC6AAC"/>
+    <w:rsid w:val="3E4B5E1C"/>
+    <w:rsid w:val="3E4D801D"/>
+    <w:rsid w:val="3E59F67B"/>
+    <w:rsid w:val="3E887583"/>
+    <w:rsid w:val="3E8F9AC5"/>
+    <w:rsid w:val="3F031CAD"/>
+    <w:rsid w:val="3F087E43"/>
+    <w:rsid w:val="3FA1BE3C"/>
+    <w:rsid w:val="3FB592ED"/>
+    <w:rsid w:val="3FB7D94A"/>
+    <w:rsid w:val="3FB7F03E"/>
+    <w:rsid w:val="3FC41DAA"/>
+    <w:rsid w:val="3FE07A2C"/>
+    <w:rsid w:val="3FE2000A"/>
+    <w:rsid w:val="40064916"/>
+    <w:rsid w:val="400AE67B"/>
+    <w:rsid w:val="40192A65"/>
+    <w:rsid w:val="4027F231"/>
+    <w:rsid w:val="40347705"/>
+    <w:rsid w:val="404EF0B1"/>
+    <w:rsid w:val="408F5184"/>
+    <w:rsid w:val="409873AD"/>
+    <w:rsid w:val="40ACAE90"/>
+    <w:rsid w:val="4112C917"/>
+    <w:rsid w:val="411DB589"/>
+    <w:rsid w:val="413E2549"/>
+    <w:rsid w:val="41468FDE"/>
+    <w:rsid w:val="414F0A4D"/>
+    <w:rsid w:val="41973133"/>
+    <w:rsid w:val="41B4FAC6"/>
+    <w:rsid w:val="41BDF46C"/>
+    <w:rsid w:val="41D967B7"/>
+    <w:rsid w:val="41E44042"/>
+    <w:rsid w:val="420EAC4C"/>
+    <w:rsid w:val="422B7E19"/>
+    <w:rsid w:val="42866A94"/>
+    <w:rsid w:val="429CFE45"/>
+    <w:rsid w:val="42DA0AAD"/>
+    <w:rsid w:val="42DE7E27"/>
+    <w:rsid w:val="42F8F57E"/>
+    <w:rsid w:val="4330F0EC"/>
+    <w:rsid w:val="4350CB27"/>
+    <w:rsid w:val="43D03AA4"/>
+    <w:rsid w:val="43D2A1E2"/>
+    <w:rsid w:val="44401279"/>
+    <w:rsid w:val="44552FEE"/>
+    <w:rsid w:val="449D32EC"/>
+    <w:rsid w:val="44BE4E39"/>
+    <w:rsid w:val="4508B685"/>
+    <w:rsid w:val="4530425C"/>
+    <w:rsid w:val="455410A0"/>
+    <w:rsid w:val="4568A08B"/>
+    <w:rsid w:val="458E2A3A"/>
+    <w:rsid w:val="459144C9"/>
+    <w:rsid w:val="45A67AF2"/>
+    <w:rsid w:val="4669A12F"/>
+    <w:rsid w:val="469697A6"/>
+    <w:rsid w:val="469B71A8"/>
+    <w:rsid w:val="46B7BF0C"/>
+    <w:rsid w:val="46CC619C"/>
+    <w:rsid w:val="46D34417"/>
+    <w:rsid w:val="4737CC57"/>
+    <w:rsid w:val="476B316C"/>
+    <w:rsid w:val="4770F57B"/>
+    <w:rsid w:val="47917B92"/>
+    <w:rsid w:val="47A478D7"/>
+    <w:rsid w:val="47D38B2F"/>
+    <w:rsid w:val="47F658FB"/>
+    <w:rsid w:val="4818D16A"/>
+    <w:rsid w:val="481ED628"/>
+    <w:rsid w:val="4820D66C"/>
+    <w:rsid w:val="482CCD5F"/>
+    <w:rsid w:val="4858700F"/>
+    <w:rsid w:val="48668D1B"/>
+    <w:rsid w:val="489672EF"/>
+    <w:rsid w:val="48BA8B14"/>
+    <w:rsid w:val="48D2798D"/>
+    <w:rsid w:val="48D6DC24"/>
+    <w:rsid w:val="4917BD57"/>
+    <w:rsid w:val="492BC664"/>
+    <w:rsid w:val="497B18A9"/>
+    <w:rsid w:val="498498B3"/>
+    <w:rsid w:val="49899DDB"/>
+    <w:rsid w:val="49A106B2"/>
+    <w:rsid w:val="49BDAA3E"/>
+    <w:rsid w:val="49C00CAB"/>
+    <w:rsid w:val="4A1AD5C1"/>
+    <w:rsid w:val="4A4025BF"/>
+    <w:rsid w:val="4A4A28AF"/>
+    <w:rsid w:val="4A6B9ACF"/>
+    <w:rsid w:val="4A72AC85"/>
+    <w:rsid w:val="4AEA3EA1"/>
+    <w:rsid w:val="4B367B66"/>
+    <w:rsid w:val="4B8908D7"/>
+    <w:rsid w:val="4C0E7CE6"/>
+    <w:rsid w:val="4C0F9E32"/>
+    <w:rsid w:val="4C248387"/>
+    <w:rsid w:val="4C2C67FE"/>
+    <w:rsid w:val="4C356251"/>
+    <w:rsid w:val="4C8A38AF"/>
+    <w:rsid w:val="4C91AC7D"/>
+    <w:rsid w:val="4CCD4054"/>
+    <w:rsid w:val="4CD1CD1D"/>
+    <w:rsid w:val="4D1B76BA"/>
+    <w:rsid w:val="4D1EDD9A"/>
+    <w:rsid w:val="4D816C7D"/>
+    <w:rsid w:val="4DF06EF4"/>
+    <w:rsid w:val="4E013A6A"/>
+    <w:rsid w:val="4E2AD4FB"/>
+    <w:rsid w:val="4E4AB59B"/>
+    <w:rsid w:val="4E4AB59B"/>
+    <w:rsid w:val="4E51337C"/>
+    <w:rsid w:val="4E755D43"/>
+    <w:rsid w:val="4E76949F"/>
+    <w:rsid w:val="4E7BD151"/>
+    <w:rsid w:val="4FD0FD4D"/>
+    <w:rsid w:val="501BCAFD"/>
+    <w:rsid w:val="508FFF45"/>
+    <w:rsid w:val="5094A98E"/>
+    <w:rsid w:val="50A642E7"/>
+    <w:rsid w:val="50C063B8"/>
+    <w:rsid w:val="50FC6F89"/>
+    <w:rsid w:val="510D684B"/>
+    <w:rsid w:val="51585DBB"/>
+    <w:rsid w:val="51AA9CDD"/>
+    <w:rsid w:val="51BAF0D7"/>
+    <w:rsid w:val="521D7058"/>
+    <w:rsid w:val="524A197D"/>
+    <w:rsid w:val="52FEEA1A"/>
+    <w:rsid w:val="5328A34E"/>
+    <w:rsid w:val="535C3916"/>
+    <w:rsid w:val="5394511A"/>
+    <w:rsid w:val="54158219"/>
+    <w:rsid w:val="54650670"/>
+    <w:rsid w:val="5473A736"/>
+    <w:rsid w:val="54C92B38"/>
+    <w:rsid w:val="54D50DB2"/>
+    <w:rsid w:val="54DDCEAF"/>
+    <w:rsid w:val="55B4DDCF"/>
+    <w:rsid w:val="55D90CE8"/>
+    <w:rsid w:val="56ABFAD0"/>
+    <w:rsid w:val="5753C445"/>
+    <w:rsid w:val="57792A49"/>
+    <w:rsid w:val="578CDF4E"/>
+    <w:rsid w:val="57C1A5C9"/>
+    <w:rsid w:val="57EC0390"/>
+    <w:rsid w:val="58007088"/>
+    <w:rsid w:val="581109FE"/>
+    <w:rsid w:val="5844F27E"/>
+    <w:rsid w:val="584E0AE8"/>
+    <w:rsid w:val="5855C9E6"/>
+    <w:rsid w:val="5867C23D"/>
+    <w:rsid w:val="5887F1C3"/>
+    <w:rsid w:val="58B88273"/>
+    <w:rsid w:val="58D4F798"/>
+    <w:rsid w:val="592A9C78"/>
+    <w:rsid w:val="59EC4AB5"/>
+    <w:rsid w:val="5A03929E"/>
+    <w:rsid w:val="5A319AB2"/>
+    <w:rsid w:val="5A5BBE50"/>
+    <w:rsid w:val="5A8A56E1"/>
+    <w:rsid w:val="5AEF47C0"/>
+    <w:rsid w:val="5AF6410D"/>
+    <w:rsid w:val="5B2DAAC1"/>
+    <w:rsid w:val="5B32F829"/>
+    <w:rsid w:val="5B785EC8"/>
+    <w:rsid w:val="5B7A59BD"/>
+    <w:rsid w:val="5B7A59BD"/>
+    <w:rsid w:val="5B850D33"/>
+    <w:rsid w:val="5BE0B62D"/>
+    <w:rsid w:val="5BFF36C7"/>
+    <w:rsid w:val="5BFF4EC6"/>
+    <w:rsid w:val="5C4B7998"/>
+    <w:rsid w:val="5C5FB8E9"/>
+    <w:rsid w:val="5C656C75"/>
+    <w:rsid w:val="5D18A61E"/>
+    <w:rsid w:val="5D419142"/>
+    <w:rsid w:val="5D48AFF3"/>
+    <w:rsid w:val="5DB927E4"/>
+    <w:rsid w:val="5DC3D59C"/>
+    <w:rsid w:val="5DC7C89F"/>
+    <w:rsid w:val="5E02B7A1"/>
+    <w:rsid w:val="5E784E5F"/>
+    <w:rsid w:val="5EDED60D"/>
+    <w:rsid w:val="5EFBF2D2"/>
+    <w:rsid w:val="5F673EC0"/>
+    <w:rsid w:val="5F843C2E"/>
+    <w:rsid w:val="5FA0DF48"/>
+    <w:rsid w:val="5FAB2692"/>
+    <w:rsid w:val="5FECADC9"/>
+    <w:rsid w:val="5FF0C41C"/>
+    <w:rsid w:val="60138C74"/>
+    <w:rsid w:val="601AABCE"/>
+    <w:rsid w:val="605E0993"/>
+    <w:rsid w:val="606DA9A6"/>
+    <w:rsid w:val="607F05C9"/>
+    <w:rsid w:val="6089D9C8"/>
+    <w:rsid w:val="60C129B0"/>
+    <w:rsid w:val="610197BD"/>
+    <w:rsid w:val="6170AF86"/>
+    <w:rsid w:val="61F88198"/>
+    <w:rsid w:val="620041C8"/>
+    <w:rsid w:val="621BB50C"/>
+    <w:rsid w:val="6237B6A3"/>
+    <w:rsid w:val="629BCFBA"/>
+    <w:rsid w:val="62B2926D"/>
+    <w:rsid w:val="62E71035"/>
+    <w:rsid w:val="63056CC5"/>
+    <w:rsid w:val="635BBBEB"/>
+    <w:rsid w:val="637094AC"/>
+    <w:rsid w:val="639BD157"/>
+    <w:rsid w:val="63ACFBA9"/>
+    <w:rsid w:val="6437A01B"/>
+    <w:rsid w:val="643F3F63"/>
+    <w:rsid w:val="647AC120"/>
+    <w:rsid w:val="64F1DCA1"/>
+    <w:rsid w:val="64F35305"/>
+    <w:rsid w:val="64F7675E"/>
+    <w:rsid w:val="651F68D6"/>
+    <w:rsid w:val="659BBB6F"/>
+    <w:rsid w:val="65AAFD8A"/>
+    <w:rsid w:val="65F19875"/>
+    <w:rsid w:val="66021808"/>
+    <w:rsid w:val="66278569"/>
+    <w:rsid w:val="6665646B"/>
+    <w:rsid w:val="668B679C"/>
+    <w:rsid w:val="66A2B0AB"/>
+    <w:rsid w:val="66A920FE"/>
+    <w:rsid w:val="66DEFB48"/>
+    <w:rsid w:val="66FA8A7D"/>
+    <w:rsid w:val="6710788B"/>
+    <w:rsid w:val="677F205A"/>
+    <w:rsid w:val="678A962A"/>
+    <w:rsid w:val="67E03CB7"/>
+    <w:rsid w:val="680E1563"/>
+    <w:rsid w:val="684AA53A"/>
+    <w:rsid w:val="68A9A35B"/>
+    <w:rsid w:val="68BD020C"/>
+    <w:rsid w:val="68C45C92"/>
+    <w:rsid w:val="68F4D6BF"/>
+    <w:rsid w:val="692A0D39"/>
+    <w:rsid w:val="6935080C"/>
+    <w:rsid w:val="697BEC58"/>
+    <w:rsid w:val="69972FC8"/>
+    <w:rsid w:val="69C8845B"/>
+    <w:rsid w:val="69E7AAA4"/>
+    <w:rsid w:val="6A73FE14"/>
+    <w:rsid w:val="6ADA8122"/>
+    <w:rsid w:val="6B172A1C"/>
+    <w:rsid w:val="6B541411"/>
+    <w:rsid w:val="6B6DE21E"/>
+    <w:rsid w:val="6B96108F"/>
+    <w:rsid w:val="6B9C49BF"/>
+    <w:rsid w:val="6BB22BC1"/>
+    <w:rsid w:val="6BF89234"/>
+    <w:rsid w:val="6C09794D"/>
+    <w:rsid w:val="6C3D79DD"/>
+    <w:rsid w:val="6C5A3C7F"/>
+    <w:rsid w:val="6C70EF05"/>
+    <w:rsid w:val="6C74B259"/>
+    <w:rsid w:val="6CA80C36"/>
+    <w:rsid w:val="6CAD2860"/>
+    <w:rsid w:val="6CAF3835"/>
+    <w:rsid w:val="6CBD4FD6"/>
+    <w:rsid w:val="6CDD70A3"/>
+    <w:rsid w:val="6CF20996"/>
+    <w:rsid w:val="6D0A41ED"/>
+    <w:rsid w:val="6D116060"/>
+    <w:rsid w:val="6D459F35"/>
+    <w:rsid w:val="6D45A5D0"/>
+    <w:rsid w:val="6D475FDF"/>
+    <w:rsid w:val="6D5090B7"/>
+    <w:rsid w:val="6D5C4E28"/>
+    <w:rsid w:val="6D632F72"/>
+    <w:rsid w:val="6D6494F7"/>
+    <w:rsid w:val="6D75E75A"/>
+    <w:rsid w:val="6DC2A0F9"/>
+    <w:rsid w:val="6DDA75AF"/>
+    <w:rsid w:val="6DFA901D"/>
+    <w:rsid w:val="6E18A3BB"/>
+    <w:rsid w:val="6E4EF89D"/>
+    <w:rsid w:val="6E5B5B77"/>
+    <w:rsid w:val="6EF4C269"/>
+    <w:rsid w:val="6F299A83"/>
+    <w:rsid w:val="6F764610"/>
+    <w:rsid w:val="6F7D8A0F"/>
+    <w:rsid w:val="6F88139F"/>
+    <w:rsid w:val="6FD6F09C"/>
+    <w:rsid w:val="701CA94C"/>
+    <w:rsid w:val="701CECD1"/>
+    <w:rsid w:val="7035B971"/>
+    <w:rsid w:val="70751007"/>
+    <w:rsid w:val="707E8AB4"/>
+    <w:rsid w:val="7090184F"/>
+    <w:rsid w:val="70C78F9D"/>
+    <w:rsid w:val="70E2EBFD"/>
+    <w:rsid w:val="70EA8B35"/>
+    <w:rsid w:val="71697CEF"/>
+    <w:rsid w:val="71739294"/>
+    <w:rsid w:val="71B879AD"/>
+    <w:rsid w:val="726BB928"/>
+    <w:rsid w:val="728B6D70"/>
+    <w:rsid w:val="728BC7A6"/>
+    <w:rsid w:val="72ADF7B7"/>
+    <w:rsid w:val="72B2D169"/>
+    <w:rsid w:val="72ECE93D"/>
+    <w:rsid w:val="736C092D"/>
+    <w:rsid w:val="73AC6A62"/>
+    <w:rsid w:val="73FCF665"/>
+    <w:rsid w:val="74538256"/>
+    <w:rsid w:val="74541A08"/>
+    <w:rsid w:val="74771431"/>
+    <w:rsid w:val="748BB8CA"/>
+    <w:rsid w:val="749BDB67"/>
+    <w:rsid w:val="750C7030"/>
+    <w:rsid w:val="7529E886"/>
+    <w:rsid w:val="756C2B70"/>
+    <w:rsid w:val="75B26058"/>
+    <w:rsid w:val="75CA658F"/>
+    <w:rsid w:val="75E0744A"/>
+    <w:rsid w:val="75E0865C"/>
+    <w:rsid w:val="7610BBF9"/>
+    <w:rsid w:val="76142258"/>
+    <w:rsid w:val="765A867A"/>
+    <w:rsid w:val="765C8F39"/>
+    <w:rsid w:val="76605E45"/>
+    <w:rsid w:val="76E43C12"/>
+    <w:rsid w:val="770E3A08"/>
+    <w:rsid w:val="77413852"/>
+    <w:rsid w:val="77421371"/>
+    <w:rsid w:val="775092EF"/>
+    <w:rsid w:val="775F93C0"/>
+    <w:rsid w:val="77760440"/>
+    <w:rsid w:val="77E2E76E"/>
+    <w:rsid w:val="77F657F4"/>
+    <w:rsid w:val="780CD744"/>
+    <w:rsid w:val="785169BE"/>
+    <w:rsid w:val="786B4C6D"/>
+    <w:rsid w:val="787B2431"/>
+    <w:rsid w:val="78B4F87C"/>
+    <w:rsid w:val="78EF028D"/>
+    <w:rsid w:val="7925D669"/>
+    <w:rsid w:val="7973B743"/>
+    <w:rsid w:val="798D6AE7"/>
+    <w:rsid w:val="79F38270"/>
+    <w:rsid w:val="7A262EF3"/>
+    <w:rsid w:val="7A51EC0A"/>
+    <w:rsid w:val="7A6C49D3"/>
+    <w:rsid w:val="7A744349"/>
+    <w:rsid w:val="7AC58D2A"/>
+    <w:rsid w:val="7ADF8B29"/>
+    <w:rsid w:val="7AEE88AA"/>
+    <w:rsid w:val="7B29C7BF"/>
+    <w:rsid w:val="7B7C6026"/>
+    <w:rsid w:val="7C02386D"/>
+    <w:rsid w:val="7C0DEC92"/>
+    <w:rsid w:val="7C2F118A"/>
+    <w:rsid w:val="7C5CA5B7"/>
+    <w:rsid w:val="7CAE7085"/>
+    <w:rsid w:val="7CB1D187"/>
+    <w:rsid w:val="7CB3E4A5"/>
+    <w:rsid w:val="7CB5B6C5"/>
+    <w:rsid w:val="7CCC81A3"/>
+    <w:rsid w:val="7CFB2C54"/>
+    <w:rsid w:val="7D075CCB"/>
+    <w:rsid w:val="7D241C69"/>
+    <w:rsid w:val="7D37847F"/>
+    <w:rsid w:val="7D3B399B"/>
+    <w:rsid w:val="7D4A5304"/>
+    <w:rsid w:val="7D541B98"/>
+    <w:rsid w:val="7D868752"/>
+    <w:rsid w:val="7DBDDBEC"/>
+    <w:rsid w:val="7E02DB7A"/>
+    <w:rsid w:val="7E46573F"/>
+    <w:rsid w:val="7E82ADD2"/>
+    <w:rsid w:val="7E94DC74"/>
+    <w:rsid w:val="7E958B88"/>
+    <w:rsid w:val="7EB479DE"/>
+    <w:rsid w:val="7EDA865B"/>
+    <w:rsid w:val="7EE6F54C"/>
+    <w:rsid w:val="7F1D099D"/>
+    <w:rsid w:val="7F20D468"/>
+    <w:rsid w:val="7F2363A4"/>
+    <w:rsid w:val="7F3344E8"/>
+    <w:rsid w:val="7F4C18A3"/>
+    <w:rsid w:val="7F810A44"/>
+    <w:rsid w:val="7FA1CD21"/>
+    <w:rsid w:val="7FD0A8A3"/>
+    <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="02585860"/>
+  <w14:docId w14:val="6800950B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7ADDC493-E809-4F45-9E2B-4C7E19F92903}"/>
+  <w15:docId w15:val="{DD5EB892-AA5E-4905-9321-93D43EA204CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3050,645 +4371,306 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...197 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-[...125 lines deleted...]
-    <w:rsid w:val="00C15695"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E32B97"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...156 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C15695"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001B2C8F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001B2C8F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001B2C8F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C15695"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001F7272"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001F7272"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F7272"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001F7272"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:uiPriority w:val="1"/>
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="492BC664"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:divs>
+    <w:div w:id="875586830">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1965232539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="439883001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="533807455">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134711481">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R6ac1d3d9ac7d4aa6" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R467446e8d870495d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R99ec55471fc149c8" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R0332652a0b2048fc" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R5afaa996a17947b3" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="R55881fe5ec064e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R132aebbdfbff41c9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3696,51 +4678,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3807,65 +4789,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3886,95 +4868,79 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4082,107 +5048,133 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED5AAB83-473E-435D-8F73-D3F5A91BC297}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6FF4699-AD08-4985-A6CA-5B8A6B57469F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70989ED7-5F80-4075-8157-BAF5B725ABC0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6EE40A8-4C15-48E3-B79E-A324D4B0AC62}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
+    <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:Company/>
+  <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Suzi Edwards</dc:creator>
+  <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>117</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
+    <vt:lpwstr>76;#Abigail Robinson;#12;#Suzi Edwards;#89;#Emily Turner</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>