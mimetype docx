--- v0 (2026-01-15)
+++ v1 (2026-10-02)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="704EB8EB" w14:textId="67766FB3" w:rsidR="006260EA" w:rsidRPr="001D4608" w:rsidRDefault="001D4608" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D513E6">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFCC33" w:themeColor="accent4"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E7EAE37" wp14:editId="30559B7C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-58420</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -117,51 +117,51 @@
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Suspension</w:t>
       </w:r>
       <w:r w:rsidRPr="00D513E6">
         <w:rPr>
           <w:color w:val="FFCC33" w:themeColor="accent4"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D981859" w14:textId="77777777" w:rsidR="001841D7" w:rsidRPr="001841D7" w:rsidRDefault="001841D7" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3153CF38" w14:textId="294757CE" w:rsidR="001D4608" w:rsidRPr="00D513E6" w:rsidRDefault="00D513E6" w:rsidP="00D513E6">
+    <w:p w14:paraId="3153CF38" w14:textId="25F9F588" w:rsidR="001D4608" w:rsidRPr="00D513E6" w:rsidRDefault="00D513E6" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use t</w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">his form </w:t>
       </w:r>
       <w:r w:rsidRPr="08B9543E">
         <w:rPr>
@@ -176,66 +176,77 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">submit a proposed </w:t>
       </w:r>
       <w:r w:rsidR="006C6A52" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">suspension </w:t>
       </w:r>
       <w:r w:rsidR="00FA2BFD" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> an existing programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="08B9543E">
+      <w:r w:rsidR="00924046" w:rsidRPr="007B7DBA">
         <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/pathway</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7DBA">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001D4608" w:rsidRPr="08B9543E">
+      <w:r w:rsidR="001D4608" w:rsidRPr="007B7DBA">
         <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="08B9543E">
+      <w:r w:rsidRPr="007B7DBA">
         <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>accordance</w:t>
       </w:r>
       <w:r w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">with the programme </w:t>
@@ -248,1672 +259,1516 @@
         <w:t>suspension</w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance</w:t>
       </w:r>
       <w:r w:rsidR="00FA2BFD" w:rsidRPr="08B9543E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5759C8E8" w14:textId="77777777" w:rsidR="00FA2BFD" w:rsidRPr="00F62DD4" w:rsidRDefault="00FA2BFD" w:rsidP="00FA2BFD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D1D6C7E" w14:textId="561F7C2E" w:rsidR="00FA2BFD" w:rsidRDefault="00FA2BFD" w:rsidP="00FA2BFD">
+    <w:p w14:paraId="4D1D6C7E" w14:textId="7D437CDB" w:rsidR="00FA2BFD" w:rsidRDefault="00FA2BFD" w:rsidP="00FA2BFD">
       <w:r w:rsidRPr="08B9543E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6D009D" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>Please note:</w:t>
+        <w:t xml:space="preserve">Please </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="08B9543E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>note:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="08B9543E">
         <w:rPr>
           <w:color w:val="6D009D" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">unless all Schools affected by the </w:t>
       </w:r>
       <w:r w:rsidR="006C6A52">
         <w:t>suspension</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> of a programme agree to its </w:t>
+        <w:t xml:space="preserve"> of a programme</w:t>
+      </w:r>
+      <w:r w:rsidR="00924046" w:rsidRPr="007B7DBA">
+        <w:t>/pathway</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> agree to its </w:t>
       </w:r>
       <w:r w:rsidR="006C6A52">
         <w:t>suspension</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, one </w:t>
       </w:r>
       <w:r w:rsidR="00E503A7">
         <w:t xml:space="preserve">academic </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">year’s notice of the intention to </w:t>
       </w:r>
       <w:r w:rsidR="006C6A52">
         <w:t>suspend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must be given.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA498BA" w14:textId="55FE1E79" w:rsidR="006C420F" w:rsidRDefault="00F848E9" w:rsidP="006C420F">
+    <w:p w14:paraId="1CA498BA" w14:textId="55FE1E79" w:rsidR="006C420F" w:rsidRPr="00164651" w:rsidRDefault="00F848E9" w:rsidP="00164651">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00164651">
         <w:t>Suspension Proposer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C420F" w14:paraId="4A6DBD14" w14:textId="77777777">
+      <w:tr w:rsidR="00767941" w14:paraId="29419B03" w14:textId="77777777" w:rsidTr="001042D7">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7183EAE3" w14:textId="77777777" w:rsidR="006C420F" w:rsidRPr="00C80FB5" w:rsidRDefault="006C420F">
+          <w:p w14:paraId="07FD5FB5" w14:textId="77777777" w:rsidR="00767941" w:rsidRPr="00C80FB5" w:rsidRDefault="00767941" w:rsidP="001042D7">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
             <w:r>
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD70611" w14:textId="77777777" w:rsidR="006C420F" w:rsidRPr="00243E00" w:rsidRDefault="006C420F"/>
+          <w:p w14:paraId="1E4D478C" w14:textId="77777777" w:rsidR="00767941" w:rsidRPr="00243E00" w:rsidRDefault="00767941" w:rsidP="001042D7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1010A0E8" w14:textId="77777777" w:rsidR="006C420F" w:rsidRPr="00243E00" w:rsidRDefault="006C420F">
+          <w:p w14:paraId="15BE8075" w14:textId="77777777" w:rsidR="00767941" w:rsidRPr="00243E00" w:rsidRDefault="00767941" w:rsidP="001042D7">
             <w:r>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F998F4" w14:textId="77777777" w:rsidR="006C420F" w:rsidRPr="00243E00" w:rsidRDefault="006C420F"/>
+          <w:p w14:paraId="4852BDA1" w14:textId="77777777" w:rsidR="00767941" w:rsidRPr="00243E00" w:rsidRDefault="00767941" w:rsidP="001042D7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C420F" w14:paraId="3375B7FC" w14:textId="77777777">
+      <w:tr w:rsidR="00767941" w14:paraId="35D2D728" w14:textId="77777777" w:rsidTr="001042D7">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFB8C71" w14:textId="77777777" w:rsidR="006C420F" w:rsidRDefault="006C420F">
+          <w:p w14:paraId="54E48D8B" w14:textId="77777777" w:rsidR="00767941" w:rsidRDefault="00767941" w:rsidP="001042D7">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
             <w:r>
               <w:t>Job Title (if not Programme Director)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11482" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4347C5A2" w14:textId="77777777" w:rsidR="006C420F" w:rsidRPr="00243E00" w:rsidRDefault="006C420F"/>
+          <w:p w14:paraId="5F16E3F6" w14:textId="77777777" w:rsidR="00767941" w:rsidRPr="00243E00" w:rsidRDefault="00767941" w:rsidP="001042D7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3445BD" w14:textId="77777777" w:rsidR="00767941" w:rsidRPr="007B7DBA" w:rsidRDefault="00767941" w:rsidP="001042D7">
+            <w:r w:rsidRPr="007B7DBA">
+              <w:t>Department/Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C641051" w14:textId="77777777" w:rsidR="00767941" w:rsidRPr="00243E00" w:rsidRDefault="00767941" w:rsidP="001042D7"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="220AC77E" w14:textId="76D9B76E" w:rsidR="001D4608" w:rsidRPr="00F62DD4" w:rsidRDefault="001D4608" w:rsidP="00F62DD4">
+    <w:p w14:paraId="220AC77E" w14:textId="76D9B76E" w:rsidR="001D4608" w:rsidRPr="00164651" w:rsidRDefault="001D4608" w:rsidP="00F62DD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F62DD4">
+      <w:r w:rsidRPr="00164651">
         <w:t xml:space="preserve">Section 1: </w:t>
       </w:r>
-      <w:r w:rsidR="006D051D" w:rsidRPr="00F62DD4">
+      <w:r w:rsidR="006D051D" w:rsidRPr="00164651">
         <w:t xml:space="preserve">Programme </w:t>
       </w:r>
-      <w:r w:rsidR="003D26BB" w:rsidRPr="00F62DD4">
+      <w:r w:rsidR="003D26BB" w:rsidRPr="00164651">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="006D051D" w:rsidRPr="00F62DD4">
+      <w:r w:rsidR="006D051D" w:rsidRPr="00164651">
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3958"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1530"/>
-        <w:gridCol w:w="2296"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2246"/>
+        <w:gridCol w:w="1653"/>
+        <w:gridCol w:w="643"/>
         <w:gridCol w:w="2301"/>
+        <w:gridCol w:w="742"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E23FD" w14:paraId="4D9D5BEC" w14:textId="77777777" w:rsidTr="08B9543E">
+      <w:tr w:rsidR="00497572" w14:paraId="4D9D5BEC" w14:textId="77777777" w:rsidTr="00AC2893">
         <w:trPr>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1B208851" w14:textId="2F420F3E" w:rsidR="005E23FD" w:rsidRDefault="005E23FD" w:rsidP="00D8677F">
-[...4 lines deleted...]
-          <w:p w14:paraId="5E3E7741" w14:textId="77777777" w:rsidR="005E23FD" w:rsidRPr="00DB65D8" w:rsidRDefault="005E23FD" w:rsidP="00D8677F">
+          <w:p w14:paraId="212D626C" w14:textId="77777777" w:rsidR="00E26F74" w:rsidRPr="008A26CE" w:rsidRDefault="00EB4BC7" w:rsidP="00E26F74">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB65D8">
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00EB4BC7">
+              <w:instrText>AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A61706" w:rsidRPr="00A61706">
+              <w:instrText>All programmes that will be affected by the proposed Programme Suspension should be listed in this section. Please include any variants e.g. foundation, placement year, study abroad etc.</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EB4BC7">
+              <w:instrText>"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00A61706">
+              <w:t xml:space="preserve">1.1 Programme Title and codes </w:t>
+            </w:r>
+            <w:r w:rsidR="00E26F74" w:rsidRPr="008A26CE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(include any variants e.g. foundation, placement year, study abroad etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="260C3582" w14:textId="77777777" w:rsidR="005E23FD" w:rsidRDefault="005E23FD" w:rsidP="00D8677F">
-[...463 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="652581BA" w14:textId="77777777" w:rsidR="00E26F74" w:rsidRDefault="00E26F74" w:rsidP="00E26F74"/>
+          <w:p w14:paraId="57B8C6DC" w14:textId="6AEEBB1F" w:rsidR="00497572" w:rsidRPr="001B114A" w:rsidRDefault="00E26F74" w:rsidP="00E26F74">
+            <w:r w:rsidRPr="008A26CE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DB65D8">
+              <w:t xml:space="preserve">* Add additional rows as required </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4BC7">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B97F56" w14:textId="2EB6A0CA" w:rsidR="00497572" w:rsidRPr="00D8677F" w:rsidRDefault="00497572" w:rsidP="00497572">
+            <w:pPr>
+              <w:ind w:right="-13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Programme code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7DBA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FC47B5" w14:textId="4267392C" w:rsidR="00497572" w:rsidRPr="00D8677F" w:rsidRDefault="00497572" w:rsidP="00497572">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plan code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7DBA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C56E3C0" w14:textId="322C0973" w:rsidR="00497572" w:rsidRPr="00D8677F" w:rsidRDefault="00497572" w:rsidP="00497572">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UCAS code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7DBA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F5E44A" w14:textId="77777777" w:rsidR="00497572" w:rsidRDefault="00497572" w:rsidP="00497572">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6C30F6" w14:textId="45438C3A" w:rsidR="00497572" w:rsidRPr="00D8677F" w:rsidRDefault="00497572" w:rsidP="00497572">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(BSc, BA, MSc, MA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6237D2B6" w14:textId="57E9B591" w:rsidR="00497572" w:rsidRPr="00D8677F" w:rsidRDefault="00497572" w:rsidP="00497572">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Programme title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B1C9F3" w14:textId="36B40483" w:rsidR="00497572" w:rsidRPr="00D8677F" w:rsidRDefault="00497572" w:rsidP="00497572">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7DBA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mode of Attendance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2893" w14:paraId="507D6E9A" w14:textId="77777777" w:rsidTr="00AC2893">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB178C8" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRDefault="00AC2893" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5533456C" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4423E02D" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFB11AF" w14:textId="3A861016" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE22B0E" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3072D4C1" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F73973A" w14:textId="6B517E9A" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2893" w14:paraId="519FAE1E" w14:textId="77777777" w:rsidTr="00AC2893">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5539B798" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRDefault="00AC2893" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8C5AF" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B6E543" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B4819C" w14:textId="463CC0A2" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDD1441" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEE8BD7" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="224524C0" w14:textId="646CD32F" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2893" w14:paraId="5B4BD6BF" w14:textId="77777777" w:rsidTr="00AC2893">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75E7A2F7" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRDefault="00AC2893" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582E3AE9" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="325A1DFA" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0096CFE5" w14:textId="54AAAA75" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B2301A" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E4F23D" w14:textId="77777777" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5263D76A" w14:textId="666F38DA" w:rsidR="00AC2893" w:rsidRPr="006D051D" w:rsidRDefault="00AC2893" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB5A7C" w14:paraId="1D85F2F2" w14:textId="77777777" w:rsidTr="08B9543E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="55923B8A" w14:textId="77777777" w:rsidR="00EB5A7C" w:rsidRPr="007B7DBA" w:rsidRDefault="00EB5A7C" w:rsidP="00EB5A7C">
+            <w:r>
+              <w:t>1.2 Faculty and School</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7DBA">
+              <w:t>/owning area</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489B3BCF" w14:textId="482896CE" w:rsidR="00EB5A7C" w:rsidRPr="00DB65D8" w:rsidRDefault="00EB5A7C" w:rsidP="00EB5A7C">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Faculties are listed in bold – tick the relevant School box)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB65D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Faculties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7DBA">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">owning area(s) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB65D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are listed in bold – tick the relevant box)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F2351F" w14:textId="0A17DDB0" w:rsidR="00D8677F" w:rsidRPr="006E1194" w:rsidRDefault="00D8677F" w:rsidP="00E01325">
+          <w:p w14:paraId="0E056E4A" w14:textId="77777777" w:rsidR="00EB5A7C" w:rsidRPr="006E1194" w:rsidRDefault="00EB5A7C" w:rsidP="00EB5A7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology, Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Humanities</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC0CEB" w:rsidRPr="006E1194">
+            <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Science </w:t>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0CEB" w:rsidRPr="006E1194">
+            <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36121E67" w14:textId="7F1FB465" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00E01325">
+          <w:p w14:paraId="0164B87F" w14:textId="77777777" w:rsidR="00EB5A7C" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00EB5A7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...45 lines deleted...]
-            <w:r w:rsidRPr="006D051D">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-534112311"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C" w:rsidRPr="006D051D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Biological Sciences</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1179344594"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alliance Manchester Business School</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
-[...43 lines deleted...]
-            <w:r w:rsidR="00DC0CEB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1033798633"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Foundation year only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF1FB66" w14:textId="0AF2C7B9" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00E01325">
+          <w:p w14:paraId="100688AD" w14:textId="77777777" w:rsidR="00EB5A7C" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00EB5A7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1621259396"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Sciences</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-904070403"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Arts, Languages and Cultures</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
-[...45 lines deleted...]
-            <w:r w:rsidR="00DC0CEB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1736425390"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0DD740" w14:textId="34AA9156" w:rsidR="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00E01325">
+          <w:p w14:paraId="65B61296" w14:textId="77777777" w:rsidR="00EB5A7C" w:rsidRDefault="00000000" w:rsidP="00EB5A7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1189882350"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Sciences</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1761279734"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Environment, Education &amp; Development</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC0CEB">
-[...45 lines deleted...]
-            <w:r w:rsidR="00DC0CEB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1439988402"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Natural Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D68E31" w14:textId="01650C42" w:rsidR="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00E01325">
+          <w:p w14:paraId="14F4039C" w14:textId="77777777" w:rsidR="00EB5A7C" w:rsidRDefault="00EB5A7C" w:rsidP="00EB5A7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1571112831"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...44 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Social Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A2ABFA" w14:textId="0E966D15" w:rsidR="00D8677F" w:rsidRPr="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00E01325">
+          <w:p w14:paraId="703B443F" w14:textId="77777777" w:rsidR="00EB5A7C" w:rsidRPr="00D8677F" w:rsidRDefault="00EB5A7C" w:rsidP="00EB5A7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cross-University</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEB6719" w14:textId="77777777" w:rsidR="005E23FD" w:rsidRDefault="00D8677F" w:rsidP="00E01325">
+          <w:p w14:paraId="0652474C" w14:textId="6EA2F848" w:rsidR="00EB5A7C" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00EB5A7C">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1037"/>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1070646397"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UCIL</w:t>
             </w:r>
-            <w:r w:rsidR="00233434">
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-          </w:p>
-[...56 lines deleted...]
-            <w:r w:rsidR="5222759A">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1919901983"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transnational Education (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EB5A7C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TNE</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5A7C" w:rsidRPr="00B61A26">
+              <w:t xml:space="preserve">)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EB5A7C" w:rsidRPr="00B61A26">
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1457517652"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB5A7C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB5A7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="5678750C" w:rsidRPr="08B9543E">
-[...4 lines deleted...]
-              <w:t>Education Development</w:t>
+            <w:r w:rsidR="00EB5A7C" w:rsidRPr="007B7DBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manchester Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5028B" w14:paraId="794DA99F" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4959C129" w14:textId="3B2CB24A" w:rsidR="00F5028B" w:rsidRDefault="00F5028B" w:rsidP="00F96900">
             <w:r>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005E23FD">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Collaborative provision details </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="125B3526" w14:textId="016BCC58" w:rsidR="00F5028B" w:rsidRPr="00DB65D8" w:rsidRDefault="00F5028B" w:rsidP="00F96900">
+          <w:p w14:paraId="125B3526" w14:textId="016BCC58" w:rsidR="00F5028B" w:rsidRPr="00D46A1D" w:rsidRDefault="00F5028B" w:rsidP="00F96900">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB65D8">
+            <w:r w:rsidRPr="00D46A1D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(complete if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6886" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2751B51B" w14:textId="43777B99" w:rsidR="00F5028B" w:rsidRDefault="00F5028B" w:rsidP="00F5028B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of collaborative provision:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="479D6477" w14:textId="7E0D145D" w:rsidR="00F5028B" w:rsidRDefault="7CEB085D" w:rsidP="00F5028B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08B9543E">
@@ -1943,613 +1798,448 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="08B9543E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75853776" w14:textId="2BD74444" w:rsidR="00600E64" w:rsidRDefault="00600E64" w:rsidP="00F5028B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details of any discussions held:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="539A72C4" w14:textId="3FC3A089" w:rsidR="00F5028B" w:rsidRPr="006D051D" w:rsidRDefault="7CEB085D" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08B9543E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have partners </w:t>
+            </w:r>
+            <w:r w:rsidR="5678750C" w:rsidRPr="08B9543E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>approved</w:t>
+            </w:r>
+            <w:r w:rsidR="0FA75E44" w:rsidRPr="08B9543E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="5678750C" w:rsidRPr="08B9543E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proposed suspension</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08B9543E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="539A72C4" w14:textId="3FC3A089" w:rsidR="00F5028B" w:rsidRPr="006D051D" w:rsidRDefault="7CEB085D" w:rsidP="00F5028B">
-[...48 lines deleted...]
-          <w:p w14:paraId="687F3889" w14:textId="63715D32" w:rsidR="00F5028B" w:rsidRPr="000B052D" w:rsidRDefault="00F5028B" w:rsidP="0054089E">
+          <w:p w14:paraId="01A7986D" w14:textId="77777777" w:rsidR="005373CE" w:rsidRPr="000B052D" w:rsidRDefault="00000000" w:rsidP="005373CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...52 lines deleted...]
-          <w:p w14:paraId="38A3F1CE" w14:textId="77777777" w:rsidR="00F5028B" w:rsidRDefault="00F5028B" w:rsidP="0054089E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1025403097"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005373CE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005373CE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158F3743" w14:textId="77777777" w:rsidR="005373CE" w:rsidRDefault="00000000" w:rsidP="005373CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1436436360"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005373CE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005373CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005373CE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5012B8F0" w14:textId="249A9DE8" w:rsidR="00B23930" w:rsidRPr="006D051D" w:rsidRDefault="00B23930" w:rsidP="0054089E">
+          <w:p w14:paraId="5012B8F0" w14:textId="3247B885" w:rsidR="00B23930" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="005373CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1814751021"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005373CE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005373CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005373CE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717D1F" w14:paraId="6B1677BC" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0589C62E" w14:textId="5D3142F8" w:rsidR="00717D1F" w:rsidRDefault="00717D1F" w:rsidP="00717D1F">
             <w:r>
               <w:t xml:space="preserve">1.4 Professional, Statutory and Regulatory body (PSRB) accreditation </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB65D8">
+            <w:r w:rsidRPr="00D46A1D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(complete if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6886" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51D68DDB" w14:textId="60FE6060" w:rsidR="00717D1F" w:rsidRPr="00E01325" w:rsidRDefault="2996BC0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01325">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of any PSRB(s): </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="118490FB" w14:textId="7FCC07ED" w:rsidR="00717D1F" w:rsidRDefault="00717D1F" w:rsidP="00717D1F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BA9E7D" w14:textId="4EF2746C" w:rsidR="00717D1F" w:rsidRDefault="00717D1F" w:rsidP="00717D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1BD032CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have PSRB</w:t>
+            </w:r>
+            <w:r w:rsidR="0054089E" w:rsidRPr="1BD032CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1BD032CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00600E64">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consulted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1BD032CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BA9E7D" w14:textId="4EF2746C" w:rsidR="00717D1F" w:rsidRDefault="00717D1F" w:rsidP="00717D1F">
-[...48 lines deleted...]
-          <w:p w14:paraId="12B0DB8F" w14:textId="77777777" w:rsidR="00717D1F" w:rsidRPr="000B052D" w:rsidRDefault="00717D1F" w:rsidP="0054089E">
+          <w:p w14:paraId="3FED95D6" w14:textId="77777777" w:rsidR="005373CE" w:rsidRPr="000B052D" w:rsidRDefault="00000000" w:rsidP="005373CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...52 lines deleted...]
-          <w:p w14:paraId="1E7071B5" w14:textId="25E3B79F" w:rsidR="00717D1F" w:rsidRPr="006D051D" w:rsidRDefault="00717D1F" w:rsidP="08B9543E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1930695825"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005373CE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005373CE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1899FBA6" w14:textId="77777777" w:rsidR="005373CE" w:rsidRDefault="00000000" w:rsidP="005373CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1197045762"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005373CE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005373CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005373CE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="035EE8D2" w14:textId="78C682E4" w:rsidR="00717D1F" w:rsidRPr="006D051D" w:rsidRDefault="00A6389E" w:rsidP="002A1B31">
+          <w:p w14:paraId="035EE8D2" w14:textId="6657DF07" w:rsidR="00717D1F" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="005373CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E01325">
-[...55 lines deleted...]
-              </w:rPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="854541989"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005373CE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005373CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="48B22B20" w:rsidRPr="00E01325">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="005373CE">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="729FDA57" w14:textId="590D10CF" w:rsidR="00D0736D" w:rsidRPr="00F62DD4" w:rsidRDefault="00D0736D" w:rsidP="00F62DD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 2: </w:t>
       </w:r>
       <w:r w:rsidR="006C6A52">
         <w:t>Suspension</w:t>
       </w:r>
       <w:r w:rsidR="00FA2BFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E23FD">
         <w:t xml:space="preserve">reason and </w:t>
@@ -2589,517 +2279,305 @@
             <w:r>
               <w:t>2.1 Overarching reason(s) for suspension</w:t>
             </w:r>
             <w:r w:rsidR="68813D7F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="68813D7F" w:rsidRPr="02089EE3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(tick all that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDF7E59" w14:textId="70DFCACF" w:rsidR="00F70B86" w:rsidRDefault="00F70B86" w:rsidP="00E01325">
+          <w:p w14:paraId="0BDF7E59" w14:textId="7ACBAA80" w:rsidR="00F70B86" w:rsidRDefault="00000000" w:rsidP="00E01325">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1608389849"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005713ED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005713ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Low numbers</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F70B86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1372072665"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00210E67">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00210E67">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00ED20E1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Significant programme amendments</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F70B86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...60 lines deleted...]
-          <w:p w14:paraId="26EB05CA" w14:textId="706F1346" w:rsidR="00B8052D" w:rsidRDefault="00B8052D" w:rsidP="00E01325">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="61990321"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003B725D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003B725D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Financial viability</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26EB05CA" w14:textId="2EF07671" w:rsidR="00B8052D" w:rsidRDefault="00000000" w:rsidP="00E01325">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            <w:r w:rsidR="00ED20E1">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="127143626"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007579D8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007579D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Staffing changes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B8052D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1666744745"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00585904">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00585904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Collaborative Provision</w:t>
+            </w:r>
             <w:r w:rsidR="00F70B86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...51 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00F70B86">
-[...45 lines deleted...]
-            <w:r w:rsidR="00F70B86">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="530690378"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001A07F5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001A07F5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSRB accreditation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC2D246" w14:textId="75DD772A" w:rsidR="00EF6A8F" w:rsidRPr="00E01325" w:rsidRDefault="00F70B86" w:rsidP="00E01325">
+          <w:p w14:paraId="6DC2D246" w14:textId="7C827449" w:rsidR="00EF6A8F" w:rsidRPr="00E01325" w:rsidRDefault="00000000" w:rsidP="00E01325">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8540"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-980924827"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00210E67">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00210E67">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00210E67">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(please specify</w:t>
-[...8 lines deleted...]
-              <w:t>):</w:t>
+              <w:t>(please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA2BFD" w14:paraId="1DAE6130" w14:textId="77777777" w:rsidTr="02089EE3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4FA42CFE" w14:textId="6A03D5CD" w:rsidR="00FA2BFD" w:rsidRDefault="00FA2BFD">
             <w:r>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00311313">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
             <w:r w:rsidR="00311313">
               <w:t>ationale</w:t>
@@ -3154,174 +2632,122 @@
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B74883">
               <w:t xml:space="preserve">Are there any strategic issues arising from this </w:t>
             </w:r>
             <w:r>
               <w:t>suspension</w:t>
             </w:r>
             <w:r w:rsidRPr="00B74883">
               <w:t xml:space="preserve"> e.g. cessation of an area of study or reputational </w:t>
             </w:r>
             <w:r>
               <w:t>damage?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63972932" w14:textId="77777777" w:rsidR="003E30DB" w:rsidRDefault="003E30DB" w:rsidP="00E01325">
+          <w:p w14:paraId="1974A56D" w14:textId="77777777" w:rsidR="003A3E5E" w:rsidRDefault="00000000" w:rsidP="003A3E5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="676388294"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003A3E5E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003A3E5E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A3E5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please give details below)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A3E5E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="77488162"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003A3E5E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003A3E5E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="789DDB5B" w14:textId="77777777" w:rsidR="003E30DB" w:rsidRPr="006D051D" w:rsidRDefault="003E30DB" w:rsidP="003E30DB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00050CD4" w14:paraId="4F32FBDC" w14:textId="77777777" w:rsidTr="02089EE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="28DB2868" w14:textId="1CD5EDB7" w:rsidR="00050CD4" w:rsidRDefault="00050CD4" w:rsidP="006C6A52">
             <w:r>
@@ -3674,357 +3100,296 @@
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Student Protection Plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0054089E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure they have been accounted for in your planning)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F0FB8F" w14:textId="657ECC69" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="0054089E">
+          <w:p w14:paraId="7594E49C" w14:textId="0A1DF156" w:rsidR="000E33F5" w:rsidRDefault="00000000" w:rsidP="000E33F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...51 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1061063867"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000E33F5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000E33F5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:r w:rsidR="000E33F5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(give details in table opposite)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="064627C2" w14:textId="77777777" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="0054089E">
+          <w:p w14:paraId="6C13377F" w14:textId="77777777" w:rsidR="000E33F5" w:rsidRDefault="000E33F5" w:rsidP="000E33F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0ECA821F" w14:textId="68CFA640" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="00B21599" w:rsidP="0054089E">
+          <w:p w14:paraId="0ECA821F" w14:textId="3844E2AC" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="00000000" w:rsidP="000E33F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...49 lines deleted...]
-              <w:t>No current students</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1387415612"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000E33F5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000E33F5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No current students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6523F5" w14:textId="6B66AEE9" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="00B21599" w:rsidP="00B21599">
+          <w:p w14:paraId="7E6523F5" w14:textId="6B66AEE9" w:rsidR="00B21599" w:rsidRPr="00836132" w:rsidRDefault="00B21599" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21599">
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09216717" w14:textId="36DB0089" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="4892238C" w:rsidP="00B21599">
+          <w:p w14:paraId="09216717" w14:textId="36DB0089" w:rsidR="00B21599" w:rsidRPr="00836132" w:rsidRDefault="4892238C" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08B9543E">
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of current students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3CDBD4" w14:textId="4FC49B58" w:rsidR="00B21599" w:rsidRPr="006D051D" w:rsidRDefault="4892238C" w:rsidP="00B21599">
+          <w:p w14:paraId="7F3CDBD4" w14:textId="4FC49B58" w:rsidR="00B21599" w:rsidRPr="00836132" w:rsidRDefault="4892238C" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Expected date of completion</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="6C1C93D1" w:rsidRPr="08B9543E">
+            </w:pPr>
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for all current student</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E503A7">
+              <w:t>Expected date of completion</w:t>
+            </w:r>
+            <w:r w:rsidR="6C1C93D1" w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> for all current student</w:t>
+            </w:r>
+            <w:r w:rsidR="00E503A7" w:rsidRPr="00836132">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> cohort</w:t>
             </w:r>
-            <w:r w:rsidR="6C1C93D1" w:rsidRPr="08B9543E">
+            <w:r w:rsidR="6C1C93D1" w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="098FD534" w14:textId="29245520" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="00176AA5" w:rsidP="00B21599">
+          <w:p w14:paraId="098FD534" w14:textId="29245520" w:rsidR="00B21599" w:rsidRPr="00836132" w:rsidRDefault="00176AA5" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Have you considered the facilities required by current students</w:t>
-[...8 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Have you considered the facilities required by current students?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0054089E" w14:paraId="433861F7" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:trPr>
           <w:trHeight w:val="34"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="51ECDD05" w14:textId="77777777" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="00B21599"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06E7FD42" w14:textId="77777777" w:rsidR="00B21599" w:rsidRPr="006D051D" w:rsidRDefault="00B21599" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
@@ -4268,61 +3633,119 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="15C9B3EF" w14:textId="22EC0305" w:rsidR="00195F1E" w:rsidRDefault="00195F1E">
             <w:r>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
             <w:r w:rsidR="00300B4F" w:rsidRPr="003C3AE8">
               <w:t>Describe how students currently enrolled on the programme (including those on interruption or intending to interrupt) will be managed and their progress towards completion monitored</w:t>
             </w:r>
             <w:r w:rsidR="00B23930">
               <w:t xml:space="preserve"> (see also section 4.6)</w:t>
             </w:r>
             <w:r w:rsidR="00300B4F" w:rsidRPr="003C3AE8">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="760892CA" w14:textId="77777777" w:rsidR="00195F1E" w:rsidRPr="006D051D" w:rsidRDefault="00195F1E">
+          <w:p w14:paraId="662764D7" w14:textId="77777777" w:rsidR="00195F1E" w:rsidRDefault="00195F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1130E294" w14:textId="77777777" w:rsidR="00087119" w:rsidRPr="00087119" w:rsidRDefault="00087119" w:rsidP="00087119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C2BFF9C" w14:textId="77777777" w:rsidR="00087119" w:rsidRPr="00087119" w:rsidRDefault="00087119" w:rsidP="00087119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="773A2824" w14:textId="77777777" w:rsidR="00087119" w:rsidRPr="00087119" w:rsidRDefault="00087119" w:rsidP="00087119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E8C0919" w14:textId="77777777" w:rsidR="00087119" w:rsidRPr="00087119" w:rsidRDefault="00087119" w:rsidP="00087119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52643329" w14:textId="77777777" w:rsidR="00087119" w:rsidRPr="00087119" w:rsidRDefault="00087119" w:rsidP="00087119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="760892CA" w14:textId="690B9C6F" w:rsidR="00087119" w:rsidRPr="00087119" w:rsidRDefault="00087119" w:rsidP="00087119">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1793"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E246F" w14:paraId="1EF09825" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5B4801E6" w14:textId="3F186BBF" w:rsidR="008E246F" w:rsidRDefault="008E246F" w:rsidP="00E101B5">
             <w:pPr>
               <w:ind w:right="-115"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>3.3 How have you consulted with current students</w:t>
             </w:r>
             <w:r w:rsidR="00717D1F">
               <w:t xml:space="preserve"> regarding </w:t>
             </w:r>
             <w:r w:rsidR="006C6A52">
               <w:t>the proposed suspension</w:t>
@@ -4332,415 +3755,600 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A1BFE1D" w14:textId="77777777" w:rsidR="008E246F" w:rsidRPr="00195F1E" w:rsidRDefault="008E246F" w:rsidP="00195F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0035123E" w14:paraId="2558B0F2" w14:textId="77777777" w:rsidTr="08B9543E">
+        <w:trPr>
+          <w:trHeight w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDFB4E4" w14:textId="29AFCF11" w:rsidR="0035123E" w:rsidRDefault="0035123E" w:rsidP="00337754">
+            <w:pPr>
+              <w:ind w:right="-115"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.4 Please provide details of any opposition/disagreement(s) during staff/student consultation during the suspension process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11499" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D15F5D" w14:textId="77777777" w:rsidR="0035123E" w:rsidRDefault="00000000" w:rsidP="00337754">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="577110317"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0035123E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0035123E" w:rsidRPr="00AD4C88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0035123E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I confirm there was no opposition/disagreement(s) during the staff/student consultation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024437E0" w14:textId="77777777" w:rsidR="0035123E" w:rsidRDefault="0035123E" w:rsidP="00337754">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E202BA0" w14:textId="77777777" w:rsidR="0035123E" w:rsidRPr="00D46E1C" w:rsidRDefault="00000000" w:rsidP="00337754">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="1741833573"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0035123E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0035123E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I confirm there was opposition/disagreement (which was subsequently resolved) during the staff/student consultation </w:t>
+            </w:r>
+            <w:r w:rsidR="0035123E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please provide details below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033642CB" w14:textId="77777777" w:rsidR="0035123E" w:rsidRDefault="0035123E" w:rsidP="00337754">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="072B5B42" w14:textId="53AD0990" w:rsidR="0035123E" w:rsidRPr="00195F1E" w:rsidRDefault="00000000" w:rsidP="00337754">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1857496561"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0035123E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0035123E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I confirm there was opposition/disagreement (which remains unresolved) during the staff/student consultation </w:t>
+            </w:r>
+            <w:r w:rsidR="0035123E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please provide details below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0035123E" w14:paraId="04F4596E" w14:textId="77777777" w:rsidTr="08B9543E">
+        <w:trPr>
+          <w:trHeight w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="745EFF12" w14:textId="73056DA5" w:rsidR="0035123E" w:rsidRPr="00337754" w:rsidRDefault="0035123E" w:rsidP="00E101B5">
+            <w:pPr>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11499" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45161F2E" w14:textId="77777777" w:rsidR="0035123E" w:rsidRDefault="0035123E" w:rsidP="0035123E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If applicable, please provide details (including resolution where appropriate)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1666D181" w14:textId="77777777" w:rsidR="0035123E" w:rsidRDefault="0035123E" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B6C4DDF" w14:textId="2E7390FE" w:rsidR="0035123E" w:rsidRPr="0035123E" w:rsidRDefault="0035123E" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00300B4F" w14:paraId="64BAE2FF" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2404FB95" w14:textId="5C3FF0CC" w:rsidR="00300B4F" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
+          <w:p w14:paraId="2404FB95" w14:textId="66497937" w:rsidR="00300B4F" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
             <w:r>
-              <w:t>3.4 Does the proposed suspension affect prospective students?</w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="0035123E">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Does the proposed suspension affect prospective students?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="535D3302" w14:textId="7F7AE442" w:rsidR="00300B4F" w:rsidRDefault="00300B4F" w:rsidP="08B9543E">
+          <w:p w14:paraId="4C414DDC" w14:textId="77777777" w:rsidR="00E80437" w:rsidRDefault="00000000" w:rsidP="00E80437">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...57 lines deleted...]
-            <w:r w:rsidR="37196C21" w:rsidRPr="08B9543E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="815537844"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E80437">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E80437">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80437" w:rsidRPr="08EF640C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(give details in table opposite</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="397ABB21" w14:textId="77777777" w:rsidR="00300B4F" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
+              <w:t>(give details in table opposite and confirm date obtained: DD/MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0054C5AC" w14:textId="77777777" w:rsidR="00E80437" w:rsidRDefault="00E80437" w:rsidP="00E80437">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72D320DF" w14:textId="5855E381" w:rsidR="00300B4F" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
+          <w:p w14:paraId="72D320DF" w14:textId="4F2FF54E" w:rsidR="00300B4F" w:rsidRDefault="00000000" w:rsidP="00E80437">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="581562195"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E80437">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E80437">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80437">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No prospective students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A0FC4E" w14:textId="533CA2A5" w:rsidR="00300B4F" w:rsidRPr="002A1B31" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
+          <w:p w14:paraId="28A0FC4E" w14:textId="533CA2A5" w:rsidR="00300B4F" w:rsidRPr="00836132" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A1B31">
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
-            <w:r w:rsidR="00C44796" w:rsidRPr="002A1B31">
+            <w:r w:rsidR="00C44796" w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>applications</w:t>
             </w:r>
-            <w:r w:rsidR="0058674D" w:rsidRPr="002A1B31">
+            <w:r w:rsidR="0058674D" w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including deferred applications)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42FC0863" w14:textId="583866E3" w:rsidR="00300B4F" w:rsidRPr="002A1B31" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
+          <w:p w14:paraId="42FC0863" w14:textId="583866E3" w:rsidR="00300B4F" w:rsidRPr="00836132" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A1B31">
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of offers made</w:t>
             </w:r>
-            <w:r w:rsidR="00BA219D" w:rsidRPr="002A1B31">
+            <w:r w:rsidR="00BA219D" w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including deferred offers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEEB955" w14:textId="721958F6" w:rsidR="00300B4F" w:rsidRPr="00195F1E" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
+          <w:p w14:paraId="5FEEB955" w14:textId="721958F6" w:rsidR="00300B4F" w:rsidRPr="00836132" w:rsidRDefault="00300B4F" w:rsidP="00300B4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00195F1E">
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of offers accepted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E343AA6" w14:textId="7C3AAEDB" w:rsidR="00300B4F" w:rsidRPr="00195F1E" w:rsidRDefault="00C44796" w:rsidP="00300B4F">
+          <w:p w14:paraId="6E343AA6" w14:textId="7C3AAEDB" w:rsidR="00300B4F" w:rsidRPr="00836132" w:rsidRDefault="00C44796" w:rsidP="00300B4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00300B4F" w:rsidRPr="1BD032CD">
+            <w:r w:rsidR="00300B4F" w:rsidRPr="00836132">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lternative programme(s) that could be offered if suspension is approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300B4F" w14:paraId="3D0920E0" w14:textId="77777777" w:rsidTr="00E01325">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="29D829D9" w14:textId="77777777" w:rsidR="00300B4F" w:rsidRDefault="00300B4F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
@@ -4825,56 +4433,56 @@
           </w:tcPr>
           <w:p w14:paraId="64CA3967" w14:textId="6C4F72D5" w:rsidR="00300B4F" w:rsidRDefault="00300B4F" w:rsidP="00195F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B21599" w14:paraId="52B0492B" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5F362364" w14:textId="077D85F3" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="00B21599">
+          <w:p w14:paraId="5F362364" w14:textId="40919F2B" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="00B21599">
             <w:r>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00717D1F">
-              <w:t>5</w:t>
+            <w:r w:rsidR="0035123E">
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Does the </w:t>
             </w:r>
             <w:r w:rsidR="006C6A52">
               <w:t>proposed suspension</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> affect students in other Schools i.e. shared units?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AF8AF09" w14:textId="54CE900C" w:rsidR="00B21599" w:rsidRPr="0054089E" w:rsidRDefault="00B21599" w:rsidP="00B21599">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054089E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4971,1009 +4579,761 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Science </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019C1938" w14:textId="77777777" w:rsidR="00B21599" w:rsidRPr="006D051D" w:rsidRDefault="00B21599" w:rsidP="00E01325">
+          <w:p w14:paraId="62224092" w14:textId="77777777" w:rsidR="00163092" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00163092">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...57 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1931814020"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Biological Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-169331313"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alliance Manchester Business School</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="254025625"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Foundation year only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C80312A" w14:textId="77777777" w:rsidR="00B21599" w:rsidRPr="006D051D" w:rsidRDefault="00B21599" w:rsidP="00E01325">
+          <w:p w14:paraId="57141434" w14:textId="77777777" w:rsidR="00163092" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00163092">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1584495109"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical Sciences</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1289584554"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Arts, Languages and Cultures</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="611945150"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CEAFE76" w14:textId="77777777" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="00E01325">
+          <w:p w14:paraId="3857EFB3" w14:textId="77777777" w:rsidR="00163092" w:rsidRDefault="00000000" w:rsidP="00163092">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1814169696"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Sciences</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2036261821"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Environment, Education &amp; Development</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1000088745"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00163092">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00163092">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Natural Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E30D0E2" w14:textId="77777777" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="00E01325">
+          <w:p w14:paraId="20937395" w14:textId="77777777" w:rsidR="00163092" w:rsidRDefault="00163092" w:rsidP="00163092">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1954776787"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social Sciences</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51CA23AD" w14:textId="77777777" w:rsidR="00B21599" w:rsidRPr="00D8677F" w:rsidRDefault="00B21599" w:rsidP="00E01325">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cross-University</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52C778D1" w14:textId="27F30009" w:rsidR="00B21599" w:rsidRPr="001F0A77" w:rsidRDefault="00B21599" w:rsidP="00E01325">
+          <w:p w14:paraId="52C778D1" w14:textId="1EB32065" w:rsidR="00B21599" w:rsidRPr="001F0A77" w:rsidRDefault="00000000" w:rsidP="00E01325">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-95869212"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B80724">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B80724">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UCIL</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B21599">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2018462107"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D3CD6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B21599">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> I confirm all relevant Head(s) of School approve the </w:t>
             </w:r>
             <w:r w:rsidR="006C6A52">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>suspension</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B21599">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4972C304" w14:textId="5176CDDA" w:rsidR="00B21599" w:rsidRPr="006D051D" w:rsidRDefault="00B21599" w:rsidP="00E01325">
+          <w:p w14:paraId="6403D87A" w14:textId="77777777" w:rsidR="00B21599" w:rsidRDefault="00000000" w:rsidP="00E01325">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4304"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...69 lines deleted...]
-              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1270658887"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003B40DE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003B40DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transnational Education (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003B40DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TNE</w:t>
+            </w:r>
+            <w:r w:rsidR="003B40DE" w:rsidRPr="00B61A26">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="003B40DE" w:rsidRPr="08EF640C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B40DE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003B40DE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r w:rsidR="00B21599">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="4892238C" w:rsidRPr="08B9543E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(please attach evidence of approval e.g. e-mail or meeting minutes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4972C304" w14:textId="457C3ED9" w:rsidR="003B40DE" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00E01325">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4304"/>
+              </w:tabs>
+              <w:ind w:left="329" w:hanging="329"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1864478284"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC4F7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC4F7D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC4F7D" w:rsidRPr="00CC4902">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manchester Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0054089E" w14:paraId="5C8B655F" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="63909808" w14:textId="72CFC1E2" w:rsidR="0054089E" w:rsidRDefault="0054089E" w:rsidP="08B9543E">
+          <w:p w14:paraId="63909808" w14:textId="55F4F57C" w:rsidR="0054089E" w:rsidRDefault="0054089E" w:rsidP="08B9543E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="004377"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">3.6 </w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="0035123E">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00050CD4">
               <w:t xml:space="preserve">List any shared units </w:t>
             </w:r>
             <w:r w:rsidR="005E06F2">
-              <w:t xml:space="preserve">include course code and title) </w:t>
+              <w:t xml:space="preserve">include course code and title </w:t>
             </w:r>
             <w:r w:rsidR="00050CD4">
               <w:t xml:space="preserve">affected and the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">arrangements </w:t>
             </w:r>
             <w:r w:rsidR="00050CD4">
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">have been </w:t>
             </w:r>
             <w:r w:rsidR="5261836A">
+              <w:lastRenderedPageBreak/>
               <w:t>put in place to mitigate impact on affected programmes</w:t>
             </w:r>
             <w:r w:rsidR="00050CD4">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="39C5B5E3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005E06F2" w:rsidRPr="08B9543E" w:rsidDel="005E06F2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="004377"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D25571A" w14:textId="77777777" w:rsidR="0054089E" w:rsidRPr="006E1194" w:rsidRDefault="0054089E" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3856"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B21599" w14:paraId="3B169547" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3287C5DF" w14:textId="2268D4BE" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="00B21599">
+          <w:p w14:paraId="3287C5DF" w14:textId="2932E141" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="00B21599">
             <w:r>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="0054089E">
-              <w:t>7</w:t>
+            <w:r w:rsidR="0035123E">
+              <w:t>8</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> For postgraduate taught programmes, what arrangements are in place to supervise dissertations (if required)?</w:t>
+              <w:t xml:space="preserve"> For postgraduate taught programmes, what arrangements are in place to supervise dissertations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D46A1D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(if required)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D46A1D">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="1DBEC84B" w14:textId="77777777" w:rsidR="00B21599" w:rsidRPr="006D051D" w:rsidRDefault="00B21599" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B5C0717" w14:textId="757533AB" w:rsidR="002B3180" w:rsidRDefault="003D26BB" w:rsidP="00F62DD4">
       <w:pPr>
@@ -5982,1190 +5342,954 @@
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="005E23FD">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B93209">
         <w:t xml:space="preserve">Governance </w:t>
       </w:r>
       <w:r w:rsidR="00717D1F">
         <w:t>considerations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3958"/>
-        <w:gridCol w:w="11488"/>
+        <w:gridCol w:w="5744"/>
+        <w:gridCol w:w="5744"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A328E6" w14:paraId="61A1B741" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="199C32AA" w14:textId="4901C5CB" w:rsidR="00A328E6" w:rsidRDefault="2D66F533" w:rsidP="00A328E6">
             <w:r>
               <w:t xml:space="preserve">4.1 Has the proposed </w:t>
             </w:r>
             <w:r w:rsidR="006C6A52">
               <w:t>suspension</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> been approved by the </w:t>
             </w:r>
             <w:r w:rsidR="7AB220E0">
               <w:t>relevant</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Committee?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFEDD49" w14:textId="77777777" w:rsidR="00A328E6" w:rsidRDefault="00A328E6" w:rsidP="001841D7">
+          <w:p w14:paraId="7C944FEE" w14:textId="77777777" w:rsidR="0098528B" w:rsidRDefault="00000000" w:rsidP="0098528B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4156"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...55 lines deleted...]
-              </w:rPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1191566563"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0098528B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0098528B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001841D7">
+            <w:r w:rsidR="0098528B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidR="0098528B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please give details of discussions)</w:t>
             </w:r>
-            <w:r w:rsidR="001841D7">
+            <w:r w:rsidR="0098528B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006D051D">
-[...55 lines deleted...]
-              <w:t>No</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1826315035"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0098528B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0098528B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="185074E8" w14:textId="5A3DE03C" w:rsidR="001841D7" w:rsidRPr="001841D7" w:rsidRDefault="001841D7" w:rsidP="001841D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A328E6" w14:paraId="54A55085" w14:textId="77777777" w:rsidTr="08B9543E">
+      <w:tr w:rsidR="00A732D0" w14:paraId="54A55085" w14:textId="77777777" w:rsidTr="00A732D0">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="27E60A54" w14:textId="48F61418" w:rsidR="00A328E6" w:rsidRPr="00DB65D8" w:rsidRDefault="00A328E6" w:rsidP="00A328E6">
+          <w:p w14:paraId="27E60A54" w14:textId="48F61418" w:rsidR="00A732D0" w:rsidRPr="00DB65D8" w:rsidRDefault="00A732D0" w:rsidP="00A328E6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4.2 Who has been designated to oversee the </w:t>
-[...21 lines deleted...]
-            <w:tcW w:w="11488" w:type="dxa"/>
+              <w:t>4.2 Who has been designated to oversee the suspension of the programme including reviewing intended resumption of the programme?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5744" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2235025F" w14:textId="77777777" w:rsidR="00A328E6" w:rsidRDefault="001841D7" w:rsidP="001841D7">
+          <w:p w14:paraId="5329BB3C" w14:textId="77777777" w:rsidR="00A732D0" w:rsidRDefault="00A732D0" w:rsidP="001841D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4156"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Academic:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F26F582" w14:textId="6A6CECC6" w:rsidR="001841D7" w:rsidRPr="001841D7" w:rsidRDefault="001841D7" w:rsidP="001841D7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5744" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F26F582" w14:textId="55059B75" w:rsidR="00A732D0" w:rsidRPr="001841D7" w:rsidRDefault="00A732D0" w:rsidP="001841D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4156"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Professional services: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A732D0" w14:paraId="6F6FB533" w14:textId="77777777" w:rsidTr="004323D6">
+        <w:trPr>
+          <w:trHeight w:val="613"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="282754D9" w14:textId="77777777" w:rsidR="00A732D0" w:rsidRDefault="00A732D0" w:rsidP="00A328E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5744" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D79E0F" w14:textId="77777777" w:rsidR="00A732D0" w:rsidRDefault="00A732D0" w:rsidP="001841D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4156"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5744" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EECE5F" w14:textId="08E5115C" w:rsidR="00A732D0" w:rsidRDefault="00A732D0" w:rsidP="001841D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4156"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00A328E6" w14:paraId="3B7EA16A" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6B56DF89" w14:textId="72A6AF8D" w:rsidR="00A328E6" w:rsidRDefault="00A328E6" w:rsidP="00A328E6">
             <w:r>
               <w:t xml:space="preserve">4.3 Is academic and administrative support available for the </w:t>
             </w:r>
             <w:r w:rsidR="00190BE9">
               <w:t xml:space="preserve">students on the </w:t>
             </w:r>
             <w:r>
               <w:t>programme (and any units) until it</w:t>
             </w:r>
             <w:r w:rsidR="006C6A52">
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidR="006C6A52">
               <w:t>suspended</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D756F13" w14:textId="6E2F05E0" w:rsidR="00A328E6" w:rsidRPr="002A1B31" w:rsidRDefault="00A328E6" w:rsidP="00E01325">
+          <w:p w14:paraId="55465BED" w14:textId="77777777" w:rsidR="00EC0D0A" w:rsidRPr="00C5425B" w:rsidRDefault="00000000" w:rsidP="00EC0D0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2874"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A1B31">
-[...43 lines deleted...]
-            <w:r w:rsidRPr="002A1B31">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1531376171"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EC0D0A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EC0D0A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0D0A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0D0A" w:rsidRPr="006D051D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Yes</w:t>
-[...52 lines deleted...]
-            <w:r w:rsidRPr="002A1B31">
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1753504856"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EC0D0A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EC0D0A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A1B31">
+            <w:r w:rsidR="00EC0D0A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please give details of the plan to overcome lack of support):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECA8C8B" w14:textId="30A09367" w:rsidR="00A328E6" w:rsidRPr="002A1B31" w:rsidRDefault="00A328E6" w:rsidP="00E01325">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2874"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A328E6" w14:paraId="33455FE2" w14:textId="77777777" w:rsidTr="08B9543E">
+      <w:tr w:rsidR="00D579EB" w14:paraId="33455FE2" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="47D4937F" w14:textId="7CA239F5" w:rsidR="00A328E6" w:rsidRDefault="2D66F533" w:rsidP="00A328E6">
+          <w:p w14:paraId="47D4937F" w14:textId="7CA239F5" w:rsidR="00D579EB" w:rsidRDefault="00D579EB" w:rsidP="00D579EB">
             <w:r>
-              <w:t xml:space="preserve">4.4 Is there an External Examiner in place until </w:t>
-[...5 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>4.4 Is there an External Examiner in place until existing students have completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51BA4C44" w14:textId="66C0FA5E" w:rsidR="00A328E6" w:rsidRPr="002A1B31" w:rsidRDefault="00A328E6" w:rsidP="00E01325">
+          <w:p w14:paraId="56688319" w14:textId="77777777" w:rsidR="00D579EB" w:rsidRPr="00C5425B" w:rsidRDefault="00000000" w:rsidP="00D579EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2874"/>
               </w:tabs>
-              <w:ind w:left="340" w:hanging="340"/>
+              <w:ind w:left="323" w:hanging="323"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A1B31">
-[...43 lines deleted...]
-            <w:r w:rsidRPr="002A1B31">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="144477024"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D579EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D579EB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="006D051D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="44D6A7A9" w:rsidRPr="002A1B31">
-[...64 lines deleted...]
-            <w:r w:rsidR="44D6A7A9" w:rsidRPr="002A1B31">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1454861626"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D579EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D579EB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="00F71833">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="00F71833">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(please </w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="00F71833">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="44D6A7A9" w:rsidRPr="002A1B31">
+              <w:t>confirm</w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="00F71833">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">please </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001A5F6D" w:rsidRPr="002A1B31">
+              <w:t xml:space="preserve"> how </w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="00F71833">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>confirm</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A419C2" w:rsidRPr="002A1B31">
+              <w:t xml:space="preserve">progress/award will be reviewed for </w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="00F71833">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>existing/exiting students</w:t>
+            </w:r>
+            <w:r w:rsidR="00D579EB" w:rsidRPr="00F71833">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-          <w:p w14:paraId="412B400F" w14:textId="77777777" w:rsidR="00A328E6" w:rsidRPr="002A1B31" w:rsidRDefault="00A328E6" w:rsidP="00E01325">
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412B400F" w14:textId="77777777" w:rsidR="00D579EB" w:rsidRPr="002A1B31" w:rsidRDefault="00D579EB" w:rsidP="00D579EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2874"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A328E6" w14:paraId="680F7173" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4789339E" w14:textId="21776278" w:rsidR="00A328E6" w:rsidRDefault="2D66F533" w:rsidP="00A328E6">
+          <w:p w14:paraId="4789339E" w14:textId="49529413" w:rsidR="00A328E6" w:rsidRDefault="2D66F533" w:rsidP="00A328E6">
             <w:r>
               <w:t xml:space="preserve">4.5 Have all External Examiner(s) been informed of the proposed </w:t>
             </w:r>
             <w:r w:rsidR="00050CD4">
               <w:t xml:space="preserve">suspension </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">and are clear </w:t>
-[...3 lines deleted...]
-              <w:t>o</w:t>
+              <w:t>and are clear o</w:t>
             </w:r>
             <w:r w:rsidR="3ACCC279">
               <w:t>n</w:t>
             </w:r>
+            <w:r w:rsidR="00344137">
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">  potential</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> changes to duties?</w:t>
+              <w:t>otential changes to duties?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB5362D" w14:textId="7FB0556B" w:rsidR="00A328E6" w:rsidRPr="0030722E" w:rsidRDefault="00A328E6" w:rsidP="1BD032CD">
+          <w:p w14:paraId="1CB5362D" w14:textId="6EF3E1C8" w:rsidR="00A328E6" w:rsidRPr="0030722E" w:rsidRDefault="00000000" w:rsidP="1BD032CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1918747059"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB292B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A328E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="2D66F533">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes, the External Examiner(s) have been informed and are clear o</w:t>
             </w:r>
             <w:r w:rsidR="2275837D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="2D66F533">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potential changes to duties </w:t>
             </w:r>
             <w:r w:rsidR="00050CD4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and the academic year when programme is expected to resume</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="758E1D85" w14:textId="6EEC2181" w:rsidR="00A328E6" w:rsidRPr="006D051D" w:rsidRDefault="00A328E6" w:rsidP="00A328E6">
+          <w:p w14:paraId="758E1D85" w14:textId="328531F6" w:rsidR="00A328E6" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00A328E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2313"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="810834366"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00962252">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00962252">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00962252">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF41FA" w14:paraId="22063422" w14:textId="77777777" w:rsidTr="08B9543E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="54FA4167" w14:textId="649BEE99" w:rsidR="00EF41FA" w:rsidRDefault="00EF41FA" w:rsidP="00EF41FA">
             <w:r>
               <w:t>4.6 Has Legal Affairs been consulted?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1D522D" w14:textId="1F004E42" w:rsidR="00EF41FA" w:rsidRPr="00D348DF" w:rsidRDefault="00EF41FA" w:rsidP="00EF41FA">
+          <w:p w14:paraId="4D1D522D" w14:textId="51291AAB" w:rsidR="00EF41FA" w:rsidRPr="00D348DF" w:rsidRDefault="00000000" w:rsidP="00EF41FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1857070395"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00316939">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00316939">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF41FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EF41FA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008950E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">only </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EF41FA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">required where </w:t>
             </w:r>
             <w:r w:rsidR="008950E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EF41FA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">suspension affects current students with no teach-out plans in place OR </w:t>
             </w:r>
             <w:r w:rsidR="00E6772F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>offer holders</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EF41FA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> when suspension is after 30 June deadline)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78E66614" w14:textId="77777777" w:rsidR="00EF41FA" w:rsidRPr="00BA0755" w:rsidRDefault="00EF41FA" w:rsidP="00EF41FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FABEF40" w14:textId="39E71663" w:rsidR="00EF41FA" w:rsidRPr="006D051D" w:rsidRDefault="00EF41FA" w:rsidP="00EF41FA">
+          <w:p w14:paraId="1FABEF40" w14:textId="64A61669" w:rsidR="00EF41FA" w:rsidRPr="006D051D" w:rsidRDefault="00000000" w:rsidP="00EF41FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="145181568"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C97A90">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C97A90">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00F57680">
+            <w:r w:rsidR="00C97A90" w:rsidRPr="00F57680">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D80191">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67D306E9" w14:textId="5926FF51" w:rsidR="005349AA" w:rsidRDefault="00DB65D8" w:rsidP="00F62DD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="0054089E">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005349AA">
         <w:t>Approval</w:t>
       </w:r>
       <w:r w:rsidR="00D56A9A">
         <w:t xml:space="preserve"> (e-mail confirmation of approval will be accepted)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="207E3A35" w14:textId="77777777" w:rsidR="004115B9" w:rsidRPr="004115B9" w:rsidRDefault="004115B9" w:rsidP="004115B9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3828"/>
       </w:tblGrid>
       <w:tr w:rsidR="0054089E" w14:paraId="0C10DEA9" w14:textId="77777777" w:rsidTr="1BD032CD">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C8743C9" w14:textId="1FCEB480" w:rsidR="0054089E" w:rsidRPr="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B">
             <w:pPr>
@@ -7271,50 +6395,98 @@
             <w:r w:rsidR="00EF41FA">
               <w:t xml:space="preserve"> (or nominee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62EF78DB" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17FC669E" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F974F1" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRPr="00243E00" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F03A0" w14:paraId="1DCCAF72" w14:textId="77777777" w:rsidTr="1BD032CD">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC613BD" w14:textId="7D60FC0A" w:rsidR="005F03A0" w:rsidRDefault="005F03A0" w:rsidP="0095735B">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Manchester Online/Transnational Education </w:t>
+            </w:r>
+            <w:r w:rsidR="00921FA9" w:rsidRPr="00921FA9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F016CD" w14:textId="77777777" w:rsidR="005F03A0" w:rsidRDefault="005F03A0" w:rsidP="0095735B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA76CF1" w14:textId="77777777" w:rsidR="005F03A0" w:rsidRDefault="005F03A0" w:rsidP="0095735B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0B5BC7" w14:textId="77777777" w:rsidR="005F03A0" w:rsidRPr="00243E00" w:rsidRDefault="005F03A0" w:rsidP="0095735B"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E101B5" w14:paraId="5B7CF935" w14:textId="77777777" w:rsidTr="1BD032CD">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ABAF659" w14:textId="35C0BF5D" w:rsidR="00E101B5" w:rsidRDefault="00C57FA9" w:rsidP="0095735B">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vice Dean Teaching, Learning and Students </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(or nominee i.e. Chair of relevant Faculty Committee)</w:t>
@@ -7458,51 +6630,50 @@
       <w:r>
         <w:t xml:space="preserve"> Directorate of Communications, Marketing and Student Recruitment (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008E551C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>schoolsandcolleges@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CED8571" w14:textId="07C5C6A2" w:rsidR="00E86E41" w:rsidRDefault="00E86E41" w:rsidP="00E86E41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00770329">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Faculty </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">marketing, </w:t>
       </w:r>
       <w:r w:rsidRPr="00770329">
         <w:t>recruitment and admissions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> team</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F252F18" w14:textId="77777777" w:rsidR="00E86E41" w:rsidRDefault="00E86E41" w:rsidP="00E86E41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Estates and Facilities including scheduling/timetabling teams</w:t>
       </w:r>
     </w:p>
@@ -7542,51 +6713,50 @@
       <w:r>
         <w:t xml:space="preserve">For Collaborative Provision programmes, including </w:t>
       </w:r>
       <w:r w:rsidRPr="006C1BC6">
         <w:t>Education Development</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: please send the approved form and supporting documentation to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F84353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Global centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A033A4">
         <w:t xml:space="preserve"> and their local regulators</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63F50">
         <w:t xml:space="preserve"> (if appropriate)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A9B50E" w14:textId="347DD2EA" w:rsidR="001A49B5" w:rsidRDefault="001A49B5" w:rsidP="00E86E41"/>
-    <w:p w14:paraId="29D820C0" w14:textId="77777777" w:rsidR="004359B3" w:rsidRDefault="004359B3" w:rsidP="004359B3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15309" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="2B30BE95" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
@@ -7768,50 +6938,51 @@
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="0D84B3D0" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21AA32D1" w14:textId="763D9A01" w:rsidR="004359B3" w:rsidRPr="00D76D25" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196C321A" w14:textId="39749AC8" w:rsidR="004359B3" w:rsidRPr="00D76D25" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7821,50 +6992,125 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66CACF6F" w14:textId="341416C7" w:rsidR="004359B3" w:rsidRPr="00D76D25" w:rsidRDefault="00D76D25" w:rsidP="00FF5744">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Streamlined form, clarity on required content and approval</w:t>
             </w:r>
             <w:r w:rsidR="00BC53F7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Split into separate forms for withdrawals and suspensions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00250943" w:rsidRPr="00B92709" w14:paraId="1AB7D2B5" w14:textId="77777777" w:rsidTr="00D76D25">
+        <w:trPr>
+          <w:trHeight w:val="126"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5624941C" w14:textId="32DF1BB0" w:rsidR="00250943" w:rsidRPr="00D76D25" w:rsidRDefault="0043652F" w:rsidP="00FF5744">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5452DAA6" w14:textId="607E3F27" w:rsidR="00250943" w:rsidRPr="00D76D25" w:rsidRDefault="00250943" w:rsidP="00FF5744">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="099B0267" w14:textId="03BD28C5" w:rsidR="00250943" w:rsidRPr="00D76D25" w:rsidRDefault="009813A3" w:rsidP="00FF5744">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mode of attendance column added to 1.1, and Manchester Online included as an Owning area. Question 3.4 added in line with Normative Criteria requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13252B17" w14:textId="77777777" w:rsidR="004359B3" w:rsidRDefault="004359B3" w:rsidP="004359B3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15304" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5949"/>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="64AC6315" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="13F2CCED" w14:textId="77777777" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
@@ -7936,141 +7182,153 @@
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39C90365" w14:textId="2720C81F" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r>
               <w:t>Teaching and Learning Strategy Committee (TLSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="22B5052F" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C87D38F" w14:textId="77777777" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r w:rsidRPr="00B92709">
               <w:t>Implementation date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21CBCE46" w14:textId="204D572F" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
+          <w:p w14:paraId="21CBCE46" w14:textId="05A12E96" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="004463F1" w:rsidP="00FF5744">
             <w:r>
-              <w:t>September 2025</w:t>
+              <w:t>August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="36786978" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1594A6EE" w14:textId="77777777" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r w:rsidRPr="00B92709">
               <w:t>Version:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D4BD8D" w14:textId="62BCB39C" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
+          <w:p w14:paraId="02D4BD8D" w14:textId="0E6F259E" w:rsidR="004359B3" w:rsidRPr="00B92709" w:rsidRDefault="0059154C" w:rsidP="00FF5744">
             <w:r>
-              <w:t>3.0</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="004463F1">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="103A69A6" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4472F09F" w14:textId="77777777" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r w:rsidRPr="009A4503">
               <w:t>Supersedes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0885CDF2" w14:textId="1F7ACCAC" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
+          <w:p w14:paraId="0885CDF2" w14:textId="14EC3822" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004463F1" w:rsidP="00FF5744">
             <w:r>
-              <w:t>2.0</w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="78B75B4D" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF3C9A4" w14:textId="77777777" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r w:rsidRPr="009A4503">
               <w:t>Previous review dates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="428B653B" w14:textId="14553CC9" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
+          <w:p w14:paraId="428B653B" w14:textId="27A07661" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r>
               <w:t>2011, 2014, January 2015, November 2015, February 2022</w:t>
+            </w:r>
+            <w:r w:rsidR="004463F1">
+              <w:t>, September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="0B8493FC" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D369521" w14:textId="77777777" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r w:rsidRPr="009A4503">
               <w:t>Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2203EC15" w14:textId="017E5915" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
+          <w:p w14:paraId="2203EC15" w14:textId="5C9FB6D5" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:r>
-              <w:t>September 2029</w:t>
+              <w:t>September 20</w:t>
+            </w:r>
+            <w:r w:rsidR="004463F1">
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004359B3" w:rsidRPr="00B92709" w14:paraId="35034835" w14:textId="77777777" w:rsidTr="00D76D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="782DE06B" w14:textId="77777777" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="004359B3" w:rsidP="00FF5744">
             <w:pPr>
               <w:ind w:left="22" w:right="-105" w:hanging="22"/>
             </w:pPr>
             <w:r w:rsidRPr="009A4503">
               <w:t>Related Statutes,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A4503">
               <w:t>Ordinances, General Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8195,208 +7453,241 @@
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="682C87B1" w14:textId="0B0758A5" w:rsidR="004359B3" w:rsidRPr="009A4503" w:rsidRDefault="00D76D25" w:rsidP="00FF5744">
             <w:r>
               <w:t xml:space="preserve">Sarah Williams, </w:t>
             </w:r>
             <w:r w:rsidR="004359B3" w:rsidRPr="009A4503">
               <w:t>Teaching and Learning</w:t>
             </w:r>
             <w:r w:rsidR="004359B3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Manager (Programme Enhancement</w:t>
             </w:r>
             <w:r w:rsidR="007418D8">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t>, Teaching and Learning Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0003B8E0" w14:textId="2A41225F" w:rsidR="004359B3" w:rsidRPr="003B0891" w:rsidRDefault="004359B3" w:rsidP="00E86E41">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0003B8E0" w14:textId="04342075" w:rsidR="004359B3" w:rsidRPr="003B0891" w:rsidRDefault="004359B3" w:rsidP="00E86E41"/>
     <w:sectPr w:rsidR="004359B3" w:rsidRPr="003B0891" w:rsidSect="0054089E">
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E2AE1B" w14:textId="77777777" w:rsidR="009C39E8" w:rsidRDefault="009C39E8" w:rsidP="001D4608">
+    <w:p w14:paraId="54FA2B0E" w14:textId="77777777" w:rsidR="00E5623B" w:rsidRDefault="00E5623B" w:rsidP="001D4608">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F228A3C" w14:textId="77777777" w:rsidR="009C39E8" w:rsidRDefault="009C39E8" w:rsidP="001D4608">
+    <w:p w14:paraId="2A32FA8D" w14:textId="77777777" w:rsidR="00E5623B" w:rsidRDefault="00E5623B" w:rsidP="001D4608">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03B7852A" w14:textId="77777777" w:rsidR="009C39E8" w:rsidRDefault="009C39E8"/>
+    <w:p w14:paraId="49D7AC4A" w14:textId="77777777" w:rsidR="00E5623B" w:rsidRDefault="00E5623B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69B84D8E" w14:textId="12A237F7" w:rsidR="00E819B1" w:rsidRPr="00E819B1" w:rsidRDefault="00E819B1" w:rsidP="00E819B1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-617762833"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5D7E66C1" w14:textId="52E72D15" w:rsidR="00087119" w:rsidRDefault="00087119">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4F707C66" w14:textId="77777777" w:rsidR="00087119" w:rsidRDefault="00087119">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DF12C58" w14:textId="77777777" w:rsidR="009C39E8" w:rsidRDefault="009C39E8" w:rsidP="001D4608">
+    <w:p w14:paraId="2BD5CBBA" w14:textId="77777777" w:rsidR="00E5623B" w:rsidRDefault="00E5623B" w:rsidP="001D4608">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54644CA8" w14:textId="77777777" w:rsidR="009C39E8" w:rsidRDefault="009C39E8" w:rsidP="001D4608">
+    <w:p w14:paraId="37842F12" w14:textId="77777777" w:rsidR="00E5623B" w:rsidRDefault="00E5623B" w:rsidP="001D4608">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F877925" w14:textId="77777777" w:rsidR="009C39E8" w:rsidRDefault="009C39E8"/>
+    <w:p w14:paraId="7E7DACF7" w14:textId="77777777" w:rsidR="00E5623B" w:rsidRDefault="00E5623B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="144B26A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EF6CDB4"/>
     <w:lvl w:ilvl="0" w:tplc="B46C39F4">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9168,446 +8459,536 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="472063586">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1847359331">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1906841869">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1196383474">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2004699779">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="881747965">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4608"/>
+    <w:rsid w:val="00000CE1"/>
+    <w:rsid w:val="0001441A"/>
     <w:rsid w:val="00023230"/>
     <w:rsid w:val="00044226"/>
     <w:rsid w:val="00050CD4"/>
     <w:rsid w:val="000570AC"/>
     <w:rsid w:val="00062670"/>
     <w:rsid w:val="00070399"/>
     <w:rsid w:val="000743F8"/>
     <w:rsid w:val="00077644"/>
+    <w:rsid w:val="00087119"/>
     <w:rsid w:val="000912AF"/>
+    <w:rsid w:val="0009282D"/>
     <w:rsid w:val="000A54C5"/>
     <w:rsid w:val="000B052D"/>
     <w:rsid w:val="000B54FD"/>
     <w:rsid w:val="000B63A0"/>
+    <w:rsid w:val="000C25AD"/>
     <w:rsid w:val="000C4A71"/>
     <w:rsid w:val="000D2C1E"/>
     <w:rsid w:val="000D48EB"/>
+    <w:rsid w:val="000D4CAC"/>
     <w:rsid w:val="000D585E"/>
+    <w:rsid w:val="000E33F5"/>
     <w:rsid w:val="000E396C"/>
     <w:rsid w:val="000E66AC"/>
     <w:rsid w:val="000F2AF8"/>
+    <w:rsid w:val="000F6BF9"/>
     <w:rsid w:val="00104604"/>
     <w:rsid w:val="00107C82"/>
     <w:rsid w:val="001119F8"/>
+    <w:rsid w:val="00123E86"/>
+    <w:rsid w:val="00126E75"/>
     <w:rsid w:val="0013112F"/>
     <w:rsid w:val="00150B77"/>
+    <w:rsid w:val="00163092"/>
     <w:rsid w:val="00163429"/>
+    <w:rsid w:val="00164651"/>
     <w:rsid w:val="00172756"/>
     <w:rsid w:val="00176AA5"/>
     <w:rsid w:val="001802B1"/>
     <w:rsid w:val="001841D7"/>
     <w:rsid w:val="00190BE9"/>
     <w:rsid w:val="00195F1E"/>
+    <w:rsid w:val="001A07F5"/>
     <w:rsid w:val="001A2BD2"/>
     <w:rsid w:val="001A49B5"/>
     <w:rsid w:val="001A5F6D"/>
     <w:rsid w:val="001B007E"/>
+    <w:rsid w:val="001B114A"/>
     <w:rsid w:val="001C7803"/>
     <w:rsid w:val="001D4608"/>
     <w:rsid w:val="001D53C1"/>
+    <w:rsid w:val="001E6061"/>
     <w:rsid w:val="001F03C5"/>
     <w:rsid w:val="001F040E"/>
     <w:rsid w:val="001F07C7"/>
     <w:rsid w:val="001F0A77"/>
     <w:rsid w:val="0020549B"/>
     <w:rsid w:val="002056E3"/>
+    <w:rsid w:val="00210E67"/>
     <w:rsid w:val="0022626B"/>
     <w:rsid w:val="00233434"/>
     <w:rsid w:val="0023494B"/>
     <w:rsid w:val="00234C69"/>
     <w:rsid w:val="00243E00"/>
+    <w:rsid w:val="00245FD5"/>
+    <w:rsid w:val="00250943"/>
     <w:rsid w:val="00262865"/>
     <w:rsid w:val="00265653"/>
     <w:rsid w:val="00285BBA"/>
+    <w:rsid w:val="00290685"/>
     <w:rsid w:val="0029320D"/>
     <w:rsid w:val="002A1B31"/>
     <w:rsid w:val="002A4BF7"/>
     <w:rsid w:val="002B3180"/>
     <w:rsid w:val="002C212D"/>
     <w:rsid w:val="002C33F8"/>
     <w:rsid w:val="002D1A72"/>
+    <w:rsid w:val="002D6149"/>
     <w:rsid w:val="002E60F8"/>
     <w:rsid w:val="002F126A"/>
+    <w:rsid w:val="002F626B"/>
+    <w:rsid w:val="002F690C"/>
     <w:rsid w:val="00300B4F"/>
     <w:rsid w:val="00304D54"/>
     <w:rsid w:val="0030722E"/>
     <w:rsid w:val="00311313"/>
     <w:rsid w:val="003114C2"/>
     <w:rsid w:val="00312F60"/>
+    <w:rsid w:val="00316939"/>
     <w:rsid w:val="00326374"/>
     <w:rsid w:val="00331FB8"/>
+    <w:rsid w:val="00337754"/>
+    <w:rsid w:val="00344137"/>
     <w:rsid w:val="00350264"/>
+    <w:rsid w:val="0035123E"/>
     <w:rsid w:val="0035242D"/>
     <w:rsid w:val="003676DD"/>
     <w:rsid w:val="00374061"/>
     <w:rsid w:val="00375EFE"/>
     <w:rsid w:val="00382499"/>
     <w:rsid w:val="003829B2"/>
     <w:rsid w:val="00397452"/>
     <w:rsid w:val="003A3B52"/>
+    <w:rsid w:val="003A3E5E"/>
     <w:rsid w:val="003B0891"/>
     <w:rsid w:val="003B2312"/>
     <w:rsid w:val="003B3813"/>
+    <w:rsid w:val="003B40DE"/>
+    <w:rsid w:val="003B725D"/>
     <w:rsid w:val="003C0FE4"/>
+    <w:rsid w:val="003C1745"/>
     <w:rsid w:val="003C5F53"/>
     <w:rsid w:val="003D26BB"/>
+    <w:rsid w:val="003D3C0E"/>
     <w:rsid w:val="003E30DB"/>
     <w:rsid w:val="003F1357"/>
+    <w:rsid w:val="004115B9"/>
     <w:rsid w:val="00412DE1"/>
     <w:rsid w:val="00427349"/>
     <w:rsid w:val="004341C7"/>
     <w:rsid w:val="00434EB1"/>
     <w:rsid w:val="004359B3"/>
+    <w:rsid w:val="0043652F"/>
+    <w:rsid w:val="004463F1"/>
     <w:rsid w:val="00454882"/>
     <w:rsid w:val="004768CE"/>
     <w:rsid w:val="0048004D"/>
+    <w:rsid w:val="00483B8E"/>
+    <w:rsid w:val="00497572"/>
     <w:rsid w:val="004C715C"/>
     <w:rsid w:val="004D29B9"/>
     <w:rsid w:val="004D30B9"/>
     <w:rsid w:val="004D7B67"/>
     <w:rsid w:val="004F0488"/>
     <w:rsid w:val="004F59BA"/>
+    <w:rsid w:val="004F6BD4"/>
+    <w:rsid w:val="005056F4"/>
     <w:rsid w:val="00522DEE"/>
     <w:rsid w:val="005264F7"/>
     <w:rsid w:val="005349AA"/>
     <w:rsid w:val="00536B4F"/>
+    <w:rsid w:val="005373CE"/>
     <w:rsid w:val="0054089E"/>
     <w:rsid w:val="00541DEA"/>
     <w:rsid w:val="00542FBD"/>
     <w:rsid w:val="0055291C"/>
     <w:rsid w:val="00552D52"/>
     <w:rsid w:val="005538F1"/>
     <w:rsid w:val="00560BC7"/>
     <w:rsid w:val="005618B0"/>
     <w:rsid w:val="00566B6F"/>
     <w:rsid w:val="00566C57"/>
     <w:rsid w:val="005672F5"/>
+    <w:rsid w:val="005713ED"/>
+    <w:rsid w:val="00584B1D"/>
+    <w:rsid w:val="00585904"/>
     <w:rsid w:val="0058674D"/>
+    <w:rsid w:val="0059154C"/>
     <w:rsid w:val="00592FCD"/>
     <w:rsid w:val="00596DA4"/>
     <w:rsid w:val="00596DF1"/>
     <w:rsid w:val="005A1D7C"/>
+    <w:rsid w:val="005A31F0"/>
     <w:rsid w:val="005A3EB9"/>
     <w:rsid w:val="005B5DDD"/>
     <w:rsid w:val="005C0C9E"/>
+    <w:rsid w:val="005D2B86"/>
     <w:rsid w:val="005E06F2"/>
     <w:rsid w:val="005E23FD"/>
     <w:rsid w:val="005E5252"/>
+    <w:rsid w:val="005F03A0"/>
     <w:rsid w:val="005F040B"/>
     <w:rsid w:val="005F2EA3"/>
     <w:rsid w:val="005F391E"/>
     <w:rsid w:val="005F53CF"/>
     <w:rsid w:val="00600E64"/>
     <w:rsid w:val="006044F2"/>
     <w:rsid w:val="006133BB"/>
     <w:rsid w:val="00614C09"/>
+    <w:rsid w:val="006178EF"/>
     <w:rsid w:val="00625E9F"/>
     <w:rsid w:val="006260EA"/>
     <w:rsid w:val="00626742"/>
     <w:rsid w:val="00631648"/>
     <w:rsid w:val="00632FAB"/>
     <w:rsid w:val="00647D2F"/>
     <w:rsid w:val="00656723"/>
     <w:rsid w:val="006569FA"/>
     <w:rsid w:val="006620AE"/>
     <w:rsid w:val="006632BE"/>
     <w:rsid w:val="006642DC"/>
+    <w:rsid w:val="0067750C"/>
     <w:rsid w:val="006815E8"/>
     <w:rsid w:val="00682A5D"/>
     <w:rsid w:val="0068453F"/>
     <w:rsid w:val="00686545"/>
     <w:rsid w:val="006A5C97"/>
     <w:rsid w:val="006B0471"/>
     <w:rsid w:val="006B247D"/>
     <w:rsid w:val="006C420F"/>
     <w:rsid w:val="006C6A52"/>
     <w:rsid w:val="006C7C58"/>
     <w:rsid w:val="006D051D"/>
+    <w:rsid w:val="006D5582"/>
     <w:rsid w:val="006D6753"/>
     <w:rsid w:val="006D7DF5"/>
     <w:rsid w:val="006E1194"/>
+    <w:rsid w:val="006F3325"/>
     <w:rsid w:val="00706BAB"/>
     <w:rsid w:val="00710C51"/>
     <w:rsid w:val="00717D1F"/>
     <w:rsid w:val="00720031"/>
+    <w:rsid w:val="00736406"/>
     <w:rsid w:val="007418D8"/>
     <w:rsid w:val="00744DF6"/>
     <w:rsid w:val="0075110C"/>
+    <w:rsid w:val="0075301A"/>
     <w:rsid w:val="00756019"/>
+    <w:rsid w:val="007579D8"/>
     <w:rsid w:val="00762D9E"/>
     <w:rsid w:val="007665B4"/>
+    <w:rsid w:val="00767941"/>
+    <w:rsid w:val="00772A19"/>
     <w:rsid w:val="00785191"/>
     <w:rsid w:val="0078544E"/>
     <w:rsid w:val="007863F2"/>
     <w:rsid w:val="0079551A"/>
+    <w:rsid w:val="007A099A"/>
     <w:rsid w:val="007A30A8"/>
     <w:rsid w:val="007B5E7F"/>
+    <w:rsid w:val="007B7DBA"/>
     <w:rsid w:val="007C4990"/>
     <w:rsid w:val="007C50CE"/>
     <w:rsid w:val="007E5006"/>
     <w:rsid w:val="007E6866"/>
     <w:rsid w:val="007E6AB9"/>
     <w:rsid w:val="00816466"/>
     <w:rsid w:val="008203D4"/>
     <w:rsid w:val="00830321"/>
+    <w:rsid w:val="00836132"/>
     <w:rsid w:val="0084700B"/>
     <w:rsid w:val="00861095"/>
     <w:rsid w:val="00867764"/>
     <w:rsid w:val="00867981"/>
     <w:rsid w:val="00891ECA"/>
     <w:rsid w:val="00892B79"/>
     <w:rsid w:val="008942AC"/>
     <w:rsid w:val="008950E3"/>
     <w:rsid w:val="008A03FF"/>
+    <w:rsid w:val="008B2E20"/>
     <w:rsid w:val="008B44D6"/>
     <w:rsid w:val="008C257C"/>
     <w:rsid w:val="008C2631"/>
     <w:rsid w:val="008C27B7"/>
+    <w:rsid w:val="008D3CD6"/>
     <w:rsid w:val="008D49CE"/>
     <w:rsid w:val="008E246F"/>
     <w:rsid w:val="008E49CF"/>
     <w:rsid w:val="008E5553"/>
     <w:rsid w:val="008E5E70"/>
     <w:rsid w:val="008E79CC"/>
     <w:rsid w:val="008F465D"/>
     <w:rsid w:val="008F4B16"/>
+    <w:rsid w:val="008F69D7"/>
     <w:rsid w:val="00900739"/>
     <w:rsid w:val="00903D6E"/>
+    <w:rsid w:val="00921FA9"/>
+    <w:rsid w:val="00924046"/>
     <w:rsid w:val="00941E66"/>
     <w:rsid w:val="00942C61"/>
     <w:rsid w:val="0095735B"/>
     <w:rsid w:val="009605E1"/>
+    <w:rsid w:val="00962252"/>
     <w:rsid w:val="00971152"/>
     <w:rsid w:val="009713B8"/>
     <w:rsid w:val="00976C98"/>
+    <w:rsid w:val="009813A3"/>
+    <w:rsid w:val="0098528B"/>
     <w:rsid w:val="009A1814"/>
     <w:rsid w:val="009A3AA0"/>
     <w:rsid w:val="009B3C7F"/>
     <w:rsid w:val="009B5C11"/>
     <w:rsid w:val="009B700C"/>
     <w:rsid w:val="009C250C"/>
     <w:rsid w:val="009C39E8"/>
     <w:rsid w:val="009C535D"/>
     <w:rsid w:val="009C564E"/>
     <w:rsid w:val="009C64CD"/>
     <w:rsid w:val="009D1AE8"/>
     <w:rsid w:val="009D7F0E"/>
     <w:rsid w:val="009D7F9C"/>
     <w:rsid w:val="009E2208"/>
     <w:rsid w:val="009E2C55"/>
     <w:rsid w:val="009E7DA6"/>
     <w:rsid w:val="009F5560"/>
     <w:rsid w:val="00A04B16"/>
     <w:rsid w:val="00A05753"/>
     <w:rsid w:val="00A17D12"/>
     <w:rsid w:val="00A2511E"/>
     <w:rsid w:val="00A328E6"/>
     <w:rsid w:val="00A332AF"/>
     <w:rsid w:val="00A34890"/>
     <w:rsid w:val="00A419C2"/>
     <w:rsid w:val="00A45EC8"/>
+    <w:rsid w:val="00A526CC"/>
+    <w:rsid w:val="00A61706"/>
     <w:rsid w:val="00A636F9"/>
     <w:rsid w:val="00A6389E"/>
+    <w:rsid w:val="00A732D0"/>
     <w:rsid w:val="00A7399D"/>
     <w:rsid w:val="00A90A18"/>
     <w:rsid w:val="00A94E03"/>
     <w:rsid w:val="00AA14EC"/>
     <w:rsid w:val="00AA390B"/>
     <w:rsid w:val="00AA4D06"/>
     <w:rsid w:val="00AA5366"/>
     <w:rsid w:val="00AA715A"/>
+    <w:rsid w:val="00AC2893"/>
+    <w:rsid w:val="00AC4F7D"/>
     <w:rsid w:val="00AE155A"/>
     <w:rsid w:val="00AE2933"/>
     <w:rsid w:val="00AE2EFA"/>
     <w:rsid w:val="00AE4AEF"/>
     <w:rsid w:val="00AE5834"/>
     <w:rsid w:val="00AF10A5"/>
     <w:rsid w:val="00AF21E8"/>
     <w:rsid w:val="00B07579"/>
     <w:rsid w:val="00B1254F"/>
     <w:rsid w:val="00B14553"/>
     <w:rsid w:val="00B21599"/>
     <w:rsid w:val="00B23930"/>
     <w:rsid w:val="00B3029A"/>
     <w:rsid w:val="00B32D59"/>
     <w:rsid w:val="00B348F0"/>
     <w:rsid w:val="00B41EBE"/>
     <w:rsid w:val="00B505E3"/>
     <w:rsid w:val="00B51472"/>
     <w:rsid w:val="00B54149"/>
     <w:rsid w:val="00B55468"/>
     <w:rsid w:val="00B557CE"/>
+    <w:rsid w:val="00B56E7D"/>
     <w:rsid w:val="00B61A32"/>
     <w:rsid w:val="00B761DA"/>
     <w:rsid w:val="00B76C05"/>
     <w:rsid w:val="00B8052D"/>
+    <w:rsid w:val="00B80724"/>
     <w:rsid w:val="00B83031"/>
     <w:rsid w:val="00B85358"/>
     <w:rsid w:val="00B93209"/>
     <w:rsid w:val="00BA219D"/>
     <w:rsid w:val="00BB2575"/>
     <w:rsid w:val="00BB6AF6"/>
     <w:rsid w:val="00BC3D9D"/>
     <w:rsid w:val="00BC53F7"/>
     <w:rsid w:val="00BC7F8E"/>
     <w:rsid w:val="00BE73D2"/>
     <w:rsid w:val="00BE7A43"/>
     <w:rsid w:val="00C00DF5"/>
     <w:rsid w:val="00C0142D"/>
     <w:rsid w:val="00C13571"/>
     <w:rsid w:val="00C20AE5"/>
     <w:rsid w:val="00C33A87"/>
     <w:rsid w:val="00C36D86"/>
     <w:rsid w:val="00C44796"/>
     <w:rsid w:val="00C5041E"/>
     <w:rsid w:val="00C5425B"/>
     <w:rsid w:val="00C57FA9"/>
     <w:rsid w:val="00C60E44"/>
     <w:rsid w:val="00C80FB5"/>
     <w:rsid w:val="00C81B2B"/>
     <w:rsid w:val="00C8248C"/>
     <w:rsid w:val="00C83ECE"/>
     <w:rsid w:val="00C92027"/>
+    <w:rsid w:val="00C97A90"/>
     <w:rsid w:val="00CC1CB6"/>
+    <w:rsid w:val="00CC4902"/>
     <w:rsid w:val="00CC72E5"/>
     <w:rsid w:val="00CD4393"/>
     <w:rsid w:val="00CE4162"/>
     <w:rsid w:val="00D00FE1"/>
     <w:rsid w:val="00D0383C"/>
     <w:rsid w:val="00D063BE"/>
     <w:rsid w:val="00D0736D"/>
     <w:rsid w:val="00D262D4"/>
     <w:rsid w:val="00D32C14"/>
     <w:rsid w:val="00D33D05"/>
     <w:rsid w:val="00D36B60"/>
     <w:rsid w:val="00D41BC8"/>
     <w:rsid w:val="00D438FF"/>
+    <w:rsid w:val="00D46A1D"/>
     <w:rsid w:val="00D50564"/>
     <w:rsid w:val="00D513E6"/>
     <w:rsid w:val="00D56A9A"/>
+    <w:rsid w:val="00D5769F"/>
+    <w:rsid w:val="00D579EB"/>
     <w:rsid w:val="00D76D25"/>
+    <w:rsid w:val="00D80191"/>
     <w:rsid w:val="00D803B0"/>
     <w:rsid w:val="00D81E0C"/>
     <w:rsid w:val="00D83F66"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D86D8F"/>
+    <w:rsid w:val="00D96DC9"/>
     <w:rsid w:val="00DA406B"/>
     <w:rsid w:val="00DB65D8"/>
     <w:rsid w:val="00DB6F3E"/>
     <w:rsid w:val="00DC0CEB"/>
     <w:rsid w:val="00DE27EC"/>
     <w:rsid w:val="00DF0780"/>
     <w:rsid w:val="00DF2A21"/>
+    <w:rsid w:val="00DF4005"/>
     <w:rsid w:val="00E01325"/>
     <w:rsid w:val="00E02EE5"/>
     <w:rsid w:val="00E101B5"/>
+    <w:rsid w:val="00E26F74"/>
     <w:rsid w:val="00E35E3F"/>
     <w:rsid w:val="00E42952"/>
     <w:rsid w:val="00E503A7"/>
+    <w:rsid w:val="00E5623B"/>
     <w:rsid w:val="00E636D0"/>
     <w:rsid w:val="00E660D6"/>
     <w:rsid w:val="00E6772F"/>
     <w:rsid w:val="00E748E5"/>
     <w:rsid w:val="00E765D4"/>
     <w:rsid w:val="00E77D96"/>
     <w:rsid w:val="00E8003F"/>
+    <w:rsid w:val="00E80437"/>
     <w:rsid w:val="00E819B1"/>
     <w:rsid w:val="00E855EA"/>
     <w:rsid w:val="00E86E41"/>
     <w:rsid w:val="00E94DA8"/>
     <w:rsid w:val="00E96745"/>
     <w:rsid w:val="00EA54A3"/>
     <w:rsid w:val="00EA7A39"/>
+    <w:rsid w:val="00EB292B"/>
+    <w:rsid w:val="00EB4BC7"/>
+    <w:rsid w:val="00EB5A7C"/>
+    <w:rsid w:val="00EC0D0A"/>
     <w:rsid w:val="00ED1A29"/>
     <w:rsid w:val="00ED20E1"/>
     <w:rsid w:val="00ED7B07"/>
     <w:rsid w:val="00EE3B39"/>
     <w:rsid w:val="00EF05DD"/>
     <w:rsid w:val="00EF3734"/>
     <w:rsid w:val="00EF3894"/>
     <w:rsid w:val="00EF41FA"/>
     <w:rsid w:val="00EF6A8F"/>
     <w:rsid w:val="00F008C6"/>
+    <w:rsid w:val="00F01CBB"/>
     <w:rsid w:val="00F06F76"/>
     <w:rsid w:val="00F218C5"/>
     <w:rsid w:val="00F21B55"/>
     <w:rsid w:val="00F32742"/>
     <w:rsid w:val="00F32F18"/>
     <w:rsid w:val="00F32FEC"/>
     <w:rsid w:val="00F36DE5"/>
     <w:rsid w:val="00F5028B"/>
     <w:rsid w:val="00F50C9B"/>
     <w:rsid w:val="00F5118E"/>
+    <w:rsid w:val="00F54C0A"/>
     <w:rsid w:val="00F56A46"/>
     <w:rsid w:val="00F570F2"/>
     <w:rsid w:val="00F6009A"/>
     <w:rsid w:val="00F62DD4"/>
     <w:rsid w:val="00F70B86"/>
     <w:rsid w:val="00F747A2"/>
     <w:rsid w:val="00F848E9"/>
     <w:rsid w:val="00F86757"/>
     <w:rsid w:val="00F95FEA"/>
     <w:rsid w:val="00F96900"/>
     <w:rsid w:val="00FA26B0"/>
     <w:rsid w:val="00FA2BFD"/>
     <w:rsid w:val="00FA5857"/>
     <w:rsid w:val="00FB3BF5"/>
     <w:rsid w:val="00FB6171"/>
     <w:rsid w:val="00FD3FE5"/>
     <w:rsid w:val="00FE31BA"/>
     <w:rsid w:val="02089EE3"/>
     <w:rsid w:val="03195D4C"/>
     <w:rsid w:val="034004D1"/>
     <w:rsid w:val="04AE32B4"/>
     <w:rsid w:val="06E9D2CC"/>
     <w:rsid w:val="08ACD551"/>
     <w:rsid w:val="08B9543E"/>
     <w:rsid w:val="0B9BDB08"/>
@@ -11141,106 +10522,170 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...16 lines deleted...]
-    <xsd:import namespace="09ff1720-e0b7-4ae1-8100-de0ec9e5a334"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA5D2E778605424CAA402C0BE5821DD9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="871ab2dbaadc9524ff6aef78e4f9832d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d516a1a1-4a41-4172-bf4a-b5852c977fc9" xmlns:ns3="3f3b5f08-be49-4f40-9bab-417885f038d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b28907587788f7899361180b274f7fec" ns2:_="" ns3:_="">
+    <xsd:import namespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <xsd:import namespace="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09ff1720-e0b7-4ae1-8100-de0ec9e5a334" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f3b5f08-be49-4f40-9bab-417885f038d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11299,115 +10744,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d516a1a1-4a41-4172-bf4a-b5852c977fc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F9769A-57CE-420D-B460-49149697E2DB}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1097B2FD-FBB7-42B5-A27A-8E46F476CAA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="09ff1720-e0b7-4ae1-8100-de0ec9e5a334"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <ds:schemaRef ds:uri="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0B8266-5D90-4E8D-8DFB-95A5BFEF0F5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00E24CFE-2F8B-4B15-BA22-41360D86F89A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7895</Characters>
+  <Pages>6</Pages>
+  <Words>1372</Words>
+  <Characters>8347</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>417</Lines>
+  <Paragraphs>231</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9262</CharactersWithSpaces>
+  <CharactersWithSpaces>9488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>589889</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>168</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.manchester.ac.uk/collaborate/global-influence/global-centres/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2555977</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -11445,29 +10911,35 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Williams</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010051043E8F98DA76488299B34F2FA2DA08</vt:lpwstr>
+    <vt:lpwstr>0x010100DA5D2E778605424CAA402C0BE5821DD9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>