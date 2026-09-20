--- v0 (2026-01-13)
+++ v1 (2026-09-20)
@@ -1,142 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="704EB8EB" w14:textId="6460E65B" w:rsidR="006260EA" w:rsidRPr="001D4608" w:rsidRDefault="001D4608" w:rsidP="00D513E6">
+    <w:p w14:paraId="704EB8EB" w14:textId="3B67BEC9" w:rsidR="006260EA" w:rsidRPr="001D4608" w:rsidRDefault="001D4608" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D513E6">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFCC33" w:themeColor="accent4"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E7EAE37" wp14:editId="30559B7C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-58420</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1702</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1651000" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1269922703" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1269922703" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1651000" cy="698500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="007F2FDA">
+        <w:rPr>
+          <w:color w:val="FFCC33" w:themeColor="accent4"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D513E6">
         <w:rPr>
           <w:color w:val="FFCC33" w:themeColor="accent4"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Programme Amendment Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3153CF38" w14:textId="2CF4B814" w:rsidR="001D4608" w:rsidRPr="00D513E6" w:rsidRDefault="00D513E6" w:rsidP="00D513E6">
+    <w:p w14:paraId="3153CF38" w14:textId="2CF4B814" w:rsidR="001D4608" w:rsidRDefault="00D513E6" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="463E962B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use t</w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="463E962B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">his form </w:t>
       </w:r>
       <w:r w:rsidRPr="463E962B">
         <w:rPr>
@@ -173,6808 +182,9983 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="463E962B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>accordance</w:t>
       </w:r>
       <w:r w:rsidRPr="463E962B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="463E962B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with the programme amendment guidance document.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="79A58FAD" w14:textId="4CD4AE91" w:rsidR="00017F86" w:rsidRPr="000D0511" w:rsidRDefault="00017F86" w:rsidP="00D513E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+        <w:ind w:left="2552"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0511">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please complete all fields, unless they are not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF770F" w:rsidRPr="000D0511">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="195EEC4D" w14:textId="3CD896E1" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t>Amendment Proposer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3964"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="5811"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003676DD" w14:paraId="471DE577" w14:textId="77777777" w:rsidTr="000B052D">
+      <w:tr w:rsidR="003676DD" w:rsidRPr="000D0511" w14:paraId="471DE577" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1820A250" w14:textId="0EB0F7B4" w:rsidR="003676DD" w:rsidRPr="00C80FB5" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1820A250" w14:textId="0EB0F7B4" w:rsidR="003676DD" w:rsidRPr="000D0511" w:rsidRDefault="003676DD" w:rsidP="003676DD">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000D0511">
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03532EBE" w14:textId="2DB7C652" w:rsidR="003676DD" w:rsidRPr="000D0511" w:rsidRDefault="003676DD" w:rsidP="003676DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2934D829" w14:textId="72A9390E" w:rsidR="003676DD" w:rsidRPr="000D0511" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:r w:rsidRPr="000D0511">
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B556C05" w14:textId="77777777" w:rsidR="003676DD" w:rsidRPr="00243E00" w:rsidRDefault="003676DD" w:rsidP="003676DD"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B556C05" w14:textId="77777777" w:rsidR="003676DD" w:rsidRPr="000D0511" w:rsidRDefault="003676DD" w:rsidP="003676DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003676DD" w14:paraId="44947F21" w14:textId="77777777" w:rsidTr="00DC0CEB">
+      <w:tr w:rsidR="006434FE" w:rsidRPr="000D0511" w14:paraId="44947F21" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="051CC62F" w14:textId="53248659" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="051CC62F" w14:textId="073DB14E" w:rsidR="006434FE" w:rsidRPr="000D0511" w:rsidRDefault="00EF7CE8" w:rsidP="00EF7CE8">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve"> AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="0041655B" w:rsidRPr="000D0511">
+              <w:instrText>(if not Programme Director)</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0041655B" w:rsidRPr="000D0511">
               <w:t>Job Title</w:t>
             </w:r>
-            <w:r w:rsidR="005264F7">
-[...16 lines deleted...]
-          <w:p w14:paraId="01CA2FB2" w14:textId="6715A29E" w:rsidR="003676DD" w:rsidRPr="00243E00" w:rsidRDefault="003676DD" w:rsidP="003676DD"/>
+            <w:r w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2F936E" w14:textId="77777777" w:rsidR="006434FE" w:rsidRPr="000D0511" w:rsidRDefault="006434FE" w:rsidP="003676DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1EF5D5" w14:textId="68350013" w:rsidR="006434FE" w:rsidRPr="000D0511" w:rsidRDefault="006434FE" w:rsidP="003676DD">
+            <w:r w:rsidRPr="000D0511">
+              <w:t>Department</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF509B" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve">/Division </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA2FB2" w14:textId="371B3DCF" w:rsidR="006434FE" w:rsidRPr="000D0511" w:rsidRDefault="006434FE" w:rsidP="003676DD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="220AC77E" w14:textId="76D9B76E" w:rsidR="001D4608" w:rsidRDefault="001D4608" w:rsidP="003676DD">
+    <w:p w14:paraId="220AC77E" w14:textId="76D9B76E" w:rsidR="001D4608" w:rsidRPr="000D0511" w:rsidRDefault="001D4608" w:rsidP="003676DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000D0511">
         <w:t xml:space="preserve">Section 1: </w:t>
       </w:r>
-      <w:r w:rsidR="006D051D">
+      <w:r w:rsidR="006D051D" w:rsidRPr="000D0511">
         <w:t xml:space="preserve">Programme </w:t>
       </w:r>
-      <w:r w:rsidR="003D26BB">
+      <w:r w:rsidR="003D26BB" w:rsidRPr="000D0511">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="006D051D">
+      <w:r w:rsidR="006D051D" w:rsidRPr="000D0511">
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3964"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D8677F" w14:paraId="4D9D5BEC" w14:textId="77777777" w:rsidTr="35A94E6B">
+      <w:tr w:rsidR="003F1937" w:rsidRPr="000D0511" w14:paraId="4D9D5BEC" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5E3E7741" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="00DB65D8" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B208851" w14:textId="3DE0C6E6" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:r w:rsidRPr="000D0511">
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Check9"/>
+            <w:r w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve"> AutoTextList  \s NoStyle \t "All programmes that will be affected by the proposed Programme Amendment(s) should be listed in this section. Please include any variants e.g. foundation, placement year, study abroad etc. Additional rows can be added to the form as required." </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="000D0511">
+              <w:t xml:space="preserve">Programme Title and Codes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3E7741" w14:textId="107BD27B" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB65D8">
+            <w:r w:rsidRPr="000D0511">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(include any variants e.g. foundation, placement year, study abroad etc.)</w:t>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:t>(include a</w:t>
+            </w:r>
+            <w:r w:rsidR="0071550C" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>ll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> variants e.g. study abroad etc.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B8C6DC" w14:textId="54EF65DB" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="05C8DA62">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* Add additional </w:t>
+            </w:r>
+            <w:r w:rsidR="0BCA9DCB" w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>as required (incl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rows </w:t>
+            </w:r>
+            <w:r w:rsidR="00C035A6" w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for other programmes/plans i</w:t>
+            </w:r>
+            <w:r w:rsidR="00574210" w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mpacted by the amendment(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B97F56" w14:textId="53AEE8A2" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:ind w:right="-13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Programme code</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7ADB" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C56E3C0" w14:textId="53B5A84F" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plan code</w:t>
+            </w:r>
+            <w:r w:rsidR="00254144" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344B5EF3" w14:textId="4A864FE4" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6C30F6" w14:textId="601B9AFD" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+              <w:t>(BSc, BA, MSc, MA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49B97F56" w14:textId="27FAB2D7" w:rsidR="00D8677F" w:rsidRPr="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
-[...1 lines deleted...]
-              <w:ind w:right="-13"/>
+          <w:p w14:paraId="4FA1A001" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="007B52A5">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8677F">
+            <w:r w:rsidRPr="000D0511">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Programme code</w:t>
-[...77 lines deleted...]
-            <w:tcW w:w="5812" w:type="dxa"/>
+              <w:t>Programme title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B1C9F3" w14:textId="5610D5AA" w:rsidR="00D8677F" w:rsidRPr="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
-            <w:pPr>
+          <w:p w14:paraId="66B1C9F3" w14:textId="13C1DC1C" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="00EA158D" w:rsidP="00A14F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8677F">
+            <w:r w:rsidRPr="000D0511">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Programme title</w:t>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A14F55" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText>State Full-time/Part-Time/Modular/Other</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00A14F55" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mode of Attendance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8677F" w14:paraId="507D6E9A" w14:textId="77777777" w:rsidTr="35A94E6B">
+      <w:tr w:rsidR="003F1937" w:rsidRPr="000D0511" w14:paraId="20D6DD6F" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="5533456C" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="08382039" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C38D8C9" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AFB11AF" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE18C0E" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CE22B0E" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C6EACC" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354FDEFA" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F73973A" w14:textId="451BC3CC" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+          <w:p w14:paraId="482A7BA9" w14:textId="58E3C6D6" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8677F" w14:paraId="519FAE1E" w14:textId="77777777" w:rsidTr="35A94E6B">
+      <w:tr w:rsidR="003F1937" w:rsidRPr="000D0511" w14:paraId="519FAE1E" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="26A8C5AF" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5539B798" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8C5AF" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33B4819C" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B4819C" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EDD1441" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDD1441" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BC4B14" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="224524C0" w14:textId="32EC19DB" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+          <w:p w14:paraId="224524C0" w14:textId="6FA0B13C" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8677F" w14:paraId="5B4BD6BF" w14:textId="77777777" w:rsidTr="35A94E6B">
+      <w:tr w:rsidR="003F1937" w:rsidRPr="000D0511" w14:paraId="5B4BD6BF" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="582E3AE9" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E7A2F7" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582E3AE9" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0096CFE5" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0096CFE5" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="34B2301A" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B2301A" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44ED9F82" w14:textId="77777777" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5263D76A" w14:textId="5B0133D4" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+          <w:p w14:paraId="5263D76A" w14:textId="63015382" w:rsidR="003F1937" w:rsidRPr="000D0511" w:rsidRDefault="003F1937" w:rsidP="00D8677F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A17D12" w14:paraId="18B167CC" w14:textId="77777777" w:rsidTr="35A94E6B">
-[...16 lines deleted...]
-          <w:p w14:paraId="1A29DA61" w14:textId="77777777" w:rsidR="00A17D12" w:rsidRDefault="00A17D12" w:rsidP="00F96900">
+      <w:tr w:rsidR="00A17D12" w:rsidRPr="000D0511" w14:paraId="18B167CC" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE70733" w14:textId="075760CF" w:rsidR="00A17D12" w:rsidRPr="000D0511" w:rsidRDefault="00A17D12" w:rsidP="00F96900">
+            <w:r w:rsidRPr="000D0511">
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA66D0" w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00FA66D0" w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve"> AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="003358CE" w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve">Only applicable to MJ4, SG6 &amp; SG7.  </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008B61B4" w:rsidRPr="000D0511">
+              <w:instrText>Include all titles and appropriate exit awards in this section. Further information about titles of taught awards is available on page 5 of the Guide to the Taught Degree Regulations</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FA66D0" w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FA66D0" w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B61B4" w:rsidRPr="000D0511">
+              <w:t>Details of any changes to programme title or pathways</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA66D0" w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="000B148E" w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="000B148E" w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve"> "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00591B17" w:rsidRPr="000D0511">
+              <w:instrText>Details of any changes to programme title or pathways</w:instrText>
+            </w:r>
+            <w:r w:rsidR="000B148E" w:rsidRPr="000D0511">
+              <w:instrText xml:space="preserve">" \s NoStyle \t "Your hidden hover message here" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="000B148E" w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="000B148E" w:rsidRPr="000D0511">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A29DA61" w14:textId="77777777" w:rsidR="00A17D12" w:rsidRPr="000D0511" w:rsidRDefault="00A17D12" w:rsidP="00F96900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000D0511">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Include all titles and appropriate exit awards below </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A17D12">
+            <w:r w:rsidRPr="000D0511">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(applies to MJ4, SG6/SG7 only)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000D0511">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="390BE733" w14:textId="67FC3474" w:rsidR="00A17D12" w:rsidRPr="006D051D" w:rsidRDefault="00A17D12" w:rsidP="00F96900">
+          <w:p w14:paraId="390BE733" w14:textId="67FC3474" w:rsidR="00A17D12" w:rsidRPr="000D0511" w:rsidRDefault="00A17D12" w:rsidP="00F96900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8677F" w14:paraId="1D85F2F2" w14:textId="77777777" w:rsidTr="35A94E6B">
-[...6 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00D8677F" w:rsidRPr="000D0511" w14:paraId="1D85F2F2" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4374A118" w14:textId="6FEAC138" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:r w:rsidRPr="000D0511">
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00A17D12">
+            <w:r w:rsidR="00A17D12" w:rsidRPr="000D0511">
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000D0511">
               <w:t xml:space="preserve"> Faculty and School</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="489B3BCF" w14:textId="1284CE6D" w:rsidR="00D8677F" w:rsidRPr="00DB65D8" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:r w:rsidR="0054120A" w:rsidRPr="000D0511">
+              <w:t>/owning area</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7101F87A" w14:textId="77777777" w:rsidR="009552DA" w:rsidRPr="000D0511" w:rsidRDefault="009552DA" w:rsidP="00D8677F"/>
+          <w:p w14:paraId="489B3BCF" w14:textId="601230E0" w:rsidR="00D8677F" w:rsidRPr="000C6857" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Faculties</w:t>
+            </w:r>
+            <w:r w:rsidR="009552DA" w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/Owning area(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are listed in bold – tick the relevant School box)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F2351F" w14:textId="0A17DDB0" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00D8677F" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3856"/>
+                <w:tab w:val="left" w:pos="8534"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biology, Medicine and Health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Humanities</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0CEB" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Science and Engineering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36121E67" w14:textId="1F8E60EE" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00376707" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3856"/>
+                <w:tab w:val="left" w:pos="8534"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1298258591"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001B10B3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biological Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1035544940"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B61A26" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alliance Manchester Business School</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0CEB" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="335355468"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0CEB" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Foundation year</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF1FB66" w14:textId="24641860" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00376707" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3856"/>
+                <w:tab w:val="left" w:pos="8534"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1366827717"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="094FD118" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medical Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1353486719"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arts, Languages and Cultures</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0CEB" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-923334758"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0CEB" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Engineering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0DD740" w14:textId="4D8C9E75" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00376707" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3856"/>
+                <w:tab w:val="left" w:pos="8534"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1316682202"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Health Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1564139932"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Environment, Education &amp; Development</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0CEB" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1304613420"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0CEB" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Natural Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D68E31" w14:textId="633F848D" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00D8677F" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3856"/>
+                <w:tab w:val="left" w:pos="8534"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1271354694"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Social Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A2ABFA" w14:textId="0E966D15" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00D8677F" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3856"/>
+                <w:tab w:val="left" w:pos="8534"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cross-University</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0652474C" w14:textId="41CEC173" w:rsidR="00D727AF" w:rsidRPr="000D0511" w:rsidRDefault="00376707" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3856"/>
+                <w:tab w:val="left" w:pos="8534"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2096613795"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UCIL</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3E71" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1580872638"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007C0F66" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3E71" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transnational Education (TNE</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3E71" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve">)                                </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1457517652"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FA6F58" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3E71" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manchester Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8677F" w:rsidRPr="000D0511" w14:paraId="6D892960" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E836F22" w14:textId="1B13D7C9" w:rsidR="006C0C5B" w:rsidRPr="000D0511" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:r w:rsidRPr="000D0511">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A17D12" w:rsidRPr="000D0511">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="000D0511">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UCAS </w:t>
+              </w:r>
+              <w:r w:rsidR="008653EB" w:rsidRPr="000D0511">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Course </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000D0511">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Code</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="0054120A" w:rsidRPr="000D0511">
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0C5B" w:rsidRPr="000D0511">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBE69CB" w14:textId="13CC7FE9" w:rsidR="00D8677F" w:rsidRPr="004C49FE" w:rsidRDefault="006C0C5B" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(complete if applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="001D72B4" w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or state N/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56ED6D5B" w14:textId="77777777" w:rsidR="00D8677F" w:rsidRPr="000D0511" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A17D12" w:rsidRPr="000D0511" w14:paraId="29A752EF" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="258AA6B5" w14:textId="35BA432B" w:rsidR="00011D31" w:rsidRPr="000D0511" w:rsidRDefault="00A17D12" w:rsidP="009552DA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:t xml:space="preserve">1.5 Has the change resulted in a new </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="000D0511">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>HECoS</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="000D0511">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> code</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000D0511">
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="009552DA" w:rsidRPr="000D0511">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00011D31" w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(complete if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE2FF0B" w14:textId="7BEEAF93" w:rsidR="0084289C" w:rsidRPr="000D0511" w:rsidRDefault="00376707" w:rsidP="0084289C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5567"/>
+              </w:tabs>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1771664984"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="000F5442" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A17D12" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A17D12" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A17D12" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A17D12" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please give details below):</w:t>
+            </w:r>
+            <w:r w:rsidR="00A17D12" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-644202138"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E0DF3" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00BF40A5" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00030BEA" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="004D03CD" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D72B4" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>or N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2806D85E" w14:textId="27603E8F" w:rsidR="00A17D12" w:rsidRPr="000D0511" w:rsidRDefault="00A17D12" w:rsidP="0084289C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5567"/>
+              </w:tabs>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA02B0" w14:paraId="794DA99F" w14:textId="77777777" w:rsidTr="00DC7BF0">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="125B3526" w14:textId="18D16FC9" w:rsidR="00DA02B0" w:rsidRPr="000D0511" w:rsidRDefault="00DA02B0" w:rsidP="0041655B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0511">
+              <w:t xml:space="preserve">1.6 Collaborative provision details </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0511">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(complete if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201A30F8" w14:textId="77777777" w:rsidR="00DA02B0" w:rsidRPr="00CB64CA" w:rsidRDefault="00DA02B0" w:rsidP="00484CDB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000333EC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Type of collaborative provision:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75853776" w14:textId="4F5C3997" w:rsidR="00DA02B0" w:rsidRPr="000333EC" w:rsidRDefault="00DA02B0" w:rsidP="00484CDB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000333EC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name of any partners:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5379DFD2" w14:textId="77777777" w:rsidR="00DA02B0" w:rsidRPr="007B139B" w:rsidRDefault="00DA02B0" w:rsidP="00173C73">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B139B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have partners approved any changes?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539A72C4" w14:textId="0CBB423D" w:rsidR="00DA02B0" w:rsidRPr="007B139B" w:rsidRDefault="00DA02B0" w:rsidP="00173C73">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D530E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="687F3889" w14:textId="2C7AB486" w:rsidR="00DA02B0" w:rsidRPr="000D0511" w:rsidRDefault="00376707" w:rsidP="000B052D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="340" w:hanging="340"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-829521006"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00DA02B0" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00DA02B0" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00DA02B0" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5012B8F0" w14:textId="380F2195" w:rsidR="00DA02B0" w:rsidRPr="006D051D" w:rsidRDefault="00376707" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1378351431"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00DA02B0" w:rsidRPr="000D0511">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00DA02B0" w:rsidRPr="000D0511">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00DA02B0" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA02B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA02B0" w:rsidRPr="000D0511">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>or N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA02B0" w14:paraId="739CE720" w14:textId="77777777" w:rsidTr="00DC7BF0">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9FAADE" w14:textId="77777777" w:rsidR="00DA02B0" w:rsidRPr="000D0511" w:rsidRDefault="00DA02B0" w:rsidP="0041655B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B5769E" w14:textId="77777777" w:rsidR="00DA02B0" w:rsidRPr="000D0511" w:rsidRDefault="00DA02B0" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416AB780" w14:textId="54DE0D6A" w:rsidR="00DA02B0" w:rsidRPr="000D0511" w:rsidRDefault="00DA02B0" w:rsidP="00F5028B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360E93D3" w14:textId="77777777" w:rsidR="00DA02B0" w:rsidRPr="000D0511" w:rsidRDefault="00DA02B0" w:rsidP="00173C73">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6849D5D3" w14:textId="77777777" w:rsidR="00DA02B0" w:rsidRDefault="00DA02B0" w:rsidP="000B052D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="340" w:hanging="340"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B931F8" w14:paraId="1A43F761" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="01560EF8" w14:textId="77777777" w:rsidR="00B931F8" w:rsidRPr="008C439C" w:rsidRDefault="00B931F8" w:rsidP="0041655B">
+            <w:r w:rsidRPr="008C439C">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">1.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C439C">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C439C">
+              <w:instrText>AutoTextList  \s NoStyle \t "Provide confirmation of whether the proposed amendment(s) affect the current Professional, Statutory and Regulatory Bodies (PSRB) accreditation for the Programme (this may not be necessary for all types of amendments). If the proposed amendment(s) affect the current PSRB accreditation, you will also need to confirm whether the relevant PSRB has approved the change(s)."</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C439C">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C439C">
+              <w:t>Is the programme externally regulated/accredited?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C439C">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008C439C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E473C5" w14:textId="4CA8C338" w:rsidR="00B931F8" w:rsidRPr="008C439C" w:rsidRDefault="00B931F8" w:rsidP="0041655B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB65D8">
-              <w:rPr>
+            <w:r w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(complete if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB2E776" w14:textId="77777777" w:rsidR="00B931F8" w:rsidRPr="008C439C" w:rsidRDefault="00376707" w:rsidP="001F704B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1191798025"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00B931F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B931F8" w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please provide PSRB/Accrediting Body name)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49667C2C" w14:textId="77777777" w:rsidR="00B931F8" w:rsidRPr="008C439C" w:rsidRDefault="00376707" w:rsidP="001F704B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1740061973"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00B931F8" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3A4A60" w14:textId="052EA7A2" w:rsidR="00B931F8" w:rsidRPr="008C439C" w:rsidRDefault="00B931F8" w:rsidP="002467B6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="318"/>
+              </w:tabs>
+              <w:ind w:left="318" w:hanging="318"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7671" w14:paraId="53120AAC" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="490"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3163BDBD" w14:textId="77777777" w:rsidR="006A2D1D" w:rsidRPr="009C3860" w:rsidRDefault="006622DC" w:rsidP="006A2D1D">
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="006A2D1D" w:rsidRPr="006A2D1D">
+              <w:instrText>AutoTextList "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="006A2D1D" w:rsidRPr="009C3860">
+              <w:instrText>1.7.2 Will the amendment(s) affect the programme accreditation/regulatory requirements?</w:instrText>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0971997D" w14:textId="3A6CC35B" w:rsidR="00BC7671" w:rsidRPr="009C3860" w:rsidRDefault="006A2D1D" w:rsidP="006A2D1D">
+            <w:r w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Faculties are listed in bold – tick the relevant School box)</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="44F2351F" w14:textId="0A17DDB0" w:rsidR="00D8677F" w:rsidRPr="006E1194" w:rsidRDefault="00D8677F" w:rsidP="00F5028B">
+              <w:instrText>(complete if applicable)</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006A2D1D">
+              <w:instrText>" \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C24249">
+              <w:instrText>Please also summarise how the PSRB/accreditation will be affected by the amendment(s)</w:instrText>
+            </w:r>
+            <w:r w:rsidR="004C6E00">
+              <w:instrText>.  If there is a deadline by which the PSRB/Accrediting Body must be informed/must reply, please provide the date(s)</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006A2D1D">
+              <w:instrText>"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="006622DC">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006622DC">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="009C3860">
+              <w:t>1.7.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1020">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="009C3860">
+              <w:t xml:space="preserve"> Will the amendment(s) affect the programme accreditation/regulatory requirements?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A8BC29" w14:textId="6619F460" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="00A222CD">
+            <w:r w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(complete if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E17795" w14:textId="70B1ED8F" w:rsidR="00BC7671" w:rsidRDefault="00376707" w:rsidP="00BC7671">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3856"/>
-                <w:tab w:val="left" w:pos="8534"/>
+                <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1989922905"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BC7671">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006E1194">
+              <w:t>No or N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D38496E" w14:textId="7B7B6EF2" w:rsidR="00BC7671" w:rsidRPr="00BC7671" w:rsidRDefault="00376707" w:rsidP="00BC7671">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology, Medicine </w:t>
-            </w:r>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-810485691"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BC7671">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(PSRB/Accrediting Body must be informed</w:t>
+            </w:r>
+            <w:r w:rsidR="00C60F2E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5011B9CF" w14:textId="24F504F3" w:rsidR="00BC7671" w:rsidRPr="009C3860" w:rsidRDefault="00376707" w:rsidP="009C3860">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-495584333"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7671" w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(PSRB/Accrediting Body must review and approve the proposed programme amendments – please add dates below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7671" w14:paraId="2C6CF742" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E65F116" w14:textId="77777777" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="00A222CD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DEE110" w14:textId="1BB1A2CD" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="009C3860">
+            <w:r w:rsidRPr="009C3860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Summary of how PSRB/Accreditation for the Programme will be affected by the amendment(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D48EA">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(complete if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7671" w14:paraId="7DDF1456" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="490"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B566DA6" w14:textId="77777777" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="00A222CD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9FD35D" w14:textId="77777777" w:rsidR="00A67E0E" w:rsidRDefault="00A67E0E" w:rsidP="00BC7671">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB96EDD" w14:textId="77777777" w:rsidR="00A67E0E" w:rsidRPr="008C439C" w:rsidRDefault="00A67E0E" w:rsidP="00BC7671">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7671" w14:paraId="57E299D4" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CE875C" w14:textId="77777777" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="002D7AB3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1264667E" w14:textId="09CEC051" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="002D7AB3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Deadline by which the School must submit information to the PSRB/Accrediting Body for review/approval:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076ACEEA" w14:textId="2E15B8EF" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="002D7AB3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670F903B" w14:textId="08AC77F1" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="002D7AB3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C439C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date that an outcome from the PSRB/Accrediting Body is due/received:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2BBC45" w14:textId="7CC685FF" w:rsidR="00BC7671" w:rsidRPr="008C439C" w:rsidRDefault="00BC7671" w:rsidP="002D7AB3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:left="318" w:right="-105" w:hanging="318"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7AB3" w14:paraId="4BAE40E0" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF90C27" w14:textId="37BFB362" w:rsidR="002D7AB3" w:rsidRDefault="002D7AB3" w:rsidP="002D7AB3">
             <w:r>
-              <w:rPr>
-[...109 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">1.8 </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00973D53">
+              <w:instrText>AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CC7403">
+              <w:instrText>It is expected that External Examiners are consulted about major and significant amendments</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00973D53">
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006D051D">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...772 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00CC7403">
+              <w:t>Have relevant External Examiners been consulted</w:t>
+            </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
-          </w:p>
-[...58 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="6B7D7011" w14:textId="334AA9D9" w:rsidR="002D7AB3" w:rsidRPr="004D03CD" w:rsidRDefault="002D7AB3" w:rsidP="002D7AB3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(please give details below):</w:t>
-[...67 lines deleted...]
-          <w:p w14:paraId="2806D85E" w14:textId="7AEDF30E" w:rsidR="00A17D12" w:rsidRDefault="00A17D12" w:rsidP="00F96900">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B43D54B" w14:textId="1F47D073" w:rsidR="002D7AB3" w:rsidRPr="00A67E0E" w:rsidRDefault="00376707" w:rsidP="002D7AB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...25 lines deleted...]
-              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DB65D8">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="885000714"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002D7AB3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002D7AB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...479 lines deleted...]
-          <w:p w14:paraId="5C73EAF5" w14:textId="4309F811" w:rsidR="000B052D" w:rsidRDefault="000B052D" w:rsidP="00A17D12">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please include a copy of relevant email correspondence/notes from meeting)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="285A2781" w14:textId="5601AAE7" w:rsidR="002D7AB3" w:rsidRPr="00A67E0E" w:rsidRDefault="00376707" w:rsidP="002D7AB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...129 lines deleted...]
-            <w:r w:rsidRPr="006D051D">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-874619213"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:ind w:left="340" w:right="-135" w:hanging="340"/>
+            <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="002D7AB3" w:rsidRPr="00A67E0E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4641217B" w14:textId="7B10B543" w:rsidR="002D7AB3" w:rsidRPr="006D051D" w:rsidRDefault="002D7AB3" w:rsidP="002D7AB3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5567"/>
+              </w:tabs>
+              <w:ind w:right="-135"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="729FDA57" w14:textId="561BC1C3" w:rsidR="00D0736D" w:rsidRDefault="00D0736D" w:rsidP="003676DD">
+    <w:p w14:paraId="5BFE3FF9" w14:textId="424DDB1C" w:rsidR="008C291C" w:rsidRDefault="00037854" w:rsidP="00C8471D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Section 2: </w:t>
+      <w:r w:rsidRPr="007E02D8">
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="005349AA">
+      <w:r w:rsidR="00E364CC" w:rsidRPr="007E02D8">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E02D8">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005349AA" w:rsidRPr="007E02D8">
         <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D0736D" w:rsidRPr="007E02D8">
         <w:t xml:space="preserve">mendment </w:t>
       </w:r>
-      <w:r w:rsidR="00BB2575">
+      <w:r w:rsidR="00BB2575" w:rsidRPr="007E02D8">
         <w:t>details</w:t>
       </w:r>
-      <w:r w:rsidR="00350264">
+      <w:r w:rsidR="00350264" w:rsidRPr="007E02D8">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> relate to the same amendment)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5101"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="11707"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C535D" w:rsidRPr="009C535D" w14:paraId="066F2AFB" w14:textId="77777777" w:rsidTr="007E6866">
-[...8 lines deleted...]
-          <w:p w14:paraId="67722FDF" w14:textId="29259446" w:rsidR="009C535D" w:rsidRPr="009C535D" w:rsidRDefault="009C535D" w:rsidP="00522DEE">
+      <w:tr w:rsidR="0012755B" w14:paraId="6762422A" w14:textId="77777777" w:rsidTr="0012755B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F254EE6" w14:textId="7D55CB6E" w:rsidR="0012755B" w:rsidRDefault="0012755B" w:rsidP="00C44B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F0EE1">
+              <w:t>Overarching rationale for the amendment(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012755B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(where applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B1B3AA" w14:textId="77777777" w:rsidR="002F0EE1" w:rsidRPr="0012755B" w:rsidRDefault="002F0EE1" w:rsidP="00C44B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A959ED" w14:textId="0C4E7CFE" w:rsidR="0012755B" w:rsidRPr="002F0EE1" w:rsidRDefault="0012755B" w:rsidP="00C44B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012755B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overview and description of the rationale </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012755B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if the amendment is at the request of a Collaborative Partner/Accrediting Body/PSRB, please state this clearly. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11707" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D06974" w14:textId="77777777" w:rsidR="0012755B" w:rsidRDefault="0012755B" w:rsidP="00C44B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="055D4D11" w14:textId="77777777" w:rsidR="0012755B" w:rsidRPr="004C49FE" w:rsidRDefault="0012755B" w:rsidP="00C44B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B1A46" w14:paraId="63E4AD87" w14:textId="77777777" w:rsidTr="009B1A46">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="209E7ECB" w14:textId="03DF2CA7" w:rsidR="009B1A46" w:rsidRDefault="004B15CA" w:rsidP="009B1A46">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="006B0534">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="006B0534">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="002F0EE1">
+              <w:t>Have any other amendments been made during this recruitment cycle?</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="0012755B">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="564F8BA0" w14:textId="77777777" w:rsidR="00B04858" w:rsidRDefault="00B04858" w:rsidP="00C44B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11BAB3B1" w14:textId="29F27A6E" w:rsidR="009B1A46" w:rsidRPr="0012755B" w:rsidRDefault="009B1A46" w:rsidP="00C44B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3860">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consider any cumulative effect resulting from the proposed amendment(s) listed in Section 3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C49FE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AND/OR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3860">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any previous amendments made to the programme in the same recruitment cycle.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39066FCF" w14:textId="77777777" w:rsidR="009B1A46" w:rsidRPr="009C3860" w:rsidRDefault="00376707" w:rsidP="009B1A46">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
-              <w:ind w:left="426" w:right="-54" w:hanging="426"/>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2062927865"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009B1A46" w:rsidRPr="006B0534">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="006B0534">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="009C3860">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009C535D">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="009C3860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – There are cumulative effects and I have liaised with my School Curriculum and Programme Team/Assessment and Progression team/Faculty Teaching and Learning Officer (EDPPP) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B396500" w14:textId="46FC1A83" w:rsidR="009B1A46" w:rsidRPr="004C49FE" w:rsidRDefault="00376707" w:rsidP="009B1A46">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1295825633"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009B1A46" w:rsidRPr="009C3860">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="009C3860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="009C3860">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1599 lines deleted...]
-              <w:t>year abroad</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1A46" w:rsidRPr="009C3860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – there are no cumulative changes to consider</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="381117EA" w14:textId="398501B8" w:rsidR="00B761DA" w:rsidRPr="00DA406B" w:rsidRDefault="00B761DA" w:rsidP="00350264">
+    <w:p w14:paraId="66852CC8" w14:textId="77777777" w:rsidR="009B1A46" w:rsidRDefault="009B1A46" w:rsidP="00350264">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D0F77C" w14:textId="336EB73C" w:rsidR="00365593" w:rsidRPr="00575F3D" w:rsidRDefault="004B15CA" w:rsidP="00350264">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00576010" w:rsidRPr="00575F3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1A46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00576010" w:rsidRPr="00575F3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Programme Amendment </w:t>
+      </w:r>
+      <w:r w:rsidR="00575F3D" w:rsidRPr="00575F3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Details, Resources and Considerations</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="16438" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1126"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003676DD" w:rsidRPr="003676DD" w14:paraId="3112F4F0" w14:textId="77777777" w:rsidTr="00304D54">
+      <w:tr w:rsidR="00211EE0" w:rsidRPr="003676DD" w14:paraId="3112F4F0" w14:textId="77777777" w:rsidTr="005C3AC1">
         <w:trPr>
+          <w:trHeight w:val="688"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AED2239" w14:textId="19F69047" w:rsidR="003676DD" w:rsidRPr="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+          <w:p w14:paraId="1AED2239" w14:textId="19F69047" w:rsidR="00211EE0" w:rsidRPr="004D5AEA" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003676DD">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D5AEA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Item N</w:t>
             </w:r>
-            <w:r w:rsidRPr="003676DD">
+            <w:r w:rsidRPr="004D5AEA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1646A96B" w14:textId="4F7D8585" w:rsidR="003676DD" w:rsidRPr="003676DD" w:rsidRDefault="003676DD" w:rsidP="00522DEE">
+          <w:p w14:paraId="29F76164" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="004D5AEA" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
             <w:pPr>
               <w:ind w:left="-106" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D5AEA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00522DEE">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amendment Type </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F239BD" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:ind w:left="-106" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="5031" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D5AEA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Code(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1646A96B" w14:textId="46996A70" w:rsidR="0065576B" w:rsidRPr="004C49FE" w:rsidRDefault="0065576B" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:ind w:left="-106" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="_Appendix_A" w:history="1">
+              <w:r w:rsidRPr="0065576B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>(see Appendix A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDE3701" w14:textId="46898BF9" w:rsidR="003676DD" w:rsidRPr="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
-            <w:pPr>
+          <w:p w14:paraId="2FDE3701" w14:textId="0A5B0EDE" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="5031" w:type="dxa"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brief Description of amendment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(including any relevant course unit codes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF0DFA0" w14:textId="234156AF" w:rsidR="003676DD" w:rsidRPr="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
-            <w:pPr>
+          <w:p w14:paraId="70413CA9" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rationale for amendment </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF0DFA0" w14:textId="04EF5489" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if different from overarching rationale above)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05BFFB29" w14:textId="3AA455DF" w:rsidR="003676DD" w:rsidRPr="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+          <w:p w14:paraId="2A4BA25C" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Resources Affected?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2136ACCE" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="708F74E2" w14:textId="2AA99874" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See section </w:t>
+            </w:r>
+            <w:r w:rsidR="004B15CA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584F55A1" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00D038D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amendment Considerations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AFDA3CC" w14:textId="0C4ACD23" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Tick all that apply and add further detail in Section </w:t>
+            </w:r>
+            <w:r w:rsidR="004B15CA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BFFB29" w14:textId="0347225B" w:rsidR="00211EE0" w:rsidRPr="004D5AEA" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D5AEA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implementation Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003676DD" w14:paraId="2F164A87" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00211EE0" w:rsidRPr="003676DD" w14:paraId="3FA82707" w14:textId="77777777" w:rsidTr="008F0FA1">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="1300"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F4B7900" w14:textId="74028D3F" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F72A37" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00A36D74" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1B72EB" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00A36D74" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:ind w:left="-106" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1493A4" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F70AE34" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00FC03A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D7E081" w14:textId="77777777" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="102556FC" w14:textId="195E260C" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00D038D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prospective or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CC5FA6" w14:textId="0386BBFF" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00D038D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Current Students affected?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B705B20" w14:textId="02686EAE" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00D038D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Academic or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7E3247" w14:textId="40649E36" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="00D038D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PS Staff affected?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575BB8DD" w14:textId="3825AD29" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Impact on students in other Schools/Delivery partners?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CFE5DA" w14:textId="29B3D3B8" w:rsidR="00211EE0" w:rsidRPr="00211EE0" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Impact on Marketing Information?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4A8A4A" w14:textId="0EBCEC1B" w:rsidR="00211EE0" w:rsidRPr="00A36D74" w:rsidRDefault="00211EE0" w:rsidP="003676DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE12F0" w14:paraId="2F164A87" w14:textId="77777777" w:rsidTr="00C42F44">
+        <w:trPr>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4B7900" w14:textId="74028D3F" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D6DB85C" w14:textId="77777777" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6DB85C" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="54B140F8" w14:textId="202BA9A1" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05468694" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA5977B" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1271044123"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4853225F" w14:textId="042BA12A" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="2096276996"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4F9E35A2" w14:textId="4596D81F" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-971441324"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4ED88DCC" w14:textId="2225AA1C" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-757605704"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4B4E649F" w14:textId="0F0D5CDA" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="614331664"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1775AA7E" w14:textId="4DA985D7" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="008F0FA1" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B140F8" w14:textId="49F3627F" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003676DD" w14:paraId="6C36B463" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="6C36B463" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0535EE1F" w14:textId="20F1B2A2" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0535EE1F" w14:textId="20F1B2A2" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00FCBCE9" w14:textId="77777777" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FCBCE9" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="0D756880" w14:textId="71A518A1" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE7D91C" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B80F64B" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="40569368"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="578784B2" w14:textId="76923850" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1983426507"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="070BFDE8" w14:textId="12D94034" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-727845449"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3DBB5AFC" w14:textId="71D17937" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="258882280"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3C403199" w14:textId="19BAD9D9" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1684556253"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="25072D6B" w14:textId="75A0B33A" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D756880" w14:textId="0503F36A" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003676DD" w14:paraId="090BEE80" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="090BEE80" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09B33B85" w14:textId="735EB75B" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B33B85" w14:textId="735EB75B" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BFF130A" w14:textId="77777777" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFF130A" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="05898DA7" w14:textId="052DED6D" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438A498A" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3403FB" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-838384445"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3A2F998A" w14:textId="624A6D33" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-564176742"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="043300E7" w14:textId="27EF49A2" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1077438772"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="218E0EBB" w14:textId="312556D9" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="2090727311"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5C6B70BB" w14:textId="42EBE048" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1762105145"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5049FA94" w14:textId="69742FDC" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05898DA7" w14:textId="58FA9F86" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003676DD" w14:paraId="42BE4D48" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="42BE4D48" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29C96C22" w14:textId="13AD1B57" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C96C22" w14:textId="13AD1B57" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F4620B4" w14:textId="77777777" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4620B4" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="235D0610" w14:textId="1E7894A0" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306176C1" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26158A07" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1307080308"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0537C374" w14:textId="0274CC46" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-449313054"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="65A27EBD" w14:textId="3162A22E" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="168530203"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="567CE9D0" w14:textId="14F99BAD" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1985616934"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="137F07A7" w14:textId="4DCECC30" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-596170788"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1A6C5FCC" w14:textId="4150485F" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="235D0610" w14:textId="4C9FCA47" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04B16" w14:paraId="13B3E73F" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="13B3E73F" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DB0035C" w14:textId="77BB089E" w:rsidR="00A04B16" w:rsidRDefault="00A04B16" w:rsidP="00A04B16">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB0035C" w14:textId="77BB089E" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="547DBDB5" w14:textId="77777777" w:rsidR="00A04B16" w:rsidRDefault="00A04B16" w:rsidP="00A04B16">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="547DBDB5" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="7715A04F" w14:textId="7E0D2A4C" w:rsidR="00A04B16" w:rsidRDefault="00A04B16" w:rsidP="00A04B16">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E3A80F" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B34974" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1984967520"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="482B546B" w14:textId="1BA23F66" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1456403292"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="720A195F" w14:textId="1D02BD1F" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="850984727"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0493B76A" w14:textId="3A0E837C" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-931507669"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4F1A133D" w14:textId="51318EB2" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="2037541162"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6ECB6381" w14:textId="5F711525" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7715A04F" w14:textId="59663853" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41EBE" w14:paraId="64F7BC3A" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="64F7BC3A" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32D2AC8A" w14:textId="7E98CCA1" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D2AC8A" w14:textId="7E98CCA1" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="573208B1" w14:textId="77777777" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573208B1" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="5F44943C" w14:textId="5DCEF110" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="358450FB" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30238F7E" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1716105939"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2B9DC4AD" w14:textId="05193402" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1418941430"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="78FB8A00" w14:textId="335FC982" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1360460934"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5BCE43EE" w14:textId="00F4E81E" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1078406055"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6C38950F" w14:textId="729FB65B" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1984999878"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="57A22339" w14:textId="2E2C6B3F" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F44943C" w14:textId="1B4C6C50" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41EBE" w14:paraId="3C516AD4" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="3C516AD4" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A672E6E" w14:textId="46EF2636" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A672E6E" w14:textId="46EF2636" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="036CF434" w14:textId="77777777" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="036CF434" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="5F96EEBB" w14:textId="17295077" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E111E3" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2677DE46" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1566556225"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="277F1F6B" w14:textId="6CAA39F1" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1880613154"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="61E3D041" w14:textId="361A26A2" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1189798897"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0A3D17EC" w14:textId="7AEAC99F" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="876433782"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="26BD3AD0" w14:textId="3445B8B9" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1151785452"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="42136DC2" w14:textId="47492FF5" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F96EEBB" w14:textId="28EA3A7B" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41EBE" w14:paraId="221E0D1F" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="221E0D1F" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="171A33FD" w14:textId="5F99CAD8" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171A33FD" w14:textId="5F99CAD8" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6349200A" w14:textId="77777777" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6349200A" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="4D571DC6" w14:textId="704A80A0" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075F0324" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630837F2" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-597107550"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6A89A675" w14:textId="14A16EAE" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="954143319"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="10ADF287" w14:textId="6FA82352" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="2028369811"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1BDB8251" w14:textId="4B1212FA" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1903203943"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="612F177C" w14:textId="3434FDDC" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-823508900"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7488A4A1" w14:textId="2C9B181C" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D571DC6" w14:textId="63DA7ACC" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41EBE" w14:paraId="284E8D84" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="284E8D84" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="049F564B" w14:textId="2A07A985" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049F564B" w14:textId="2A07A985" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FBE29A0" w14:textId="77777777" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBE29A0" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="679A5F80" w14:textId="7F17AF19" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4FC9AC" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F8B090" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="753094672"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5E889440" w14:textId="2E17F81D" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1016653291"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="76D6A0BD" w14:textId="626A5E81" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1522432986"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7209655D" w14:textId="5D52E7BD" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1178088027"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1A5453B1" w14:textId="0B9E8F33" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-871686658"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="308A785C" w14:textId="79869EBC" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="679A5F80" w14:textId="6C4431EA" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41EBE" w14:paraId="51C63E6A" w14:textId="77777777" w:rsidTr="00B41EBE">
+      <w:tr w:rsidR="00CE12F0" w14:paraId="51C63E6A" w14:textId="77777777" w:rsidTr="00C42F44">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="682"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16421839" w14:textId="107FFFB6" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16421839" w14:textId="107FFFB6" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00A80B51" w14:textId="77777777" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A80B51" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="50972729" w14:textId="3934441C" w:rsidR="00B41EBE" w:rsidRDefault="00B41EBE" w:rsidP="00B41EBE">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C6D647" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C172FF1" w14:textId="77777777" w:rsidR="00CE12F0" w:rsidRDefault="00CE12F0" w:rsidP="008944C5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1774509509"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5E2A7DDC" w14:textId="00D5991A" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1618488454"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6BEA7B64" w14:textId="2AB93710" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-681039444"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="52DF14ED" w14:textId="74274D81" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1345704555"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="062D8345" w14:textId="044F728D" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-2044505406"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5B074DC0" w14:textId="1AE9DFEE" w:rsidR="00CE12F0" w:rsidRPr="001B10B3" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50972729" w14:textId="174908AB" w:rsidR="00CE12F0" w:rsidRPr="00A36D74" w:rsidRDefault="00CE12F0" w:rsidP="008944C5">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D74">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="347AF147" w14:textId="2E906DF4" w:rsidR="003676DD" w:rsidRPr="00DB65D8" w:rsidRDefault="003676DD" w:rsidP="003676DD">
+    <w:p w14:paraId="347AF147" w14:textId="2E906DF4" w:rsidR="003676DD" w:rsidRDefault="003676DD" w:rsidP="003676DD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB65D8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>* Add additional rows as required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5C0717" w14:textId="10BE03A9" w:rsidR="002B3180" w:rsidRPr="00DA406B" w:rsidRDefault="003D26BB" w:rsidP="003676DD">
+    <w:p w14:paraId="4E13DCAC" w14:textId="77777777" w:rsidR="00F7591F" w:rsidRPr="00F7591F" w:rsidRDefault="00F7591F" w:rsidP="00F7591F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501B8FDB" w14:textId="77777777" w:rsidR="00F7591F" w:rsidRPr="00F7591F" w:rsidRDefault="00F7591F" w:rsidP="00F7591F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5C0717" w14:textId="56AE1868" w:rsidR="002B3180" w:rsidRPr="00211EE0" w:rsidRDefault="009315E4" w:rsidP="003676DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003D26BB" w:rsidRPr="007E02D8">
+        <w:t xml:space="preserve">ection </w:t>
+      </w:r>
+      <w:r w:rsidR="004B15CA">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003D26BB" w:rsidRPr="007E02D8">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C464C4" w:rsidRPr="00211EE0">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidR="003D26BB" w:rsidRPr="00211EE0">
+        <w:t xml:space="preserve"> considerations</w:t>
+      </w:r>
+      <w:r w:rsidR="00E364CC" w:rsidRPr="00211EE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E364CC" w:rsidRPr="004C49FE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4617"/>
+        <w:gridCol w:w="6116"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="1371"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B3866" w14:paraId="0CB0CE15" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C356B43" w14:textId="32C9FA73" w:rsidR="007B3866" w:rsidRPr="008900C7" w:rsidRDefault="007B3866" w:rsidP="001F66AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Resource Area affected by the change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B6151C" w14:textId="77777777" w:rsidR="007B3866" w:rsidRPr="008900C7" w:rsidRDefault="007B3866" w:rsidP="00851593">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Outline of the changes to existing resource requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1860B266" w14:textId="269EA6AB" w:rsidR="001874F3" w:rsidRPr="00211EE0" w:rsidRDefault="001874F3" w:rsidP="00851593">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If applicable, please reference the Item No</w:t>
+            </w:r>
+            <w:r w:rsidR="00001402" w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from Section </w:t>
+            </w:r>
+            <w:r w:rsidR="0012755B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7381D688" w14:textId="77777777" w:rsidR="007B3866" w:rsidRPr="008900C7" w:rsidRDefault="007B3866" w:rsidP="00D14AC0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approval signature(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719C1A7B" w14:textId="2E769A66" w:rsidR="007B3866" w:rsidRPr="008900C7" w:rsidRDefault="007B3866" w:rsidP="00D14AC0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e-mail confirmation of approval will be accepted)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003461F6" w14:paraId="4A3F43F2" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A48E04" w14:textId="0DF7BC86" w:rsidR="003461F6" w:rsidRPr="008900C7" w:rsidRDefault="003461F6" w:rsidP="001F66AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Admissions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BE9041F" w14:textId="77777777" w:rsidR="003461F6" w:rsidRDefault="003461F6" w:rsidP="00851593">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="654FFCD7" w14:textId="048B4285" w:rsidR="003461F6" w:rsidRPr="008900C7" w:rsidRDefault="003461F6" w:rsidP="003461F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name and Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A3AD61" w14:textId="0FB9E76D" w:rsidR="003461F6" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="003461F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="4D6FF9D4" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="498"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="368A8F1A" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CA098CE" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3813182A" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="00C62A37" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F92CA84" w14:textId="17792393" w:rsidR="00BB06AA" w:rsidRPr="00C120C5" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="58156AF2" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C477070" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB14AA9" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D3955A" w14:textId="6B1A0D77" w:rsidR="00BB06AA" w:rsidRPr="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Faculty Admissions Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="66B7445C" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1280478A" w14:textId="18C469FE" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eLearning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional training or support requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E452A49" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E74125B" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="00C62A37" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F0ECBF" w14:textId="7D025C28" w:rsidR="00BB06AA" w:rsidRPr="00C120C5" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="04D04258" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="051FCB7A" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FCDA957" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D627286" w14:textId="5E639450" w:rsidR="00BB06AA" w:rsidRPr="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eLearning Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="7BB76B53" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629882BF" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FDCB314" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CECA01" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="00C62A37" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382843A2" w14:textId="4961C6ED" w:rsidR="00BB06AA" w:rsidRPr="00C120C5" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="7D4FF5A0" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD8A0E2" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50A0D5D8" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A67129" w14:textId="56B30685" w:rsidR="00BB06AA" w:rsidRPr="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manches</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ter Online</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40FA9" w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/TNE Academic Lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A35A6" w14:paraId="2D90D8B1" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A85F8C" w14:textId="43D76A30" w:rsidR="003A35A6" w:rsidRPr="008900C7" w:rsidRDefault="003A35A6" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PS/Academic Staff Resources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B66632A" w14:textId="77777777" w:rsidR="003A35A6" w:rsidRDefault="003A35A6" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5B8D0E" w14:textId="77777777" w:rsidR="003A35A6" w:rsidRPr="0015126B" w:rsidRDefault="003A35A6" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F70BE9" w14:textId="4F648552" w:rsidR="003A35A6" w:rsidRPr="0015126B" w:rsidRDefault="003A35A6" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A35A6" w14:paraId="794E3143" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63639CF3" w14:textId="77777777" w:rsidR="003A35A6" w:rsidRPr="008900C7" w:rsidRDefault="003A35A6" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F88F103" w14:textId="77777777" w:rsidR="003A35A6" w:rsidRDefault="003A35A6" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4392FF05" w14:textId="10F99094" w:rsidR="003A35A6" w:rsidRPr="0015126B" w:rsidRDefault="003A35A6" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Head of School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="400F43EE" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="084A78AD" w14:textId="1715342B" w:rsidR="00BB06AA" w:rsidRPr="00440F1A" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">Provide details of any changes to staff resources i.e. reductions or additions to staffing. Provide details of any new or specialist equipment required to deliver changes </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0440B8" w14:textId="41054F38" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A338B57" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="00C62A37" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="667560CB" w14:textId="008908FA" w:rsidR="00BB06AA" w:rsidRPr="00C120C5" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="47E1E286" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="354"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECB888B" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31420747" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10167061" w14:textId="78EADF25" w:rsidR="00BB06AA" w:rsidRPr="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Head of School Finance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="0F41FF4E" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46442A55" w14:textId="74DB80C3" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText>Outline of additional resource requirements such as software or licences etc. Additional training or support requirements</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText>"</w:instrText>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="510446B6" w14:textId="23E7ABDB" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IT Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C199BF8" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D81497D" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="00C62A37" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ED3CCB" w14:textId="42F5F27F" w:rsidR="00BB06AA" w:rsidRPr="00C120C5" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="2AE49645" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7845C23F" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2739DFB4" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443B1D6C" w14:textId="20672863" w:rsidR="00BB06AA" w:rsidRPr="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IT Services Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="79330996" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EC18B8" w14:textId="39BE2A72" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Library Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="097D2C54" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221A5222" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CD9DFE" w14:textId="1159CE2B" w:rsidR="00BB06AA" w:rsidRPr="00C120C5" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="3E9AAA94" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6085C75A" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="073DC4C1" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF7EF0E" w14:textId="35AF9F8D" w:rsidR="00BB06AA" w:rsidRPr="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Academic Engagement Librarian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="1731A87E" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39173277" w14:textId="2269CA83" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marketing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49F7C729" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A0581F" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F616A23" w14:textId="13FF0AFA" w:rsidR="00BB06AA" w:rsidRPr="00C120C5" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB06AA" w14:paraId="087129B0" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="673B0A09" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRPr="008900C7" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EFCEE6F" w14:textId="77777777" w:rsidR="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38895AE7" w14:textId="672E9B31" w:rsidR="00BB06AA" w:rsidRPr="00BB06AA" w:rsidRDefault="00BB06AA" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB06AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marketing Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B603C" w14:paraId="71E027C9" w14:textId="77777777" w:rsidTr="008900C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D249AD" w14:textId="027E4220" w:rsidR="005B603C" w:rsidRPr="008900C7" w:rsidRDefault="00274ECD" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Scheduling/Examinations</w:t>
+            </w:r>
+            <w:r w:rsidR="005B603C" w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Estates</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="005B603C" w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Facilities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2EA505" w14:textId="10CAE444" w:rsidR="005B603C" w:rsidRPr="008900C7" w:rsidRDefault="005B603C" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicate any </w:t>
+            </w:r>
+            <w:r w:rsidR="00D77162" w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008900C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requirements to current programme demands</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29D86D9D" w14:textId="060D6CEB" w:rsidR="005B603C" w:rsidRPr="002A77C4" w:rsidRDefault="005B603C" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E2F2660" w14:textId="48CE31D2" w:rsidR="005B603C" w:rsidRPr="002A77C4" w:rsidRDefault="00376707" w:rsidP="00BB06AA">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1398856339"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B603C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B603C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B603C" w:rsidRPr="00F37F1F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tick to confirm that these needs have been discussed with Estates and Facilities / Timetabling and Accommodation Office</w:t>
+            </w:r>
+            <w:r w:rsidR="005B603C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+            <w:r w:rsidR="005B603C" w:rsidRPr="00F37F1F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where the programme has residence implications and/or access to facilities is outside of normal semester period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="526F0AB8" w14:textId="6F763301" w:rsidR="007E02D8" w:rsidRPr="00B83C07" w:rsidRDefault="007E02D8" w:rsidP="00B83C07">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E02D8">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="002D1A72">
-        <w:t>3</w:t>
+      <w:r w:rsidR="004B15CA">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E02D8">
+        <w:t>: I</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">mpact of amendment(s) </w:t>
       </w:r>
-      <w:r w:rsidR="005349AA">
-[...8 lines deleted...]
-      <w:r w:rsidR="00DA406B" w:rsidRPr="00DA406B">
+      <w:r w:rsidRPr="00EA589A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">(item numbers in sections </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> relate to the same amendment)</w:t>
+        <w:t>(if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1129"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="3964"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="3828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001872F3" w:rsidRPr="00DA406B" w14:paraId="52FB096B" w14:textId="77777777" w:rsidTr="00AD190E">
+      <w:tr w:rsidR="00E50B5C" w14:paraId="7D80777B" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...184 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="15446" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2A5EB8" w14:textId="50F90649" w:rsidR="00E50B5C" w:rsidRPr="00211EE0" w:rsidRDefault="00E50B5C" w:rsidP="0048460C">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41EBE">
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If applicable, please reference the Item No(s) from Section 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009827C8" w14:paraId="10489C20" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E885D8D" w14:textId="6F282120" w:rsidR="00AE3C68" w:rsidRPr="00211EE0" w:rsidRDefault="00AE3C68" w:rsidP="00AE3C68">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00AE3C68">
+              <w:instrText>AutoTextList  \s NoStyle \t "Detail how they have been informed or consulted and attach relevant evidence e.g. notes from Student Voice Committee/SSLC"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00211EE0">
+              <w:t>How are offer holders affected by the change(s)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32EAD2A5" w14:textId="3A3869C0" w:rsidR="009827C8" w:rsidRPr="00013A83" w:rsidRDefault="00AE3C68" w:rsidP="006A3093">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(only for Major and Significant amendments)</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52315C8B" w14:textId="77777777" w:rsidR="009827C8" w:rsidRPr="00211EE0" w:rsidRDefault="009827C8" w:rsidP="00197101"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B2E5CD" w14:textId="77777777" w:rsidR="00197101" w:rsidRDefault="00AE3C68" w:rsidP="003A3EF3">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00197101">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="003A3EF3" w:rsidRPr="00197101">
+              <w:instrText>AutoTextList  \s NoStyle \t "Detail how the have been informed or consulted and attach relevant evidence e.g. notes from Student Voice Committee/SSLC"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00197101">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00197101" w:rsidRPr="00197101">
+              <w:t xml:space="preserve">How are current students affected by the change(s)? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE6D5A8" w14:textId="2A4CC9EB" w:rsidR="009827C8" w:rsidRPr="00013A83" w:rsidRDefault="00197101" w:rsidP="00013A83">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004506F5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(only for Major and Significant amendments)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE3C68" w:rsidRPr="00197101">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759FD8AF" w14:textId="153C40C3" w:rsidR="009827C8" w:rsidRPr="00211EE0" w:rsidRDefault="009827C8" w:rsidP="0048460C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E3E" w14:paraId="7A9A01ED" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53294275" w14:textId="5A17158F" w:rsidR="00BF17CE" w:rsidRPr="00211EE0" w:rsidRDefault="00DD6D9F" w:rsidP="00DD6D9F">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00DD6D9F">
+              <w:instrText>AutoTextList  \s NoStyle \t "Detail how they have been informed or consulted"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00211EE0">
+              <w:t>How are Academic</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16415">
+              <w:t xml:space="preserve"> and/or PS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00211EE0">
+              <w:t xml:space="preserve"> staff affected by the change(s)?</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E775AB" w14:textId="039C5968" w:rsidR="00F70E3E" w:rsidRPr="00211EE0" w:rsidRDefault="00F70E3E" w:rsidP="00F70E3E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E3E" w14:paraId="4D945D76" w14:textId="77777777" w:rsidTr="004C49FE">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABD5523" w14:textId="0095D835" w:rsidR="00F70E3E" w:rsidRPr="00E611E6" w:rsidRDefault="0014284E" w:rsidP="004506F5">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Instruction</w:t>
-[...14 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00F051EC" w:rsidRPr="00F051EC">
+              <w:instrText>AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F051EC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>For the addition of units</w:instrText>
+            </w:r>
+            <w:r w:rsidR="000013BC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>,</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F051EC" w:rsidRPr="00CC6AE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> confirm the relevant School/Faculty</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F051EC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>/Partner</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F051EC" w:rsidRPr="00CC6AE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> approval has been obtained. Evidence of approval should be attached e.g. email correspondence. </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F051EC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>For the removal of course units the affected areas should be kept informed of</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E611E6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F051EC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>progress</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F051EC" w:rsidRPr="00F051EC">
+              <w:instrText>"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00841024" w:rsidRPr="00211EE0">
+              <w:t>How are students</w:t>
+            </w:r>
+            <w:r w:rsidR="00841024">
+              <w:t>/programmes</w:t>
+            </w:r>
+            <w:r w:rsidR="00841024" w:rsidRPr="00211EE0">
+              <w:t xml:space="preserve"> in other Schools or Collaborative delivery partners affected by the change(s)?</w:t>
+            </w:r>
+            <w:r w:rsidR="004506F5" w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00841024" w:rsidRPr="00831C5E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(for shared course units)</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C77DE34" w14:textId="0AB48A01" w:rsidR="00F70E3E" w:rsidRPr="00211EE0" w:rsidRDefault="00F70E3E" w:rsidP="00841024"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E3E" w14:paraId="59B530D1" w14:textId="77777777" w:rsidTr="004C49FE">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BA913C" w14:textId="4B419B57" w:rsidR="00F70E3E" w:rsidRPr="00AB7231" w:rsidRDefault="00B07EC1" w:rsidP="00F70E3E">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="008C31E1" w:rsidRPr="008C31E1">
+              <w:instrText>AutoTextList  \s NoStyle \t "Specify and attach tracked change amendments to the existing UoM course profile website text "</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008C31E1" w:rsidRPr="00211EE0">
+              <w:t>How is the marketing information for the programme affected by the change(s)?</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00AB7231">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB7231" w:rsidRPr="00CE223F">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B41EBE">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0062290D" w:rsidRPr="00CE223F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">List </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Please attach</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE223F" w:rsidRPr="00CE223F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">below </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B41EBE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0062290D" w:rsidRPr="00CE223F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">all </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>a copy of the current website wording with tracked changes that need to be amended following the approval</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE223F" w:rsidRPr="00CE223F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>resources affected</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B41EBE">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376285D6" w14:textId="1D6AC63E" w:rsidR="00F70E3E" w:rsidRPr="00211EE0" w:rsidRDefault="00F70E3E" w:rsidP="00F70E3E"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="15446" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3964"/>
+        <w:gridCol w:w="11482"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C7161F" w:rsidRPr="00A5713C" w14:paraId="1260BACB" w14:textId="77777777" w:rsidTr="00564E81">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DED353D" w14:textId="58F9A9E4" w:rsidR="00C7161F" w:rsidRPr="00D25832" w:rsidRDefault="00C7161F">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Please provide details of any opposition/disagreement(s) during </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4CFB">
+              <w:t xml:space="preserve">staff/student consultation </w:t>
+            </w:r>
+            <w:r w:rsidR="00397ABC">
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="0010176B">
+              <w:t xml:space="preserve">during </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the programme amendment process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50202DA7" w14:textId="568E38A8" w:rsidR="00C7161F" w:rsidRDefault="00376707">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="577110317"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D46E1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C7161F" w:rsidRPr="00AD4C88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C7161F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I confirm there was no opposition/disagreement</w:t>
+            </w:r>
+            <w:r w:rsidR="00557873">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7161F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00557873">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7161F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> during the </w:t>
+            </w:r>
+            <w:r w:rsidR="00557873">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>staff/student consultation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D844292" w14:textId="77777777" w:rsidR="00C7161F" w:rsidRDefault="00C7161F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31EC58A2" w14:textId="07483DF4" w:rsidR="00C7161F" w:rsidRPr="00D46E1C" w:rsidRDefault="00376707">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="1741833573"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C7161F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C7161F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I confirm there </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5593A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7161F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opposition/disagreement</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5593A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (which was </w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsequently resolved)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7161F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> during the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5593A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>staff/student consultation</w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...17 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please provide details below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070F4110" w14:textId="77777777" w:rsidR="00557873" w:rsidRDefault="00557873">
+            <w:pPr>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B41EBE">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55FAD240" w14:textId="74B50C90" w:rsidR="00557873" w:rsidRPr="00D46E1C" w:rsidRDefault="00376707">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1857496561"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D46E1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00557873">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I confirm there was opposition/disagreement (which remains unresolved) during the staff/student consultation </w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B41EBE">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please provide details below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C7161F" w14:paraId="3223557E" w14:textId="77777777" w:rsidTr="00564E81">
+        <w:trPr>
+          <w:trHeight w:val="655"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EAB38C" w14:textId="77777777" w:rsidR="00C7161F" w:rsidRDefault="00C7161F">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086FF001" w14:textId="11FFB5B5" w:rsidR="00C7161F" w:rsidRDefault="00C7161F">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B41EBE">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If applicable, please provide details</w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...17 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B41EBE">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>including resolution</w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where </w:t>
+            </w:r>
+            <w:r w:rsidR="0076465B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B41EBE">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>appropriate</w:t>
+            </w:r>
+            <w:r w:rsidR="00D46E1C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="495701BF" w14:textId="77777777" w:rsidR="00C7161F" w:rsidRDefault="00C7161F">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...679 lines deleted...]
-          <w:p w14:paraId="3D85D516" w14:textId="77777777" w:rsidR="001872F3" w:rsidRDefault="001872F3" w:rsidP="00B41EBE"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29EADCBF" w14:textId="77777777" w:rsidR="00C7161F" w:rsidRDefault="00C7161F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C4574C8" w14:textId="77777777" w:rsidR="00DB65D8" w:rsidRPr="00DB65D8" w:rsidRDefault="00DB65D8" w:rsidP="00DB65D8">
+    <w:p w14:paraId="5A8F9C05" w14:textId="6BACF0BE" w:rsidR="00F215DA" w:rsidRDefault="00F215DA" w:rsidP="00F215DA">
       <w:pPr>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="510075" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB65D8">
+      <w:r w:rsidRPr="00F215DA">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="510075" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>* Add additional rows as required</w:t>
-[...26 lines deleted...]
-        <w:t>ffect</w:t>
+        <w:t>Version Control</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
-        <w:gridCol w:w="11482"/>
+        <w:gridCol w:w="5954"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB65D8" w14:paraId="6C48C304" w14:textId="77777777" w:rsidTr="00F96900">
+      <w:tr w:rsidR="00312911" w14:paraId="6A15C511" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
-[...43 lines deleted...]
-              <w:t>onsider the cumulative effect of changes to course units and related programmes within the same recruiting cycle)</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52615CA8" w14:textId="020FB601" w:rsidR="00312911" w:rsidRPr="00C16C45" w:rsidRDefault="00312911">
+            <w:r w:rsidRPr="00C16C45">
+              <w:t xml:space="preserve">Is this a new/revised </w:t>
+            </w:r>
+            <w:r w:rsidR="008C3BBF" w:rsidRPr="00C16C45">
+              <w:t>programme amendment form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11482" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...105 lines deleted...]
-          <w:p w14:paraId="23E03B1E" w14:textId="1C40D2AE" w:rsidR="00DB65D8" w:rsidRPr="006D051D" w:rsidRDefault="00DB65D8" w:rsidP="00DB65D8">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="15288" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6135"/>
+              <w:gridCol w:w="9153"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00312911" w:rsidRPr="00AD4C88" w14:paraId="40A70B23" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="622"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6135" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7C2C87FF" w14:textId="77777777" w:rsidR="00312911" w:rsidRPr="00AD4C88" w:rsidRDefault="00376707">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3856"/>
+                      <w:tab w:val="left" w:pos="8534"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:id w:val="-2049289543"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00312911">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00312911" w:rsidRPr="00AD4C88">
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> New</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9153" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="536A4236" w14:textId="77777777" w:rsidR="00312911" w:rsidRPr="00AD4C88" w:rsidRDefault="00376707">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="5567"/>
+                    </w:tabs>
+                    <w:ind w:right="-135" w:hanging="122"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:id w:val="1505395721"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00312911" w:rsidRPr="00AD4C88">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00312911" w:rsidRPr="00AD4C88">
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Revised</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2E7B0622" w14:textId="5512C543" w:rsidR="00312911" w:rsidRPr="00AD4C88" w:rsidRDefault="00312911">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="5567"/>
+                    </w:tabs>
+                    <w:ind w:right="-135" w:hanging="122"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="63630DD0" w14:textId="77777777" w:rsidR="00312911" w:rsidRPr="00AD4C88" w:rsidRDefault="00312911">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...50 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB555D" w14:paraId="47E02108" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="681"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60361B94" w14:textId="0B788BFB" w:rsidR="00AB555D" w:rsidRPr="00C16C45" w:rsidRDefault="00AB555D">
+            <w:r w:rsidRPr="00C16C45">
+              <w:t>Date created/updated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BD4E85" w14:textId="77777777" w:rsidR="00AB555D" w:rsidRPr="00AD4C88" w:rsidRDefault="00AB555D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5567"/>
+              </w:tabs>
+              <w:ind w:left="340" w:right="-135" w:hanging="340"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6179EF8C" w14:textId="4C2679D3" w:rsidR="00AB555D" w:rsidRPr="00C16C45" w:rsidRDefault="00AB555D" w:rsidP="00AB555D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5567"/>
+              </w:tabs>
+              <w:ind w:right="-135"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C16C45">
+              <w:t>Date of previous version:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CCE704" w14:textId="4E7C11A2" w:rsidR="00AB555D" w:rsidRPr="00AD4C88" w:rsidRDefault="00AB555D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5567"/>
+              </w:tabs>
+              <w:ind w:left="340" w:right="-135" w:hanging="340"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60A560D5" w14:textId="3005C868" w:rsidR="00DA406B" w:rsidRDefault="00DA406B" w:rsidP="00DA406B"/>
-    <w:p w14:paraId="68579E3A" w14:textId="77777777" w:rsidR="00A17D12" w:rsidRDefault="00A17D12" w:rsidP="003676DD">
+    <w:p w14:paraId="68579E3A" w14:textId="195B15EE" w:rsidR="00312911" w:rsidRPr="00F215DA" w:rsidRDefault="00312911" w:rsidP="00F215DA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="510075" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00312911" w:rsidRPr="00F215DA" w:rsidSect="00A17D12">
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67D306E9" w14:textId="0FE38E39" w:rsidR="005349AA" w:rsidRDefault="005349AA" w:rsidP="003676DD">
+    <w:p w14:paraId="67D306E9" w14:textId="32289D4B" w:rsidR="005349AA" w:rsidRDefault="005349AA" w:rsidP="003676DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E02D8">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="002D1A72">
+      <w:r w:rsidR="004B15CA">
         <w:t>5</w:t>
       </w:r>
+      <w:r w:rsidRPr="007E02D8">
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
-        <w:t>: Approval</w:t>
+        <w:t xml:space="preserve"> Approval</w:t>
       </w:r>
       <w:r w:rsidR="00D56A9A" w:rsidRPr="00D56A9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e-mail confirmation of approval </w:t>
       </w:r>
       <w:r w:rsidR="00D56A9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidR="00D56A9A" w:rsidRPr="00D56A9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> accepted)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2589"/>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E49CF" w14:paraId="6554F8EA" w14:textId="77777777" w:rsidTr="00F96900">
+      <w:tr w:rsidR="008E49CF" w:rsidRPr="001E153B" w14:paraId="6554F8EA" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34CE31B0" w14:textId="7E50D6DB" w:rsidR="008E49CF" w:rsidRPr="00243E00" w:rsidRDefault="00FA5857" w:rsidP="00F96900">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CE31B0" w14:textId="05A35C1F" w:rsidR="008E49CF" w:rsidRPr="001E153B" w:rsidRDefault="007F01EB" w:rsidP="00F96900">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="00A2AE" w:themeColor="accent5"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Programme/</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5857" w:rsidRPr="001E153B">
               <w:t>Department/</w:t>
             </w:r>
-            <w:r w:rsidR="008E49CF">
-[...5 lines deleted...]
-            <w:r w:rsidR="008E49CF">
+            <w:r w:rsidR="008E49CF" w:rsidRPr="001E153B">
+              <w:t>Divisional-level Approval</w:t>
+            </w:r>
+            <w:r w:rsidR="008E49CF" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008E49CF" w:rsidRPr="00243E00">
+            <w:r w:rsidR="008E49CF" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00B505E3">
+            <w:r w:rsidR="00B505E3" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>as required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E49CF" w14:paraId="3C4CEEFF" w14:textId="77777777" w:rsidTr="0095735B">
+      <w:tr w:rsidR="008E49CF" w:rsidRPr="001E153B" w14:paraId="3C4CEEFF" w14:textId="77777777" w:rsidTr="00FC709B">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A5042C" w14:textId="77777777" w:rsidR="00A17D12" w:rsidRDefault="00F6009A" w:rsidP="0095735B">
+          <w:p w14:paraId="2987A973" w14:textId="65DE0EA6" w:rsidR="00CE4C51" w:rsidRPr="001E153B" w:rsidRDefault="00CE4C51" w:rsidP="0095735B">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Programme Director</w:t>
+            </w:r>
+            <w:r w:rsidR="00E349F1" w:rsidRPr="001E153B">
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07DE09E5" w14:textId="7FC37551" w:rsidR="008E49CF" w:rsidRPr="001E153B" w:rsidRDefault="00F6009A" w:rsidP="0095735B">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
               <w:t xml:space="preserve">Head of </w:t>
             </w:r>
-            <w:r w:rsidR="008E49CF">
+            <w:r w:rsidR="008E49CF" w:rsidRPr="001E153B">
               <w:t>Division</w:t>
             </w:r>
-            <w:r w:rsidR="00B32D59">
-[...10 lines deleted...]
-            <w:r w:rsidR="00027CBC">
+            <w:r w:rsidR="00B32D59" w:rsidRPr="001E153B">
+              <w:t xml:space="preserve"> / Department</w:t>
+            </w:r>
+            <w:r w:rsidR="00027CBC" w:rsidRPr="001E153B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00027CBC" w:rsidRPr="00027CBC">
+            <w:r w:rsidR="00027CBC" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(or</w:t>
-[...23 lines deleted...]
-            <w:r>
+              <w:t>(or nominee)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2E4458" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="001E153B" w:rsidRDefault="008E49CF" w:rsidP="0095735B">
+            <w:r w:rsidRPr="001E153B">
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4600DFFA" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="00243E00" w:rsidRDefault="008E49CF" w:rsidP="0095735B">
-[...10 lines deleted...]
-            <w:tcW w:w="1209" w:type="dxa"/>
+          <w:p w14:paraId="4600DFFA" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="001E153B" w:rsidRDefault="008E49CF" w:rsidP="0095735B">
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9D44FA" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="00243E00" w:rsidRDefault="008E49CF" w:rsidP="0095735B">
-            <w:r>
+          <w:p w14:paraId="2A9D44FA" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="001E153B" w:rsidRDefault="008E49CF" w:rsidP="0095735B">
+            <w:r w:rsidRPr="001E153B">
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2589" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E6BE569" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="00243E00" w:rsidRDefault="008E49CF" w:rsidP="0095735B"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6BE569" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="001E153B" w:rsidRDefault="008E49CF" w:rsidP="0095735B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F24E0BB" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="008E49CF" w:rsidRDefault="008E49CF" w:rsidP="008E49CF"/>
+    <w:p w14:paraId="2F24E0BB" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="001E153B" w:rsidRDefault="008E49CF" w:rsidP="008E49CF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2589"/>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C80FB5" w14:paraId="6B01805D" w14:textId="77777777" w:rsidTr="00243E00">
+      <w:tr w:rsidR="00C80FB5" w:rsidRPr="001E153B" w14:paraId="6B01805D" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B8B5325" w14:textId="215EFA59" w:rsidR="00C80FB5" w:rsidRPr="00243E00" w:rsidRDefault="00C80FB5" w:rsidP="00C80FB5">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F953A8E" w14:textId="77777777" w:rsidR="00C80FB5" w:rsidRPr="001E153B" w:rsidRDefault="00C80FB5" w:rsidP="00C80FB5">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="00A2AE" w:themeColor="accent5"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C80FB5">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
               <w:t>School-level Approval</w:t>
             </w:r>
-            <w:r w:rsidR="00243E00">
+            <w:r w:rsidR="00243E00" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00243E00" w:rsidRPr="00243E00">
+            <w:r w:rsidR="00243E00" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(required for all programme amendment types)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3B8B5325" w14:textId="58CFCE41" w:rsidR="0081053B" w:rsidRPr="001E153B" w:rsidRDefault="0081053B" w:rsidP="0081053B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By signing this, I confirm that all resource implications relating to this amendment </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4FD7" w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">form </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>have been considered and addressed</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243E00" w14:paraId="15C248A4" w14:textId="77777777" w:rsidTr="0095735B">
+      <w:tr w:rsidR="00C42F44" w:rsidRPr="001E153B" w14:paraId="1AE07968" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="33A66C64" w14:textId="47B09DB7" w:rsidR="00243E00" w:rsidRPr="00C80FB5" w:rsidRDefault="00AF21E8" w:rsidP="00AF21E8">
+          <w:p w14:paraId="581F77FD" w14:textId="20FCB43F" w:rsidR="00C42F44" w:rsidRPr="001E153B" w:rsidRDefault="00C42F44" w:rsidP="00AF21E8">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If any of the amendments listed above have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>been approved</w:t>
+            </w:r>
+            <w:r w:rsidR="005F14E7" w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the School</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, please list them here:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7059" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="778A976F" w14:textId="77777777" w:rsidR="00C42F44" w:rsidRPr="001E153B" w:rsidRDefault="00C42F44" w:rsidP="00243E00"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00243E00" w:rsidRPr="001E153B" w14:paraId="15C248A4" w14:textId="77777777" w:rsidTr="00FC709B">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E409D1" w14:textId="77777777" w:rsidR="00131B4F" w:rsidRDefault="00AF21E8" w:rsidP="00AF21E8">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
               <w:t xml:space="preserve">Head of School or nominee </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF21E8">
+          </w:p>
+          <w:p w14:paraId="33A66C64" w14:textId="6A0AAEE2" w:rsidR="00243E00" w:rsidRPr="001E153B" w:rsidRDefault="00AF21E8" w:rsidP="00F178FE">
+            <w:pPr>
+              <w:ind w:right="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(i.e. </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">(i.e. Director of TLSE, </w:t>
+            </w:r>
+            <w:r w:rsidR="0013650B" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Director of TLSE, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0013650B">
+              <w:t>Director/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Director/</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="00243E00" w:rsidRPr="001E153B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>H</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00243E00" w:rsidRPr="00AF21E8">
+              <w:t>ead of Education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ead of Education</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2155C0E4" w14:textId="6BD29165" w:rsidR="00542FBD" w:rsidRPr="001E153B" w:rsidRDefault="00542FBD" w:rsidP="00243E00">
+            <w:r w:rsidRPr="001E153B">
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3938A2E3" w14:textId="239EE221" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00243E00">
-[...10 lines deleted...]
-            <w:tcW w:w="1209" w:type="dxa"/>
+          <w:p w14:paraId="3938A2E3" w14:textId="239EE221" w:rsidR="00243E00" w:rsidRPr="001E153B" w:rsidRDefault="00243E00" w:rsidP="00243E00">
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCDB53B" w14:textId="7B93588F" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00243E00">
-            <w:r>
+          <w:p w14:paraId="4CCDB53B" w14:textId="7B93588F" w:rsidR="00243E00" w:rsidRPr="001E153B" w:rsidRDefault="00243E00" w:rsidP="00243E00">
+            <w:r w:rsidRPr="001E153B">
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2589" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="129914DE" w14:textId="1B26C3F7" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00243E00"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129914DE" w14:textId="1B26C3F7" w:rsidR="00243E00" w:rsidRPr="001E153B" w:rsidRDefault="00243E00" w:rsidP="00243E00"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706BAB" w14:paraId="0DF7B8CA" w14:textId="77777777" w:rsidTr="00706BAB">
+      <w:tr w:rsidR="00706BAB" w:rsidRPr="001E153B" w14:paraId="0DF7B8CA" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7867" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
-[...3 lines deleted...]
-            <w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5543AB4D" w14:textId="780C6A01" w:rsidR="00706BAB" w:rsidRPr="001E153B" w:rsidRDefault="00706BAB" w:rsidP="00706BAB">
+            <w:r w:rsidRPr="001E153B">
               <w:t>Date reported to Faculty:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2589" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="200F81EA" w14:textId="77777777" w:rsidR="00706BAB" w:rsidRPr="00243E00" w:rsidRDefault="00706BAB" w:rsidP="00243E00"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200F81EA" w14:textId="77777777" w:rsidR="00706BAB" w:rsidRPr="001E153B" w:rsidRDefault="00706BAB" w:rsidP="00243E00"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F3F6E2E" w14:textId="77777777" w:rsidR="00243E00" w:rsidRDefault="00243E00" w:rsidP="00243E00"/>
+    <w:p w14:paraId="4F3F6E2E" w14:textId="77777777" w:rsidR="00243E00" w:rsidRPr="001E153B" w:rsidRDefault="00243E00" w:rsidP="00243E00"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2589"/>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00243E00" w14:paraId="68821715" w14:textId="77777777" w:rsidTr="00F96900">
+      <w:tr w:rsidR="00533016" w:rsidRPr="001E153B" w14:paraId="3CF45338" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1703A9" w14:textId="1F4A4298" w:rsidR="00533016" w:rsidRPr="001E153B" w:rsidRDefault="00B40FA9">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Manchester Online/ TNE</w:t>
+            </w:r>
+            <w:r w:rsidR="00533016" w:rsidRPr="001E153B">
+              <w:t xml:space="preserve"> Approval</w:t>
+            </w:r>
+            <w:r w:rsidR="00533016" w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00533016" w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(required for all major and significant amendment types)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533016" w:rsidRPr="001E153B" w14:paraId="4AE6D3E7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F962B6D" w14:textId="77777777" w:rsidR="00131B4F" w:rsidRDefault="002E136A" w:rsidP="00F35B4F">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
+              <w:t xml:space="preserve">Manchester Online/TNE Education Academic Lead </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042969AF" w14:textId="6559581D" w:rsidR="00533016" w:rsidRPr="001E153B" w:rsidRDefault="00533016">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E153B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(or nominee)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C805FD" w14:textId="77777777" w:rsidR="00533016" w:rsidRPr="001E153B" w:rsidRDefault="00533016">
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9A8337" w14:textId="77777777" w:rsidR="00533016" w:rsidRPr="001E153B" w:rsidRDefault="00533016">
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A8B9B0" w14:textId="77777777" w:rsidR="00533016" w:rsidRPr="001E153B" w:rsidRDefault="00533016">
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E84D35" w14:textId="77777777" w:rsidR="00533016" w:rsidRPr="001E153B" w:rsidRDefault="00533016"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533016" w14:paraId="0D8FEADB" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145C231B" w14:textId="77777777" w:rsidR="00533016" w:rsidRDefault="00533016">
+            <w:r>
+              <w:t>Date reported to Teaching and Learning Delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBB82A6" w14:textId="77777777" w:rsidR="00533016" w:rsidRPr="00243E00" w:rsidRDefault="00533016"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3068644E" w14:textId="77777777" w:rsidR="00533016" w:rsidRDefault="00533016" w:rsidP="00243E00"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1672"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00243E00" w14:paraId="68821715" w14:textId="77777777" w:rsidTr="00173C73">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="68A04BA0" w14:textId="12959FAA" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="00A2AE" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Faculty</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80FB5">
               <w:t>-level Approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00243E00">
               <w:rPr>
@@ -6984,433 +10168,418 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(required for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>major and significant amendment types</w:t>
             </w:r>
             <w:r w:rsidRPr="00243E00">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243E00" w14:paraId="71ADA67B" w14:textId="77777777" w:rsidTr="0095735B">
+      <w:tr w:rsidR="00243E00" w14:paraId="71ADA67B" w14:textId="77777777" w:rsidTr="00FC709B">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB7DADD" w14:textId="0215BA7D" w:rsidR="00243E00" w:rsidRPr="00706BAB" w:rsidRDefault="00243E00" w:rsidP="00F96900">
-[...1 lines deleted...]
-              <w:ind w:right="-105"/>
+          <w:p w14:paraId="2FB7DADD" w14:textId="0215BA7D" w:rsidR="00243E00" w:rsidRPr="00706BAB" w:rsidRDefault="00243E00" w:rsidP="00F178FE">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vice Dean Teaching, Learning and Students</w:t>
             </w:r>
             <w:r w:rsidR="00706BAB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00706BAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(or nominee i.e. Chair of relevant Faculty Committee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68B870B4" w14:textId="5C08DF54" w:rsidR="00542FBD" w:rsidRDefault="00542FBD" w:rsidP="00F96900">
             <w:r>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B541B70" w14:textId="0820ADCE" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900">
             <w:r>
               <w:t>Signed</w:t>
             </w:r>
             <w:r w:rsidRPr="00243E00">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24AD78A6" w14:textId="77777777" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900">
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFA2D6E" w14:textId="77777777" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706BAB" w14:paraId="2E3F5CA7" w14:textId="77777777" w:rsidTr="00706BAB">
+      <w:tr w:rsidR="00706BAB" w14:paraId="2E3F5CA7" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7867" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0325E732" w14:textId="77777777" w:rsidR="000E66AC" w:rsidRDefault="00706BAB" w:rsidP="00706BAB">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F6874B" w14:textId="65D0F729" w:rsidR="00706BAB" w:rsidRDefault="00706BAB" w:rsidP="00706BAB">
             <w:r>
               <w:t>Date reported to Teaching and Learning Delivery</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F6874B" w14:textId="5643D3EC" w:rsidR="00706BAB" w:rsidRDefault="00706BAB" w:rsidP="00706BAB">
-[...16 lines deleted...]
-            <w:tcW w:w="2589" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07B10CA9" w14:textId="77777777" w:rsidR="00706BAB" w:rsidRPr="00243E00" w:rsidRDefault="00706BAB" w:rsidP="00F96900"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E125C10" w14:textId="77777777" w:rsidR="00243E00" w:rsidRDefault="00243E00" w:rsidP="00243E00"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2589"/>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00243E00" w14:paraId="571D86FE" w14:textId="77777777" w:rsidTr="1316D509">
+      <w:tr w:rsidR="00243E00" w14:paraId="571D86FE" w14:textId="77777777" w:rsidTr="00173C73">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="0004E6F9" w14:textId="21BB3EEA" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="00A2AE" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Teaching and Learning Delivery Acceptance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="1316D509">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(required </w:t>
             </w:r>
             <w:r w:rsidR="009F5560" w:rsidRPr="1316D509">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for all late major/significant amendments</w:t>
             </w:r>
             <w:r w:rsidRPr="1316D509">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243E00" w14:paraId="680B5090" w14:textId="77777777" w:rsidTr="1316D509">
+      <w:tr w:rsidR="00243E00" w14:paraId="680B5090" w14:textId="77777777" w:rsidTr="00FC709B">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="11D9854D" w14:textId="459F0E3A" w:rsidR="00243E00" w:rsidRPr="00706BAB" w:rsidRDefault="00706BAB" w:rsidP="00F96900">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Head of Teaching and Learning Delivery </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(or nominee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E974D6E" w14:textId="107B62B7" w:rsidR="00542FBD" w:rsidRDefault="00542FBD" w:rsidP="00F96900">
             <w:r>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60DBA1EE" w14:textId="5B6C8E2D" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900">
             <w:r>
               <w:t>Signed</w:t>
             </w:r>
             <w:r w:rsidRPr="00243E00">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E001D3" w14:textId="77777777" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900">
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00B2D7BE" w14:textId="77777777" w:rsidR="00243E00" w:rsidRPr="00243E00" w:rsidRDefault="00243E00" w:rsidP="00F96900"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="698E7964" w14:textId="083D15AF" w:rsidR="007863F2" w:rsidRDefault="00E819B1" w:rsidP="007863F2">
+    <w:p w14:paraId="698E7964" w14:textId="0496F9BB" w:rsidR="007863F2" w:rsidRDefault="00E819B1" w:rsidP="007863F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001E153B">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="002D1A72">
+      <w:r w:rsidR="004B15CA">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007863F2">
+      <w:r w:rsidR="007863F2" w:rsidRPr="007E02D8">
         <w:t>: Supporting documentation checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D3F162" w14:textId="3FE05596" w:rsidR="007863F2" w:rsidRDefault="007863F2" w:rsidP="007863F2">
-      <w:r>
+    <w:p w14:paraId="19D3F162" w14:textId="3FE05596" w:rsidR="007863F2" w:rsidRPr="001F2811" w:rsidRDefault="007863F2" w:rsidP="007863F2">
+      <w:r w:rsidRPr="001F2811">
         <w:t xml:space="preserve">The table below </w:t>
       </w:r>
-      <w:r w:rsidR="005618B0">
+      <w:r w:rsidR="005618B0" w:rsidRPr="001F2811">
         <w:t>specifies</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2811">
         <w:t xml:space="preserve"> the document</w:t>
       </w:r>
-      <w:r w:rsidR="005618B0">
+      <w:r w:rsidR="005618B0" w:rsidRPr="001F2811">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2811">
         <w:t xml:space="preserve"> requirements for each amendment</w:t>
       </w:r>
-      <w:r w:rsidR="005618B0">
+      <w:r w:rsidR="005618B0" w:rsidRPr="001F2811">
         <w:t xml:space="preserve"> type</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2811">
         <w:t>. Some are listed as ‘potentially required</w:t>
       </w:r>
-      <w:r w:rsidR="005618B0">
+      <w:r w:rsidR="005618B0" w:rsidRPr="001F2811">
         <w:t>’</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2811">
         <w:t xml:space="preserve"> which </w:t>
       </w:r>
-      <w:r w:rsidR="005618B0">
+      <w:r w:rsidR="005618B0" w:rsidRPr="001F2811">
         <w:t>depends</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2811">
         <w:t xml:space="preserve"> on the change e.g. MJ</w:t>
       </w:r>
-      <w:r w:rsidR="00903D6E">
+      <w:r w:rsidR="00903D6E" w:rsidRPr="001F2811">
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2811">
         <w:t xml:space="preserve"> if mandatory units have been removed (rather than added) then updated unit specifications or additional resources will not be required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9C8161" w14:textId="77777777" w:rsidR="00C0142D" w:rsidRDefault="00C0142D" w:rsidP="007863F2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
-        <w:gridCol w:w="4677"/>
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C715C" w:rsidRPr="001A49B5" w14:paraId="409D4D19" w14:textId="77777777" w:rsidTr="00C5041E">
+      <w:tr w:rsidR="004C715C" w:rsidRPr="001A49B5" w14:paraId="409D4D19" w14:textId="77777777" w:rsidTr="00B04858">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF8D990" w14:textId="69ABDE31" w:rsidR="00C0142D" w:rsidRPr="001A49B5" w:rsidRDefault="00C0142D" w:rsidP="00F96900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A49B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Document type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08BF6420" w14:textId="77777777" w:rsidR="00C0142D" w:rsidRPr="001A49B5" w:rsidRDefault="00C0142D" w:rsidP="00F96900">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A49B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Required </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3170C803" w14:textId="77777777" w:rsidR="00C0142D" w:rsidRDefault="00C0142D" w:rsidP="00F96900">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Potentially r</w:t>
             </w:r>
             <w:r w:rsidRPr="007C50CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">equired </w:t>
             </w:r>
           </w:p>
@@ -7442,334 +10611,364 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> changes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / additions</w:t>
             </w:r>
             <w:r w:rsidRPr="006620AE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F54679" w14:textId="77777777" w:rsidR="00C0142D" w:rsidRPr="001A49B5" w:rsidRDefault="00C0142D" w:rsidP="004C715C">
             <w:pPr>
               <w:ind w:left="-110" w:right="-139"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A49B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Attached?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987822" w14:paraId="2C729DB3" w14:textId="77777777" w:rsidTr="00C5041E">
+      <w:tr w:rsidR="00987822" w14:paraId="2C729DB3" w14:textId="77777777" w:rsidTr="00B04858">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DA39A50" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="001A49B5" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Programme specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07B0ED8E" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B0ED8E" w14:textId="76925624" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:pPr>
               <w:ind w:right="-103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74C29208">
+            <w:r w:rsidRPr="005D6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D" w:themeColor="accent1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor: </w:t>
             </w:r>
-            <w:r w:rsidRPr="74C29208">
+            <w:r w:rsidRPr="005D6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>MN1/MN2/</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>MN1/MN2/MN3/</w:t>
+            </w:r>
+            <w:r w:rsidR="00132E51">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>MN3/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="74C29208">
+              <w:t>MN5/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>MN</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>MN6/MN7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073B4F9A" w14:textId="123E058D" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Major:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MJ1/MJ2/MJ3/MJ4/MJ5/MJ6/MJ7/MJ8/MJ9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3863CDEC" w14:textId="6B657D28" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Significant: </w:t>
+            </w:r>
+            <w:r w:rsidR="0015697C" w:rsidRPr="00132E51">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G1/SG2/SG3/SG4/SG6/SG7/SG8/SG9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30894ABF" w14:textId="77777777" w:rsidR="00562787" w:rsidRPr="00FF36BA" w:rsidRDefault="00562787" w:rsidP="00562787">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D" w:themeColor="accent1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D" w:themeColor="accent1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Minor: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF36BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="74C29208">
+              <w:t>MN10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E053C0F" w14:textId="77777777" w:rsidR="00562787" w:rsidRPr="00FF36BA" w:rsidRDefault="00562787" w:rsidP="00562787">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF36BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/MN</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>MJ10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67DFAEEC" w14:textId="49DDC78B" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00562787" w:rsidP="00562787">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Significant: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF36BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...72 lines deleted...]
-            </w:pPr>
+              <w:t>SG10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B468BEC" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
-[...51 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="241220721"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0B468BEC" w14:textId="586BFBBE" w:rsidR="00987822" w:rsidRPr="001B10B3" w:rsidRDefault="001B10B3" w:rsidP="00987822">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987822" w14:paraId="47EE37DE" w14:textId="77777777" w:rsidTr="00C5041E">
+      <w:tr w:rsidR="00987822" w14:paraId="47EE37DE" w14:textId="77777777" w:rsidTr="00B04858">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4418A203" w14:textId="022C77CE" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Unit spec(s) for all amended units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16C42089" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C42089" w14:textId="3DEE0917" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:pPr>
               <w:ind w:right="-103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="74C29208">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D" w:themeColor="accent1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minor:</w:t>
             </w:r>
             <w:r w:rsidRPr="74C29208">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7834,50 +11033,59 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="74C29208">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/MN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
+            <w:r w:rsidR="00562787">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/MN9</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0AB1BE5E" w14:textId="24CEF5CC" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:pPr>
               <w:ind w:right="-103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Major:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -7896,189 +11104,243 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Significant: </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SG8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3373F16C" w14:textId="6C1D15BE" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE498C" w14:textId="77777777" w:rsidR="005D7C5A" w:rsidRDefault="005D7C5A" w:rsidP="005D7C5A">
             <w:pPr>
               <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minor: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF36BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>MN10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3373F16C" w14:textId="05321D8C" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Major:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MJ1/MJ4/MJ7</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6B3EA127" w14:textId="0DB42196" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:r w:rsidR="005D7C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/MJ10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3EA127" w14:textId="2379472B" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:pPr>
               <w:ind w:right="-103"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: SG7</w:t>
             </w:r>
+            <w:r w:rsidR="005D7C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/SG10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB93334" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
-[...51 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="644393032"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5CB93334" w14:textId="627C0DE0" w:rsidR="00987822" w:rsidRPr="001B10B3" w:rsidRDefault="00F37F1F" w:rsidP="00987822">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987822" w14:paraId="61C81BF8" w14:textId="77777777" w:rsidTr="00C5041E">
+      <w:tr w:rsidR="00987822" w14:paraId="61C81BF8" w14:textId="77777777" w:rsidTr="00B04858">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18E221A8" w14:textId="77777777" w:rsidR="00987822" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="412225DF" w14:textId="77777777" w:rsidR="00987822" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:r>
               <w:t>Marketing information</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="4677" w:type="dxa"/>
+          <w:p w14:paraId="18E221A8" w14:textId="41F0817B" w:rsidR="000A25D0" w:rsidRPr="00B04858" w:rsidRDefault="000A25D0" w:rsidP="00987822">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(updates to </w:t>
+            </w:r>
+            <w:r w:rsidR="00496562" w:rsidRPr="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UoM Course Profile page</w:t>
+            </w:r>
+            <w:r w:rsidR="001E153B" w:rsidRPr="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and CMA Durable Information</w:t>
+            </w:r>
+            <w:r w:rsidR="00496562" w:rsidRPr="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79BDE363" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
             <w:pPr>
               <w:ind w:right="-103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="74C29208">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D" w:themeColor="accent1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor: </w:t>
             </w:r>
             <w:r w:rsidRPr="74C29208">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -8154,2680 +11416,3001 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="6D009D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Significant: </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SG1/SG2/SG3/SG4/SG5/SG6/SG7/SG8/SG9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3569EF1A" w14:textId="4365EEBA" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5C64E1" w14:textId="77777777" w:rsidR="00B51257" w:rsidRPr="00FF36BA" w:rsidRDefault="00B51257" w:rsidP="00B51257">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D" w:themeColor="accent1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D" w:themeColor="accent1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minor: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3296F1B8" w14:textId="77777777" w:rsidR="00B51257" w:rsidRPr="00FF36BA" w:rsidRDefault="00B51257" w:rsidP="00B51257">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3569EF1A" w14:textId="63C3DB7C" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00B51257" w:rsidP="00B51257">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:right="-103"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Significant: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF36BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C068925" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1967345960"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3C068925" w14:textId="4C0C28A2" w:rsidR="00987822" w:rsidRPr="001B10B3" w:rsidRDefault="009D49D8" w:rsidP="00987822">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="3435"/>
+                  </w:tabs>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00987822" w14:paraId="635C0E87" w14:textId="77777777" w:rsidTr="00B04858">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E5D687" w14:textId="7AA37DBE" w:rsidR="00987822" w:rsidRDefault="005C368F" w:rsidP="00987822">
+            <w:r w:rsidRPr="001E153B">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00987822" w:rsidRPr="001E153B">
+              <w:t xml:space="preserve">esource </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E153B">
+              <w:t>Considerations</w:t>
+            </w:r>
+            <w:r w:rsidR="00987822" w:rsidRPr="001E153B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00987822" w:rsidRPr="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63FAD" w:rsidRPr="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00987822" w:rsidRPr="00B04858">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA33D45" w14:textId="77777777" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="74C29208">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D" w:themeColor="accent1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Minor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74C29208">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN3/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74C29208">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F747147" w14:textId="010D78C7" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Major</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: MJ5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1063E64B" w14:textId="1BA8B582" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Significant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: SG2/SG8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0975CB" w14:textId="1FB06C70" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minor: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN2/MN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE33C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/MN10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2156C458" w14:textId="1D0DC161" w:rsidR="00987822" w:rsidRPr="00EA0C5D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ1/MJ3/MJ4/MJ7/MJ9</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE33C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/MJ10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63867847" w14:textId="17F16143" w:rsidR="00987822" w:rsidRPr="006D051D" w:rsidRDefault="00987822" w:rsidP="00987822">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3435"/>
+              </w:tabs>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="6D009D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Significant: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG7</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE33C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/SG10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C11C00" w14:textId="372EA1E6" w:rsidR="00987822" w:rsidRPr="001B10B3" w:rsidRDefault="00376707" w:rsidP="00987822">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...356 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1010259433"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F37F1F" w:rsidRPr="001B10B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="100F1C44" w14:textId="7C166C09" w:rsidR="00D86D8F" w:rsidRDefault="00E819B1" w:rsidP="003676DD">
-[...49 lines deleted...]
-    <w:p w14:paraId="4D30547D" w14:textId="06FE1D6A" w:rsidR="009F5560" w:rsidRPr="009F5560" w:rsidRDefault="009F5560" w:rsidP="009F5560">
+    <w:p w14:paraId="1B668778" w14:textId="77777777" w:rsidR="00355C9A" w:rsidRDefault="00355C9A" w:rsidP="00090C9E">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="510075" w:themeColor="accent1" w:themeShade="BF"/>
-[...49 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...222 lines deleted...]
-    <w:p w14:paraId="181811F0" w14:textId="77777777" w:rsidR="00F95FEA" w:rsidRPr="005618B0" w:rsidRDefault="00F95FEA" w:rsidP="00D86D8F">
+    <w:p w14:paraId="110AAFF7" w14:textId="0D0BDE94" w:rsidR="00090C9E" w:rsidRPr="00355C9A" w:rsidRDefault="00090C9E" w:rsidP="00090C9E">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...213 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00355C9A">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...837 lines deleted...]
-        <w:t>mendment form and supporting documentation to the following:</w:t>
+        <w:t>The Faculty Teaching and Learning Quality Team must send the approved Programme Amendment form and supporting documentation to the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3469E1AC" w14:textId="77777777" w:rsidR="009A255B" w:rsidRDefault="009A255B" w:rsidP="009A255B">
+    <w:p w14:paraId="3469E1AC" w14:textId="77777777" w:rsidR="009A255B" w:rsidRPr="00355C9A" w:rsidRDefault="009A255B" w:rsidP="00055567">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Teaching and Learning Delivery Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="34450DCF">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00355C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>quality@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D03474B" w14:textId="77777777" w:rsidR="009A255B" w:rsidRPr="00F84353" w:rsidRDefault="009A255B" w:rsidP="009A255B">
+    <w:p w14:paraId="5D03474B" w14:textId="77777777" w:rsidR="009A255B" w:rsidRPr="00355C9A" w:rsidRDefault="009A255B" w:rsidP="00055567">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F84353">
-[...9 lines deleted...]
-        <w:t>/Programme Director</w:t>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Programme amendment proposer/Programme Director</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D2F0D8" w14:textId="77777777" w:rsidR="009A255B" w:rsidRDefault="009A255B" w:rsidP="009A255B">
+    <w:p w14:paraId="61D2F0D8" w14:textId="77777777" w:rsidR="009A255B" w:rsidRPr="00355C9A" w:rsidRDefault="009A255B" w:rsidP="00055567">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>School/Faculty TLSE Leadership teams – PS and academic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746E7E2F" w14:textId="77777777" w:rsidR="009A255B" w:rsidRPr="00F84353" w:rsidRDefault="009A255B" w:rsidP="009A255B">
+    <w:p w14:paraId="746E7E2F" w14:textId="77777777" w:rsidR="009A255B" w:rsidRPr="00355C9A" w:rsidRDefault="009A255B" w:rsidP="00055567">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F84353">
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Professional Services team to input amendment on Campus Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEBCA9B" w14:textId="77777777" w:rsidR="009A255B" w:rsidRDefault="009A255B" w:rsidP="009A255B">
+    <w:p w14:paraId="4DEBCA9B" w14:textId="77777777" w:rsidR="009A255B" w:rsidRPr="00355C9A" w:rsidRDefault="009A255B" w:rsidP="00055567">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any teams affected by resource requirements outlined in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Section_3:_Amendment" w:history="1">
-        <w:r w:rsidRPr="008C4DD4">
+        <w:r w:rsidRPr="00355C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Section 3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, for example, Central/Faculty recruitment and admissions, eLearning, Estates and Facilities including scheduling/timetabling teams, Finance, IT Services, Library, and Marketing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A9B50E" w14:textId="1082660D" w:rsidR="001A49B5" w:rsidRDefault="009A255B" w:rsidP="001A49B5">
+    <w:p w14:paraId="42A9B50E" w14:textId="1082660D" w:rsidR="001A49B5" w:rsidRPr="00355C9A" w:rsidRDefault="009A255B" w:rsidP="00055567">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">For Collaborative Provision programmes, including Transnational Education, the approved form and supporting documentation should also be sent to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00F84353">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00355C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Global centres</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A033A4">
-        <w:t xml:space="preserve"> and their local regulators</w:t>
+      <w:r w:rsidRPr="00355C9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and their local regulators (if appropriate)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63F50">
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="5E38D29A" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="5E38D29A" w14:textId="77777777" w:rsidTr="0048460C">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="341329D6" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00D76D25" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+          <w:p w14:paraId="341329D6" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI Historic"/>
                 <w:b/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Withdrawal and Suspension Guidance</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Version amendment history: Withdrawal and Suspension Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="70B94261" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="70B94261" w14:textId="77777777" w:rsidTr="0048460C">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="44F4524F" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00D76D25" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+          <w:p w14:paraId="44F4524F" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D76D25">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6C067DE8" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00D76D25" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+          <w:p w14:paraId="6C067DE8" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D76D25">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="50192BFC" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00D76D25" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+          <w:p w14:paraId="50192BFC" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D76D25">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for change </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="46FDBE0B" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="46FDBE0B" w14:textId="77777777" w:rsidTr="0048460C">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E34694B" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00D76D25" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+          <w:p w14:paraId="0E34694B" w14:textId="53EE046E" w:rsidR="00B05DDE" w:rsidRPr="005D6E36" w:rsidRDefault="00B13618" w:rsidP="0048460C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D76D25">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-              <w:pStyle w:val="Default"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6E36" w:rsidRPr="005D6E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>September 2025</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB824DC" w14:textId="5ACF4D83" w:rsidR="00B05DDE" w:rsidRPr="005D6E36" w:rsidRDefault="005D6E36" w:rsidP="0048460C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6E36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326AD1C2" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00D76D25" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+          <w:p w14:paraId="326AD1C2" w14:textId="2063FEF4" w:rsidR="00B05DDE" w:rsidRPr="005D6E36" w:rsidRDefault="00DD2B80" w:rsidP="0048460C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713194">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Updated based on changes to the withdrawal and suspension form. Greater guidance given on all aspects of the process including CMA.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minor changes to the layout and content of the form, including the addition of a Mode of attendance column, and Manchester Online included as an Owning area.</w:t>
+            </w:r>
+            <w:r w:rsidR="00310395" w:rsidRPr="00713194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0082032D" w:rsidRPr="00713194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amendment details</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB101E" w:rsidRPr="00713194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and considerations and Additional Resources sections updated</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5B73" w:rsidRPr="00713194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to assist with the completion of the form.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00713194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F70792D" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRDefault="00B05DDE" w:rsidP="00B05DDE"/>
+    <w:p w14:paraId="0F70792D" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="00B05DDE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
-        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="4248"/>
+        <w:gridCol w:w="6095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="442AB860" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="442AB860" w14:textId="77777777" w:rsidTr="0048460C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="68E56A45" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00B92709" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
-            <w:r w:rsidRPr="00B92709">
+          <w:p w14:paraId="68E56A45" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Document control box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="4CC2D8EF" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B92709">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="4CC2D8EF" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F01683" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Policy / Procedure title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00B05DDE">
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569C7F0C" w14:textId="319FA7A0" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00C92235">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Programme Amendment Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="70CDCC2D" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B92709">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="70CDCC2D" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A09200A" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Date approved:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1F09F4" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="10D99E89" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B92709">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="10D99E89" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221EC1D3" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Approving body:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FE8FA6" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Teaching and Learning Strategy Committee (TLSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="28106DC9" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B92709">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="28106DC9" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A3AF56" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementation date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>September 2025</w:t>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8A273F" w14:textId="51FBC983" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="004D2805" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="5D2DA2BD" w14:textId="77777777" w:rsidTr="00FF5744">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="5D2DA2BD" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19507FF4" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="005D6E36" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6E36">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Version:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>2.0</w:t>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40497581" w14:textId="7146B458" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B13618" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6E36" w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="60201709" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="60201709" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC91470" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Supersedes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>1.9, April 2021</w:t>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F21D61E" w14:textId="35749057" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="005D6E36" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.0 September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="6F89961A" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="6F89961A" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A20A1D0" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Previous review dates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EC97D4" w14:textId="4D1C8EDA" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>2011, 2013, 2015, 2017, May 2020, January 2021, February 2021, April 2021</w:t>
             </w:r>
+            <w:r w:rsidR="005D6E36" w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, September 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="79F5B130" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="79F5B130" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C50477A" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>September 2029</w:t>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED2D9AD" w14:textId="3BECF40C" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>September 20</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6E36" w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="5E3B901A" w14:textId="77777777" w:rsidTr="00FF5744">
-[...4 lines deleted...]
-          <w:p w14:paraId="619B7B7E" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="009A4503" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="5E3B901A" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619B7B7E" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
             <w:pPr>
               <w:ind w:left="22" w:right="-105" w:hanging="22"/>
-            </w:pPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="24DD70C2" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00D76D25" w:rsidRDefault="00B05DDE" w:rsidP="00FF5744">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Related Statutes, Ordinances, General Regulations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DD70C2" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="5368E0" w:themeColor="hyperlink"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="009B090F">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00C92235">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Undergraduate Degree Regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="48A28022" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="48A28022" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E14162E" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Related Policies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A3A94B" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="5095E495" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="5095E495" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1A62AF" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Related Procedures and Guidance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00B05DDE">
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3285C2FB" w14:textId="3E1CD036" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00C92235">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Programme Amendment Matrix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00A010AA">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00C92235">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Programme Amendment Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="59DD9F0F" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="59DD9F0F" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216F1A52" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Policy owner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E518EBC" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Head of Student and Academic Services (SAS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00B92709" w14:paraId="0EF5D832" w14:textId="77777777" w:rsidTr="00FF5744">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A4503">
+      <w:tr w:rsidR="00B05DDE" w:rsidRPr="00884D73" w14:paraId="0EF5D832" w14:textId="77777777" w:rsidTr="00884D73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="262BD758" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00884D73" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884D73">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Lead contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Manager (Programme Enhancement), Teaching and Learning Delivery</w:t>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF11D16" w14:textId="77777777" w:rsidR="00B05DDE" w:rsidRPr="00C92235" w:rsidRDefault="00B05DDE" w:rsidP="0048460C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92235">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sarah Williams, Teaching and Learning Manager (Programme Enhancement), Teaching and Learning Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1080B101" w14:textId="1B0655A9" w:rsidR="00B05DDE" w:rsidRPr="009A255B" w:rsidRDefault="00B05DDE" w:rsidP="00B05DDE">
+    <w:p w14:paraId="7CAE2EAC" w14:textId="77777777" w:rsidR="00C92235" w:rsidRDefault="00C92235" w:rsidP="0065576B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="40"/>
+        <w:sectPr w:rsidR="00C92235" w:rsidSect="005618B0">
+          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Appendix_A"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="086A9755" w14:textId="381C9CC2" w:rsidR="0065576B" w:rsidRDefault="0065576B" w:rsidP="0065576B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="40"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">MG/JH February 2022 v1.0 </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B05DDE" w:rsidRPr="009A255B" w:rsidSect="005618B0">
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="15588" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5038"/>
+        <w:gridCol w:w="5859"/>
+        <w:gridCol w:w="4691"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0065576B" w:rsidRPr="009C535D" w14:paraId="6402D6F3" w14:textId="77777777" w:rsidTr="007562F7">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15588" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4501756E" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="009C535D" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="-90" w:hanging="426"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="004C54C3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Amendment Type Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00211EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(links to full Programme Amendment Matrix with further details on amendment codes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0065576B" w:rsidRPr="009C535D" w14:paraId="7073D5CC" w14:textId="77777777" w:rsidTr="007562F7">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFD07E2" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="009C535D" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="-54" w:hanging="426"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C535D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Minor Amendment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5859" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1524609D" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="009C535D" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="-61" w:hanging="426"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C535D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Major Amendment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4691" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9B3603" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="009C535D" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="-90" w:hanging="426"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C535D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Significant Amendment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0065576B" w:rsidRPr="00F7591F" w14:paraId="3DE2181E" w14:textId="77777777" w:rsidTr="007562F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26DDE29B" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>changes to course unit title/code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294B1293" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>change unit semester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40146912" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN3 Minor increase/decrease in contact hours in the unit or across the programme*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A0F9EF2" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>changes to unit ILOs (no impact on programme ILOs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="745187B9" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>QAA benchmark statement updates</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D0ADEE" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>add optional units*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAD68B1" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>remove optional units (no significant loss in optionality)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D961110" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>changes to course unit assessment types that do not shift the balance of assessment types across prog (coursework/exams/practical)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E90020" w14:textId="77777777" w:rsidR="007562F7" w:rsidRDefault="0065576B" w:rsidP="00F35B4F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MN9 </w:t>
+            </w:r>
+            <w:r w:rsidR="007562F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="007562F7" w:rsidRPr="007562F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hanges to weightings of existing assessments within a course unit that do not shift the balance of assessment types across the programme e.g. coursework / exams / practical</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66813ED0" w14:textId="465C8862" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-54" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F3655">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MN</w:t>
+            </w:r>
+            <w:r w:rsidR="00D25CD2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F3655">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 Any minor amendment that does not fit into a defined category and that does not</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> normally</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F3655">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have implications for CMA compliance</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6178">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5859" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0753A5DB" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">material change to programme ILOs </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0E7270" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>updates to additional costs*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58490F26" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>major increase/decrease in programme contact hours*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D70431" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>new pathway (additional/optional)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C8880C" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>new placement / year abroad (additional/optional)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C17E956" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>change unit type (compulsory to core or vice versa)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C5F4BD3" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>add/remove mandatory units (core or compulsory)* and/or change mandatory course unit credit value*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EECD7B5" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>remove optional units (with significant loss of optionality)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F1C36EA" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>summative assessment changes that shift the balance of assessment type across the programme (coursework/exams/practical)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487361BC" w14:textId="2647A7D0" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MJ</w:t>
+            </w:r>
+            <w:r w:rsidR="00D25CD2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 Any major amendment that </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">does not fit into a defined category </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">has implications for CMA compliance at the offer stage </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will require communications to offer holders and/or current students</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6178">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D794204" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="-61" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FE64953" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>change of award type e.g. MSc to MA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4097E5FF" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">add/change mode of study* </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E5F3065" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>resumption of a previously suspended programme or mode of study*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D0547A" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Changes that result in removal of PSRB accreditation*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0745B898" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>entry requirement changes (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>­¯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grades)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C764C1" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>new/revised prog title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3471092B" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>new/changed pathway (not optional)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F799447" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>add placement/year abroad (not optional)*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263A69F2" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>removal/suspension of placement/year abroad*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29FF3006" w14:textId="25FDA397" w:rsidR="0065576B" w:rsidRPr="00F7591F" w:rsidRDefault="0065576B" w:rsidP="007562F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+              </w:tabs>
+              <w:ind w:left="504" w:right="232" w:hanging="504"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SG</w:t>
+            </w:r>
+            <w:r w:rsidR="00D25CD2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 Any significant amendment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that does not fit into a defined category </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7591F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>which results in material changes to CMA compliance at the student research and application stage</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6178">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FEB2469" w14:textId="77777777" w:rsidR="0065576B" w:rsidRDefault="0065576B" w:rsidP="0065576B"/>
+    <w:p w14:paraId="3C8D0D1F" w14:textId="77777777" w:rsidR="0065576B" w:rsidRDefault="0065576B" w:rsidP="0065576B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1259">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*Codes may have associated Resource implications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you need to consider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57469B06" w14:textId="77777777" w:rsidR="0065576B" w:rsidRPr="0065576B" w:rsidRDefault="0065576B" w:rsidP="0065576B"/>
+    <w:sectPr w:rsidR="0065576B" w:rsidRPr="0065576B" w:rsidSect="004C49FE">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BDEE32D" w14:textId="77777777" w:rsidR="003153BC" w:rsidRDefault="003153BC" w:rsidP="001D4608">
+    <w:p w14:paraId="1E97EA71" w14:textId="77777777" w:rsidR="00376707" w:rsidRDefault="00376707" w:rsidP="001D4608">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35202FB5" w14:textId="77777777" w:rsidR="003153BC" w:rsidRDefault="003153BC" w:rsidP="001D4608">
+    <w:p w14:paraId="209D2253" w14:textId="77777777" w:rsidR="00376707" w:rsidRDefault="00376707" w:rsidP="001D4608">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="720B5FA6" w14:textId="77777777" w:rsidR="003153BC" w:rsidRDefault="003153BC"/>
+    <w:p w14:paraId="2E3989E3" w14:textId="77777777" w:rsidR="00376707" w:rsidRDefault="00376707"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="528379FC" w14:textId="27059CC3" w:rsidR="001D4608" w:rsidRPr="001D4608" w:rsidRDefault="001D4608" w:rsidP="001D4608">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1895156198"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="1CCB1E52" w14:textId="662870C5" w:rsidR="0092697A" w:rsidRPr="002D63F9" w:rsidRDefault="0092697A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r w:rsidRPr="002D63F9">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="002D63F9">
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="002D63F9">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="002D63F9">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002D63F9">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="528379FC" w14:textId="51BEB8FA" w:rsidR="001D4608" w:rsidRPr="001D4608" w:rsidRDefault="001D4608" w:rsidP="0092697A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5103"/>
-        <w:tab w:val="right" w:pos="10466"/>
+        <w:tab w:val="left" w:pos="8471"/>
       </w:tabs>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="571BF228" w14:textId="19A68D1C" w:rsidR="001D4608" w:rsidRPr="001D4608" w:rsidRDefault="00A17D12" w:rsidP="00A17D12">
+  <w:p w14:paraId="571BF228" w14:textId="6868D68F" w:rsidR="001D4608" w:rsidRPr="001D4608" w:rsidRDefault="00A17D12" w:rsidP="00A17D12">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="7938"/>
         <w:tab w:val="right" w:pos="15398"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Note: </w:t>
     </w:r>
     <w:r w:rsidR="001F040E">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -10841,84 +14424,150 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">are </w:t>
     </w:r>
     <w:r w:rsidR="001F040E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>reported to Senate</w:t>
     </w:r>
     <w:r w:rsidR="001D4608" w:rsidRPr="001D4608">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Teaching and Learning Delivery</w:t>
     </w:r>
     <w:r w:rsidR="001D4608" w:rsidRPr="001D4608">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>Updated September 2025</w:t>
+    </w:r>
+    <w:r w:rsidR="001D4608" w:rsidRPr="00F7591F">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Updated </w:t>
+    </w:r>
+    <w:r w:rsidR="003F20C8" w:rsidRPr="00F7591F">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">August </w:t>
+    </w:r>
+    <w:r w:rsidR="001D4608" w:rsidRPr="00F7591F">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="003F20C8" w:rsidRPr="00F7591F">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D940A28" w14:textId="77777777" w:rsidR="0075169A" w:rsidRPr="002D63F9" w:rsidRDefault="0075169A" w:rsidP="009B109C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:caps/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002D63F9">
+      <w:rPr>
+        <w:caps/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="002D63F9">
+      <w:rPr>
+        <w:caps/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002D63F9">
+      <w:rPr>
+        <w:caps/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="002D63F9">
+      <w:rPr>
+        <w:caps/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D63F9">
+      <w:rPr>
+        <w:caps/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="69B84D8E" w14:textId="12A237F7" w:rsidR="00E819B1" w:rsidRPr="00E819B1" w:rsidRDefault="00E819B1" w:rsidP="00E819B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B03C1B7" w14:textId="77777777" w:rsidR="003153BC" w:rsidRDefault="003153BC" w:rsidP="001D4608">
+    <w:p w14:paraId="56F465A6" w14:textId="77777777" w:rsidR="00376707" w:rsidRDefault="00376707" w:rsidP="001D4608">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C158366" w14:textId="77777777" w:rsidR="003153BC" w:rsidRDefault="003153BC" w:rsidP="001D4608">
+    <w:p w14:paraId="245533E5" w14:textId="77777777" w:rsidR="00376707" w:rsidRDefault="00376707" w:rsidP="001D4608">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="332731A4" w14:textId="77777777" w:rsidR="003153BC" w:rsidRDefault="003153BC"/>
+    <w:p w14:paraId="73B78A40" w14:textId="77777777" w:rsidR="00376707" w:rsidRDefault="00376707"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="144B26A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EF6CDB4"/>
     <w:lvl w:ilvl="0" w:tplc="B46C39F4">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -11220,50 +14869,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F42917"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A9E238A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE4BC10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A51413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F9839D4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11332,51 +15096,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D3223F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4C631C0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11455,494 +15219,1508 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1373918117">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="472063586">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1847359331">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="80420013">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1707876128">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1707876128">
+  <w:num w:numId="6" w16cid:durableId="1732187789">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4608"/>
+    <w:rsid w:val="00001387"/>
+    <w:rsid w:val="000013BC"/>
+    <w:rsid w:val="00001402"/>
+    <w:rsid w:val="00001E86"/>
+    <w:rsid w:val="00002F25"/>
     <w:rsid w:val="00004D22"/>
+    <w:rsid w:val="0000604F"/>
+    <w:rsid w:val="00011D31"/>
+    <w:rsid w:val="000138EA"/>
+    <w:rsid w:val="00013A83"/>
     <w:rsid w:val="00016D2D"/>
+    <w:rsid w:val="000173C2"/>
+    <w:rsid w:val="000174B6"/>
+    <w:rsid w:val="00017F86"/>
+    <w:rsid w:val="00020064"/>
+    <w:rsid w:val="00020597"/>
+    <w:rsid w:val="00020B91"/>
+    <w:rsid w:val="00022D2E"/>
     <w:rsid w:val="00023230"/>
+    <w:rsid w:val="00025B28"/>
+    <w:rsid w:val="00025D4D"/>
     <w:rsid w:val="00027CBC"/>
+    <w:rsid w:val="00030BEA"/>
+    <w:rsid w:val="000333EC"/>
+    <w:rsid w:val="00033913"/>
     <w:rsid w:val="00033F82"/>
+    <w:rsid w:val="00034388"/>
+    <w:rsid w:val="00037854"/>
+    <w:rsid w:val="0004286F"/>
     <w:rsid w:val="00045A28"/>
+    <w:rsid w:val="00045BEA"/>
+    <w:rsid w:val="000501ED"/>
+    <w:rsid w:val="00052394"/>
+    <w:rsid w:val="000523D3"/>
+    <w:rsid w:val="000527AC"/>
+    <w:rsid w:val="00055567"/>
     <w:rsid w:val="000570AC"/>
+    <w:rsid w:val="00057C31"/>
+    <w:rsid w:val="00057FE4"/>
+    <w:rsid w:val="00060E63"/>
+    <w:rsid w:val="00065546"/>
+    <w:rsid w:val="00067826"/>
     <w:rsid w:val="00070399"/>
+    <w:rsid w:val="00075162"/>
+    <w:rsid w:val="0007776A"/>
+    <w:rsid w:val="0008468E"/>
     <w:rsid w:val="000847B9"/>
+    <w:rsid w:val="00086343"/>
     <w:rsid w:val="00090C9E"/>
     <w:rsid w:val="000912AF"/>
+    <w:rsid w:val="000913B1"/>
+    <w:rsid w:val="000944DA"/>
+    <w:rsid w:val="00096C8C"/>
+    <w:rsid w:val="00096C9F"/>
+    <w:rsid w:val="000A0EB0"/>
+    <w:rsid w:val="000A25D0"/>
     <w:rsid w:val="000A54C5"/>
+    <w:rsid w:val="000A7AFE"/>
+    <w:rsid w:val="000A7CD8"/>
+    <w:rsid w:val="000B01AF"/>
     <w:rsid w:val="000B052D"/>
+    <w:rsid w:val="000B148E"/>
+    <w:rsid w:val="000B2663"/>
+    <w:rsid w:val="000B2D67"/>
+    <w:rsid w:val="000B36C2"/>
+    <w:rsid w:val="000B5868"/>
     <w:rsid w:val="000B63A0"/>
+    <w:rsid w:val="000B7396"/>
+    <w:rsid w:val="000C0E88"/>
+    <w:rsid w:val="000C193C"/>
+    <w:rsid w:val="000C39D8"/>
     <w:rsid w:val="000C4A81"/>
+    <w:rsid w:val="000C6857"/>
+    <w:rsid w:val="000D0511"/>
+    <w:rsid w:val="000D0690"/>
     <w:rsid w:val="000D2C1E"/>
     <w:rsid w:val="000D48EB"/>
+    <w:rsid w:val="000D4921"/>
     <w:rsid w:val="000D585E"/>
+    <w:rsid w:val="000D6E17"/>
+    <w:rsid w:val="000E1E8E"/>
+    <w:rsid w:val="000E36DE"/>
     <w:rsid w:val="000E396C"/>
+    <w:rsid w:val="000E3D65"/>
+    <w:rsid w:val="000E5784"/>
     <w:rsid w:val="000E66AC"/>
     <w:rsid w:val="000F2AF8"/>
+    <w:rsid w:val="000F2FEC"/>
+    <w:rsid w:val="000F5442"/>
     <w:rsid w:val="000F7254"/>
+    <w:rsid w:val="000F7AC7"/>
+    <w:rsid w:val="000F7B36"/>
     <w:rsid w:val="000F7B39"/>
+    <w:rsid w:val="00100EEC"/>
+    <w:rsid w:val="0010176B"/>
     <w:rsid w:val="00102017"/>
     <w:rsid w:val="00104604"/>
+    <w:rsid w:val="001065F3"/>
     <w:rsid w:val="00107C82"/>
+    <w:rsid w:val="00111109"/>
     <w:rsid w:val="001119F8"/>
     <w:rsid w:val="00112332"/>
+    <w:rsid w:val="001133AF"/>
+    <w:rsid w:val="001139E4"/>
+    <w:rsid w:val="00113B08"/>
+    <w:rsid w:val="00114E4B"/>
+    <w:rsid w:val="001154C5"/>
+    <w:rsid w:val="0011636A"/>
+    <w:rsid w:val="0012161C"/>
+    <w:rsid w:val="0012755B"/>
+    <w:rsid w:val="00130441"/>
+    <w:rsid w:val="00130BDE"/>
+    <w:rsid w:val="00130D5A"/>
     <w:rsid w:val="0013112F"/>
+    <w:rsid w:val="00131B4F"/>
+    <w:rsid w:val="00132016"/>
+    <w:rsid w:val="00132E51"/>
     <w:rsid w:val="00133A78"/>
+    <w:rsid w:val="0013531A"/>
     <w:rsid w:val="0013650B"/>
+    <w:rsid w:val="0014284E"/>
+    <w:rsid w:val="00145E0A"/>
+    <w:rsid w:val="00146E49"/>
     <w:rsid w:val="00150B77"/>
+    <w:rsid w:val="0015126B"/>
+    <w:rsid w:val="00154C23"/>
+    <w:rsid w:val="0015697C"/>
     <w:rsid w:val="00157135"/>
+    <w:rsid w:val="00160797"/>
     <w:rsid w:val="00163619"/>
+    <w:rsid w:val="00164EE0"/>
+    <w:rsid w:val="00166153"/>
+    <w:rsid w:val="001724CB"/>
+    <w:rsid w:val="00173C73"/>
+    <w:rsid w:val="001824CA"/>
+    <w:rsid w:val="001829EE"/>
+    <w:rsid w:val="00184DD7"/>
+    <w:rsid w:val="00185CA9"/>
+    <w:rsid w:val="00186184"/>
     <w:rsid w:val="001872F3"/>
+    <w:rsid w:val="001874F3"/>
+    <w:rsid w:val="00187C6B"/>
+    <w:rsid w:val="00190BAF"/>
+    <w:rsid w:val="0019133A"/>
+    <w:rsid w:val="00192CFB"/>
+    <w:rsid w:val="0019521D"/>
+    <w:rsid w:val="00197101"/>
+    <w:rsid w:val="001A022D"/>
+    <w:rsid w:val="001A16DB"/>
+    <w:rsid w:val="001A279A"/>
     <w:rsid w:val="001A2BD2"/>
+    <w:rsid w:val="001A41F6"/>
     <w:rsid w:val="001A49B5"/>
     <w:rsid w:val="001B007E"/>
+    <w:rsid w:val="001B0DF8"/>
+    <w:rsid w:val="001B10B3"/>
+    <w:rsid w:val="001B1800"/>
+    <w:rsid w:val="001B37EB"/>
+    <w:rsid w:val="001B48C3"/>
+    <w:rsid w:val="001B76A3"/>
+    <w:rsid w:val="001B7A9D"/>
+    <w:rsid w:val="001C0A3A"/>
     <w:rsid w:val="001C7803"/>
+    <w:rsid w:val="001D1020"/>
     <w:rsid w:val="001D4608"/>
     <w:rsid w:val="001D53C1"/>
+    <w:rsid w:val="001D72B4"/>
+    <w:rsid w:val="001E001B"/>
     <w:rsid w:val="001E01BD"/>
+    <w:rsid w:val="001E0F18"/>
+    <w:rsid w:val="001E153B"/>
+    <w:rsid w:val="001E4E26"/>
+    <w:rsid w:val="001E5B27"/>
     <w:rsid w:val="001E6409"/>
+    <w:rsid w:val="001E7B77"/>
+    <w:rsid w:val="001E7F16"/>
     <w:rsid w:val="001F03C5"/>
     <w:rsid w:val="001F040E"/>
+    <w:rsid w:val="001F067B"/>
+    <w:rsid w:val="001F1715"/>
+    <w:rsid w:val="001F2811"/>
+    <w:rsid w:val="001F359B"/>
+    <w:rsid w:val="001F4CF6"/>
+    <w:rsid w:val="001F66AA"/>
+    <w:rsid w:val="001F704B"/>
+    <w:rsid w:val="0020094B"/>
+    <w:rsid w:val="002030B1"/>
+    <w:rsid w:val="00204253"/>
     <w:rsid w:val="002056E3"/>
+    <w:rsid w:val="00210C29"/>
+    <w:rsid w:val="00211EE0"/>
+    <w:rsid w:val="00213895"/>
+    <w:rsid w:val="00221C31"/>
+    <w:rsid w:val="0022574A"/>
+    <w:rsid w:val="0023041D"/>
+    <w:rsid w:val="0023111C"/>
+    <w:rsid w:val="00231AD5"/>
     <w:rsid w:val="0023494B"/>
     <w:rsid w:val="00234C69"/>
+    <w:rsid w:val="00235755"/>
+    <w:rsid w:val="00236598"/>
+    <w:rsid w:val="00242818"/>
+    <w:rsid w:val="002434A7"/>
     <w:rsid w:val="00243E00"/>
+    <w:rsid w:val="002467B6"/>
+    <w:rsid w:val="00247726"/>
+    <w:rsid w:val="002504B2"/>
+    <w:rsid w:val="0025148E"/>
+    <w:rsid w:val="00251AAF"/>
+    <w:rsid w:val="00254144"/>
+    <w:rsid w:val="00255624"/>
+    <w:rsid w:val="00261B15"/>
     <w:rsid w:val="00262865"/>
+    <w:rsid w:val="002632A1"/>
     <w:rsid w:val="00265653"/>
+    <w:rsid w:val="002740C8"/>
+    <w:rsid w:val="00274ECD"/>
     <w:rsid w:val="00275100"/>
+    <w:rsid w:val="002759E6"/>
+    <w:rsid w:val="00277D01"/>
+    <w:rsid w:val="00280137"/>
     <w:rsid w:val="00284047"/>
+    <w:rsid w:val="00284D7D"/>
+    <w:rsid w:val="0028604D"/>
+    <w:rsid w:val="00286B91"/>
+    <w:rsid w:val="00292D12"/>
+    <w:rsid w:val="002A178A"/>
     <w:rsid w:val="002A4BF7"/>
+    <w:rsid w:val="002A51EE"/>
+    <w:rsid w:val="002A54CB"/>
+    <w:rsid w:val="002A6899"/>
+    <w:rsid w:val="002A758F"/>
+    <w:rsid w:val="002A77C4"/>
     <w:rsid w:val="002B3180"/>
+    <w:rsid w:val="002B3632"/>
+    <w:rsid w:val="002B7FB6"/>
+    <w:rsid w:val="002C128F"/>
     <w:rsid w:val="002D1A72"/>
+    <w:rsid w:val="002D548D"/>
+    <w:rsid w:val="002D6149"/>
+    <w:rsid w:val="002D63F9"/>
+    <w:rsid w:val="002D7AB3"/>
+    <w:rsid w:val="002E136A"/>
+    <w:rsid w:val="002E16F4"/>
+    <w:rsid w:val="002E3901"/>
     <w:rsid w:val="002E3D95"/>
+    <w:rsid w:val="002E4C83"/>
+    <w:rsid w:val="002E5658"/>
+    <w:rsid w:val="002F0EE1"/>
+    <w:rsid w:val="002F1BF2"/>
     <w:rsid w:val="002F1F40"/>
+    <w:rsid w:val="002F56B4"/>
+    <w:rsid w:val="002F690C"/>
+    <w:rsid w:val="002F711A"/>
+    <w:rsid w:val="002F799E"/>
+    <w:rsid w:val="00301369"/>
+    <w:rsid w:val="003013CC"/>
+    <w:rsid w:val="00302B13"/>
+    <w:rsid w:val="00302BC7"/>
+    <w:rsid w:val="00304BD0"/>
     <w:rsid w:val="00304D54"/>
+    <w:rsid w:val="00310395"/>
+    <w:rsid w:val="00312911"/>
+    <w:rsid w:val="00312DEA"/>
     <w:rsid w:val="003153BC"/>
     <w:rsid w:val="003227E6"/>
+    <w:rsid w:val="00322CBA"/>
+    <w:rsid w:val="00324A1F"/>
+    <w:rsid w:val="003358CE"/>
+    <w:rsid w:val="00336781"/>
+    <w:rsid w:val="0034251E"/>
+    <w:rsid w:val="00343686"/>
+    <w:rsid w:val="003441E7"/>
+    <w:rsid w:val="00344FE7"/>
+    <w:rsid w:val="003454E1"/>
+    <w:rsid w:val="003461F6"/>
     <w:rsid w:val="00350264"/>
     <w:rsid w:val="00350757"/>
+    <w:rsid w:val="00350C9C"/>
+    <w:rsid w:val="00351F64"/>
+    <w:rsid w:val="00355C9A"/>
+    <w:rsid w:val="00356495"/>
+    <w:rsid w:val="00362E22"/>
+    <w:rsid w:val="0036505D"/>
+    <w:rsid w:val="003651C4"/>
+    <w:rsid w:val="00365593"/>
+    <w:rsid w:val="0036562E"/>
+    <w:rsid w:val="003658E8"/>
+    <w:rsid w:val="00366B82"/>
     <w:rsid w:val="003676DD"/>
     <w:rsid w:val="00374061"/>
+    <w:rsid w:val="003754B1"/>
+    <w:rsid w:val="00375678"/>
+    <w:rsid w:val="00376707"/>
+    <w:rsid w:val="0037780F"/>
+    <w:rsid w:val="00381632"/>
     <w:rsid w:val="00382499"/>
+    <w:rsid w:val="00383FDE"/>
+    <w:rsid w:val="003866CB"/>
+    <w:rsid w:val="003925AC"/>
+    <w:rsid w:val="00394E3B"/>
     <w:rsid w:val="00397452"/>
+    <w:rsid w:val="00397ABC"/>
+    <w:rsid w:val="003A1EA2"/>
+    <w:rsid w:val="003A35A6"/>
+    <w:rsid w:val="003A3709"/>
     <w:rsid w:val="003A3B52"/>
+    <w:rsid w:val="003A3EF3"/>
+    <w:rsid w:val="003A4030"/>
+    <w:rsid w:val="003B0350"/>
     <w:rsid w:val="003B2312"/>
     <w:rsid w:val="003B3813"/>
     <w:rsid w:val="003B78DC"/>
+    <w:rsid w:val="003B7A75"/>
+    <w:rsid w:val="003C05D0"/>
     <w:rsid w:val="003C0FE4"/>
+    <w:rsid w:val="003C592D"/>
     <w:rsid w:val="003C5F53"/>
+    <w:rsid w:val="003C6A40"/>
+    <w:rsid w:val="003D1360"/>
+    <w:rsid w:val="003D16C2"/>
     <w:rsid w:val="003D26BB"/>
+    <w:rsid w:val="003D3C0E"/>
+    <w:rsid w:val="003D545C"/>
+    <w:rsid w:val="003E081C"/>
+    <w:rsid w:val="003E55D4"/>
+    <w:rsid w:val="003E6FA9"/>
+    <w:rsid w:val="003F059D"/>
+    <w:rsid w:val="003F14AA"/>
+    <w:rsid w:val="003F1937"/>
+    <w:rsid w:val="003F20C8"/>
+    <w:rsid w:val="003F732B"/>
+    <w:rsid w:val="00401765"/>
+    <w:rsid w:val="00402114"/>
+    <w:rsid w:val="00404E04"/>
+    <w:rsid w:val="00406DF5"/>
+    <w:rsid w:val="0041655B"/>
     <w:rsid w:val="00427349"/>
+    <w:rsid w:val="0042735A"/>
+    <w:rsid w:val="00427493"/>
+    <w:rsid w:val="00434332"/>
     <w:rsid w:val="00434EB1"/>
+    <w:rsid w:val="004401DF"/>
+    <w:rsid w:val="00440F1A"/>
+    <w:rsid w:val="004426BF"/>
+    <w:rsid w:val="00442A59"/>
+    <w:rsid w:val="00445494"/>
+    <w:rsid w:val="004506F5"/>
+    <w:rsid w:val="00452A30"/>
     <w:rsid w:val="00452CA4"/>
+    <w:rsid w:val="004567FA"/>
     <w:rsid w:val="00456995"/>
+    <w:rsid w:val="00456F16"/>
+    <w:rsid w:val="00457883"/>
+    <w:rsid w:val="00464CD3"/>
+    <w:rsid w:val="004652FA"/>
     <w:rsid w:val="00465D5E"/>
+    <w:rsid w:val="00467B9B"/>
     <w:rsid w:val="004768CE"/>
     <w:rsid w:val="00480527"/>
+    <w:rsid w:val="00481C64"/>
     <w:rsid w:val="00481F9F"/>
+    <w:rsid w:val="00483419"/>
+    <w:rsid w:val="0048460C"/>
+    <w:rsid w:val="00484A97"/>
+    <w:rsid w:val="00484CDB"/>
+    <w:rsid w:val="00485D28"/>
+    <w:rsid w:val="00495374"/>
+    <w:rsid w:val="00496562"/>
+    <w:rsid w:val="00496899"/>
     <w:rsid w:val="004A12C7"/>
     <w:rsid w:val="004A3693"/>
+    <w:rsid w:val="004A3851"/>
+    <w:rsid w:val="004A3BC6"/>
+    <w:rsid w:val="004B0565"/>
+    <w:rsid w:val="004B0913"/>
+    <w:rsid w:val="004B0CA3"/>
+    <w:rsid w:val="004B15CA"/>
+    <w:rsid w:val="004B4FFD"/>
+    <w:rsid w:val="004B7BAC"/>
+    <w:rsid w:val="004C07E1"/>
+    <w:rsid w:val="004C192E"/>
+    <w:rsid w:val="004C49FE"/>
+    <w:rsid w:val="004C4E40"/>
     <w:rsid w:val="004C516A"/>
+    <w:rsid w:val="004C54C3"/>
+    <w:rsid w:val="004C5B1A"/>
+    <w:rsid w:val="004C5CDE"/>
+    <w:rsid w:val="004C6466"/>
+    <w:rsid w:val="004C6E00"/>
     <w:rsid w:val="004C715C"/>
+    <w:rsid w:val="004D03CD"/>
+    <w:rsid w:val="004D2805"/>
     <w:rsid w:val="004D30B9"/>
     <w:rsid w:val="004D400C"/>
+    <w:rsid w:val="004D5AEA"/>
+    <w:rsid w:val="004D7D2E"/>
+    <w:rsid w:val="004E0D9B"/>
+    <w:rsid w:val="004E238C"/>
+    <w:rsid w:val="004E2475"/>
     <w:rsid w:val="004E5480"/>
+    <w:rsid w:val="004E6CF7"/>
     <w:rsid w:val="004F0210"/>
     <w:rsid w:val="004F0488"/>
+    <w:rsid w:val="004F08E4"/>
+    <w:rsid w:val="004F3655"/>
     <w:rsid w:val="004F59BA"/>
+    <w:rsid w:val="004F657C"/>
+    <w:rsid w:val="004F6646"/>
+    <w:rsid w:val="004F6BD4"/>
+    <w:rsid w:val="004F777B"/>
+    <w:rsid w:val="00506389"/>
     <w:rsid w:val="00507552"/>
+    <w:rsid w:val="005106CD"/>
+    <w:rsid w:val="00513AD4"/>
+    <w:rsid w:val="005142E5"/>
     <w:rsid w:val="00522DEE"/>
     <w:rsid w:val="00523129"/>
+    <w:rsid w:val="005231C8"/>
+    <w:rsid w:val="0052596D"/>
     <w:rsid w:val="005264F7"/>
+    <w:rsid w:val="005317E2"/>
+    <w:rsid w:val="00533016"/>
     <w:rsid w:val="005349AA"/>
+    <w:rsid w:val="00535C78"/>
     <w:rsid w:val="00536B4F"/>
+    <w:rsid w:val="00540284"/>
+    <w:rsid w:val="0054120A"/>
     <w:rsid w:val="00541DEA"/>
     <w:rsid w:val="00542A2C"/>
     <w:rsid w:val="00542D89"/>
     <w:rsid w:val="00542FBD"/>
+    <w:rsid w:val="005474DE"/>
     <w:rsid w:val="0055291C"/>
     <w:rsid w:val="005538F1"/>
+    <w:rsid w:val="00556BD2"/>
+    <w:rsid w:val="00557873"/>
+    <w:rsid w:val="0056131D"/>
     <w:rsid w:val="005618B0"/>
+    <w:rsid w:val="00562787"/>
+    <w:rsid w:val="00564E81"/>
+    <w:rsid w:val="00565980"/>
     <w:rsid w:val="00566B6F"/>
     <w:rsid w:val="00566C57"/>
     <w:rsid w:val="005672F5"/>
+    <w:rsid w:val="005738DB"/>
+    <w:rsid w:val="00574210"/>
+    <w:rsid w:val="00575368"/>
+    <w:rsid w:val="00575F3D"/>
+    <w:rsid w:val="00576010"/>
+    <w:rsid w:val="00577939"/>
+    <w:rsid w:val="005819E9"/>
+    <w:rsid w:val="00582372"/>
+    <w:rsid w:val="00583866"/>
+    <w:rsid w:val="00584B1D"/>
+    <w:rsid w:val="00585A0C"/>
+    <w:rsid w:val="00590A0D"/>
     <w:rsid w:val="00590DCA"/>
+    <w:rsid w:val="00591B17"/>
+    <w:rsid w:val="00591B18"/>
     <w:rsid w:val="00592FCD"/>
+    <w:rsid w:val="0059316D"/>
+    <w:rsid w:val="0059371B"/>
+    <w:rsid w:val="005945A8"/>
+    <w:rsid w:val="00595C86"/>
+    <w:rsid w:val="005A04F3"/>
+    <w:rsid w:val="005A1714"/>
     <w:rsid w:val="005A3EB9"/>
+    <w:rsid w:val="005A59F8"/>
+    <w:rsid w:val="005B4B44"/>
+    <w:rsid w:val="005B603C"/>
+    <w:rsid w:val="005B7F31"/>
     <w:rsid w:val="005C0C9E"/>
+    <w:rsid w:val="005C19BE"/>
+    <w:rsid w:val="005C3126"/>
+    <w:rsid w:val="005C34DB"/>
+    <w:rsid w:val="005C368F"/>
+    <w:rsid w:val="005C378D"/>
+    <w:rsid w:val="005C3AC1"/>
     <w:rsid w:val="005C6BDA"/>
+    <w:rsid w:val="005D21EC"/>
+    <w:rsid w:val="005D2C76"/>
+    <w:rsid w:val="005D2F5B"/>
+    <w:rsid w:val="005D6E36"/>
+    <w:rsid w:val="005D6F46"/>
+    <w:rsid w:val="005D7C5A"/>
+    <w:rsid w:val="005D7C62"/>
+    <w:rsid w:val="005E0DF3"/>
+    <w:rsid w:val="005E14C1"/>
+    <w:rsid w:val="005E3A78"/>
+    <w:rsid w:val="005E402A"/>
     <w:rsid w:val="005E4F45"/>
+    <w:rsid w:val="005E4F5E"/>
     <w:rsid w:val="005E5252"/>
     <w:rsid w:val="005F040B"/>
+    <w:rsid w:val="005F0C12"/>
+    <w:rsid w:val="005F0D12"/>
+    <w:rsid w:val="005F14E7"/>
     <w:rsid w:val="005F2EA3"/>
+    <w:rsid w:val="005F35C5"/>
     <w:rsid w:val="005F52C1"/>
+    <w:rsid w:val="005F6266"/>
+    <w:rsid w:val="005F6716"/>
     <w:rsid w:val="00602254"/>
     <w:rsid w:val="00604268"/>
     <w:rsid w:val="006044F2"/>
+    <w:rsid w:val="006047A0"/>
+    <w:rsid w:val="00607BF9"/>
+    <w:rsid w:val="00611460"/>
     <w:rsid w:val="006133BB"/>
+    <w:rsid w:val="0061416A"/>
+    <w:rsid w:val="00614634"/>
     <w:rsid w:val="00614C09"/>
+    <w:rsid w:val="0062290D"/>
+    <w:rsid w:val="00623CEB"/>
     <w:rsid w:val="006260EA"/>
     <w:rsid w:val="00630705"/>
+    <w:rsid w:val="00632717"/>
     <w:rsid w:val="00632FAB"/>
+    <w:rsid w:val="00634846"/>
+    <w:rsid w:val="00634858"/>
     <w:rsid w:val="00634E0A"/>
+    <w:rsid w:val="0063588D"/>
+    <w:rsid w:val="0064191F"/>
+    <w:rsid w:val="006434FE"/>
+    <w:rsid w:val="00643CD5"/>
     <w:rsid w:val="00644929"/>
+    <w:rsid w:val="006522F1"/>
+    <w:rsid w:val="00654CCD"/>
+    <w:rsid w:val="00654D83"/>
+    <w:rsid w:val="00654F97"/>
+    <w:rsid w:val="0065576B"/>
+    <w:rsid w:val="00655AE6"/>
     <w:rsid w:val="006569FA"/>
+    <w:rsid w:val="00657F3F"/>
+    <w:rsid w:val="00660FFC"/>
     <w:rsid w:val="006620AE"/>
+    <w:rsid w:val="006622DC"/>
+    <w:rsid w:val="00663E66"/>
+    <w:rsid w:val="0066478A"/>
     <w:rsid w:val="00666A02"/>
+    <w:rsid w:val="006675CC"/>
+    <w:rsid w:val="00671547"/>
+    <w:rsid w:val="00672010"/>
+    <w:rsid w:val="00676B5C"/>
+    <w:rsid w:val="00677A59"/>
     <w:rsid w:val="006815E8"/>
+    <w:rsid w:val="00684CC0"/>
+    <w:rsid w:val="00685104"/>
+    <w:rsid w:val="006863F2"/>
+    <w:rsid w:val="006900DC"/>
+    <w:rsid w:val="006903BD"/>
+    <w:rsid w:val="006931D0"/>
+    <w:rsid w:val="006A2D1D"/>
+    <w:rsid w:val="006A3093"/>
     <w:rsid w:val="006A3B0A"/>
+    <w:rsid w:val="006A441B"/>
+    <w:rsid w:val="006A4E44"/>
+    <w:rsid w:val="006A4FD8"/>
+    <w:rsid w:val="006A780F"/>
+    <w:rsid w:val="006B0534"/>
     <w:rsid w:val="006B247D"/>
+    <w:rsid w:val="006B289C"/>
+    <w:rsid w:val="006B2ACF"/>
+    <w:rsid w:val="006B4C2B"/>
+    <w:rsid w:val="006B6E46"/>
+    <w:rsid w:val="006B6F3A"/>
+    <w:rsid w:val="006C0C5B"/>
+    <w:rsid w:val="006C1620"/>
+    <w:rsid w:val="006C3796"/>
+    <w:rsid w:val="006C68E0"/>
     <w:rsid w:val="006C7C58"/>
     <w:rsid w:val="006D051D"/>
+    <w:rsid w:val="006D09BC"/>
+    <w:rsid w:val="006D52D6"/>
+    <w:rsid w:val="006D536C"/>
+    <w:rsid w:val="006D5B73"/>
     <w:rsid w:val="006D6753"/>
     <w:rsid w:val="006D7DF5"/>
+    <w:rsid w:val="006E091E"/>
     <w:rsid w:val="006E1194"/>
+    <w:rsid w:val="006E4D85"/>
     <w:rsid w:val="006F1B60"/>
+    <w:rsid w:val="006F3075"/>
+    <w:rsid w:val="006F33A4"/>
+    <w:rsid w:val="007000E0"/>
+    <w:rsid w:val="00700CCE"/>
+    <w:rsid w:val="00700CDB"/>
+    <w:rsid w:val="00701146"/>
+    <w:rsid w:val="00704542"/>
     <w:rsid w:val="00706BAB"/>
+    <w:rsid w:val="00710B0D"/>
     <w:rsid w:val="00710C51"/>
     <w:rsid w:val="00712EB2"/>
+    <w:rsid w:val="00713194"/>
+    <w:rsid w:val="0071550C"/>
     <w:rsid w:val="00720031"/>
+    <w:rsid w:val="007200F3"/>
+    <w:rsid w:val="007224B7"/>
+    <w:rsid w:val="00735DF2"/>
     <w:rsid w:val="00737A73"/>
     <w:rsid w:val="0075110C"/>
+    <w:rsid w:val="0075169A"/>
+    <w:rsid w:val="007518B9"/>
+    <w:rsid w:val="00755C03"/>
     <w:rsid w:val="00756019"/>
+    <w:rsid w:val="007562F7"/>
+    <w:rsid w:val="00760676"/>
+    <w:rsid w:val="00761ADD"/>
     <w:rsid w:val="00762D9E"/>
+    <w:rsid w:val="00764395"/>
+    <w:rsid w:val="0076465B"/>
+    <w:rsid w:val="00764EDA"/>
+    <w:rsid w:val="0076528E"/>
     <w:rsid w:val="00770AE5"/>
+    <w:rsid w:val="00772A19"/>
+    <w:rsid w:val="007760AC"/>
     <w:rsid w:val="00785191"/>
+    <w:rsid w:val="00785213"/>
+    <w:rsid w:val="0078549B"/>
+    <w:rsid w:val="007854BC"/>
     <w:rsid w:val="007863F2"/>
+    <w:rsid w:val="00786C0B"/>
+    <w:rsid w:val="00786ED3"/>
     <w:rsid w:val="00794C82"/>
     <w:rsid w:val="0079551A"/>
+    <w:rsid w:val="007A0790"/>
+    <w:rsid w:val="007A58FD"/>
+    <w:rsid w:val="007A715C"/>
+    <w:rsid w:val="007B139B"/>
+    <w:rsid w:val="007B3866"/>
+    <w:rsid w:val="007B52A5"/>
     <w:rsid w:val="007B5E7F"/>
+    <w:rsid w:val="007B6FC8"/>
+    <w:rsid w:val="007C0F66"/>
+    <w:rsid w:val="007C1379"/>
     <w:rsid w:val="007C4990"/>
     <w:rsid w:val="007C50CE"/>
+    <w:rsid w:val="007C5F0E"/>
+    <w:rsid w:val="007C7ACD"/>
+    <w:rsid w:val="007D3000"/>
+    <w:rsid w:val="007D530E"/>
+    <w:rsid w:val="007D5D1F"/>
+    <w:rsid w:val="007D6B14"/>
+    <w:rsid w:val="007E02D8"/>
+    <w:rsid w:val="007E182A"/>
+    <w:rsid w:val="007E2252"/>
     <w:rsid w:val="007E2561"/>
+    <w:rsid w:val="007E3F57"/>
+    <w:rsid w:val="007E4DBC"/>
+    <w:rsid w:val="007E5ED4"/>
     <w:rsid w:val="007E6866"/>
     <w:rsid w:val="007E6AB9"/>
+    <w:rsid w:val="007F01EB"/>
+    <w:rsid w:val="007F2FDA"/>
     <w:rsid w:val="007F3324"/>
+    <w:rsid w:val="007F35A0"/>
+    <w:rsid w:val="007F418F"/>
+    <w:rsid w:val="007F43D3"/>
+    <w:rsid w:val="007F4D61"/>
+    <w:rsid w:val="007F67D5"/>
     <w:rsid w:val="00804A30"/>
     <w:rsid w:val="00806731"/>
+    <w:rsid w:val="00807D01"/>
+    <w:rsid w:val="0081053B"/>
+    <w:rsid w:val="00811B17"/>
+    <w:rsid w:val="00815E56"/>
     <w:rsid w:val="00816466"/>
     <w:rsid w:val="00817860"/>
+    <w:rsid w:val="0082032D"/>
+    <w:rsid w:val="008216CC"/>
+    <w:rsid w:val="0082225B"/>
+    <w:rsid w:val="008237A5"/>
+    <w:rsid w:val="00823AA9"/>
+    <w:rsid w:val="00827AC1"/>
     <w:rsid w:val="00830321"/>
+    <w:rsid w:val="00831C5E"/>
+    <w:rsid w:val="00836638"/>
+    <w:rsid w:val="00836A0A"/>
+    <w:rsid w:val="00836A10"/>
+    <w:rsid w:val="008377D1"/>
+    <w:rsid w:val="00841024"/>
+    <w:rsid w:val="0084289C"/>
+    <w:rsid w:val="00846CED"/>
+    <w:rsid w:val="0085137A"/>
+    <w:rsid w:val="00851593"/>
     <w:rsid w:val="0085443A"/>
+    <w:rsid w:val="0085455C"/>
     <w:rsid w:val="00855051"/>
+    <w:rsid w:val="0085506D"/>
+    <w:rsid w:val="00856C46"/>
     <w:rsid w:val="00861095"/>
+    <w:rsid w:val="00862106"/>
+    <w:rsid w:val="0086251F"/>
+    <w:rsid w:val="008637C6"/>
+    <w:rsid w:val="008653EB"/>
     <w:rsid w:val="00867981"/>
+    <w:rsid w:val="00871AF6"/>
+    <w:rsid w:val="008733D9"/>
+    <w:rsid w:val="008804BE"/>
+    <w:rsid w:val="008837CA"/>
+    <w:rsid w:val="00884D73"/>
+    <w:rsid w:val="00884EA8"/>
+    <w:rsid w:val="008900C7"/>
     <w:rsid w:val="008904ED"/>
     <w:rsid w:val="00892B79"/>
+    <w:rsid w:val="00892E55"/>
+    <w:rsid w:val="00892F9A"/>
+    <w:rsid w:val="008944C5"/>
     <w:rsid w:val="008956AC"/>
     <w:rsid w:val="008A03FF"/>
+    <w:rsid w:val="008A17A6"/>
+    <w:rsid w:val="008A2D48"/>
+    <w:rsid w:val="008A3518"/>
+    <w:rsid w:val="008A6416"/>
+    <w:rsid w:val="008A7F88"/>
+    <w:rsid w:val="008B1133"/>
+    <w:rsid w:val="008B2FF0"/>
+    <w:rsid w:val="008B3716"/>
+    <w:rsid w:val="008B61B4"/>
     <w:rsid w:val="008C257C"/>
+    <w:rsid w:val="008C291C"/>
+    <w:rsid w:val="008C31E1"/>
+    <w:rsid w:val="008C3BBF"/>
+    <w:rsid w:val="008C439C"/>
+    <w:rsid w:val="008C6178"/>
+    <w:rsid w:val="008C723B"/>
+    <w:rsid w:val="008D1694"/>
+    <w:rsid w:val="008D18A8"/>
+    <w:rsid w:val="008D27EC"/>
+    <w:rsid w:val="008D48EA"/>
+    <w:rsid w:val="008D6F7D"/>
     <w:rsid w:val="008E49CF"/>
     <w:rsid w:val="008E5E70"/>
+    <w:rsid w:val="008F0FA1"/>
+    <w:rsid w:val="008F37CE"/>
     <w:rsid w:val="00900739"/>
+    <w:rsid w:val="00900F72"/>
+    <w:rsid w:val="00901739"/>
+    <w:rsid w:val="009018A4"/>
     <w:rsid w:val="0090303D"/>
+    <w:rsid w:val="00903891"/>
     <w:rsid w:val="00903D6E"/>
+    <w:rsid w:val="00904337"/>
+    <w:rsid w:val="009049BE"/>
+    <w:rsid w:val="00905635"/>
+    <w:rsid w:val="009075E5"/>
+    <w:rsid w:val="00907A1A"/>
+    <w:rsid w:val="00907FB5"/>
+    <w:rsid w:val="00910A3C"/>
+    <w:rsid w:val="00913099"/>
+    <w:rsid w:val="00913491"/>
+    <w:rsid w:val="00914511"/>
+    <w:rsid w:val="0092596E"/>
+    <w:rsid w:val="0092697A"/>
+    <w:rsid w:val="0092722A"/>
+    <w:rsid w:val="009315E4"/>
+    <w:rsid w:val="00932D74"/>
     <w:rsid w:val="00935247"/>
+    <w:rsid w:val="00937E3B"/>
     <w:rsid w:val="00941E66"/>
+    <w:rsid w:val="00946E75"/>
+    <w:rsid w:val="00947785"/>
+    <w:rsid w:val="00954485"/>
+    <w:rsid w:val="009552DA"/>
     <w:rsid w:val="0095735B"/>
+    <w:rsid w:val="0095772F"/>
+    <w:rsid w:val="00960C20"/>
     <w:rsid w:val="00962566"/>
+    <w:rsid w:val="00962A5C"/>
+    <w:rsid w:val="00967313"/>
+    <w:rsid w:val="00971030"/>
     <w:rsid w:val="00971152"/>
+    <w:rsid w:val="00973D53"/>
+    <w:rsid w:val="00974F21"/>
+    <w:rsid w:val="0097793A"/>
+    <w:rsid w:val="009827C8"/>
     <w:rsid w:val="00987822"/>
+    <w:rsid w:val="00991FC9"/>
+    <w:rsid w:val="0099355F"/>
+    <w:rsid w:val="009A0C8F"/>
     <w:rsid w:val="009A1814"/>
+    <w:rsid w:val="009A254C"/>
     <w:rsid w:val="009A255B"/>
+    <w:rsid w:val="009A2AAE"/>
+    <w:rsid w:val="009A622D"/>
+    <w:rsid w:val="009A7F0A"/>
+    <w:rsid w:val="009B109C"/>
+    <w:rsid w:val="009B1A46"/>
+    <w:rsid w:val="009B6522"/>
     <w:rsid w:val="009B700C"/>
+    <w:rsid w:val="009C3860"/>
     <w:rsid w:val="009C535D"/>
+    <w:rsid w:val="009C5B0C"/>
     <w:rsid w:val="009D1AE8"/>
+    <w:rsid w:val="009D37D8"/>
+    <w:rsid w:val="009D49D8"/>
+    <w:rsid w:val="009D6038"/>
+    <w:rsid w:val="009D6781"/>
+    <w:rsid w:val="009D7C98"/>
     <w:rsid w:val="009D7F0E"/>
+    <w:rsid w:val="009E0240"/>
     <w:rsid w:val="009E0983"/>
+    <w:rsid w:val="009E1259"/>
     <w:rsid w:val="009E2C55"/>
+    <w:rsid w:val="009E565F"/>
+    <w:rsid w:val="009E7782"/>
     <w:rsid w:val="009E7DA6"/>
     <w:rsid w:val="009F4092"/>
+    <w:rsid w:val="009F41C5"/>
     <w:rsid w:val="009F5560"/>
     <w:rsid w:val="00A010AA"/>
+    <w:rsid w:val="00A01CBD"/>
+    <w:rsid w:val="00A02C7E"/>
+    <w:rsid w:val="00A048A4"/>
     <w:rsid w:val="00A04B16"/>
     <w:rsid w:val="00A105AA"/>
+    <w:rsid w:val="00A14344"/>
+    <w:rsid w:val="00A14F55"/>
+    <w:rsid w:val="00A15A0D"/>
     <w:rsid w:val="00A17D12"/>
+    <w:rsid w:val="00A21645"/>
+    <w:rsid w:val="00A222CD"/>
+    <w:rsid w:val="00A22CA5"/>
     <w:rsid w:val="00A2511E"/>
+    <w:rsid w:val="00A25DC3"/>
     <w:rsid w:val="00A26397"/>
+    <w:rsid w:val="00A31B87"/>
     <w:rsid w:val="00A332AF"/>
+    <w:rsid w:val="00A34B3B"/>
+    <w:rsid w:val="00A35B68"/>
     <w:rsid w:val="00A366A2"/>
+    <w:rsid w:val="00A36D74"/>
+    <w:rsid w:val="00A37BF0"/>
+    <w:rsid w:val="00A37CE3"/>
+    <w:rsid w:val="00A41635"/>
     <w:rsid w:val="00A447D1"/>
+    <w:rsid w:val="00A44C57"/>
+    <w:rsid w:val="00A46DDF"/>
+    <w:rsid w:val="00A5323D"/>
+    <w:rsid w:val="00A55F11"/>
+    <w:rsid w:val="00A5713C"/>
+    <w:rsid w:val="00A62F26"/>
+    <w:rsid w:val="00A64231"/>
+    <w:rsid w:val="00A64758"/>
+    <w:rsid w:val="00A66715"/>
+    <w:rsid w:val="00A66BEB"/>
+    <w:rsid w:val="00A67E0E"/>
+    <w:rsid w:val="00A71EC7"/>
+    <w:rsid w:val="00A72351"/>
     <w:rsid w:val="00A7399D"/>
+    <w:rsid w:val="00A740DF"/>
+    <w:rsid w:val="00A74146"/>
+    <w:rsid w:val="00A7507C"/>
     <w:rsid w:val="00A775B5"/>
+    <w:rsid w:val="00A83AC2"/>
+    <w:rsid w:val="00A91F87"/>
+    <w:rsid w:val="00A92D87"/>
+    <w:rsid w:val="00A93ED9"/>
+    <w:rsid w:val="00A94BD9"/>
+    <w:rsid w:val="00A951F9"/>
     <w:rsid w:val="00AA715A"/>
+    <w:rsid w:val="00AB1483"/>
     <w:rsid w:val="00AB1AF2"/>
+    <w:rsid w:val="00AB3E71"/>
+    <w:rsid w:val="00AB4B46"/>
+    <w:rsid w:val="00AB50FB"/>
+    <w:rsid w:val="00AB511D"/>
+    <w:rsid w:val="00AB5333"/>
+    <w:rsid w:val="00AB555D"/>
+    <w:rsid w:val="00AB7231"/>
+    <w:rsid w:val="00AC174E"/>
+    <w:rsid w:val="00AC1CDC"/>
+    <w:rsid w:val="00AC4966"/>
+    <w:rsid w:val="00AC6280"/>
+    <w:rsid w:val="00AC6A48"/>
     <w:rsid w:val="00AD190E"/>
     <w:rsid w:val="00AD1A4E"/>
     <w:rsid w:val="00AE06A4"/>
     <w:rsid w:val="00AE155A"/>
+    <w:rsid w:val="00AE331D"/>
+    <w:rsid w:val="00AE3C68"/>
     <w:rsid w:val="00AE5834"/>
     <w:rsid w:val="00AF21E8"/>
+    <w:rsid w:val="00AF287B"/>
+    <w:rsid w:val="00AF4025"/>
+    <w:rsid w:val="00AF526F"/>
+    <w:rsid w:val="00AF737A"/>
+    <w:rsid w:val="00AF7423"/>
+    <w:rsid w:val="00B034A6"/>
+    <w:rsid w:val="00B0367F"/>
+    <w:rsid w:val="00B04412"/>
+    <w:rsid w:val="00B04858"/>
+    <w:rsid w:val="00B05041"/>
+    <w:rsid w:val="00B052FC"/>
     <w:rsid w:val="00B05DDE"/>
     <w:rsid w:val="00B06643"/>
+    <w:rsid w:val="00B07793"/>
+    <w:rsid w:val="00B07EC1"/>
+    <w:rsid w:val="00B10532"/>
+    <w:rsid w:val="00B11708"/>
+    <w:rsid w:val="00B11C80"/>
+    <w:rsid w:val="00B13618"/>
     <w:rsid w:val="00B14553"/>
+    <w:rsid w:val="00B14EC3"/>
+    <w:rsid w:val="00B16F89"/>
+    <w:rsid w:val="00B227D7"/>
+    <w:rsid w:val="00B2618A"/>
     <w:rsid w:val="00B32D59"/>
     <w:rsid w:val="00B348F0"/>
+    <w:rsid w:val="00B37308"/>
+    <w:rsid w:val="00B37C3E"/>
     <w:rsid w:val="00B40744"/>
+    <w:rsid w:val="00B40FA9"/>
     <w:rsid w:val="00B41EBE"/>
+    <w:rsid w:val="00B4271E"/>
+    <w:rsid w:val="00B44340"/>
+    <w:rsid w:val="00B46110"/>
+    <w:rsid w:val="00B501DA"/>
     <w:rsid w:val="00B505E3"/>
+    <w:rsid w:val="00B51257"/>
+    <w:rsid w:val="00B51505"/>
     <w:rsid w:val="00B528F3"/>
+    <w:rsid w:val="00B52DF2"/>
+    <w:rsid w:val="00B546A5"/>
     <w:rsid w:val="00B557CE"/>
+    <w:rsid w:val="00B55D45"/>
+    <w:rsid w:val="00B57729"/>
+    <w:rsid w:val="00B61A26"/>
+    <w:rsid w:val="00B62254"/>
+    <w:rsid w:val="00B65874"/>
+    <w:rsid w:val="00B67A37"/>
+    <w:rsid w:val="00B70C1D"/>
     <w:rsid w:val="00B761DA"/>
     <w:rsid w:val="00B76C05"/>
+    <w:rsid w:val="00B77335"/>
+    <w:rsid w:val="00B77A4B"/>
+    <w:rsid w:val="00B83355"/>
+    <w:rsid w:val="00B83C07"/>
+    <w:rsid w:val="00B8414E"/>
+    <w:rsid w:val="00B85063"/>
+    <w:rsid w:val="00B86279"/>
+    <w:rsid w:val="00B905BF"/>
+    <w:rsid w:val="00B931F8"/>
+    <w:rsid w:val="00B94BCE"/>
+    <w:rsid w:val="00B95521"/>
+    <w:rsid w:val="00B95C30"/>
+    <w:rsid w:val="00BA0287"/>
+    <w:rsid w:val="00BA66DB"/>
+    <w:rsid w:val="00BA773D"/>
+    <w:rsid w:val="00BA7BF4"/>
+    <w:rsid w:val="00BB06AA"/>
+    <w:rsid w:val="00BB23B6"/>
     <w:rsid w:val="00BB2575"/>
+    <w:rsid w:val="00BB2B87"/>
     <w:rsid w:val="00BB340E"/>
+    <w:rsid w:val="00BC562D"/>
+    <w:rsid w:val="00BC7671"/>
+    <w:rsid w:val="00BC7ABD"/>
+    <w:rsid w:val="00BC7DC5"/>
+    <w:rsid w:val="00BD581F"/>
+    <w:rsid w:val="00BD601B"/>
+    <w:rsid w:val="00BD6757"/>
+    <w:rsid w:val="00BD7682"/>
+    <w:rsid w:val="00BE2F2D"/>
+    <w:rsid w:val="00BE308D"/>
+    <w:rsid w:val="00BF0D32"/>
+    <w:rsid w:val="00BF17CE"/>
+    <w:rsid w:val="00BF24E6"/>
+    <w:rsid w:val="00BF40A5"/>
     <w:rsid w:val="00C00DF5"/>
     <w:rsid w:val="00C0142D"/>
+    <w:rsid w:val="00C035A6"/>
+    <w:rsid w:val="00C03DEE"/>
+    <w:rsid w:val="00C063CF"/>
     <w:rsid w:val="00C10341"/>
+    <w:rsid w:val="00C120C5"/>
+    <w:rsid w:val="00C12371"/>
+    <w:rsid w:val="00C12C69"/>
     <w:rsid w:val="00C13571"/>
+    <w:rsid w:val="00C14689"/>
     <w:rsid w:val="00C1607C"/>
+    <w:rsid w:val="00C16415"/>
+    <w:rsid w:val="00C165D1"/>
+    <w:rsid w:val="00C16C45"/>
+    <w:rsid w:val="00C208E1"/>
+    <w:rsid w:val="00C2278B"/>
+    <w:rsid w:val="00C24249"/>
+    <w:rsid w:val="00C2450C"/>
+    <w:rsid w:val="00C27E68"/>
     <w:rsid w:val="00C33A87"/>
+    <w:rsid w:val="00C40840"/>
+    <w:rsid w:val="00C41D26"/>
+    <w:rsid w:val="00C42F44"/>
+    <w:rsid w:val="00C44B4F"/>
+    <w:rsid w:val="00C464C4"/>
     <w:rsid w:val="00C5041E"/>
+    <w:rsid w:val="00C50C4A"/>
+    <w:rsid w:val="00C5162C"/>
     <w:rsid w:val="00C5291E"/>
+    <w:rsid w:val="00C52C69"/>
+    <w:rsid w:val="00C53602"/>
+    <w:rsid w:val="00C57E4E"/>
     <w:rsid w:val="00C60E44"/>
+    <w:rsid w:val="00C60F2E"/>
+    <w:rsid w:val="00C60FDB"/>
+    <w:rsid w:val="00C629B8"/>
+    <w:rsid w:val="00C62A37"/>
     <w:rsid w:val="00C62FE4"/>
     <w:rsid w:val="00C63099"/>
+    <w:rsid w:val="00C631E3"/>
+    <w:rsid w:val="00C674C7"/>
     <w:rsid w:val="00C713DD"/>
+    <w:rsid w:val="00C7161F"/>
+    <w:rsid w:val="00C72F94"/>
+    <w:rsid w:val="00C73359"/>
     <w:rsid w:val="00C80FB5"/>
     <w:rsid w:val="00C8248C"/>
+    <w:rsid w:val="00C82B29"/>
     <w:rsid w:val="00C83ECE"/>
+    <w:rsid w:val="00C8471D"/>
+    <w:rsid w:val="00C855A7"/>
+    <w:rsid w:val="00C9172F"/>
     <w:rsid w:val="00C92027"/>
+    <w:rsid w:val="00C92235"/>
     <w:rsid w:val="00C92454"/>
+    <w:rsid w:val="00C92ABC"/>
+    <w:rsid w:val="00C97570"/>
+    <w:rsid w:val="00CA5916"/>
+    <w:rsid w:val="00CA5FC8"/>
     <w:rsid w:val="00CA617D"/>
     <w:rsid w:val="00CB18F0"/>
+    <w:rsid w:val="00CB2FAF"/>
+    <w:rsid w:val="00CB2FBE"/>
     <w:rsid w:val="00CB54A0"/>
+    <w:rsid w:val="00CB64CA"/>
+    <w:rsid w:val="00CC03DD"/>
     <w:rsid w:val="00CC1CB6"/>
+    <w:rsid w:val="00CC1DBD"/>
+    <w:rsid w:val="00CC1FEB"/>
+    <w:rsid w:val="00CC3137"/>
+    <w:rsid w:val="00CC37B4"/>
     <w:rsid w:val="00CC72E5"/>
+    <w:rsid w:val="00CC7403"/>
+    <w:rsid w:val="00CC788D"/>
+    <w:rsid w:val="00CD15F8"/>
     <w:rsid w:val="00CD4393"/>
     <w:rsid w:val="00CD455A"/>
+    <w:rsid w:val="00CE00BA"/>
+    <w:rsid w:val="00CE12F0"/>
+    <w:rsid w:val="00CE21B7"/>
+    <w:rsid w:val="00CE223F"/>
+    <w:rsid w:val="00CE24D5"/>
+    <w:rsid w:val="00CE46F0"/>
+    <w:rsid w:val="00CE4C51"/>
+    <w:rsid w:val="00CF0456"/>
     <w:rsid w:val="00CF1E93"/>
+    <w:rsid w:val="00CF26E6"/>
+    <w:rsid w:val="00CF509B"/>
+    <w:rsid w:val="00CF6408"/>
+    <w:rsid w:val="00D00EAD"/>
     <w:rsid w:val="00D00FE1"/>
+    <w:rsid w:val="00D038D0"/>
+    <w:rsid w:val="00D06205"/>
     <w:rsid w:val="00D063BE"/>
     <w:rsid w:val="00D0736D"/>
+    <w:rsid w:val="00D07437"/>
+    <w:rsid w:val="00D07D51"/>
     <w:rsid w:val="00D102D8"/>
+    <w:rsid w:val="00D12658"/>
+    <w:rsid w:val="00D14AC0"/>
     <w:rsid w:val="00D153F1"/>
+    <w:rsid w:val="00D221E8"/>
+    <w:rsid w:val="00D2234F"/>
+    <w:rsid w:val="00D245CB"/>
+    <w:rsid w:val="00D25832"/>
+    <w:rsid w:val="00D25CD2"/>
     <w:rsid w:val="00D2732F"/>
+    <w:rsid w:val="00D30702"/>
     <w:rsid w:val="00D31157"/>
+    <w:rsid w:val="00D31655"/>
     <w:rsid w:val="00D32C14"/>
     <w:rsid w:val="00D33D05"/>
+    <w:rsid w:val="00D35A0C"/>
+    <w:rsid w:val="00D413DF"/>
+    <w:rsid w:val="00D42829"/>
+    <w:rsid w:val="00D4466D"/>
     <w:rsid w:val="00D458E8"/>
     <w:rsid w:val="00D46229"/>
+    <w:rsid w:val="00D46E1C"/>
     <w:rsid w:val="00D513E6"/>
+    <w:rsid w:val="00D540A1"/>
     <w:rsid w:val="00D54735"/>
+    <w:rsid w:val="00D5593A"/>
     <w:rsid w:val="00D56A9A"/>
+    <w:rsid w:val="00D57925"/>
     <w:rsid w:val="00D60A64"/>
+    <w:rsid w:val="00D63151"/>
+    <w:rsid w:val="00D638EE"/>
+    <w:rsid w:val="00D64DFB"/>
+    <w:rsid w:val="00D70863"/>
+    <w:rsid w:val="00D70C4A"/>
+    <w:rsid w:val="00D727AF"/>
     <w:rsid w:val="00D74B44"/>
+    <w:rsid w:val="00D75399"/>
+    <w:rsid w:val="00D77162"/>
+    <w:rsid w:val="00D81182"/>
     <w:rsid w:val="00D81E0C"/>
     <w:rsid w:val="00D83F66"/>
+    <w:rsid w:val="00D85E9F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D86D8F"/>
+    <w:rsid w:val="00D90257"/>
+    <w:rsid w:val="00D9187F"/>
+    <w:rsid w:val="00D93601"/>
+    <w:rsid w:val="00D95203"/>
+    <w:rsid w:val="00DA02B0"/>
     <w:rsid w:val="00DA406B"/>
     <w:rsid w:val="00DA45A3"/>
+    <w:rsid w:val="00DA60B2"/>
     <w:rsid w:val="00DA6633"/>
+    <w:rsid w:val="00DA7983"/>
+    <w:rsid w:val="00DB101E"/>
     <w:rsid w:val="00DB2C5C"/>
+    <w:rsid w:val="00DB2EAF"/>
+    <w:rsid w:val="00DB3626"/>
     <w:rsid w:val="00DB65D8"/>
     <w:rsid w:val="00DB6F3E"/>
+    <w:rsid w:val="00DB76DC"/>
+    <w:rsid w:val="00DB7ADB"/>
+    <w:rsid w:val="00DC00B1"/>
     <w:rsid w:val="00DC0CEB"/>
+    <w:rsid w:val="00DC1F72"/>
+    <w:rsid w:val="00DC3787"/>
+    <w:rsid w:val="00DC7BF0"/>
+    <w:rsid w:val="00DC7F3A"/>
+    <w:rsid w:val="00DD15B7"/>
+    <w:rsid w:val="00DD1CC8"/>
+    <w:rsid w:val="00DD2B80"/>
+    <w:rsid w:val="00DD2F72"/>
+    <w:rsid w:val="00DD3901"/>
+    <w:rsid w:val="00DD6D9F"/>
+    <w:rsid w:val="00DE1A43"/>
+    <w:rsid w:val="00DE2EA7"/>
+    <w:rsid w:val="00DE6DAF"/>
+    <w:rsid w:val="00DF008C"/>
+    <w:rsid w:val="00DF1355"/>
     <w:rsid w:val="00DF2A21"/>
+    <w:rsid w:val="00DF2BF2"/>
+    <w:rsid w:val="00DF4D01"/>
+    <w:rsid w:val="00DF70F2"/>
+    <w:rsid w:val="00E00E07"/>
     <w:rsid w:val="00E074C5"/>
+    <w:rsid w:val="00E13FC9"/>
+    <w:rsid w:val="00E1717B"/>
+    <w:rsid w:val="00E22B26"/>
+    <w:rsid w:val="00E23F9F"/>
+    <w:rsid w:val="00E24355"/>
     <w:rsid w:val="00E25932"/>
+    <w:rsid w:val="00E272CF"/>
+    <w:rsid w:val="00E27509"/>
     <w:rsid w:val="00E27742"/>
+    <w:rsid w:val="00E30205"/>
+    <w:rsid w:val="00E312F5"/>
+    <w:rsid w:val="00E31C83"/>
+    <w:rsid w:val="00E3303E"/>
     <w:rsid w:val="00E33622"/>
+    <w:rsid w:val="00E349F1"/>
+    <w:rsid w:val="00E351DF"/>
     <w:rsid w:val="00E35E3F"/>
+    <w:rsid w:val="00E364CC"/>
+    <w:rsid w:val="00E3727D"/>
+    <w:rsid w:val="00E418E4"/>
     <w:rsid w:val="00E42726"/>
+    <w:rsid w:val="00E42E9D"/>
+    <w:rsid w:val="00E44954"/>
+    <w:rsid w:val="00E50B5C"/>
+    <w:rsid w:val="00E5370E"/>
+    <w:rsid w:val="00E53FCC"/>
+    <w:rsid w:val="00E543F3"/>
+    <w:rsid w:val="00E54BEF"/>
+    <w:rsid w:val="00E55728"/>
+    <w:rsid w:val="00E55D39"/>
+    <w:rsid w:val="00E56D9E"/>
+    <w:rsid w:val="00E57310"/>
     <w:rsid w:val="00E573E8"/>
+    <w:rsid w:val="00E611E6"/>
     <w:rsid w:val="00E636D0"/>
     <w:rsid w:val="00E6566E"/>
+    <w:rsid w:val="00E67A5D"/>
+    <w:rsid w:val="00E72416"/>
+    <w:rsid w:val="00E730C1"/>
     <w:rsid w:val="00E748E5"/>
+    <w:rsid w:val="00E760CB"/>
     <w:rsid w:val="00E76E5A"/>
     <w:rsid w:val="00E8003F"/>
     <w:rsid w:val="00E819B1"/>
+    <w:rsid w:val="00E8348F"/>
+    <w:rsid w:val="00E903A6"/>
+    <w:rsid w:val="00E9056F"/>
+    <w:rsid w:val="00E914CC"/>
     <w:rsid w:val="00E94DA8"/>
+    <w:rsid w:val="00E959A1"/>
     <w:rsid w:val="00E96745"/>
+    <w:rsid w:val="00EA158D"/>
+    <w:rsid w:val="00EA352C"/>
+    <w:rsid w:val="00EA4504"/>
+    <w:rsid w:val="00EA56EB"/>
+    <w:rsid w:val="00EA589A"/>
+    <w:rsid w:val="00EA6187"/>
     <w:rsid w:val="00EA685B"/>
+    <w:rsid w:val="00EA6D44"/>
     <w:rsid w:val="00EA6D76"/>
     <w:rsid w:val="00EA7A39"/>
+    <w:rsid w:val="00EA7B91"/>
+    <w:rsid w:val="00EB4CFB"/>
+    <w:rsid w:val="00EC28B1"/>
+    <w:rsid w:val="00EC3650"/>
+    <w:rsid w:val="00EC64E9"/>
+    <w:rsid w:val="00EC6E5E"/>
+    <w:rsid w:val="00EC787F"/>
     <w:rsid w:val="00ED1A29"/>
+    <w:rsid w:val="00EE33C2"/>
     <w:rsid w:val="00EE3B39"/>
+    <w:rsid w:val="00EE5F4F"/>
+    <w:rsid w:val="00EF1AC5"/>
+    <w:rsid w:val="00EF2BF8"/>
     <w:rsid w:val="00EF3894"/>
     <w:rsid w:val="00EF3DF5"/>
+    <w:rsid w:val="00EF568A"/>
+    <w:rsid w:val="00EF770F"/>
+    <w:rsid w:val="00EF77AC"/>
+    <w:rsid w:val="00EF7CE8"/>
     <w:rsid w:val="00F008C6"/>
     <w:rsid w:val="00F020B4"/>
+    <w:rsid w:val="00F02EBA"/>
+    <w:rsid w:val="00F037A3"/>
+    <w:rsid w:val="00F04D3D"/>
+    <w:rsid w:val="00F051EC"/>
     <w:rsid w:val="00F06F76"/>
     <w:rsid w:val="00F177AE"/>
+    <w:rsid w:val="00F178FE"/>
+    <w:rsid w:val="00F215DA"/>
     <w:rsid w:val="00F218C5"/>
     <w:rsid w:val="00F21B55"/>
+    <w:rsid w:val="00F231F7"/>
+    <w:rsid w:val="00F24D02"/>
+    <w:rsid w:val="00F31B4D"/>
     <w:rsid w:val="00F32742"/>
     <w:rsid w:val="00F32B1C"/>
     <w:rsid w:val="00F32FEC"/>
+    <w:rsid w:val="00F3495B"/>
+    <w:rsid w:val="00F34E9A"/>
+    <w:rsid w:val="00F35B4F"/>
     <w:rsid w:val="00F36DE5"/>
+    <w:rsid w:val="00F3750F"/>
+    <w:rsid w:val="00F37F1F"/>
+    <w:rsid w:val="00F43663"/>
+    <w:rsid w:val="00F4492D"/>
     <w:rsid w:val="00F45837"/>
     <w:rsid w:val="00F5028B"/>
     <w:rsid w:val="00F50C9B"/>
+    <w:rsid w:val="00F518CF"/>
+    <w:rsid w:val="00F55EBF"/>
+    <w:rsid w:val="00F566D7"/>
     <w:rsid w:val="00F570F2"/>
     <w:rsid w:val="00F6009A"/>
+    <w:rsid w:val="00F62234"/>
+    <w:rsid w:val="00F62311"/>
+    <w:rsid w:val="00F6239B"/>
     <w:rsid w:val="00F63FAD"/>
+    <w:rsid w:val="00F6714A"/>
+    <w:rsid w:val="00F70E3E"/>
     <w:rsid w:val="00F71A70"/>
+    <w:rsid w:val="00F71A9A"/>
+    <w:rsid w:val="00F724CD"/>
     <w:rsid w:val="00F747A2"/>
+    <w:rsid w:val="00F7548E"/>
+    <w:rsid w:val="00F7591F"/>
+    <w:rsid w:val="00F76A6C"/>
+    <w:rsid w:val="00F80046"/>
+    <w:rsid w:val="00F801FC"/>
+    <w:rsid w:val="00F812A7"/>
+    <w:rsid w:val="00F818CA"/>
+    <w:rsid w:val="00F82B5E"/>
+    <w:rsid w:val="00F84F76"/>
+    <w:rsid w:val="00F85EA8"/>
     <w:rsid w:val="00F86757"/>
+    <w:rsid w:val="00F86DC6"/>
+    <w:rsid w:val="00F87410"/>
+    <w:rsid w:val="00F90CB6"/>
+    <w:rsid w:val="00F91CCC"/>
     <w:rsid w:val="00F91FB1"/>
+    <w:rsid w:val="00F93E32"/>
+    <w:rsid w:val="00F93FA5"/>
     <w:rsid w:val="00F95FEA"/>
     <w:rsid w:val="00F96900"/>
+    <w:rsid w:val="00FA4FD7"/>
+    <w:rsid w:val="00FA54DE"/>
     <w:rsid w:val="00FA5857"/>
+    <w:rsid w:val="00FA66D0"/>
+    <w:rsid w:val="00FA6F58"/>
+    <w:rsid w:val="00FB09D7"/>
+    <w:rsid w:val="00FB2714"/>
     <w:rsid w:val="00FB3BF5"/>
+    <w:rsid w:val="00FB6617"/>
+    <w:rsid w:val="00FB7A9C"/>
+    <w:rsid w:val="00FB7FE9"/>
+    <w:rsid w:val="00FC03A0"/>
+    <w:rsid w:val="00FC17DA"/>
+    <w:rsid w:val="00FC4713"/>
+    <w:rsid w:val="00FC6EE1"/>
+    <w:rsid w:val="00FC709B"/>
     <w:rsid w:val="00FD3FE5"/>
+    <w:rsid w:val="00FD762A"/>
+    <w:rsid w:val="00FF0CED"/>
+    <w:rsid w:val="00FF204F"/>
+    <w:rsid w:val="00FF36EF"/>
+    <w:rsid w:val="00FF470C"/>
+    <w:rsid w:val="00FF4D7C"/>
+    <w:rsid w:val="00FF5A09"/>
     <w:rsid w:val="033692B2"/>
+    <w:rsid w:val="03C860C8"/>
+    <w:rsid w:val="0456D532"/>
     <w:rsid w:val="04B11671"/>
+    <w:rsid w:val="053A9830"/>
+    <w:rsid w:val="05C8DA62"/>
     <w:rsid w:val="05E6D858"/>
+    <w:rsid w:val="094FD118"/>
+    <w:rsid w:val="0BCA9DCB"/>
     <w:rsid w:val="10A61FC3"/>
     <w:rsid w:val="1316D509"/>
     <w:rsid w:val="14788CB3"/>
     <w:rsid w:val="226ACBBF"/>
+    <w:rsid w:val="257B2115"/>
     <w:rsid w:val="2627E38B"/>
     <w:rsid w:val="2C53947C"/>
     <w:rsid w:val="2D2EE4B0"/>
     <w:rsid w:val="2F9AF7CD"/>
     <w:rsid w:val="2FE77A2C"/>
     <w:rsid w:val="328B079E"/>
     <w:rsid w:val="32D1B454"/>
+    <w:rsid w:val="33BB649A"/>
+    <w:rsid w:val="3590F0C9"/>
     <w:rsid w:val="35A94E6B"/>
     <w:rsid w:val="3640D932"/>
     <w:rsid w:val="370CEA3F"/>
     <w:rsid w:val="374294B3"/>
     <w:rsid w:val="39223E4F"/>
     <w:rsid w:val="3922719F"/>
     <w:rsid w:val="3BA683C4"/>
+    <w:rsid w:val="3DCADAA7"/>
     <w:rsid w:val="3E03ECEF"/>
     <w:rsid w:val="3F8BA7B9"/>
     <w:rsid w:val="408D277B"/>
     <w:rsid w:val="40AEB4F1"/>
     <w:rsid w:val="41DE334E"/>
     <w:rsid w:val="44530AEC"/>
     <w:rsid w:val="463E962B"/>
     <w:rsid w:val="49EF44A6"/>
     <w:rsid w:val="4B4F2B55"/>
     <w:rsid w:val="4EC2080B"/>
     <w:rsid w:val="4FFB1FB3"/>
     <w:rsid w:val="503B32ED"/>
     <w:rsid w:val="50E15C89"/>
+    <w:rsid w:val="524B18DF"/>
     <w:rsid w:val="52858BD1"/>
     <w:rsid w:val="597EF139"/>
     <w:rsid w:val="5AF364A7"/>
+    <w:rsid w:val="610AA086"/>
     <w:rsid w:val="626FFFEC"/>
     <w:rsid w:val="644E5554"/>
     <w:rsid w:val="65542881"/>
     <w:rsid w:val="6673B2F9"/>
     <w:rsid w:val="67DE5C30"/>
     <w:rsid w:val="6A213B97"/>
     <w:rsid w:val="6A93DE5A"/>
     <w:rsid w:val="6C93C1E3"/>
     <w:rsid w:val="6EFAA887"/>
     <w:rsid w:val="71B8970F"/>
+    <w:rsid w:val="71F7254D"/>
     <w:rsid w:val="7207862B"/>
+    <w:rsid w:val="72EE203E"/>
     <w:rsid w:val="75616E08"/>
     <w:rsid w:val="7580BA9D"/>
     <w:rsid w:val="772D5C28"/>
     <w:rsid w:val="79C5B6EC"/>
     <w:rsid w:val="79E62A46"/>
     <w:rsid w:val="7AC23CD8"/>
     <w:rsid w:val="7D3D59F1"/>
+    <w:rsid w:val="7E499966"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D77911D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D6671DAC-E1B3-344F-BC75-F52D4F3F4AEC}"/>
+  <w15:docId w15:val="{E11E70B1-BD2F-4174-AFB4-D865409EFF65}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12895,64 +17673,62 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C4990"/>
     <w:rPr>
       <w:color w:val="5368E0" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C4990"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001119F8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="001119F8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001119F8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -12978,90 +17754,120 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00350264"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00B05DDE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1571" w:hanging="1571"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B07793"/>
+    <w:rPr>
+      <w:color w:val="D22332" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E53FCC"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A7CD8"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="235556771">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="607080064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38366" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13147" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=49277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesa.ac.uk/collection/coding-manual-tools/hecoscahdata/hecos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/collaborate/global-influence/global-centres/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=76856" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quality@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesa.ac.uk/collection/coding-manual-tools/hecoscahdata/hecos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=49277" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=76856" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucas.com/explore/search/courses-beta?query=&amp;refinementList%5Bprovider.name%5D%5B0%5D=University%20of%20Manchester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/collaborate/global-influence/global-centres/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quality@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38366" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13147" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="University 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6D009D"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C300AE"/>
       </a:accent2>
       <a:accent3>
@@ -13327,107 +18133,175 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-    <xsd:import namespace="09ff1720-e0b7-4ae1-8100-de0ec9e5a334"/>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA5D2E778605424CAA402C0BE5821DD9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="871ab2dbaadc9524ff6aef78e4f9832d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d516a1a1-4a41-4172-bf4a-b5852c977fc9" xmlns:ns3="3f3b5f08-be49-4f40-9bab-417885f038d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b28907587788f7899361180b274f7fec" ns2:_="" ns3:_="">
+    <xsd:import namespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <xsd:import namespace="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09ff1720-e0b7-4ae1-8100-de0ec9e5a334" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f3b5f08-be49-4f40-9bab-417885f038d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -13486,117 +18360,358 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d516a1a1-4a41-4172-bf4a-b5852c977fc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F9769A-57CE-420D-B460-49149697E2DB}">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01849005-073D-439D-86CE-274BC70F5ABA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="09ff1720-e0b7-4ae1-8100-de0ec9e5a334"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <ds:schemaRef ds:uri="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0B8266-5D90-4E8D-8DFB-95A5BFEF0F5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1611E3BD-3B08-4462-A32A-EDE14FD5A0CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00E24CFE-2F8B-4B15-BA22-41360D86F89A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9364</Characters>
+  <Pages>8</Pages>
+  <Words>2446</Words>
+  <Characters>14875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>875</Lines>
+  <Paragraphs>524</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10985</CharactersWithSpaces>
+  <CharactersWithSpaces>16797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="66" baseType="variant">
+      <vt:variant>
+        <vt:i4>589917</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38366</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=76856</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589917</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38366</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13147</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=49277</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589889</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.manchester.ac.uk/collaborate/global-influence/global-centres/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8060993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Section_3:_Amendment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2555977</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:quality@manchester.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4784214</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046355</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.hesa.ac.uk/collection/coding-manual-tools/hecoscahdata/hecos</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376340</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ucas.com/explore/search/courses-beta?query=&amp;refinementList%5Bprovider.name%5D%5B0%5D=University%20of%20Manchester</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Williams</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010051043E8F98DA76488299B34F2FA2DA08</vt:lpwstr>
+    <vt:lpwstr>0x010100DA5D2E778605424CAA402C0BE5821DD9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>