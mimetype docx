--- v0 (2025-10-25)
+++ v1 (2026-06-12)
@@ -2,362 +2,333 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3916"/>
         <w:tblW w:w="15425" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2374"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2724"/>
         <w:gridCol w:w="2670"/>
         <w:gridCol w:w="3277"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF0074" w14:paraId="516F0E52" w14:textId="77777777" w:rsidTr="00EF0074">
+      <w:tr w:rsidR="00EF0074" w:rsidRPr="00C464D0" w14:paraId="516F0E52" w14:textId="77777777" w:rsidTr="00C464D0">
         <w:trPr>
           <w:trHeight w:val="1175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3029FE33" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+          <w:p w14:paraId="3029FE33" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>L&amp;D Objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5609C0EB" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5609C0EB" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What do I want/need to learn or do better?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F3AE1C5" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4F3AE1C5" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What will I do to achieve this?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20F419B6" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="20F419B6" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What resources or support will I need?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F8B181C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4F8B181C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>How will I know if I have succeeded?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2628BE78" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2628BE78" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Target dates for </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="041FC256" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="041FC256" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>review or completion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF0074" w14:paraId="403FB6F6" w14:textId="77777777" w:rsidTr="00EF0074">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFEBF7"/>
             <w:tcMar>
@@ -1542,312 +1513,312 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A7D6839" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF0074" w14:paraId="774C5ABB" w14:textId="77777777" w:rsidTr="00EF0074">
+      <w:tr w:rsidR="00EF0074" w14:paraId="774C5ABB" w14:textId="77777777" w:rsidTr="00C464D0">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47B33767" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4161515F" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D7B7304" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13F84190" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35F7F460" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0466D029" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4741ADB9" w14:textId="6A371A54" w:rsidR="00EF0074" w:rsidRDefault="004B7FFB" w:rsidP="00EF0074">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="783237EE" wp14:editId="53F22356">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="783237EE" wp14:editId="792E4CF1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>9051290</wp:posOffset>
+              <wp:posOffset>9265920</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-902335</wp:posOffset>
+              <wp:posOffset>-685800</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1641475" cy="1532890"/>
+            <wp:extent cx="1206452" cy="1532890"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="14" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Picture 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1641475" cy="1532890"/>
+                      <a:ext cx="1206452" cy="1532890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EF0074">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="750283CB" wp14:editId="7C86E619">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="750283CB" wp14:editId="3FBD941B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1654810" cy="701040"/>
             <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Picture 16" descr="TAB_col_background"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16" descr="TAB_col_background"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -1944,111 +1915,111 @@
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="25400">
                               <a:solidFill>
                                 <a:schemeClr val="dk1">
                                   <a:lumMod val="0"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst/>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="25B02F87" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="25B02F87" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>Personal Development Plan</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5E3647E3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:141.75pt;margin-top:-6.6pt;width:391.2pt;height:52.8pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPlDwg3wEAAK8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nLlo2o6TQ2DSGN&#10;gTT4AY5jNxaJz5zdJuXXc3bSrsAb4sXy3fm+u+/u8/pm7Du2V+gN2IovFzlnykpojN1W/NvXhzfX&#10;nPkgbCM6sKriB+X5zeb1q/XgSrWCFrpGISMQ68vBVbwNwZVZ5mWreuEX4JSloAbsRSATt1mDYiD0&#10;vstWeV5kA2DjEKTynrz3U5BvEr7WSobPWnsVWFdx6i2kE9NZxzPbrEW5ReFaI+c2xD900QtjqegJ&#10;6l4EwXZo/oLqjUTwoMNCQp+B1kaqxIHYLPM/2Dy3wqnEhYbj3WlM/v/Byqf9s/uCLIzvYaQFJhLe&#10;PYL87pmFu1bYrbpFhKFVoqHCyziybHC+nFPjqH3pI0g9fIKGlix2ARLQqLGPUyGejNBpAYfT0NUY&#10;mCTnxbvienVBIUmx4iq/LNJWMlEesx368EFBz+Kl4khLTehi/+hD7EaUxyexmIUH03VpsZ39zUEP&#10;J49Kypizj+1PRMJYj5QbnTU0B2KFMKmGVE6XFvAnZwMppuL+x06g4qz7aGkyb4vLq4Ikdm7guVGf&#10;G8JKgqp44Gy63oVJljuHZttSpWkXFm5pmtokoi9dzTsgVST+s4Kj7M7t9Orln21+AQAA//8DAFBL&#10;AwQUAAYACAAAACEAwrvgC+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZW&#10;6qVKTKBJA8VEUaVKPeRSSu8LdgHFXiPsAP37OqfmuJqnmbf5YTGaTWp0vSUBm3UETFFjZU+tgOrr&#10;fbUH5jySRG1JCfhVDg7F/V2OmbQzfaqp9C0LJeQyFNB5P2Scu6ZTBt3aDopC9mNHgz6cY8vliHMo&#10;N5rHUbTjBnsKCx0O6q1Tzbm8GAE4TmV60idbUf3y/XSu5uQjPQrx+LAcX4F5tfh/GK76QR2K4FTb&#10;C0nHtIB4n2wDKmC1SWJgVyLabVNgtYA0fgZe5Pz2h+IPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAT5Q8IN8BAACvAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAwrvgC+AAAAALAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" fillcolor="#5b9bd5" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="25B02F87" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="25B02F87" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Personal Development Plan</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB25A5D" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074"/>
     <w:p w14:paraId="7E41788C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
@@ -2103,1093 +2074,1065 @@
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="25400">
                               <a:solidFill>
                                 <a:schemeClr val="dk1">
                                   <a:lumMod val="0"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst/>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="179518E9" w14:textId="77777777" w:rsidR="0030387C" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="179518E9" w14:textId="77777777" w:rsidR="0030387C" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>Name:</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>From:</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>To:</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidR="0030387C">
+                            <w:r w:rsidR="0030387C" w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4DE956DE" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="4DE956DE" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>Planned outcomes:</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0BB673A5" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="0BB673A5" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>0 – 6 months</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="717F311E" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="717F311E" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="378C443C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="378C443C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>0-6 months</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1B2280D9" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="1B2280D9" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2F718402" id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:2.85pt;width:578.4pt;height:93pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/XUBp4gEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KSxjEEy0GaIEWB&#10;9AGk/QCKIiWiEpdd0pbcr++Skh23uQW9EFwuObszO9zcjH3H9gq9AVvyfLHkTFkJtbFNyX98f3i3&#10;5swHYWvRgVUlPyjPb7Zv32wGV6gLaKGrFTICsb4YXMnbEFyRZV62qhd+AU5ZSmrAXgQKsclqFAOh&#10;9112sVyusgGwdghSeU+n91OSbxO+1kqGr1p7FVhXcuotpBXTWsU1225E0aBwrZFzG+IVXfTCWCp6&#10;groXQbAdmhdQvZEIHnRYSOgz0NpIlTgQm3z5D5unVjiVuJA43p1k8v8PVn7ZP7lvyML4AUYaYCLh&#10;3SPIn55ZuGuFbdQtIgytEjUVzqNk2eB8MT+NUvvCR5Bq+Aw1DVnsAiSgUWMfVSGejNBpAIeT6GoM&#10;TNLh9eX7q9WaUpJyeb7O82UaSyaK43OHPnxU0LO4KTnSVBO82D/6ENsRxfFKrGbhwXRdmmxn/zqg&#10;i9OJStaYXx/7n5iEsRqZqWemMVdBfSB2CJN7yO20aQF/czaQc0ruf+0EKs66T5YUulxdXa/IaucB&#10;ngfVeSCsJKiSB86m7V2Y7LlzaJqWKk0zsXBLqmqT+D53Nc+C3JFkmJ0c7Xcep1vP/237BwAA//8D&#10;AFBLAwQUAAYACAAAACEAuQYbC9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXBB1AmpDQpyqQkLi0AtpuDuxSaLa68h2k/D3bE9wm9WsZt6U+9UaNmsfRocC0k0CTGPn1Ii9&#10;gOb0/vgCLESJShqHWsCPDrCvbm9KWSi34Kee69gzCsFQSAFDjFPBeegGbWXYuEkjed/OWxnp9D1X&#10;Xi4Ubg1/SpIdt3JEahjkpN8G3Z3rixUg/VznR3N0DbbZ18O5WZ4/8oMQ93fr4RVY1Gv8e4YrPqFD&#10;RUytu6AKzAigIVHANgN2NdPtjoa0pPI0A16V/D9/9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB/XUBp4gEAALcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC5BhsL3AAAAAcBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" fillcolor="#5b9bd5" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="179518E9" w14:textId="77777777" w:rsidR="0030387C" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="179518E9" w14:textId="77777777" w:rsidR="0030387C" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Name:</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>From:</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>To:</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidR="0030387C">
+                      <w:r w:rsidR="0030387C" w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4DE956DE" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="4DE956DE" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Planned outcomes:</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0BB673A5" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="0BB673A5" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>0 – 6 months</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="717F311E" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="717F311E" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="378C443C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="378C443C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>0-6 months</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1B2280D9" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="1B2280D9" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3916"/>
         <w:tblW w:w="15425" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2374"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2724"/>
         <w:gridCol w:w="2670"/>
         <w:gridCol w:w="3277"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF0074" w14:paraId="78E0A4BD" w14:textId="77777777" w:rsidTr="00D03842">
+      <w:tr w:rsidR="00EF0074" w14:paraId="78E0A4BD" w14:textId="77777777" w:rsidTr="00C464D0">
         <w:trPr>
           <w:trHeight w:val="1175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30BAA01A" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
+          <w:p w14:paraId="30BAA01A" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>L&amp;D Objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="029CC810" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="029CC810" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What do I want/need to learn or do better?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53B3AD48" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="53B3AD48" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What will I do to achieve this?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F0B8817" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2F0B8817" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What resources or support will I need?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6870982B" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6870982B" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>How will I know if I have succeeded?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3277" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="428AA434" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="428AA434" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Target dates for </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BCA3F06" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5BCA3F06" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C464D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>review or completion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF0074" w14:paraId="6CFAE3F4" w14:textId="77777777" w:rsidTr="00D03842">
+      <w:tr w:rsidR="00EF0074" w14:paraId="6CFAE3F4" w14:textId="77777777" w:rsidTr="00C464D0">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFEBF7"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D1CE583" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFEBF7"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="389DC05C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFEBF7"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16E9673C" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFEBF7"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="132A2C29" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFEBF7"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53ECDFAF" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3277" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFEBF7"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="414E1EA8" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
@@ -4190,312 +4133,312 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F57183B" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF0074" w14:paraId="4C2E854D" w14:textId="77777777" w:rsidTr="00D03842">
+      <w:tr w:rsidR="00EF0074" w14:paraId="4C2E854D" w14:textId="77777777" w:rsidTr="00C464D0">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A7AF28D" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79B7D985" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D20BC67" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0BE88347" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7200F5AF" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29DE31F0" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00D03842">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FBCAEE5" w14:textId="7AFD6FE6" w:rsidR="00EF0074" w:rsidRDefault="004B7FFB" w:rsidP="00EF0074">
+    <w:p w14:paraId="2FBCAEE5" w14:textId="257E9E58" w:rsidR="00EF0074" w:rsidRDefault="00C464D0" w:rsidP="00EF0074">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="371CCCF7" wp14:editId="103A5FC0">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4326AA3B" wp14:editId="5C81C34D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>9051290</wp:posOffset>
+              <wp:posOffset>9353550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-902335</wp:posOffset>
+              <wp:posOffset>-820420</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1641475" cy="1532890"/>
+            <wp:extent cx="1206452" cy="1532890"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="4" name="Picture 12"/>
+            <wp:docPr id="1542606605" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Picture 12"/>
+                    <pic:cNvPr id="14" name="Picture 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1641475" cy="1532890"/>
+                      <a:ext cx="1206452" cy="1532890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EF0074">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69AF860C" wp14:editId="0DB6794B">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69AF860C" wp14:editId="647090D1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1654810" cy="701040"/>
             <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="TAB_col_background"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16" descr="TAB_col_background"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -4592,124 +4535,124 @@
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="25400">
                               <a:solidFill>
                                 <a:schemeClr val="dk1">
                                   <a:lumMod val="0"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst/>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7B0CF698" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="7B0CF698" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>Personal Development Plan</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2C57DA2F" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:141.75pt;margin-top:-6.6pt;width:391.2pt;height:52.8pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrxCw+5AEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nLlo2o6TQ2DSGN&#10;gTT4AY5jNxaJz5zdJuXXc3bSrsAb4sXy+ezv7vvu8/pm7Du2V+gN2IovFzlnykpojN1W/NvXhzfX&#10;nPkgbCM6sKriB+X5zeb1q/XgSrWCFrpGISMQ68vBVbwNwZVZ5mWreuEX4JSlpAbsRaAQt1mDYiD0&#10;vstWeV5kA2DjEKTynk7vpyTfJHytlQyftfYqsK7i1FtIK6a1jmu2WYtyi8K1Rs5tiH/oohfGUtET&#10;1L0Igu3Q/AXVG4ngQYeFhD4DrY1UiQOxWeZ/sHluhVOJC4nj3Ukm//9g5dP+2X1BFsb3MNIAEwnv&#10;HkF+98zCXSvsVt0iwtAq0VDhZZQsG5wv56dRal/6CFIPn6ChIYtdgAQ0auyjKsSTEToN4HASXY2B&#10;STq8eFdcry4oJSlXXOWXRZpKJsrja4c+fFDQs7ipONJQE7rYP/oQuxHl8UosZuHBdF0abGd/O6CL&#10;04lKzphfH9ufiISxHplpKr6KRGOuhuZA5BAm85DZadMC/uRsIONU3P/YCVScdR8tCfS2uLwqyGnn&#10;AZ4H9XkgrCSoigfOpu1dmNy5c2i2LVWaRmLhlkTVJvF96WoeBZkjyTAbObrvPE63Xr7b5hcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDCu+AL4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwEETv&#10;lfoP1lbqpUpMoEkDxURRpUo95FJK7wt2AcVeI+wA/fs6p+a4mqeZt/lhMZpNanS9JQGbdQRMUWNl&#10;T62A6ut9tQfmPJJEbUkJ+FUODsX9XY6ZtDN9qqn0LQsl5DIU0Hk/ZJy7plMG3doOikL2Y0eDPpxj&#10;y+WIcyg3msdRtOMGewoLHQ7qrVPNubwYAThOZXrSJ1tR/fL9dK7m5CM9CvH4sBxfgXm1+H8YrvpB&#10;HYrgVNsLSce0gHifbAMqYLVJYmBXItptU2C1gDR+Bl7k/PaH4g8AAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDrxCw+5AEAALYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDCu+AL4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" filled="f" fillcolor="#5b9bd5" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="7B0CF698" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="7B0CF698" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Personal Development Plan</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748E4B73" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074"/>
-    <w:p w14:paraId="11F166D4" w14:textId="77777777" w:rsidR="003811DA" w:rsidRDefault="00EF0074" w:rsidP="0030387C">
+    <w:p w14:paraId="748E4B73" w14:textId="71DF7B00" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074"/>
+    <w:p w14:paraId="11F166D4" w14:textId="0656600B" w:rsidR="00000000" w:rsidRDefault="00EF0074" w:rsidP="0030387C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2062BAE9" wp14:editId="06A93DB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36195</wp:posOffset>
                 </wp:positionV>
@@ -4747,693 +4690,695 @@
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="25400">
                               <a:solidFill>
                                 <a:schemeClr val="dk1">
                                   <a:lumMod val="0"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst/>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="011DBEA4" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="011DBEA4" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>Name:</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>From:</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>To:</w:t>
                             </w:r>
-                            <w:r w:rsidR="0030387C">
+                            <w:r w:rsidR="0030387C" w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidR="0030387C">
+                            <w:r w:rsidR="0030387C" w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6D274C61" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="6D274C61" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>Planned outcomes:</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="17AA04ED" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="17AA04ED" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>6 – 12 months</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="708BB576" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="708BB576" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3ABD6701" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="3ABD6701" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>0-6 months</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0F256403" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                          <w:p w14:paraId="0F256403" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C464D0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2062BAE9" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:2.85pt;width:578.4pt;height:93pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+xttr5QEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817LixjEEy0GaIEWB&#10;9AGk/QCKIiWiEpdd0pbcr++Skh23vRW9EFwuObszO9zejn3HDgq9AVvyfLHkTFkJtbFNyb99fXyz&#10;4cwHYWvRgVUlPyrPb3evX20HV6graKGrFTICsb4YXMnbEFyRZV62qhd+AU5ZSmrAXgQKsclqFAOh&#10;9112tVyuswGwdghSeU+nD1OS7xK+1kqGz1p7FVhXcuotpBXTWsU1221F0aBwrZFzG+IfuuiFsVT0&#10;DPUggmB7NH9B9UYieNBhIaHPQGsjVeJAbPLlH2yeW+FU4kLieHeWyf8/WPnp8Oy+IAvjOxhpgImE&#10;d08gv3tm4b4VtlF3iDC0StRUOI+SZYPzxfw0Su0LH0Gq4SPUNGSxD5CARo19VIV4MkKnARzPoqsx&#10;MEmHN6u31+sNpSTl8nyT58s0lkwUp+cOfXivoGdxU3KkqSZ4cXjyIbYjitOVWM3Co+m6NNnO/nZA&#10;F6cTlawxvz71PzEJYzUyU5d8FZnGXAX1kdghTO4ht9OmBfzJ2UDOKbn/sReoOOs+WFJotb6+WZPV&#10;LgO8DKrLQFhJUCUPnE3b+zDZc+/QNC1VmmZi4Y5U1SbxfelqngW5I8kwOzna7zJOt17+2+4XAAAA&#10;//8DAFBLAwQUAAYACAAAACEAuQYbC9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB1AmpDQpyqQkLi0AtpuDuxSaLa68h2k/D3bE9wm9WsZt6U+9UaNmsfRocC0k0CTGPn&#10;1Ii9gOb0/vgCLESJShqHWsCPDrCvbm9KWSi34Kee69gzCsFQSAFDjFPBeegGbWXYuEkjed/OWxnp&#10;9D1XXi4Ubg1/SpIdt3JEahjkpN8G3Z3rixUg/VznR3N0DbbZ18O5WZ4/8oMQ93fr4RVY1Gv8e4Yr&#10;PqFDRUytu6AKzAigIVHANgN2NdPtjoa0pPI0A16V/D9/9QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB+xttr5QEAALcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC5BhsL3AAAAAcBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" fillcolor="#5b9bd5" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="011DBEA4" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="011DBEA4" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Name:</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>From:</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>To:</w:t>
                       </w:r>
-                      <w:r w:rsidR="0030387C">
+                      <w:r w:rsidR="0030387C" w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidR="0030387C">
+                      <w:r w:rsidR="0030387C" w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6D274C61" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="6D274C61" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Planned outcomes:</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="17AA04ED" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="17AA04ED" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>6 – 12 months</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="708BB576" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="708BB576" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3ABD6701" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="3ABD6701" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>0-6 months</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0F256403" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
+                    <w:p w14:paraId="0F256403" w14:textId="77777777" w:rsidR="00EF0074" w:rsidRPr="00C464D0" w:rsidRDefault="00EF0074" w:rsidP="00EF0074">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C464D0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003811DA" w:rsidSect="00EF0074">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="284" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Open Sans">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF0074"/>
     <w:rsid w:val="001646AD"/>
     <w:rsid w:val="0030387C"/>
     <w:rsid w:val="004B7FFB"/>
     <w:rsid w:val="006B0A11"/>
+    <w:rsid w:val="00C464D0"/>
     <w:rsid w:val="00DD77EE"/>
     <w:rsid w:val="00E556DB"/>
+    <w:rsid w:val="00EA3A01"/>
     <w:rsid w:val="00EF0074"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7031FCBA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20DF4C2B-353A-45D7-849A-21F6133956FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5832,51 +5777,51 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2122989203">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6131,70 +6076,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a5053a5ed8e64defc64d16b4124b76b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81e64b91-e382-48ec-a5e5-37dcfc1d5994" xmlns:ns3="e67922f3-9631-4005-9847-de3ff947d360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="165de2da4f321207c505ecadd1b65466" ns2:_="" ns3:_="">
     <xsd:import namespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <xsd:import namespace="e67922f3-9631-4005-9847-de3ff947d360"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -6393,124 +6318,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81e64b91-e382-48ec-a5e5-37dcfc1d5994">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e67922f3-9631-4005-9847-de3ff947d360"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6672B7BF-9792-4CAE-A749-442BDFDF82C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71DCDE13-F742-4977-BB29-510C2CF93CD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D60E2A2-0E3C-46BD-9ACD-A9362FA1CDCA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
+    <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>88</Words>
-  <Characters>507</Characters>
+  <Words>114</Words>
+  <Characters>481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>240</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>594</CharactersWithSpaces>
+  <CharactersWithSpaces>571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nicola Somers</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C</vt:lpwstr>
   </property>