--- v0 (2026-02-24)
+++ v1 (2026-04-17)
@@ -9,114 +9,136 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71362F61" w14:textId="77777777" w:rsidR="0006351B" w:rsidRPr="00BC0B72" w:rsidRDefault="00B23B24" w:rsidP="003D768A">
+    <w:p w14:paraId="71362F61" w14:textId="3083330E" w:rsidR="0006351B" w:rsidRPr="00BC0B72" w:rsidRDefault="00B23B24" w:rsidP="003D768A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B5D50EF" wp14:editId="5F1F9BB4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B5D50EF" wp14:editId="2AF9FA89">
+            <wp:simplePos x="743327" y="181069"/>
+            <wp:positionH relativeFrom="column">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:align>top</wp:align>
+            </wp:positionV>
             <wp:extent cx="1656080" cy="698500"/>
-            <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Picture 1" descr="University of Manchester logo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1" descr="University of Manchester logo."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1656080" cy="698500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008B522A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C481FE" w14:textId="77777777" w:rsidR="0006351B" w:rsidRPr="005D70CE" w:rsidRDefault="009927D2" w:rsidP="0006351B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D70CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Criminal R</w:t>
       </w:r>
       <w:r w:rsidR="00496A57" w:rsidRPr="005D70CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -484,51 +506,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006279C6" w:rsidRPr="00365538">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please note: If you have spent a continuous period of 6 months or more resident at a fixed address in ANY non-UK country in the past 5 years, you will also need to obtain the relevant overseas police clearance document from each country that this applies to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE0E608" w14:textId="77777777" w:rsidR="005D3BE2" w:rsidRPr="00BC0B72" w:rsidRDefault="005D3BE2" w:rsidP="005D3BE2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74E5B8DD" w14:textId="77777777" w:rsidR="00495B7E" w:rsidRPr="00495B7E" w:rsidRDefault="005D3BE2" w:rsidP="00495B7E">
+    <w:p w14:paraId="74E5B8DD" w14:textId="42165E22" w:rsidR="00495B7E" w:rsidRPr="00495B7E" w:rsidRDefault="005D3BE2" w:rsidP="00495B7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Failure to disclose any information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during the admissions stage</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B72">
@@ -556,51 +578,87 @@
         <w:t>of any ongoing criminal investigations, before awaiting the outcome of those investigations.  Applicants and students are warned that failure to disclose information, or providing incorrect or misleading information, would be a serious matter and could be regarded as dishonest.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00495B7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00495B7E" w:rsidRPr="00495B7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The programme team will review the information you supply on this form. We may contact you to seek clarification of relevant information and may invite you to meet with us to help you explain the circumstances leading to any previous conviction or caution. Note that the programme team reserves the right to withdraw the offer of a place if the information you supply poses a sufficient concern relating to our programme regulations and the requirements for professional registration.</w:t>
+        <w:t xml:space="preserve">The programme team will review the information you supply on this form. We may contact you to seek clarification of relevant information and may invite you to meet with us to help you explain the circumstances leading to any previous conviction or </w:t>
+      </w:r>
+      <w:r w:rsidR="00495B7E" w:rsidRPr="00F619C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caution.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA60C6" w:rsidRPr="00F619C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We may invite a colleague from the Greater Manchester Social Work Academy (GMSWA) to also be part of this meeting as we are core partners of this Teaching Partnership and GMSWA provide most of our statutory practice placements.</w:t>
+      </w:r>
+      <w:r w:rsidR="00495B7E" w:rsidRPr="00F619C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Note that the programme team reserves the right to withdraw the offer of a place if the information you supply poses</w:t>
+      </w:r>
+      <w:r w:rsidR="00495B7E" w:rsidRPr="00495B7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sufficient concern relating to our programme regulations and the requirements for professional registration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF1EF12" w14:textId="77777777" w:rsidR="005D3BE2" w:rsidRDefault="005D3BE2" w:rsidP="005D3BE2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B6D57E2" w14:textId="77777777" w:rsidR="005D3BE2" w:rsidRPr="00BC0B72" w:rsidRDefault="005D3BE2" w:rsidP="005D3BE2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1448,50 +1506,51 @@
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B952A7D" w14:textId="77777777" w:rsidR="005D70CE" w:rsidRPr="00BC0B72" w:rsidRDefault="005D70CE" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>MSc Audiology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="748BC2A4" w14:textId="77777777" w:rsidR="005D70CE" w:rsidRPr="00BC0B72" w:rsidRDefault="005D70CE" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D70CE" w:rsidRPr="00BC0B72" w14:paraId="6198D983" w14:textId="77777777" w:rsidTr="00810BAD">
         <w:trPr>
@@ -3073,90 +3132,120 @@
         </w:rPr>
         <w:t xml:space="preserve">lead to a suitability investigation and your exclusion from </w:t>
       </w:r>
       <w:r w:rsidR="00DC0AFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the programme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0606B2EC" w14:textId="77777777" w:rsidR="000B1EF9" w:rsidRPr="00BC0B72" w:rsidRDefault="000B1EF9" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A0AC82C" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+    <w:p w14:paraId="7720B32F" w14:textId="77777777" w:rsidR="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0B72">
-[...10 lines deleted...]
-    <w:p w14:paraId="1AAE21EB" w14:textId="77777777" w:rsidR="009927D2" w:rsidRDefault="00DF4F66" w:rsidP="00DF4F66">
+    </w:p>
+    <w:p w14:paraId="24454602" w14:textId="77777777" w:rsidR="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0AC82C" w14:textId="3C870E88" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Criminal convictions and legal records</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAE21EB" w14:textId="77777777" w:rsidR="009927D2" w:rsidRDefault="00DF4F66" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The programme for which you have applied is</w:t>
       </w:r>
       <w:r w:rsidR="00167F96" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> exempted from certain provisions of the Rehabilitation of</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00167F96" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -3174,60 +3263,51 @@
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00167F96" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> previous convictions must be</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00167F96" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">provided. A conviction does not </w:t>
-[...8 lines deleted...]
-        <w:t>automatically debar a student and the</w:t>
+        <w:t>provided. A conviction does not automatically debar a student and the</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F7E8D" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:r w:rsidR="00167F96" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will seek further information about the circumstances to make an</w:t>
       </w:r>
@@ -4557,218 +4637,128 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C29246E" w14:textId="77777777" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00A047A3" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31676D8C" w14:textId="77777777" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00A047A3" w:rsidP="00BF30BF">
-[...24 lines deleted...]
-          </w:p>
           <w:p w14:paraId="73D6A65C" w14:textId="77777777" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00A047A3" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CB91EBF" w14:textId="77777777" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00A047A3" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34DD3AA9" w14:textId="77777777" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00A047A3" w:rsidP="00BF30BF">
-[...24 lines deleted...]
-          </w:p>
           <w:p w14:paraId="25B08A90" w14:textId="77777777" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00A047A3" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00C07C00" w14:textId="77777777" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="004C6099">
+          <w:p w14:paraId="00C07C00" w14:textId="05800CAD" w:rsidR="00A047A3" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="004C6099">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001D016F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>expand this box</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BC0B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>continue on</w:t>
-[...45 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> if necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="078E41E9" w14:textId="77777777" w:rsidR="00DF4F66" w:rsidRPr="00BC0B72" w:rsidRDefault="00DF4F66" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7783495B" w14:textId="77777777" w:rsidR="00774756" w:rsidRDefault="00774756" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6105,84 +6095,108 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E67FA51" w14:textId="77777777" w:rsidR="00E16BD6" w:rsidRPr="00BC0B72" w:rsidRDefault="00E16BD6" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="605C8DC9" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00012B1B" w:rsidP="00DF4F66">
+    <w:p w14:paraId="59B83275" w14:textId="3FA96D83" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If you have answered 'yes' to any of these questions</w:t>
+        <w:t>If you have answered '</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to any</w:t>
+      </w:r>
+      <w:r w:rsidR="009645F0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, please give full details</w:t>
       </w:r>
       <w:r w:rsidR="00012B1B" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">below.  </w:t>
       </w:r>
@@ -6200,79 +6214,95 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w14:paraId="26587334" w14:textId="77777777" w:rsidTr="00BF30BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="359A6DBC" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00BF30BF">
+          <w:p w14:paraId="359A6DBC" w14:textId="3B9D9AA0" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Further information on disciplinary record, unprofessional conduct, and notifiable listings </w:t>
+              <w:t xml:space="preserve">Further information </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(outcome, date, employer, course, college, reason for non-completion, etc.).</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001D016F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please include information including </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0B72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>outcome, date, employer, course, college, reason for non-completion, etc.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00709686" w14:textId="196346E6" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A4B4242" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6335,892 +6365,1904 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="157FE8F3" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6718665A" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00BF30BF">
-[...89 lines deleted...]
-          </w:p>
           <w:p w14:paraId="669AFD84" w14:textId="77777777" w:rsidR="009927D2" w:rsidRPr="00BC0B72" w:rsidRDefault="009927D2" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62FC91AF" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00BF30BF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E6DD386" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="000F7E8D" w:rsidP="004C6099">
+          <w:p w14:paraId="0E6DD386" w14:textId="20526C1C" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="000F7E8D" w:rsidP="004C6099">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Please continue on a separate sheet if necessary – clearly marked with your name and</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004C6099">
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="009645F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> attached</w:t>
+              <w:t>expand this box</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to this form.</w:t>
+              <w:t xml:space="preserve"> if necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A485C39" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00012B1B" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3506B160" w14:textId="77777777" w:rsidR="00774756" w:rsidRDefault="00774756" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CCF9254" w14:textId="77777777" w:rsidR="00774756" w:rsidRDefault="00774756" w:rsidP="00DF4F66">
+    <w:p w14:paraId="4AA70630" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222D9448" w14:textId="77777777" w:rsidR="00774756" w:rsidRDefault="00774756" w:rsidP="00DF4F66">
+    <w:p w14:paraId="3EA72BF1" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="499E59FC" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00012B1B" w:rsidP="00DF4F66">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D016F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Suitability for social work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4D8E13" w14:textId="77777777" w:rsidR="001D016F" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0B72">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="008B522A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Social Work England (SWE) is the regulator for all qualifying Social Work programmes in England. In addition to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Your declaration</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AEEEB7E" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+        <w:t>the above question</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B522A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, SWE requires programmes to ask some additional questions relating to your suitability to practise social work. We are asking the questions below in line with SWE Admissions Standard 1.4 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="admissions" w:history="1">
+        <w:r w:rsidRPr="008B522A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>guidance for Standard 1.4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B522A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70503A5A" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="008B522A" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...116 lines deleted...]
-    <w:p w14:paraId="1ACD1D8A" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00012B1B" w:rsidP="00DF4F66">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D016F" w14:paraId="6D429CF7" w14:textId="77777777" w:rsidTr="00DC6888">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DB8B86" w14:textId="77777777" w:rsidR="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1184850D" w14:textId="77777777" w:rsidR="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F0F062" w14:textId="77777777" w:rsidR="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D016F" w:rsidRPr="001D016F" w14:paraId="544A7ABC" w14:textId="77777777" w:rsidTr="00DC6888">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8CA6DE" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D016F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have you ever been subject to a safeguarding or child protection investigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EA6525" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583715C1" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D016F" w:rsidRPr="001D016F" w14:paraId="6EDCA150" w14:textId="77777777" w:rsidTr="00DC6888">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48534E2C" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D016F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D016F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D016F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been subject to disciplinary proceeding relating to unprofessional conduct?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEAB996" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDE93E5" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D016F" w:rsidRPr="001D016F" w14:paraId="2E545E81" w14:textId="77777777" w:rsidTr="00DC6888">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21257433" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D016F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Are you aware of anything else (in addition to the above questions) that might impact adversely on your ability to practise as a social worker?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E77EDA" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFA3F1F" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00DC6888">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75BA5752" w14:textId="3F96DF7F" w:rsidR="001D016F" w:rsidRPr="009645F0" w:rsidRDefault="009645F0" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="49F2E5AA" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you have answered '</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please give full details below.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582DC4A7" w14:textId="77777777" w:rsidR="009645F0" w:rsidRPr="00BC0B72" w:rsidRDefault="009645F0" w:rsidP="009645F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0B72">
-[...40 lines deleted...]
-    <w:p w14:paraId="06617CE2" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00012B1B" w:rsidP="00DF4F66">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009645F0" w:rsidRPr="00BC0B72" w14:paraId="64994796" w14:textId="77777777" w:rsidTr="00FE019B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDE2F7B" w14:textId="0B79D210" w:rsidR="009645F0" w:rsidRPr="00BC0B72" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please give details including dates</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE9134D" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="791FD292" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="689B4D60" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CF11151" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27A3C5DF" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B040A69" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C995531" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="013CADE8" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B4178BF" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2910F232" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40F56606" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41845C1C" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4232BB8B" w14:textId="77777777" w:rsidR="009645F0" w:rsidRPr="00BC0B72" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E96445E" w14:textId="77777777" w:rsidR="009645F0" w:rsidRPr="00BC0B72" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45C9AA5B" w14:textId="77777777" w:rsidR="009645F0" w:rsidRPr="00BC0B72" w:rsidRDefault="009645F0" w:rsidP="00FE019B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0B72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>expand this box</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0B72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if necessary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27DCAEE1" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6500A093" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D67180D" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...68 lines deleted...]
-    <w:p w14:paraId="641D0343" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRDefault="00DB0B88" w:rsidP="00DF4F66">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1E68E0" w14:textId="43F99119" w:rsidR="001D016F" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="481315B4" w14:textId="77777777" w:rsidR="005D3BE2" w:rsidRDefault="005D3BE2" w:rsidP="005D3BE2">
+      <w:r w:rsidRPr="001D016F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This form offers you an opportunity to provide information so</w:t>
+      </w:r>
+      <w:r w:rsidR="009645F0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that we can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D016F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discuss this with you before you start your studies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357F3821" w14:textId="77777777" w:rsidR="009645F0" w:rsidRPr="001D016F" w:rsidRDefault="009645F0" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="1F34779B" w14:textId="77777777" w:rsidR="005D3BE2" w:rsidRPr="00BC0B72" w:rsidRDefault="005D3BE2" w:rsidP="00DF4F66">
+    </w:p>
+    <w:p w14:paraId="3CAA28E0" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3ADD2749" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:r w:rsidRPr="001D016F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please be aware that if you do not declare information that relates to your suitability for social work and this information subsequently comes to light this may have implications for your continuation on the programme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EEE87F" w14:textId="0544E150" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0B72">
-[...128 lines deleted...]
-    <w:p w14:paraId="5138FB47" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00DF4F66">
+      <w:r w:rsidRPr="001D016F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you need further information - or would like to discuss any of the above questions further - please e-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dharman Jeyasingham,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D016F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Admissions Tutor for the MA Social Work programme at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765A4925" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="120CB1E1" w14:textId="60EBFA13" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="001D016F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>dharman.jeyasingham@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E0E14B5" w14:textId="77777777" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="001D016F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="0C10CB79" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D83F89" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7B5AA66A" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00DF4F66">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AC3A8B" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FAF18F5" w14:textId="57E59EBE" w:rsidR="002356B8" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="000F7E8D">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1912F678" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E486AD9" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282C09BF" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63046362" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A9B8F6" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3586D1F9" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6C9377" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48286655" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5633A7B4" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDAED8E" w14:textId="77777777" w:rsidR="009645F0" w:rsidRDefault="009645F0" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499E59FC" w14:textId="1F966C74" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="001D016F" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00167F96" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Your declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEEEB7E" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">I understand that the information that I have provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00381CE8" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is not in place of a formal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enhanced </w:t>
+      </w:r>
+      <w:r w:rsidR="00C725F6" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclosure and Barring Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="00381CE8" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, will be checked against the formal </w:t>
+      </w:r>
+      <w:r w:rsidR="00C725F6" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DBS</w:t>
+      </w:r>
+      <w:r w:rsidR="00381CE8" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclosure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and that</w:t>
+      </w:r>
+      <w:r w:rsidR="00012B1B" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">my signature affirms that this is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>full and accurate declaration.</w:t>
+      </w:r>
+      <w:r w:rsidR="00012B1B" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACD1D8A" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00012B1B" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F2E5AA" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I understand that if I refuse to provide additional relevant information or</w:t>
+      </w:r>
+      <w:r w:rsidR="00012B1B" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otherwise assist in this suitability process that the offer of a place </w:t>
+      </w:r>
+      <w:r w:rsidR="00012B1B" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the programme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>may be withdrawn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06617CE2" w14:textId="77777777" w:rsidR="00012B1B" w:rsidRPr="00BC0B72" w:rsidRDefault="00012B1B" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6500A093" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I also understand that failure to disclose relevant information is regarded as a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>serious matter and that if it is discovered after I have been accepted upon the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programme, it could result in a suitability investigation which may lead to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>exclusion from training.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641D0343" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRDefault="00DB0B88" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481315B4" w14:textId="77777777" w:rsidR="005D3BE2" w:rsidRDefault="005D3BE2" w:rsidP="005D3BE2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I agree to inform the School immediately and in writing, should there be any changes or additions to the information provided above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F34779B" w14:textId="77777777" w:rsidR="005D3BE2" w:rsidRPr="00BC0B72" w:rsidRDefault="005D3BE2" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADD2749" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I agree that the information that I give may be used to assess my suitability for</w:t>
+      </w:r>
+      <w:r w:rsidR="00496A57" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nursing, midwifery, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>social work</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, speech and language therapy, audiology or deaf education</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>training and that, subject to the principles outlined in the Data</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004768C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Protection Act (2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00381CE8" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it may</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be shared with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B88" w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relevant professional regulatory and other bodies</w:t>
+      </w:r>
+      <w:r w:rsidR="00770FB5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5138FB47" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120CB1E1" w14:textId="60EBFA13" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C10CB79" w14:textId="77777777" w:rsidR="00167F96" w:rsidRPr="00BC0B72" w:rsidRDefault="00167F96" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5AA66A" w14:textId="77777777" w:rsidR="00DB0B88" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="00DF4F66">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAF18F5" w14:textId="57E59EBE" w:rsidR="002356B8" w:rsidRPr="00BC0B72" w:rsidRDefault="00DB0B88" w:rsidP="000F7E8D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B72">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dat</w:t>
       </w:r>
       <w:r w:rsidR="00A64C26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e: </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002356B8" w:rsidRPr="00BC0B72" w:rsidSect="00810BAD">
-      <w:footerReference w:type="even" r:id="rId19"/>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="284" w:right="1134" w:bottom="113" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3633E0EE" w14:textId="77777777" w:rsidR="00104D81" w:rsidRDefault="00104D81">
+    <w:p w14:paraId="773EC3B8" w14:textId="77777777" w:rsidR="007D3D96" w:rsidRDefault="007D3D96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A207302" w14:textId="77777777" w:rsidR="00104D81" w:rsidRDefault="00104D81">
+    <w:p w14:paraId="6F7D9B51" w14:textId="77777777" w:rsidR="007D3D96" w:rsidRDefault="007D3D96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -7300,58 +8342,58 @@
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4F11BBE1" w14:textId="77777777" w:rsidR="003D768A" w:rsidRPr="00E3001F" w:rsidRDefault="003D768A" w:rsidP="00336C6D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="032E8B38" w14:textId="77777777" w:rsidR="00104D81" w:rsidRDefault="00104D81">
+    <w:p w14:paraId="6B983F28" w14:textId="77777777" w:rsidR="007D3D96" w:rsidRDefault="007D3D96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2421EB33" w14:textId="77777777" w:rsidR="00104D81" w:rsidRDefault="00104D81">
+    <w:p w14:paraId="210706B4" w14:textId="77777777" w:rsidR="007D3D96" w:rsidRDefault="007D3D96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C90EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99280C8C"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -7774,50 +8816,51 @@
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00167F96"/>
     <w:rsid w:val="00000ACA"/>
     <w:rsid w:val="0000303F"/>
     <w:rsid w:val="0000404A"/>
     <w:rsid w:val="000042F5"/>
     <w:rsid w:val="000046B3"/>
+    <w:rsid w:val="00007D1B"/>
     <w:rsid w:val="00011886"/>
     <w:rsid w:val="00012B1B"/>
     <w:rsid w:val="00016D2C"/>
     <w:rsid w:val="00017195"/>
     <w:rsid w:val="00021AF9"/>
     <w:rsid w:val="000243A1"/>
     <w:rsid w:val="0002529C"/>
     <w:rsid w:val="00034763"/>
     <w:rsid w:val="0003711D"/>
     <w:rsid w:val="00037125"/>
     <w:rsid w:val="00041BD6"/>
     <w:rsid w:val="00045901"/>
     <w:rsid w:val="00045A5C"/>
     <w:rsid w:val="000460CA"/>
     <w:rsid w:val="00047834"/>
     <w:rsid w:val="000519D8"/>
     <w:rsid w:val="000530CE"/>
     <w:rsid w:val="0005347A"/>
     <w:rsid w:val="00054486"/>
     <w:rsid w:val="00054B44"/>
     <w:rsid w:val="00055BBA"/>
     <w:rsid w:val="00056F0B"/>
     <w:rsid w:val="00061DB8"/>
     <w:rsid w:val="00062373"/>
     <w:rsid w:val="0006351B"/>
@@ -7884,53 +8927,55 @@
     <w:rsid w:val="00152EEA"/>
     <w:rsid w:val="00152F44"/>
     <w:rsid w:val="00155E75"/>
     <w:rsid w:val="0016482F"/>
     <w:rsid w:val="00167F96"/>
     <w:rsid w:val="001707E1"/>
     <w:rsid w:val="001733AB"/>
     <w:rsid w:val="001749A2"/>
     <w:rsid w:val="00176C84"/>
     <w:rsid w:val="0017781F"/>
     <w:rsid w:val="00183DB2"/>
     <w:rsid w:val="00185695"/>
     <w:rsid w:val="00187C31"/>
     <w:rsid w:val="00190E4A"/>
     <w:rsid w:val="00190E9C"/>
     <w:rsid w:val="00192262"/>
     <w:rsid w:val="00192338"/>
     <w:rsid w:val="0019318A"/>
     <w:rsid w:val="001942F2"/>
     <w:rsid w:val="0019608A"/>
     <w:rsid w:val="00196E54"/>
     <w:rsid w:val="001A11B0"/>
     <w:rsid w:val="001B0AFA"/>
     <w:rsid w:val="001B1E6B"/>
     <w:rsid w:val="001B3561"/>
+    <w:rsid w:val="001B5772"/>
     <w:rsid w:val="001C3F62"/>
     <w:rsid w:val="001C5610"/>
     <w:rsid w:val="001C7B8C"/>
+    <w:rsid w:val="001D016F"/>
     <w:rsid w:val="001D0706"/>
     <w:rsid w:val="001D23E4"/>
     <w:rsid w:val="001D3C1A"/>
     <w:rsid w:val="001D52BF"/>
     <w:rsid w:val="001D7F8D"/>
     <w:rsid w:val="001E076B"/>
     <w:rsid w:val="001E64DD"/>
     <w:rsid w:val="001F13EE"/>
     <w:rsid w:val="001F3C9F"/>
     <w:rsid w:val="001F4F1B"/>
     <w:rsid w:val="00206965"/>
     <w:rsid w:val="00212013"/>
     <w:rsid w:val="002155E8"/>
     <w:rsid w:val="00222410"/>
     <w:rsid w:val="0022453D"/>
     <w:rsid w:val="00224DD0"/>
     <w:rsid w:val="00227070"/>
     <w:rsid w:val="00231E30"/>
     <w:rsid w:val="0023256F"/>
     <w:rsid w:val="00234754"/>
     <w:rsid w:val="002356B8"/>
     <w:rsid w:val="00235D40"/>
     <w:rsid w:val="00236178"/>
     <w:rsid w:val="002418D1"/>
     <w:rsid w:val="002426E8"/>
@@ -8085,50 +9130,51 @@
     <w:rsid w:val="004520BB"/>
     <w:rsid w:val="00453287"/>
     <w:rsid w:val="00453C6C"/>
     <w:rsid w:val="00454338"/>
     <w:rsid w:val="004546B9"/>
     <w:rsid w:val="00454F73"/>
     <w:rsid w:val="0046104D"/>
     <w:rsid w:val="0046249C"/>
     <w:rsid w:val="004633F5"/>
     <w:rsid w:val="00467506"/>
     <w:rsid w:val="00472E1E"/>
     <w:rsid w:val="00474186"/>
     <w:rsid w:val="004742C8"/>
     <w:rsid w:val="00475273"/>
     <w:rsid w:val="004768C7"/>
     <w:rsid w:val="00477B44"/>
     <w:rsid w:val="00481B81"/>
     <w:rsid w:val="0048460C"/>
     <w:rsid w:val="00485D2E"/>
     <w:rsid w:val="004871D5"/>
     <w:rsid w:val="00487A69"/>
     <w:rsid w:val="004916BA"/>
     <w:rsid w:val="00494EE0"/>
     <w:rsid w:val="00495B7E"/>
     <w:rsid w:val="00496A57"/>
+    <w:rsid w:val="004A0953"/>
     <w:rsid w:val="004A0A97"/>
     <w:rsid w:val="004A2FEA"/>
     <w:rsid w:val="004A498E"/>
     <w:rsid w:val="004A5DDC"/>
     <w:rsid w:val="004A696A"/>
     <w:rsid w:val="004A74E5"/>
     <w:rsid w:val="004B55A1"/>
     <w:rsid w:val="004C1E48"/>
     <w:rsid w:val="004C346E"/>
     <w:rsid w:val="004C4374"/>
     <w:rsid w:val="004C6099"/>
     <w:rsid w:val="004D1C78"/>
     <w:rsid w:val="004E04A3"/>
     <w:rsid w:val="004E2DF7"/>
     <w:rsid w:val="004E47DF"/>
     <w:rsid w:val="004E6EC3"/>
     <w:rsid w:val="004F011D"/>
     <w:rsid w:val="004F49AA"/>
     <w:rsid w:val="004F5714"/>
     <w:rsid w:val="00503536"/>
     <w:rsid w:val="005044D2"/>
     <w:rsid w:val="005103A0"/>
     <w:rsid w:val="00511A7F"/>
     <w:rsid w:val="00512423"/>
     <w:rsid w:val="005165A8"/>
@@ -8280,136 +9326,140 @@
     <w:rsid w:val="0078292E"/>
     <w:rsid w:val="00783AB0"/>
     <w:rsid w:val="00783E7A"/>
     <w:rsid w:val="00784C3D"/>
     <w:rsid w:val="00786293"/>
     <w:rsid w:val="00786FDF"/>
     <w:rsid w:val="00790485"/>
     <w:rsid w:val="00792DC7"/>
     <w:rsid w:val="0079455A"/>
     <w:rsid w:val="007A10B2"/>
     <w:rsid w:val="007A1A6C"/>
     <w:rsid w:val="007A3B47"/>
     <w:rsid w:val="007A5E9B"/>
     <w:rsid w:val="007A766F"/>
     <w:rsid w:val="007A7C40"/>
     <w:rsid w:val="007B19E3"/>
     <w:rsid w:val="007B61A2"/>
     <w:rsid w:val="007B765E"/>
     <w:rsid w:val="007C0755"/>
     <w:rsid w:val="007C4CED"/>
     <w:rsid w:val="007C6023"/>
     <w:rsid w:val="007C61C5"/>
     <w:rsid w:val="007D025D"/>
     <w:rsid w:val="007D2238"/>
     <w:rsid w:val="007D3C16"/>
+    <w:rsid w:val="007D3D96"/>
     <w:rsid w:val="007D696E"/>
     <w:rsid w:val="007E06A1"/>
     <w:rsid w:val="007E0E15"/>
     <w:rsid w:val="007E603C"/>
     <w:rsid w:val="007E71C3"/>
     <w:rsid w:val="007F1AF8"/>
+    <w:rsid w:val="007F2B34"/>
     <w:rsid w:val="007F3999"/>
     <w:rsid w:val="00803ED2"/>
     <w:rsid w:val="0080486F"/>
     <w:rsid w:val="00807836"/>
     <w:rsid w:val="00810BAD"/>
     <w:rsid w:val="0081382B"/>
     <w:rsid w:val="00823A47"/>
     <w:rsid w:val="008261E8"/>
     <w:rsid w:val="00830215"/>
     <w:rsid w:val="00831792"/>
     <w:rsid w:val="00834118"/>
     <w:rsid w:val="008358BF"/>
     <w:rsid w:val="008371EE"/>
     <w:rsid w:val="00837DA6"/>
     <w:rsid w:val="008402A9"/>
     <w:rsid w:val="00840B7B"/>
     <w:rsid w:val="00846F44"/>
     <w:rsid w:val="00847E6B"/>
     <w:rsid w:val="0085574C"/>
     <w:rsid w:val="00860AD8"/>
     <w:rsid w:val="00861AE0"/>
     <w:rsid w:val="008702D5"/>
     <w:rsid w:val="0087110E"/>
     <w:rsid w:val="0087200A"/>
     <w:rsid w:val="00876481"/>
     <w:rsid w:val="00876622"/>
     <w:rsid w:val="0087739B"/>
     <w:rsid w:val="00881CCF"/>
     <w:rsid w:val="00885809"/>
     <w:rsid w:val="008862A3"/>
     <w:rsid w:val="00887E2B"/>
     <w:rsid w:val="00890AC9"/>
     <w:rsid w:val="00890C01"/>
     <w:rsid w:val="00892DE5"/>
     <w:rsid w:val="00893FC1"/>
     <w:rsid w:val="00894E5D"/>
     <w:rsid w:val="00897E3B"/>
     <w:rsid w:val="008A2ECE"/>
     <w:rsid w:val="008B071E"/>
     <w:rsid w:val="008B2750"/>
     <w:rsid w:val="008B3A90"/>
     <w:rsid w:val="008B4CE6"/>
+    <w:rsid w:val="008B522A"/>
     <w:rsid w:val="008C23FD"/>
     <w:rsid w:val="008C6DCB"/>
     <w:rsid w:val="008D15E4"/>
     <w:rsid w:val="008D4380"/>
     <w:rsid w:val="008D5A26"/>
     <w:rsid w:val="008D7A22"/>
     <w:rsid w:val="008E2887"/>
     <w:rsid w:val="008F0D61"/>
     <w:rsid w:val="008F24E5"/>
     <w:rsid w:val="008F2F2E"/>
     <w:rsid w:val="008F49BD"/>
     <w:rsid w:val="00903496"/>
     <w:rsid w:val="00903EBE"/>
     <w:rsid w:val="0090427C"/>
     <w:rsid w:val="00904AFC"/>
     <w:rsid w:val="00906E95"/>
     <w:rsid w:val="00910383"/>
     <w:rsid w:val="00911C32"/>
     <w:rsid w:val="0091461F"/>
     <w:rsid w:val="00915F00"/>
     <w:rsid w:val="00921443"/>
     <w:rsid w:val="00923952"/>
     <w:rsid w:val="009253FE"/>
     <w:rsid w:val="00926002"/>
     <w:rsid w:val="009274CB"/>
     <w:rsid w:val="009303E3"/>
     <w:rsid w:val="00933270"/>
     <w:rsid w:val="00934E0B"/>
     <w:rsid w:val="009377F8"/>
     <w:rsid w:val="00937A2B"/>
     <w:rsid w:val="00937AC1"/>
     <w:rsid w:val="00941257"/>
     <w:rsid w:val="009415C4"/>
     <w:rsid w:val="00950A38"/>
     <w:rsid w:val="00951BDE"/>
     <w:rsid w:val="00955147"/>
     <w:rsid w:val="00957731"/>
     <w:rsid w:val="0096155A"/>
+    <w:rsid w:val="009645F0"/>
     <w:rsid w:val="00964714"/>
     <w:rsid w:val="0096484F"/>
     <w:rsid w:val="00967204"/>
     <w:rsid w:val="00970E52"/>
     <w:rsid w:val="00975B24"/>
     <w:rsid w:val="00976CD5"/>
     <w:rsid w:val="009774A5"/>
     <w:rsid w:val="00980325"/>
     <w:rsid w:val="009803BC"/>
     <w:rsid w:val="00982CA9"/>
     <w:rsid w:val="009879F6"/>
     <w:rsid w:val="00990604"/>
     <w:rsid w:val="009927D2"/>
     <w:rsid w:val="00992941"/>
     <w:rsid w:val="00994A2D"/>
     <w:rsid w:val="00994C19"/>
     <w:rsid w:val="00994D85"/>
     <w:rsid w:val="009958C7"/>
     <w:rsid w:val="009973CE"/>
     <w:rsid w:val="009A0F6C"/>
     <w:rsid w:val="009A1A3E"/>
     <w:rsid w:val="009A3F6F"/>
     <w:rsid w:val="009A5F36"/>
     <w:rsid w:val="009B0B00"/>
     <w:rsid w:val="009B261D"/>
@@ -8518,53 +9568,55 @@
     <w:rsid w:val="00B3344E"/>
     <w:rsid w:val="00B35437"/>
     <w:rsid w:val="00B35CDC"/>
     <w:rsid w:val="00B413B0"/>
     <w:rsid w:val="00B471CA"/>
     <w:rsid w:val="00B508F2"/>
     <w:rsid w:val="00B519F4"/>
     <w:rsid w:val="00B54133"/>
     <w:rsid w:val="00B627B7"/>
     <w:rsid w:val="00B64372"/>
     <w:rsid w:val="00B653FE"/>
     <w:rsid w:val="00B65A63"/>
     <w:rsid w:val="00B666FE"/>
     <w:rsid w:val="00B75B5F"/>
     <w:rsid w:val="00B773ED"/>
     <w:rsid w:val="00B77CE3"/>
     <w:rsid w:val="00B83070"/>
     <w:rsid w:val="00B83644"/>
     <w:rsid w:val="00B8647C"/>
     <w:rsid w:val="00B87AD2"/>
     <w:rsid w:val="00B902D9"/>
     <w:rsid w:val="00B92556"/>
     <w:rsid w:val="00B93F26"/>
     <w:rsid w:val="00B948EE"/>
     <w:rsid w:val="00B96BA4"/>
+    <w:rsid w:val="00BA0DAA"/>
     <w:rsid w:val="00BA2AC9"/>
     <w:rsid w:val="00BA393A"/>
     <w:rsid w:val="00BA3F38"/>
+    <w:rsid w:val="00BA60C6"/>
     <w:rsid w:val="00BB2FE4"/>
     <w:rsid w:val="00BB4037"/>
     <w:rsid w:val="00BC0002"/>
     <w:rsid w:val="00BC0B72"/>
     <w:rsid w:val="00BC27AF"/>
     <w:rsid w:val="00BC3CF8"/>
     <w:rsid w:val="00BC3DC9"/>
     <w:rsid w:val="00BC3E9C"/>
     <w:rsid w:val="00BC405D"/>
     <w:rsid w:val="00BC6515"/>
     <w:rsid w:val="00BC76D1"/>
     <w:rsid w:val="00BD0A32"/>
     <w:rsid w:val="00BD56F6"/>
     <w:rsid w:val="00BD6B39"/>
     <w:rsid w:val="00BE0383"/>
     <w:rsid w:val="00BE0852"/>
     <w:rsid w:val="00BE1BE9"/>
     <w:rsid w:val="00BE32F3"/>
     <w:rsid w:val="00BE5208"/>
     <w:rsid w:val="00BE533D"/>
     <w:rsid w:val="00BF0FC7"/>
     <w:rsid w:val="00BF2371"/>
     <w:rsid w:val="00BF2623"/>
     <w:rsid w:val="00BF30BF"/>
     <w:rsid w:val="00BF3726"/>
@@ -8586,50 +9638,51 @@
     <w:rsid w:val="00C32D6E"/>
     <w:rsid w:val="00C35DAF"/>
     <w:rsid w:val="00C42682"/>
     <w:rsid w:val="00C50F56"/>
     <w:rsid w:val="00C56442"/>
     <w:rsid w:val="00C56D71"/>
     <w:rsid w:val="00C57366"/>
     <w:rsid w:val="00C600E7"/>
     <w:rsid w:val="00C662D7"/>
     <w:rsid w:val="00C66F84"/>
     <w:rsid w:val="00C671F9"/>
     <w:rsid w:val="00C67469"/>
     <w:rsid w:val="00C71E5B"/>
     <w:rsid w:val="00C725F6"/>
     <w:rsid w:val="00C76E1B"/>
     <w:rsid w:val="00C810E0"/>
     <w:rsid w:val="00C87C12"/>
     <w:rsid w:val="00C9035E"/>
     <w:rsid w:val="00C906C1"/>
     <w:rsid w:val="00C94251"/>
     <w:rsid w:val="00C95D9D"/>
     <w:rsid w:val="00CA2107"/>
     <w:rsid w:val="00CA2362"/>
     <w:rsid w:val="00CA2E07"/>
     <w:rsid w:val="00CA5DA5"/>
+    <w:rsid w:val="00CA70D2"/>
     <w:rsid w:val="00CB573E"/>
     <w:rsid w:val="00CB72F3"/>
     <w:rsid w:val="00CC0276"/>
     <w:rsid w:val="00CC14B4"/>
     <w:rsid w:val="00CC399C"/>
     <w:rsid w:val="00CC3CDF"/>
     <w:rsid w:val="00CC7DFC"/>
     <w:rsid w:val="00CD10E4"/>
     <w:rsid w:val="00CD2A30"/>
     <w:rsid w:val="00CD4D6D"/>
     <w:rsid w:val="00CD6636"/>
     <w:rsid w:val="00CD73EB"/>
     <w:rsid w:val="00CE494A"/>
     <w:rsid w:val="00CE62F3"/>
     <w:rsid w:val="00CE7484"/>
     <w:rsid w:val="00CF1FA6"/>
     <w:rsid w:val="00CF4C3E"/>
     <w:rsid w:val="00CF5048"/>
     <w:rsid w:val="00CF6155"/>
     <w:rsid w:val="00D0024B"/>
     <w:rsid w:val="00D00384"/>
     <w:rsid w:val="00D00971"/>
     <w:rsid w:val="00D00DDB"/>
     <w:rsid w:val="00D00F03"/>
     <w:rsid w:val="00D02C30"/>
@@ -8753,50 +9806,51 @@
     <w:rsid w:val="00EF178E"/>
     <w:rsid w:val="00F064B0"/>
     <w:rsid w:val="00F06C56"/>
     <w:rsid w:val="00F13B62"/>
     <w:rsid w:val="00F1624B"/>
     <w:rsid w:val="00F20453"/>
     <w:rsid w:val="00F3026A"/>
     <w:rsid w:val="00F3033C"/>
     <w:rsid w:val="00F340AD"/>
     <w:rsid w:val="00F343CA"/>
     <w:rsid w:val="00F34D1E"/>
     <w:rsid w:val="00F354DD"/>
     <w:rsid w:val="00F3742B"/>
     <w:rsid w:val="00F40707"/>
     <w:rsid w:val="00F41410"/>
     <w:rsid w:val="00F42D52"/>
     <w:rsid w:val="00F45A26"/>
     <w:rsid w:val="00F515B8"/>
     <w:rsid w:val="00F522B2"/>
     <w:rsid w:val="00F543DA"/>
     <w:rsid w:val="00F55BB1"/>
     <w:rsid w:val="00F55DEA"/>
     <w:rsid w:val="00F55E44"/>
     <w:rsid w:val="00F60952"/>
     <w:rsid w:val="00F609E2"/>
+    <w:rsid w:val="00F619C0"/>
     <w:rsid w:val="00F66FB9"/>
     <w:rsid w:val="00F71D1C"/>
     <w:rsid w:val="00F729EA"/>
     <w:rsid w:val="00F73851"/>
     <w:rsid w:val="00F74E3C"/>
     <w:rsid w:val="00F769C8"/>
     <w:rsid w:val="00F808B8"/>
     <w:rsid w:val="00F80F97"/>
     <w:rsid w:val="00F82F55"/>
     <w:rsid w:val="00F84482"/>
     <w:rsid w:val="00F84F0B"/>
     <w:rsid w:val="00F84FD1"/>
     <w:rsid w:val="00F901E6"/>
     <w:rsid w:val="00F921B3"/>
     <w:rsid w:val="00FA2260"/>
     <w:rsid w:val="00FA3DCE"/>
     <w:rsid w:val="00FB110A"/>
     <w:rsid w:val="00FB5DBD"/>
     <w:rsid w:val="00FC3C16"/>
     <w:rsid w:val="00FC47F0"/>
     <w:rsid w:val="00FC5795"/>
     <w:rsid w:val="00FD0240"/>
     <w:rsid w:val="00FD0BA2"/>
     <w:rsid w:val="00FD0CE4"/>
     <w:rsid w:val="00FD1B4C"/>
@@ -9426,89 +10480,100 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00E16BD6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C662D7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009645F0"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="74062106">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1812137659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.slt@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Suzanne.eden@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.midwifery@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msc.adultnursing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgtaught.audiology@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.nursing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgtaught.socialwork@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.audiology@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.slt@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Suzanne.eden@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.midwifery@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msc.adultnursing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgtaught.audiology@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dharman.jeyasingham@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.nursing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgtaught.socialwork@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialworkengland.org.uk/standards/standards-guidance/qualifying-education-and-training-standards-guidance-2021/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ug.audiology@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10060,76 +11125,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{147AB15B-765C-4938-806C-4F1A5E7D324C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0182f3b7-0484-4115-b159-7aaed6a9ee77"/>
     <ds:schemaRef ds:uri="3b2204b4-281b-4d5a-b72d-5cbf81da7ad4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10158</Characters>
+  <Pages>6</Pages>
+  <Words>2356</Words>
+  <Characters>11312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>185</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Declaration of Suitability for Social Work</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11916</CharactersWithSpaces>
+  <CharactersWithSpaces>13629</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Declaration of Suitability for Social Work</dc:title>
   <dc:creator>Playle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100BFD387E433310A4CAE856B1DA7D75FB5</vt:lpwstr>