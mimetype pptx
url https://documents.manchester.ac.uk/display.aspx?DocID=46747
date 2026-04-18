--- v0 (2025-10-12)
+++ v1 (2026-04-18)
@@ -219,51 +219,51 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="DEBA51"/>
     <a:srgbClr val="2564A2"/>
     <a:srgbClr val="5B297A"/>
     <a:srgbClr val="A19DA5"/>
     <a:srgbClr val="B8B5BA"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{B2CC41D4-24E9-6F6B-8AF0-88F06F2F7B78}" v="19" dt="2025-09-22T08:37:32.648"/>
+    <p1510:client id="{D1F44CB4-5745-58CE-AE2B-3441C3062CB4}" v="6" dt="2025-11-21T11:01:42.576"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -535,51 +535,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E7A8ACF6-1893-C843-B2BA-AFDD1CA9CC3D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1084,51 +1084,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818C5ABF-58D4-2649-AEB9-34D700A5E20A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA97DB34-4827-814B-B223-8CCBFF3098D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1284,51 +1284,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5DEAB67-AED4-ED42-98F2-81ECB4429AB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A52777D4-77ED-0E4E-BCB4-D1F55EBEB3DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1494,51 +1494,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9351D5D8-5185-F94C-9587-85964358D4B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAEEE747-67F3-3044-8372-9571E1314C56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1694,51 +1694,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5DB32C9-C89A-4D47-9AB1-8DEF2D2C4452}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7D7096-2CE9-1941-9170-E4E96BCA0E4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1970,51 +1970,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{268081A8-528B-8B45-ACD9-640DE58E95E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27B91C9C-AE8D-9349-8332-307D6FF765EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2238,51 +2238,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777B79EF-71CC-454F-84D6-AC9FD75B8D04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52ABA352-AF78-0842-88A4-FCC03660E694}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2653,51 +2653,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A74CCC4-75E8-2F4C-B91B-0C0BE0E7E190}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF4767A5-D312-E640-A7B3-479CB870CEC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2795,51 +2795,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D8D43DD-76D5-CE4C-BD25-ABA7C32C1062}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A60BC8C-0C29-F84D-A98F-6236045234D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2908,51 +2908,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BCCE0CA-45FA-1B47-897A-F1BC60B1CE08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89AB5A60-1FAA-5348-ADF5-BC6A927C9C8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3221,51 +3221,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2846CB8D-5ACC-7F48-90D7-18687C947690}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB5BE90D-2361-D74E-8414-4E44A1ACCB20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3510,51 +3510,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B07C3596-7372-1D40-87E1-C1D9B3C6B253}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D3822E1-EF01-374F-81C8-F3AE326812E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3757,51 +3757,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1A7F7DAA-2156-F24A-9155-C745192E1E55}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/22/2025</a:t>
+              <a:t>11/21/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CE745A6-84B1-AB4D-8585-D8D5676B99CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4712,78 +4712,66 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="600">
+              <a:rPr lang="en-US" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:latin typeface="Arial Black" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial Black"/>
                 <a:cs typeface="Arial Black" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>BOARD OF</a:t>
-[...19 lines deleted...]
-            </a:r>
+              <a:t>THE BOARD </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Black" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial Black" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="386505" y="283057"/>
             <a:ext cx="4411347" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -7678,72 +7666,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="eafb0ecd-efeb-4217-9634-c55d39489098" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="94c54b77-0038-4ea6-a5c3-b966d105ebc4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCF47B5B35AC2247A0D40EAE6F74A387" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7cd13bb31f207a9e98a881f818d8216c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="94c54b77-0038-4ea6-a5c3-b966d105ebc4" xmlns:ns3="eafb0ecd-efeb-4217-9634-c55d39489098" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="361b4349400cae79526895e4a83ffe28" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCF47B5B35AC2247A0D40EAE6F74A387" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0859031ca70d433611094a70e9704ca6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="94c54b77-0038-4ea6-a5c3-b966d105ebc4" xmlns:ns3="eafb0ecd-efeb-4217-9634-c55d39489098" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f0f7adff8dc0dfecaff580a8d6c099c" ns2:_="" ns3:_="">
     <xsd:import namespace="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
     <xsd:import namespace="eafb0ecd-efeb-4217-9634-c55d39489098"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7933,91 +7921,97 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{650885E0-F231-4C47-AE7F-E740877B3CFF}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F716EB4A-2D4C-46B2-A214-564889018951}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{650885E0-F231-4C47-AE7F-E740877B3CFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E0E9C15-57C7-419A-8CF8-3A65D844E053}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09E64DD8-1F54-414C-865D-B0F9F3B40666}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
     <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>153</Words>
+  <Words>151</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>36</Paragraphs>
   <Slides>1</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>